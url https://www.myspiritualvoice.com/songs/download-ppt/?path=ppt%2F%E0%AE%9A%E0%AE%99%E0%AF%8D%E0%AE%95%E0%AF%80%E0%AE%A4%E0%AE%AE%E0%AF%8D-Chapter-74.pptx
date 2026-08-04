--- v0 (2026-08-03)
+++ v1 (2026-08-04)
@@ -55,50 +55,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -111,50 +123,56 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -284,53 +302,59 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -390,51 +414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்பொழுதோ அவர்கள் அதின் சித்திரவேலைகள் முழுவதையும் வாச்சிகளாலும் சம்மட்டிகளாலும் தகர்த்துப்போடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[2. நீர் பூர்வகாலத்தில் சம்பாதித்த உமது சபையையும், நீர் மீட்டுக்கொண்ட உமது சுதந்தரமான கோத்திரத்தையும், நீர் வாசமாயிருந்த சீயோன் பர்வதத்தையும் நினைத்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -499,51 +523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உமது பரிசுத்த ஸ்தலத்தை அக்கினிக்கு இரையாக்கி உமது நாமத்தின் வாசஸ்தலத்தைத் தரைமட்டும் இடித்து, அசுத்தப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. நெடுங்காலமாகப் பாழாய்க்கிடக்கிற ஸ்தலங்களில் உம்முடைய பாதங்களை எழுந்தருளப்பண்ணும்; பரிசுத்த ஸ்தலத்திலே சத்துரு அனைத்தையும் கெடுத்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -608,51 +632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களை ஏகமாய் நிர்த்தூளியாக்குவோம் என்று தங்கள் இருதயத்தில் சொல்லி, தேசத்திலுள்ள ஆலயங்களையெல்லாம் சுட்டெரித்துப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. நெடுங்காலமாகப் பாழாய்க்கிடக்கிற ஸ்தலங்களில் உம்முடைய பாதங்களை எழுந்தருளப்பண்ணும்; பரிசுத்த ஸ்தலத்திலே சத்துரு அனைத்தையும் கெடுத்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -717,51 +741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எங்களுக்கு இருந்த அடையாளங்களைக் காணோம்; தீர்க்கதரிசியும் இல்லை; இது எதுவரைக்கும் என்று அறிகிறவனும் எங்களிடத்தில் இல்லை.]]></a:t>
+              <a:t><![CDATA[4. உம்முடைய சத்துருக்கள் உம்முடைய ஆலயங்களுக்குள்ளே கெர்ச்சித்து, தங்கள் கொடிகளை அடையாளங்களாக நாட்டுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -826,51 +850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எங்களுக்கு இருந்த அடையாளங்களைக் காணோம்; தீர்க்கதரிசியும் இல்லை; இது எதுவரைக்கும் என்று அறிகிறவனும் எங்களிடத்தில் இல்லை.]]></a:t>
+              <a:t><![CDATA[4. உம்முடைய சத்துருக்கள் உம்முடைய ஆலயங்களுக்குள்ளே கெர்ச்சித்து, தங்கள் கொடிகளை அடையாளங்களாக நாட்டுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -935,51 +959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தேவனே, எதுவரைக்கும் சத்துரு நிந்திப்பான்? பகைவன் உமது நாமத்தை எப்பொழுதும் தூஷிப்பானோ?]]></a:t>
+              <a:t><![CDATA[5. கோடரிகளை ஓங்கிச் சோலையிலே மரங்களை வெட்டுகிறவன் பேர்பெற்றவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1044,51 +1068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உமது வலதுகரத்தை ஏன் முடக்கிக்கொள்ளுகிறீர்; அதை உமது மடியிலிருந்து எடுத்து ஓங்கி நிர்மூலமாக்கும்.]]></a:t>
+              <a:t><![CDATA[20. உம்முடைய உடன்படிக்கையை நினைத்தருளும்; பூமியின் இருளான இடங்கள் கொடுமையுள்ள குடியிருப்புகளால் நிறைந்திருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1153,51 +1177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உமது வலதுகரத்தை ஏன் முடக்கிக்கொள்ளுகிறீர்; அதை உமது மடியிலிருந்து எடுத்து ஓங்கி நிர்மூலமாக்கும்.]]></a:t>
+              <a:t><![CDATA[6. இப்பொழுதோ அவர்கள் அதின் சித்திரவேலைகள் முழுவதையும் வாச்சிகளாலும் சம்மட்டிகளாலும் தகர்த்துப்போடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1262,51 +1286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பூமியின் நடுவில் இரட்சிப்புகளைச் செய்துவருகிற தேவன் பூர்வகாலமுதல் என்னுடைய ராஜா.]]></a:t>
+              <a:t><![CDATA[6. இப்பொழுதோ அவர்கள் அதின் சித்திரவேலைகள் முழுவதையும் வாச்சிகளாலும் சம்மட்டிகளாலும் தகர்த்துப்போடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1371,51 +1395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தேவரீர் உமது வல்லமையினால், சமுத்திரத்தை இரண்டாகப் பிளந்து, ஜலத்திலுள்ள வலுசர்ப்பங்களின் தலைகளை உடைத்தீர்.]]></a:t>
+              <a:t><![CDATA[21. துன்பப்பட்டவன் வெட்கத்தோடே திரும்பவிடாதிரும்; சிறுமையும் எளிமையுமானவன் உமது நாமத்தைத் துதிக்கும்படி செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1480,51 +1504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனே, நீர் எங்களை என்றென்றைக்கும் ஏன் தள்ளிவிடுகிறீர்? உமது மேய்ச்சலின் ஆடுகள்மேல் உமது கோபம் ஏன் புகைகிறது?]]></a:t>
+              <a:t><![CDATA[16. பகலும் உம்முடையது, இரவும் உம்முடையது; தேவரீர் ஒளியையும் சூரியனையும் படைத்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1589,51 +1613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தேவரீர் முதலைகளின் தலைகளை நெருக்கிப்போட்டு, அதை வனாந்தரத்து ஜனங்களுக்கு உணவாகக் கொடுத்தீர்.]]></a:t>
+              <a:t><![CDATA[21. துன்பப்பட்டவன் வெட்கத்தோடே திரும்பவிடாதிரும்; சிறுமையும் எளிமையுமானவன் உமது நாமத்தைத் துதிக்கும்படி செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1698,51 +1722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஊற்றையும் ஆற்றையும் பிளந்துவிட்டீர்; மகா நதிகளையும் வற்றிப்போகப்பண்ணினீர்.]]></a:t>
+              <a:t><![CDATA[22. தேவனே எழுந்தருளும், உமக்காக நீரே வழக்காடும்; மதியீனனாலே நாடோறும் உமக்கு வரும் நிந்தையை நினைத்துக்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1807,51 +1831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பகலும் உம்முடையது, இரவும் உம்முடையது; தேவரீர் ஒளியையும் சூரியனையும் படைத்தீர்.]]></a:t>
+              <a:t><![CDATA[22. தேவனே எழுந்தருளும், உமக்காக நீரே வழக்காடும்; மதியீனனாலே நாடோறும் உமக்கு வரும் நிந்தையை நினைத்துக்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1916,51 +1940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பூமியின் எல்லைகளையெல்லாம் திட்டம்பண்ணினீர்; கோடைகாலத்தையும் மாரிகாலத்தையும் உண்டாக்கினீர்.]]></a:t>
+              <a:t><![CDATA[7. உமது பரிசுத்த ஸ்தலத்தை அக்கினிக்கு இரையாக்கி உமது நாமத்தின் வாசஸ்தலத்தைத் தரைமட்டும் இடித்து, அசுத்தப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2025,51 +2049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தாவே, சத்துரு உம்மை நிந்தித்ததையும், மதியீன ஜனங்கள் உமது நாமத்தைத் தூஷித்ததையும் நினைத்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[7. உமது பரிசுத்த ஸ்தலத்தை அக்கினிக்கு இரையாக்கி உமது நாமத்தின் வாசஸ்தலத்தைத் தரைமட்டும் இடித்து, அசுத்தப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உமது காட்டுப்புறாவின் ஆத்துமாவைத் துஷ்டருடைய கூட்டத்திற்கு ஒப்புக்கொடாதேயும்; உமது ஏழைகளின் கூட்டத்தை என்றைக்கும் மறவாதேயும்.]]></a:t>
+              <a:t><![CDATA[23. உம்முடைய சத்துருக்களின் ஆரவாரத்தை மறவாதேயும்; உமக்கு விரோதமாய் எழும்புகிறவர்களின் அமளி எப்பொழுதும் அதிகரிக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2243,51 +2267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உம்முடைய உடன்படிக்கையை நினைத்தருளும்; பூமியின் இருளான இடங்கள் கொடுமையுள்ள குடியிருப்புகளால் நிறைந்திருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[8. அவர்களை ஏகமாய் நிர்த்தூளியாக்குவோம் என்று தங்கள் இருதயத்தில் சொல்லி, தேசத்திலுள்ள ஆலயங்களையெல்லாம் சுட்டெரித்துப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2352,51 +2376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உம்முடைய உடன்படிக்கையை நினைத்தருளும்; பூமியின் இருளான இடங்கள் கொடுமையுள்ள குடியிருப்புகளால் நிறைந்திருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[8. அவர்களை ஏகமாய் நிர்த்தூளியாக்குவோம் என்று தங்கள் இருதயத்தில் சொல்லி, தேசத்திலுள்ள ஆலயங்களையெல்லாம் சுட்டெரித்துப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2461,51 +2485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. துன்பப்பட்டவன் வெட்கத்தோடே திரும்பவிடாதிரும்; சிறுமையும் எளிமையுமானவன் உமது நாமத்தைத் துதிக்கும்படி செய்யும்.]]></a:t>
+              <a:t><![CDATA[9. எங்களுக்கு இருந்த அடையாளங்களைக் காணோம்; தீர்க்கதரிசியும் இல்லை; இது எதுவரைக்கும் என்று அறிகிறவனும் எங்களிடத்தில் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2570,51 +2594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. துன்பப்பட்டவன் வெட்கத்தோடே திரும்பவிடாதிரும்; சிறுமையும் எளிமையுமானவன் உமது நாமத்தைத் துதிக்கும்படி செய்யும்.]]></a:t>
+              <a:t><![CDATA[10. தேவனே, எதுவரைக்கும் சத்துரு நிந்திப்பான்? பகைவன் உமது நாமத்தை எப்பொழுதும் தூஷிப்பானோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2679,51 +2703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீர் பூர்வகாலத்தில் சம்பாதித்த உமது சபையையும், நீர் மீட்டுக்கொண்ட உமது சுதந்தரமான கோத்திரத்தையும், நீர் வாசமாயிருந்த சீயோன் பர்வதத்தையும் நினைத்தருளும்.]]></a:t>
+              <a:t><![CDATA[17. பூமியின் எல்லைகளையெல்லாம் திட்டம்பண்ணினீர்; கோடைகாலத்தையும் மாரிகாலத்தையும் உண்டாக்கினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2788,51 +2812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவனே எழுந்தருளும், உமக்காக நீரே வழக்காடும்; மதியீனனாலே நாடோறும் உமக்கு வரும் நிந்தையை நினைத்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[10. தேவனே, எதுவரைக்கும் சத்துரு நிந்திப்பான்? பகைவன் உமது நாமத்தை எப்பொழுதும் தூஷிப்பானோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2897,51 +2921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தேவனே எழுந்தருளும், உமக்காக நீரே வழக்காடும்; மதியீனனாலே நாடோறும் உமக்கு வரும் நிந்தையை நினைத்துக்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[11. உமது வலதுகரத்தை ஏன் முடக்கிக்கொள்ளுகிறீர்; அதை உமது மடியிலிருந்து எடுத்து ஓங்கி நிர்மூலமாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3006,51 +3030,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உம்முடைய சத்துருக்களின் ஆரவாரத்தை மறவாதேயும்; உமக்கு விரோதமாய் எழும்புகிறவர்களின் அமளி எப்பொழுதும் அதிகரிக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. உமது வலதுகரத்தை ஏன் முடக்கிக்கொள்ளுகிறீர்; அதை உமது மடியிலிருந்து எடுத்து ஓங்கி நிர்மூலமாக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. பூமியின் நடுவில் இரட்சிப்புகளைச் செய்துவருகிற தேவன் பூர்வகாலமுதல் என்னுடைய ராஜா.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. பூமியின் நடுவில் இரட்சிப்புகளைச் செய்துவருகிற தேவன் பூர்வகாலமுதல் என்னுடைய ராஜா.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. தேவரீர் உமது வல்லமையினால், சமுத்திரத்தை இரண்டாகப் பிளந்து, ஜலத்திலுள்ள வலுசர்ப்பங்களின் தலைகளை உடைத்தீர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. தேவரீர் முதலைகளின் தலைகளை நெருக்கிப்போட்டு, அதை வனாந்தரத்து ஜனங்களுக்கு உணவாகக் கொடுத்தீர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. தேவரீர் முதலைகளின் தலைகளை நெருக்கிப்போட்டு, அதை வனாந்தரத்து ஜனங்களுக்கு உணவாகக் கொடுத்தீர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. ஊற்றையும் ஆற்றையும் பிளந்துவிட்டீர்; மகா நதிகளையும் வற்றிப்போகப்பண்ணினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3115,51 +3793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீர் பூர்வகாலத்தில் சம்பாதித்த உமது சபையையும், நீர் மீட்டுக்கொண்ட உமது சுதந்தரமான கோத்திரத்தையும், நீர் வாசமாயிருந்த சீயோன் பர்வதத்தையும் நினைத்தருளும்.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தாவே, சத்துரு உம்மை நிந்தித்ததையும், மதியீன ஜனங்கள் உமது நாமத்தைத் தூஷித்ததையும் நினைத்துக்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3224,51 +3902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நெடுங்காலமாகப் பாழாய்க்கிடக்கிற ஸ்தலங்களில் உம்முடைய பாதங்களை எழுந்தருளப்பண்ணும்; பரிசுத்த ஸ்தலத்திலே சத்துரு அனைத்தையும் கெடுத்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தாவே, சத்துரு உம்மை நிந்தித்ததையும், மதியீன ஜனங்கள் உமது நாமத்தைத் தூஷித்ததையும் நினைத்துக்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3333,51 +4011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நெடுங்காலமாகப் பாழாய்க்கிடக்கிற ஸ்தலங்களில் உம்முடைய பாதங்களை எழுந்தருளப்பண்ணும்; பரிசுத்த ஸ்தலத்திலே சத்துரு அனைத்தையும் கெடுத்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[19. உமது காட்டுப்புறாவின் ஆத்துமாவைத் துஷ்டருடைய கூட்டத்திற்கு ஒப்புக்கொடாதேயும்; உமது ஏழைகளின் கூட்டத்தை என்றைக்கும் மறவாதேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3442,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உம்முடைய சத்துருக்கள் உம்முடைய ஆலயங்களுக்குள்ளே கெர்ச்சித்து, தங்கள் கொடிகளை அடையாளங்களாக நாட்டுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[19. உமது காட்டுப்புறாவின் ஆத்துமாவைத் துஷ்டருடைய கூட்டத்திற்கு ஒப்புக்கொடாதேயும்; உமது ஏழைகளின் கூட்டத்தை என்றைக்கும் மறவாதேயும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3551,51 +4229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உம்முடைய சத்துருக்கள் உம்முடைய ஆலயங்களுக்குள்ளே கெர்ச்சித்து, தங்கள் கொடிகளை அடையாளங்களாக நாட்டுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[1. தேவனே, நீர் எங்களை என்றென்றைக்கும் ஏன் தள்ளிவிடுகிறீர்? உமது மேய்ச்சலின் ஆடுகள்மேல் உமது கோபம் ஏன் புகைகிறது?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3660,51 +4338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கோடரிகளை ஓங்கிச் சோலையிலே மரங்களை வெட்டுகிறவன் பேர்பெற்றவனானான்.]]></a:t>
+              <a:t><![CDATA[2. நீர் பூர்வகாலத்தில் சம்பாதித்த உமது சபையையும், நீர் மீட்டுக்கொண்ட உமது சுதந்தரமான கோத்திரத்தையும், நீர் வாசமாயிருந்த சீயோன் பர்வதத்தையும் நினைத்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3739,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474729834" r:id="rId1"/>
+    <p:sldLayoutId id="2474755895" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3983,50 +4661,98 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4175,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ఇప్పుడే వారు గొడ్డళ్లను సమ్మెటలను చేతపట్టుకొని దాని విచిత్రమైన పనిని బొత్తిగా విరుగగొట్టుదురు.]]></a:t>
+              <a:t><![CDATA[আপনার| সিয়োন পর্বতের কথা স্মরণ করুন, যেখানে আপনি বাস করতেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. నీ పరిశుద్ధ స్థలమునకు అగ్ని ముట్టించుదురు నీ నామమందిరమును నేల పడగొట్టి అపవిత్ర పరచు దురు.]]></a:t>
+              <a:t><![CDATA[3. ঈশ্বর, সেই সব প্রাচীন ধ্বংসাবশেষের ওপর দিয়ে আপনি হেঁটে আসুন| য়ে পবিত্র স্থানকে শত্রুরা ধ্বংস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. దేవుని మందిరములను బొత్తిగా అణగద్రొక్కుద మనుకొని దేశములోని వాటినన్నిటిని వారు కాల్చియున్నారు.]]></a:t>
+              <a:t><![CDATA[করে দিয়েছে সেখানে ফিরে আসুন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. సూచకక్రియలు మాకు కనబడుటలేదు, ఇకను ప్రవక్తయు లేకపోయెను. ఇది ఎంతకాలము జరుగునో దాని నెరిగినవాడు మాలో]]></a:t>
+              <a:t><![CDATA[4. মন্দিরেই তারা যুদ্ধের উন্মত্ত গর্জন শুরু করেছিলো| যুদ্ধে তারা জয়ী হয়েছে এটা বোঝানোর জন্য ওরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎవడును లేడు.]]></a:t>
+              <a:t><![CDATA[মন্দিরে পতাকা উড়িযেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. దేవా, విరోధులు ఎందాక నిందింతురు? శత్రువులు నీ నామమును నిత్యము దూషింతురా?]]></a:t>
+              <a:t><![CDATA[5. যারা নিড়ানি দিয়ে আগাছা পরিষ্কার করে শত্রু সৈন্যরা সেই সব লোকের মত নির্মম|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. నీ హస్తమును నీ దక్షిణహస్తమును నీవెందుకు ముడుచు కొని యున్నావు? నీ రొమ్ములోనుండి దాని తీసి వారిని]]></a:t>
+              <a:t><![CDATA[20. আমাদের চুক্তির কথা স্মরণ করুন! এই দেশের প্রত্যেকটি অন্ধকার স্থানে রয়েছে হিংসাত্মক ঘটনা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిర్మూలము చేయుము.]]></a:t>
+              <a:t><![CDATA[6. হে ঈশ্বর, কুঠার ও কুড়ুল ব্যবহার করে ওরা আপনার মন্দিরের খোদাই করা কাঠের কক্ষগুলি ভেঙ্গে চুরমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. పురాతనకాలము మొదలుకొని దేవుడు నా రాజై యున్నాడు దేశములో మహారక్షణ కలుగజేయువాడు ఆయనే.]]></a:t>
+              <a:t><![CDATA[করেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. నీ బలముచేత సముద్రమును పాయలుగా చేసితివి జలములలో భుజంగముల శిరస్సులను నీవు పగుల గొట్టితివి.]]></a:t>
+              <a:t><![CDATA[21. ঈশ্বর, আপনার লোকদের সঙ্গে দুর্য়্ববহার করা হয়েছে| ওদের আর আহত হতে দেবেন না| আপনার দীন দুঃখী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. దేవా, నీవు నిత్యము మమ్మును విడనాడితివేమి? నీవు మేపు గొఱ్ఱలమీద నీ కోపము పొగరాజు చున్నదేమి?]]></a:t>
+              <a:t><![CDATA[16. হে ঈশ্বর, আপনিই দিন এবং রাত্রি নিয়ন্ত্রণ করেন| আপনিই চাঁদ এবং সূর্য় সৃষ্টি করেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. మకరముయొక్క శిరస్సును నీవు ముక్కలుగా గొట్టి తివి అరణ్యవాసులకు దానిని ఆహారముగా ఇచ్చితివి.]]></a:t>
+              <a:t><![CDATA[লোকরা আপনার প্রশংসা করে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. బుగ్గలను నదులను పుట్టించితివి నిత్యము ప్రవహించు నదులను నీవు ఇంక జేసితివి]]></a:t>
+              <a:t><![CDATA[22. ঈশ্বর, উঠুন এবং য়ুদ্ধ করুন! প্রতিদিন য়ে অবমাননা ঐসব নির্বোধদের কাছ থেকে আপনাকে পেতে হয়েছে তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. పగలు నీదే రాత్రినీదే సూర్యచంద్రులను నీవే నిర్మించితివి.]]></a:t>
+              <a:t><![CDATA[মনে রাখবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. భూమికి సరిహద్దులను నియమించినవాడవు నీవే వేసవికాలము చలికాలము నీవే కలుగజేసితివి.]]></a:t>
+              <a:t><![CDATA[7. ঐ সৈন্যরা আপনার পবিত্রস্থান পুড়িয়ে দিয়েছে| আপনার নামের সম্মানে সেই মন্দির তৈরী হয়েছিলো কিন্তু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. యెహోవా, శత్రువులు నిన్ను దూషణచేయుటను అవివేక ప్రజలు నీ నామమును దూషించుటను మనస్సునకు తెచ్చుకొనుము.]]></a:t>
+              <a:t><![CDATA[ওরা তা মাটিতে মিশিয়ে দিয়েছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. దుష్టమృగమునకు నీ గువ్వయొక్క ప్రాణము నప్ప గింపకుము శ్రమనొందు నీవారిని నిత్యము మరువకుము.]]></a:t>
+              <a:t><![CDATA[23. আপনার শত্রুদের উন্মত্ত চিত্কারের কথা মনে রাখবেন| বার বার ওরা আপনাকে অপমান করেছে!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. లోకములోనున్న చీకటిగల చోటులు బలాత్కారుల నివాసములతో నిండియున్నవి. కాగా నిబంధనను జ్ఞాపకము]]></a:t>
+              <a:t><![CDATA[8. শত্রুরা আমাদের সম্পূর্ণভাবে গুঁড়িযে ফেলার সিদ্ধান্ত গ্রহণ করেছে| দেশের প্রত্যেকটা পবিত্রস্থান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేసికొనుము]]></a:t>
+              <a:t><![CDATA[ওরা পুড়িয়ে দিয়েছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. నలిగినవానిని అవమానముతో వెనుకకు మరల నియ్య కుము. శ్రమ నొందువారును దరిద్రులును నీ నామము]]></a:t>
+              <a:t><![CDATA[9. আমরা আমাদের কোন চিহ্নসমূহ দেখতে পাচ্ছি না| আর কোন ভাববাদী নেই| কেউই জানে না এখন কি করতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సన్నుతించుదురు గాక.]]></a:t>
+              <a:t><![CDATA[10. ঈশ্বর আর কতদিন শত্রুরা আমাদের নিয়ে উপহাস করবে? আপনি কি চিরদিন ওদের আপনার নামের অবমাননা করতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. నీ స్వాస్థ్య గోత్రమును నీవు పూర్వము సంపా దించుకొని విమోచించిన నీ సమాజమును జ్ఞాపక మునకు]]></a:t>
+              <a:t><![CDATA[17. আপনিই পৃথিবীর সব কিছুর সীমা নির্ধারণ করেছেন| আপনিই শীত, গ্রীষ্ম সৃষ্টি করেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. దేవా, లెమ్ము నీ వ్యాజ్యెము నడుపుము అవివేకులు దినమెల్ల నిన్ను నిందించు సంగతి జ్ఞాప కము]]></a:t>
+              <a:t><![CDATA[দেবেন?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేసికొనుము.]]></a:t>
+              <a:t><![CDATA[11. ঈশ্বর, কেন আপনি আমাদের এত কঠিন শাস্তি দিলেন? আপনার বিপুল শক্তি ব্যবহার করে আপনি আমাদের সম্পূর্ণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +8069,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. నీమీదికి లేచువారి అల్లరి నిత్యము బయలుదేరు చున్నది. నీ విరోధులు చేయు గల్లత్తును మరువకుము.]]></a:t>
+              <a:t><![CDATA[ধ্বংস করে দিলেন!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 74]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. ঈশ্বর দীর্ঘদিন ধরে আপনি আমাদের রাজা ছিলেন| এই দেশে য়ে কোন য়ুদ্ধ জয় করতে আপনি আমাদের সাহায্য]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 74]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[করেছেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 74]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. ঈশ্বর লোহিত সাগরকে দুভাগে ভাগ করতে আপনি আপনার পরাক্রম প্রযোগ করেছিলেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 74]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. বড় বড় সমুদ্র দানবদের আপনি পরাজিত করেছেন! আপনিই লিবিয়াথনের মাথা গুঁড়িযে দিয়েছেন এবং তার দেহ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 74]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[পশুদের খাওয়ার জন্য ফেলে এসেছেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 74]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. নদী এবং ঝর্ণায আপনিই প্রবাহ দিয়েছেন| আপনিই নদীকে শুষ্ক করে দিয়েছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తెచ్చుకొనుము. నీవు నివసించు ఈ సీయోను పర్వతమును జ్ఞాపక మునకు తెచ్చుకొనుము.]]></a:t>
+              <a:t><![CDATA[18. প্রভু মনে রাখবেন কেমন করে শত্রুরা আপনাকে অপমান করেছিলো! ঐ লোকগুলো আপনাকে অপমান করেছিল| ঐসব মূর্খ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. శత్రువులు పరిశుద్ధ స్థలములోనున్న సమస్తమును పాడుచేసియున్నారు నిత్యము పాడైయుండు చోట్లకు విజయము]]></a:t>
+              <a:t><![CDATA[লোক আপনার নামকে ঘৃণা ও নিন্দে করেছে!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయుము.]]></a:t>
+              <a:t><![CDATA[19. ঐসব বন্য পশুদের আপনার পারাবত নিয়ে য়েতে দেবেন না! আপনার দীন দরিদ্র মানুষদের চিরদিনের জন্য ভুলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. నీ ప్రత్యక్షపు గుడారములో నీ విరోధులు ఆర్భటించు చున్నారు విజయధ్వజములని తమ ధ్వజములను]]></a:t>
+              <a:t><![CDATA[যাবেন না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారెత్తియున్నారు]]></a:t>
+              <a:t><![CDATA[1. ঈশ্বর আপনি কি চিরকালের জন্য আমাদের ছেড়ে চলে গেছেন? আপনি কি এখনও আপনার লোকদের ওপর ক্রুদ্ধ আছেন?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. దట్టమైన చెట్ల గుబురుమీద జనులు గొడ్డండ్ల నెత్తి నట్లుగా వారు కనబడుదురు]]></a:t>
+              <a:t><![CDATA[2. অতীতে আপনি য়ে সব লোকদের এনেছিলেন তাদের কথা স্মরণ করুন| আপনি আমাদের রক্ষা করেছেন| তাই আমরা সবাই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 74]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
   <a:themeElements>
-    <a:clrScheme name="Theme67">
+    <a:clrScheme name="Theme56">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme67">
+    <a:fontScheme name="Theme56">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme67">
+    <a:fmtScheme name="Theme56">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8481,51 +9999,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>32</Slides>
+  <Slides>38</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>