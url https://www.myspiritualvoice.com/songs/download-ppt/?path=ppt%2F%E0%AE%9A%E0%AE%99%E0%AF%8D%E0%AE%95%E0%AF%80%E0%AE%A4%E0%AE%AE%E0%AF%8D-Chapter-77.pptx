--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -41,99 +41,117 @@
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
+    <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -256,53 +274,59 @@
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
-  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -362,51 +386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆண்டவர் நித்தியகாலமாய்த் தள்ளிவிடுவாரோ? இனி ஒருபோதும் தயைசெய்யாதிருப்பாரோ?]]></a:t>
+              <a:t><![CDATA[6. I call to remembrance my song in the night: I commune with mine own heart: and my spirit made diligent search.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -471,51 +495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவருடைய கிருபை முற்றிலும் அற்றுப்போயிற்றோ? வாக்குத்தத்தமானது தலைமுறை தலைமுறைக்கும் ஒழிந்துபோயிற்றோ?]]></a:t>
+              <a:t><![CDATA[7. Will the Lord cast off for ever? and will he be favourable no more?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -580,51 +604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவன் இரக்கஞ்செய்ய மறந்தாரோ? கோபத்தினாலே தமது உருக்கமான இரக்கங்களை அடைத்துக்கொண்டாரோ? என்றேன். (சேலா.)]]></a:t>
+              <a:t><![CDATA[8. Is his mercy clean gone for ever? does his promise fail for evermore?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -689,51 +713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது நான்: இது என் பலவீனம்; ஆனாலும் உன்னதமானவருடைய வலதுகரத்திலுள்ள வருஷங்களை நினைவுகூருவேன்.]]></a:t>
+              <a:t><![CDATA[8. Is his mercy clean gone for ever? does his promise fail for evermore?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -798,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது நான்: இது என் பலவீனம்; ஆனாலும் உன்னதமானவருடைய வலதுகரத்திலுள்ள வருஷங்களை நினைவுகூருவேன்.]]></a:t>
+              <a:t><![CDATA[9. Has God forgotten to be gracious? has he in anger shut up his tender mercies? Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -907,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தருடைய செயல்களை நினைவுகூருவேன், உம்முடைய பூர்வகாலத்து அதிசயங்களையே நினைவுகூருவேன்;]]></a:t>
+              <a:t><![CDATA[9. Has God forgotten to be gracious? has he in anger shut up his tender mercies? Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1016,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உம்முடைய கிரியைகளையெல்லாம் தியானித்து உம்முடைய செயல்களை யோசிப்பேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[10. And I said, This is my infirmity: but I will remember the years of the right hand of the most High.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1125,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தேவனே, உமது வழி பரிசுத்தஸ்தலத்திலுள்ளது; நம்முடைய தேவனைப்போலப் பெரிய தேவன் யார்?]]></a:t>
+              <a:t><![CDATA[10. And I said, This is my infirmity: but I will remember the years of the right hand of the most High.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1234,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதிசயங்களைச் செய்கிற தேவன் நீரே, ஜனங்களுக்குள்ளே உம்முடைய வல்லமையை விளங்கப்பண்ணினீர்.]]></a:t>
+              <a:t><![CDATA[11. I will remember the works of the LORD: surely I will remember your wonders of old.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1343,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யாக்கோபு யோசேப்பு என்பவர்களின் புத்திரராகிய உம்முடைய ஜனங்களை, உமது புயத்தினாலே மீட்டுக்கொண்டீர். (சேலா.)]]></a:t>
+              <a:t><![CDATA[12. I will meditate also of all your work, and talk of your doings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1452,51 +1476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் தேவனை நோக்கி என் சத்தத்தை உயர்த்திக் கெஞ்சினேன், என் சத்தத்தை தேவனிடத்தில் உயர்த்தினேன், அவர் எனக்குச் செவிகொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[1. I cried unto God with my voice, even unto God with my voice; and he gave ear unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1561,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஜலங்கள் உம்மைக் கண்டது, தேவனே ஜலங்கள் உம்மைக் கண்டு தத்தளித்தது; ஆழங்களும் கலங்கினது.]]></a:t>
+              <a:t><![CDATA[13. Your way, O God, is in the sanctuary: who is so great a God as our God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1670,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மேகங்கள் ஜலங்களைப் பொழிந்தது; ஆகாயமண்டலங்கள் முழக்கமிட்டது; உம்முடைய அம்புகளும் தெறிப்புண்டு பறந்தது.]]></a:t>
+              <a:t><![CDATA[14. You are the God that do wonders: you have declared your strength among the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1779,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உம்முடைய குமுறலின் சத்தம் சுழல்காற்றில் முழங்கினது; மின்னல்கள் பூச்சக்கரத்தைப் பிரகாசிப்பித்தது; பூமி குலுங்கி அதிர்ந்தது.]]></a:t>
+              <a:t><![CDATA[15. You have with yours arm redeemed your people, the sons of Jacob and Joseph. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1888,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உம்முடைய குமுறலின் சத்தம் சுழல்காற்றில் முழங்கினது; மின்னல்கள் பூச்சக்கரத்தைப் பிரகாசிப்பித்தது; பூமி குலுங்கி அதிர்ந்தது.]]></a:t>
+              <a:t><![CDATA[15. You have with yours arm redeemed your people, the sons of Jacob and Joseph. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1997,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உமது வழி கடலிலும், உமதுபாதைகள் திரண்ட தண்ணீர்களிலும் இருந்தது; உமது காலடிகள் தெரியப்படாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[16. The waters saw you, O God, the waters saw you; they were afraid: the depths also were troubled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2106,51 +2130,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மோசே ஆரோன் என்பவர்களின் கையால், உமது ஜனங்களை ஒரு ஆட்டுமந்தையைப்போல வழிநடத்தினீர்.]]></a:t>
+              <a:t><![CDATA[17. The clouds poured out water: the skies sent out a sound: yours arrows also went abroad.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. The clouds poured out water: the skies sent out a sound: yours arrows also went abroad.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. The voice of your thunder was in the heaven: the lightnings lightened the world: the earth trembled and shook.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. The voice of your thunder was in the heaven: the lightnings lightened the world: the earth trembled and shook.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Your way is in the sea, and your path in the great waters, and your footsteps are not known.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2215,51 +2675,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் ஆபத்துநாளில் ஆண்டவரைத் தேடினேன்; இரவிலும் என் கை தளராமல் விரிக்கப்பட்டிருந்தது; என் ஆத்துமா ஆறுதலடையாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[1. I cried unto God with my voice, even unto God with my voice; and he gave ear unto me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Your way is in the sea, and your path in the great waters, and your footsteps are not known.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. You led your people like a flock by the hand of Moses and Aaron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2324,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் ஆபத்துநாளில் ஆண்டவரைத் தேடினேன்; இரவிலும் என் கை தளராமல் விரிக்கப்பட்டிருந்தது; என் ஆத்துமா ஆறுதலடையாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[2. In the day of my trouble I sought the Lord: my sore ran in the night, and ceased not: my soul refused to be comforted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2433,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் தேவனை நினைத்தபோது அலறினேன்; நான் தியானிக்கும்போது என் ஆவிதொய்ந்துபோயிற்று. (சேலா.)]]></a:t>
+              <a:t><![CDATA[2. In the day of my trouble I sought the Lord: my sore ran in the night, and ceased not: my soul refused to be comforted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2542,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் தூங்காதபடி என் கண்ணிமைகளைப் பிடித்திருக்கிறீர்; நான் பேசமாட்டாதபடி சஞ்சலப்படுகிறேன்.]]></a:t>
+              <a:t><![CDATA[3. I remembered God, and was troubled: I complained, and my spirit was overwhelmed. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2651,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பூர்வநாட்களையும், ஆதிகாலத்து வருஷங்களையும் சிந்திக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[4. You hold mine eyes waking: I am so troubled that I cannot speak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2760,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இராக்காலத்தில் என் சங்கீதத்தை நான் நினைத்து, என் இருதயத்தோடே சம்பாஷித்துக்கொள்ளுகிறேன்; என் ஆவி ஆராய்ச்சிசெய்தது.]]></a:t>
+              <a:t><![CDATA[5. I have considered the days of old, the years of ancient times.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2869,51 +3547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இராக்காலத்தில் என் சங்கீதத்தை நான் நினைத்து, என் இருதயத்தோடே சம்பாஷித்துக்கொள்ளுகிறேன்; என் ஆவி ஆராய்ச்சிசெய்தது.]]></a:t>
+              <a:t><![CDATA[6. I call to remembrance my song in the night: I commune with mine own heart: and my spirit made diligent search.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2948,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414404" r:id="rId1"/>
+    <p:sldLayoutId id="2478639963" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3128,54 +3806,102 @@
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3328,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Will the Lord cast off for ever? and will he be favourable no more?]]></a:t>
+              <a:t><![CDATA[ஆராய்ச்சிசெய்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3460,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Is his mercy clean gone for ever? does his promise fail for evermore?]]></a:t>
+              <a:t><![CDATA[7. ஆண்டவர் நித்தியகாலமாய்த் தள்ளிவிடுவாரோ? இனி ஒருபோதும் தயைசெய்யாதிருப்பாரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3592,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Has God forgotten to be gracious? has he in anger shut up his tender mercies? Selah.]]></a:t>
+              <a:t><![CDATA[8. அவருடைய கிருபை முற்றிலும் அற்றுப்போயிற்றோ? வாக்குத்தத்தமானது தலைமுறை தலைமுறைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3724,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And I said, This is my infirmity: but I will remember the years of the right hand of the most]]></a:t>
+              <a:t><![CDATA[ஒழிந்துபோயிற்றோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3856,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[High.]]></a:t>
+              <a:t><![CDATA[9. தேவன் இரக்கஞ்செய்ய மறந்தாரோ? கோபத்தினாலே தமது உருக்கமான இரக்கங்களை அடைத்துக்கொண்டாரோ? என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3988,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. I will remember the works of the LORD: surely I will remember your wonders of old.]]></a:t>
+              <a:t><![CDATA[(சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4120,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. I will meditate also of all your work, and talk of your doings.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது நான்: இது என் பலவீனம்; ஆனாலும் உன்னதமானவருடைய வலதுகரத்திலுள்ள வருஷங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4252,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Your way, O God, is in the sanctuary: who is so great a God as our God?]]></a:t>
+              <a:t><![CDATA[நினைவுகூருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4384,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. You are the God that do wonders: you have declared your strength among the people.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தருடைய செயல்களை நினைவுகூருவேன், உம்முடைய பூர்வகாலத்து அதிசயங்களையே நினைவுகூருவேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4516,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. You have with yours arm redeemed your people, the sons of Jacob and Joseph. Selah.]]></a:t>
+              <a:t><![CDATA[12. உம்முடைய கிரியைகளையெல்லாம் தியானித்து உம்முடைய செயல்களை யோசிப்பேன் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4648,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. I cried unto God with my voice, even unto God with my voice; and he gave ear unto me.]]></a:t>
+              <a:t><![CDATA[1. நான் தேவனை நோக்கி என் சத்தத்தை உயர்த்திக் கெஞ்சினேன், என் சத்தத்தை தேவனிடத்தில் உயர்த்தினேன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4780,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. The waters saw you, O God, the waters saw you; they were afraid: the depths also were troubled.]]></a:t>
+              <a:t><![CDATA[13. தேவனே, உமது வழி பரிசுத்தஸ்தலத்திலுள்ளது; நம்முடைய தேவனைப்போலப் பெரிய தேவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. The clouds poured out water: the skies sent out a sound: yours arrows also went abroad.]]></a:t>
+              <a:t><![CDATA[14. அதிசயங்களைச் செய்கிற தேவன் நீரே, ஜனங்களுக்குள்ளே உம்முடைய வல்லமையை விளங்கப்பண்ணினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. The voice of your thunder was in the heaven: the lightnings lightened the world: the earth]]></a:t>
+              <a:t><![CDATA[15. யாக்கோபு யோசேப்பு என்பவர்களின் புத்திரராகிய உம்முடைய ஜனங்களை, உமது புயத்தினாலே மீட்டுக்கொண்டீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[trembled and shook.]]></a:t>
+              <a:t><![CDATA[(சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Your way is in the sea, and your path in the great waters, and your footsteps are not known.]]></a:t>
+              <a:t><![CDATA[16. ஜலங்கள் உம்மைக் கண்டது, தேவனே ஜலங்கள் உம்மைக் கண்டு தத்தளித்தது; ஆழங்களும் கலங்கினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +6166,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. You led your people like a flock by the hand of Moses and Aaron.]]></a:t>
+              <a:t><![CDATA[17. மேகங்கள் ஜலங்களைப் பொழிந்தது; ஆகாயமண்டலங்கள் முழக்கமிட்டது; உம்முடைய அம்புகளும் தெறிப்புண்டு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 77]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பறந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 77]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. உம்முடைய குமுறலின் சத்தம் சுழல்காற்றில் முழங்கினது; மின்னல்கள் பூச்சக்கரத்தைப் பிரகாசிப்பித்தது;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 77]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பூமி குலுங்கி அதிர்ந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 77]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. உமது வழி கடலிலும், உமதுபாதைகள் திரண்ட தண்ணீர்களிலும் இருந்தது; உமது காலடிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +6826,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. In the day of my trouble I sought the Lord: my sore ran in the night, and ceased not: my soul]]></a:t>
+              <a:t><![CDATA[அவர் எனக்குச் செவிகொடுத்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 77]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தெரியப்படாமற்போயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 77]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. மோசே ஆரோன் என்பவர்களின் கையால், உமது ஜனங்களை ஒரு ஆட்டுமந்தையைப்போல வழிநடத்தினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[refused to be comforted.]]></a:t>
+              <a:t><![CDATA[2. என் ஆபத்துநாளில் ஆண்டவரைத் தேடினேன்; இரவிலும் என் கை தளராமல் விரிக்கப்பட்டிருந்தது; என் ஆத்துமா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. I remembered God, and was troubled: I complained, and my spirit was overwhelmed. Selah.]]></a:t>
+              <a:t><![CDATA[ஆறுதலடையாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. You hold mine eyes waking: I am so troubled that I cannot speak.]]></a:t>
+              <a:t><![CDATA[3. நான் தேவனை நினைத்தபோது அலறினேன்; நான் தியானிக்கும்போது என் ஆவிதொய்ந்துபோயிற்று. (சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. I have considered the days of old, the years of ancient times.]]></a:t>
+              <a:t><![CDATA[4. நான் தூங்காதபடி என் கண்ணிமைகளைப் பிடித்திருக்கிறீர்; நான் பேசமாட்டாதபடி சஞ்சலப்படுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. I call to remembrance my song in the night: I commune with mine own heart: and my spirit made]]></a:t>
+              <a:t><![CDATA[5. பூர்வநாட்களையும், ஆதிகாலத்து வருஷங்களையும் சிந்திக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[diligent search.]]></a:t>
+              <a:t><![CDATA[6. இராக்காலத்தில் என் சங்கீதத்தை நான் நினைத்து, என் இருதயத்தோடே சம்பாஷித்துக்கொள்ளுகிறேன்; என் ஆவி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6425,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 77]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6535,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6710,51 +8228,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>25</Slides>
+  <Slides>31</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>