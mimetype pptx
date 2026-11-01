--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -3626,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478639963" r:id="rId1"/>
+    <p:sldLayoutId id="2482575822" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7943,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 77]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme95">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme95">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme95">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>