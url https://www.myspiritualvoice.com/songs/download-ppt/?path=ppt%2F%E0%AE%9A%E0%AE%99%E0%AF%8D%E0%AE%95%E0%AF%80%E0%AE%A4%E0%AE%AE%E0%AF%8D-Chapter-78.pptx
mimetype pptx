--- v0 (2026-06-17)
+++ v1 (2026-08-02)
@@ -173,50 +173,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -288,50 +290,51 @@
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -520,53 +523,54 @@
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
-  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -626,51 +630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இனிப் பிறக்கும் பிள்ளைகளாகிய பின்சந்ததியார் அதை அறிந்துகொண்டு, அவர்கள் எழும்பித் தங்கள் பிள்ளைகளுக்கு அவைகளைச் சொல்லும்படிக்கும்;]]></a:t>
+              <a:t><![CDATA[34. அவர்களை அவர் கொல்லும்போது அவரைக்குறித்து விசாரித்து, அவர்கள் திரும்பிவந்து தேவனை அதிகாலமே தேடி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -735,51 +739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவன்மேல் அவர்கள் தங்கள் நம்பிக்கையை வைத்து தேவனுடைய செயல்களை மறவாமல் அவர் கற்பனைகளைக் கைக்கொள்ளும்படிக்கும்;]]></a:t>
+              <a:t><![CDATA[34. அவர்களை அவர் கொல்லும்போது அவரைக்குறித்து விசாரித்து, அவர்கள் திரும்பிவந்து தேவனை அதிகாலமே தேடி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -844,51 +848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவன்மேல் அவர்கள் தங்கள் நம்பிக்கையை வைத்து தேவனுடைய செயல்களை மறவாமல் அவர் கற்பனைகளைக் கைக்கொள்ளும்படிக்கும்;]]></a:t>
+              <a:t><![CDATA[35. தேவன் தங்கள் கன்மலையென்றும், உன்னதமான தேவன் தங்கள் மீட்பர் என்றும், நினைவுகூர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -953,51 +957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இருதயத்தைச் செவ்வைப்படுத்தாமலும், தேவனை உறுதியாய்ப் பற்றிக்கொள்ளாமலும் இருந்த முரட்டாட்டமும் கலகமுமுள்ள சந்ததியாகிய தங்கள் பிதாக்களுக்கு அவர்கள் ஒப்பாகாதபடிக்கும், இவைகளைக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[36. ஆனாலும் அவர்கள் தங்கள் வாயினால் அவருக்கு இச்சகம்பேசி, தங்கள் நாவினால் அவரிடத்தில் பொய்சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1062,51 +1066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இருதயத்தைச் செவ்வைப்படுத்தாமலும், தேவனை உறுதியாய்ப் பற்றிக்கொள்ளாமலும் இருந்த முரட்டாட்டமும் கலகமுமுள்ள சந்ததியாகிய தங்கள் பிதாக்களுக்கு அவர்கள் ஒப்பாகாதபடிக்கும், இவைகளைக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[37. அவர்கள் இருதயம் அவரிடத்தில் நிலைவரப்படவில்லை; அவருடைய உடன்படிக்கையில் அவர்கள் உண்மையாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1171,51 +1175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆயுதமணிந்த வில்வீரரான எப்பிராயீம் புத்திரர் யுத்தநாளிலே முதுகுகாட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[38. அவரோ அவர்களை அழிக்காமல், இரக்கமுள்ளவராய் அவர்கள் அக்கிரமத்தை மன்னித்தார்; அவர் தமது உக்கிரம் முழுவதையும் எழுப்பாமல், அநேகந்தரம் தமது கோபத்தை விலக்கிவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1280,51 +1284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் தேவனுடைய உடன்படிக்கையைக் கைக்கொள்ளாமலும் அவருடைய கட்டளைகளின்படி நடக்கச் சம்மதியாமலும்,]]></a:t>
+              <a:t><![CDATA[38. அவரோ அவர்களை அழிக்காமல், இரக்கமுள்ளவராய் அவர்கள் அக்கிரமத்தை மன்னித்தார்; அவர் தமது உக்கிரம் முழுவதையும் எழுப்பாமல், அநேகந்தரம் தமது கோபத்தை விலக்கிவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1389,51 +1393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவருடைய செயல்களையும் அவர் தங்களுக்குக் காண்பித்த அதிசயங்களையும் மறந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[39. அவர்கள் மாம்சமென்றும் திரும்பிவராமல் அகலுகிற காற்றென்றும் நினைவுகூர்ந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1498,51 +1502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களுடைய பிதாக்களுக்குமுன்பாக, எகிப்துதேசத்துச் சோவான் வெளியிலே, அவர் அதிசயமானவைகளைச் செய்தார்.]]></a:t>
+              <a:t><![CDATA[40. எத்தனைதரமோ வனாந்தரத்திலே அவருக்குக் கோபம் மூட்டி, அவாந்தரவெளியிலே அவரை விசனப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1607,51 +1611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களுடைய பிதாக்களுக்குமுன்பாக, எகிப்துதேசத்துச் சோவான் வெளியிலே, அவர் அதிசயமானவைகளைச் செய்தார்.]]></a:t>
+              <a:t><![CDATA[41. அவர்கள் திரும்பி தேவனைப் பரீட்சை பார்த்து, இஸ்ரவேலின் பரிசுத்தரை மட்டுப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1716,51 +1720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் ஜனங்களே என் உபதேசத்தைக் கேளுங்கள்; என் வாயின் வசனங்களுக்கு உங்கள் செவிகளைச் சாயுங்கள்.]]></a:t>
+              <a:t><![CDATA[27. மாம்சத்தைத் தூளத்தனையாயும், சிறகுள்ள பறவைகளைக் கடற்கரை மணலத்தனையாயும் வருஷிக்கப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1825,51 +1829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கடலைப் பிளந்து, அவர்களைக் கடக்கப்பண்ணி, ஜலத்தைக் குவியலாக நிற்கும்படி செய்தார்.]]></a:t>
+              <a:t><![CDATA[42. அவருடைய கரத்தையும், அவர் தங்களைச் சத்துருவுக்கு விலக்கி மீட்ட நாளையும் நினையாமற்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1934,51 +1938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பகலிலே மேகத்தினாலும் இராமுழுதும் அக்கினி வெளிச்சத்தினாலும் அவர்களை வழிநடத்தினார்.]]></a:t>
+              <a:t><![CDATA[43. அவர் எகிப்திலே தம்முடைய அடையாளங்களையும், சோவான் வெளியிலே தம்முடைய அற்புதங்களையும் செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2043,51 +2047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வனாந்தரத்திலே கன்மலைகளைப் பிளந்து, மகா ஆழங்களிலிருந்து தண்ணீரை அவர்களுக்குக் குடிக்கக் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[1. என் ஜனங்களே என் உபதேசத்தைக் கேளுங்கள்; என் வாயின் வசனங்களுக்கு உங்கள் செவிகளைச் சாயுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2152,51 +2156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கன்மலையிலிருந்து நீரோட்டங்களைப் புறப்படப்பண்ணி, தண்ணீரை நதிபோல ஓடிவரும்படி செய்தார்.]]></a:t>
+              <a:t><![CDATA[44. அவர்களுடைய நதிகளை இரத்தமாக மாற்றி, அவர்களுடைய ஆறுகளிலுள்ள ஜலத்தைக் குடிக்கக் கூடாதபடி செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2261,51 +2265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. என்றாலும், அவர்கள் பின்னும் அவருக்கு விரோதமாய்ப் பாவஞ்செய்து, வறண்ட வெளியிலே உன்னதமானவருக்குக் கோபம்மூட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. என் வாயை உவமைகளால் திறப்பேன்; பூர்வகாலத்து மறைபொருள்களை வெளிப்படுத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2370,51 +2374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தங்கள் இச்சைக்கேற்ற போஜனத்தைக் கேட்டு, தங்கள் இருதயத்தில் தேவனைப் பரீட்சைபார்த்தார்கள்.]]></a:t>
+              <a:t><![CDATA[45. அவர்களை அழிக்கும்படி வண்டுஜாதிகளையும், அவர்களைக் கெடுக்கும்படி தவளைகளையும் அவர்களுக்குள்ளே அனுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2479,51 +2483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் தேவனுக்கு விரோதமாய்ப் பேசி: தேவன் வனாந்தரத்திலே போஜனபந்தியை ஆயத்தப்படுத்தக்கூடுமோ?]]></a:t>
+              <a:t><![CDATA[3. அவைகளை நாங்கள் கேள்விப்பட்டு அறிந்தோம், எங்கள் பிதாக்கள் அவைகளை எங்களுக்குத் தெரிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2588,51 +2592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இதோ அவர் கன்மலையை அடித்ததினால் தண்ணீர் புறப்பட்டு நதிகளாய்ப் புரண்டுவந்தது; அவர் அப்பத்தையும் கொடுக்கக்கூடுமோ? தம்முடைய ஜனத்திற்கு மாம்சத்தையும் ஆயத்தப்படுத்துவாரோ? என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[46. அவர்களுடைய விளைச்சலைப் புழுக்களுக்கும் அவர்களுடைய பிரயாசத்தின் பலனை வெட்டுக்கிளிகளுக்கும் கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2697,51 +2701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இதோ அவர் கன்மலையை அடித்ததினால் தண்ணீர் புறப்பட்டு நதிகளாய்ப் புரண்டுவந்தது; அவர் அப்பத்தையும் கொடுக்கக்கூடுமோ? தம்முடைய ஜனத்திற்கு மாம்சத்தையும் ஆயத்தப்படுத்துவாரோ? என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. பின்வரும் சந்ததியான பிள்ளைக்கு நாங்கள் அவைகளை மறைக்காமல், கர்த்தரின் துதிகளையும் அவருடைய பலத்தையும், அவர் செய்த அவருடைய அதிசயங்களையும் விவரிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2806,51 +2810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆகையால் கர்த்தர் அதைக்கேட்டுக் கோபங்கொண்டார்; அவர்கள் தேவனை விசுவாசியாமலும், அவருடைய இரட்சிப்பை நம்பாமலும் போனதினால்,]]></a:t>
+              <a:t><![CDATA[4. பின்வரும் சந்ததியான பிள்ளைக்கு நாங்கள் அவைகளை மறைக்காமல், கர்த்தரின் துதிகளையும் அவருடைய பலத்தையும், அவர் செய்த அவருடைய அதிசயங்களையும் விவரிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2915,51 +2919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் வாயை உவமைகளால் திறப்பேன்; பூர்வகாலத்து மறைபொருள்களை வெளிப்படுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[28. அவைகளை அவர்கள் பாளயத்தின் நடுவிலும், அவர்கள் கூடாரங்களைச் சுற்றிலும் இறங்கப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3024,51 +3028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆகையால் கர்த்தர் அதைக்கேட்டுக் கோபங்கொண்டார்; அவர்கள் தேவனை விசுவாசியாமலும், அவருடைய இரட்சிப்பை நம்பாமலும் போனதினால்,]]></a:t>
+              <a:t><![CDATA[47. கல்மழையினால் அவர்களுடைய திராட்சச்செடிகளையும், ஆலாங்கட்டியினால் அவர்களுடைய அத்திமரங்களையும் அழித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3133,51 +3137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யாக்கோபுக்கு விரோதமாய் அக்கினி பற்றியெரிந்தது; இஸ்ரவேலுக்கு விரோதமாய்க் கோபம்மூண்டது.]]></a:t>
+              <a:t><![CDATA[5. அவர் யாக்கோபிலே சாட்சியை ஏற்படுத்தி இஸ்ரவேலிலே வேதத்தை ஸ்தாபித்து அவைகளைத் தங்கள் பிள்ளைகளுக்கு அறிவிக்கும்படி நம்முடைய பிதாக்களுக்குக் கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3242,51 +3246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர் உயரத்திலுள்ள மேகங்களுக்குக் கட்டளையிட்டு, வானத்தின் கதவுகளைத் திறந்து,]]></a:t>
+              <a:t><![CDATA[5. அவர் யாக்கோபிலே சாட்சியை ஏற்படுத்தி இஸ்ரவேலிலே வேதத்தை ஸ்தாபித்து அவைகளைத் தங்கள் பிள்ளைகளுக்கு அறிவிக்கும்படி நம்முடைய பிதாக்களுக்குக் கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3351,51 +3355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மன்னாவை அவர்களுக்கு ஆகாரமாக வருஷிக்கப்பண்ணி, வானத்தின் தானியத்தை அவர்களுக்குக் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[48. அவர்களுடைய மிருகஜீவன்களைக் கல்மழைக்கும, அவர்களுடைய ஆடுமாடுகளை இடிகளுக்கும் ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3460,51 +3464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தூதர்களின் அப்பத்தை மனுஷன் சாப்பிட்டான்; அவர்களுக்கு ஆகாரத்தைப் பூரணமாய் அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[49. தமது உக்கிரமான கோபத்தையும், மூர்க்கத்தையும் சினத்தையும், உபத்திரவத்தையும், தீங்குசெய்யும் தூதர்களையும் அவர்களுக்குள்ளே அனுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3569,51 +3573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஆகாசத்திலே கீழ்காற்றை வரப்பண்ணி, தம்முடைய வல்லமையினால் தென்றலையும் வீசச்செய்து,]]></a:t>
+              <a:t><![CDATA[49. தமது உக்கிரமான கோபத்தையும், மூர்க்கத்தையும் சினத்தையும், உபத்திரவத்தையும், தீங்குசெய்யும் தூதர்களையும் அவர்களுக்குள்ளே அனுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3678,51 +3682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மாம்சத்தைத் தூளத்தனையாயும், சிறகுள்ள பறவைகளைக் கடற்கரை மணலத்தனையாயும் வருஷிக்கப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[50. அவர் தம்முடைய கோபத்துக்கு வழிதிறந்து, அவர்கள் ஆத்துமாவை மரணத்துக்கு விலக்கிக் காவாமல் அவர்கள் ஜீவனைக் கொள்ளைநோய்க்கு ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3787,51 +3791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவைகளை அவர்கள் பாளயத்தின் நடுவிலும், அவர்கள் கூடாரங்களைச் சுற்றிலும் இறங்கப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[50. அவர் தம்முடைய கோபத்துக்கு வழிதிறந்து, அவர்கள் ஆத்துமாவை மரணத்துக்கு விலக்கிக் காவாமல் அவர்கள் ஜீவனைக் கொள்ளைநோய்க்கு ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3896,51 +3900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் புசித்துத் திருப்தியடைந்தார்கள்; அவர்கள் இச்சித்ததை அவர்களுக்குக் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[51. எகிப்திலே தலைச்சன்கள் அனைத்தையும், காமின் கூடாரங்களிலே அவர்களுடைய பெலனில் முதற்பலனான யாவையும் அழித்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4005,51 +4009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்கள் தங்கள் இச்சையை வெறுக்கவில்லை; அவர்களுடைய போஜனம் அவர்கள் வாயில் இருக்கும்போதே,]]></a:t>
+              <a:t><![CDATA[51. எகிப்திலே தலைச்சன்கள் அனைத்தையும், காமின் கூடாரங்களிலே அவர்களுடைய பெலனில் முதற்பலனான யாவையும் அழித்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4114,51 +4118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவைகளை நாங்கள் கேள்விப்பட்டு அறிந்தோம், எங்கள் பிதாக்கள் அவைகளை எங்களுக்குத் தெரிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[29. அவர்கள் புசித்துத் திருப்தியடைந்தார்கள்; அவர்கள் இச்சித்ததை அவர்களுக்குக் கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4223,51 +4227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[69. தம்முடைய பரிசுத்த ஸ்தலத்தை மலைகளைப்போலவும், என்றைக்கும் நிற்கும்படி தாம் அஸ்திபாரப்படுத்தின பூமியைப்போலவும் கட்டினார்.]]></a:t>
+              <a:t><![CDATA[52. தம்முடைய ஜனங்களை ஆடுகளைப்போல் புறப்படப்பண்ணி, அவர்களை வனாந்தரத்திலே மந்தையைப்போல் கூட்டிக்கொண்டுபோய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4332,51 +4336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தேவகோபம் அவர்கள்மேல் எழும்பி, அவர்களில் கொழுத்தவர்களைச் சங்கரித்து, இஸ்ரவேலில் விசேஷித்தவர்களை மடியப்பண்ணிற்று.]]></a:t>
+              <a:t><![CDATA[53. அவர்கள் பயப்படாதபடிக்கு அவர்களைப் பத்திரமாய் வழிநடத்தினார்; அவர்கள் சத்துருக்களைக் கடல்மூடிப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4441,51 +4445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தேவகோபம் அவர்கள்மேல் எழும்பி, அவர்களில் கொழுத்தவர்களைச் சங்கரித்து, இஸ்ரவேலில் விசேஷித்தவர்களை மடியப்பண்ணிற்று.]]></a:t>
+              <a:t><![CDATA[54. அவர்களைத் தமது பரிசுத்த ஸ்தலத்தின் எல்லைவரைக்கும், தமது வலதுகரம் சம்பாதித்த இந்தப் பர்வதமட்டுக்கும் அழைத்துக்கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4550,51 +4554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[70. தம்முடைய தாசனாகிய தாவீதைத் தெரிந்துகொண்டு, ஆட்டுத்தொழுவங்களிலிருந்து அவனை எடுத்தார்.]]></a:t>
+              <a:t><![CDATA[54. அவர்களைத் தமது பரிசுத்த ஸ்தலத்தின் எல்லைவரைக்கும், தமது வலதுகரம் சம்பாதித்த இந்தப் பர்வதமட்டுக்கும் அழைத்துக்கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4659,51 +4663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[71. கறவலாடுகளின் பின்னாகத் திரிந்த அவனை, தம்முடைய ஜனமாகிய யாக்கோபையும் தம்முடைய சுதந்தரமாகிய இஸ்ரவேலையும் மேய்ப்பதற்காக, அழைத்துக்கொண்டுவந்தார்.]]></a:t>
+              <a:t><![CDATA[55. அவர்கள் முகத்திற்கு முன்பாக ஜாதிகளைத் துரத்திவிட்டு, தேசத்தை நூல்போட்டுப் பங்கிட்டு, அவர்களுடைய கூடாரங்களில் இஸ்ரவேலின் கோத்திரங்களைக் குடியேற்றினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4768,51 +4772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[71. கறவலாடுகளின் பின்னாகத் திரிந்த அவனை, தம்முடைய ஜனமாகிய யாக்கோபையும் தம்முடைய சுதந்தரமாகிய இஸ்ரவேலையும் மேய்ப்பதற்காக, அழைத்துக்கொண்டுவந்தார்.]]></a:t>
+              <a:t><![CDATA[55. அவர்கள் முகத்திற்கு முன்பாக ஜாதிகளைத் துரத்திவிட்டு, தேசத்தை நூல்போட்டுப் பங்கிட்டு, அவர்களுடைய கூடாரங்களில் இஸ்ரவேலின் கோத்திரங்களைக் குடியேற்றினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4877,51 +4881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[72. இவன் அவர்களைத் தன் இருதயத்தின் உண்மையின்படியே மேய்த்து, தன் கைகளின் திறமையினால் அவர்களை நடத்தினான்.]]></a:t>
+              <a:t><![CDATA[56. ஆனாலும் அவர்கள் உன்னதமான தேவனைப் பரீட்சைபார்த்து, அவருக்குக் கோபம் மூட்டி, அவருடைய சாட்சிகளைக் கைக்கொள்ளாமற்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4986,51 +4990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[72. இவன் அவர்களைத் தன் இருதயத்தின் உண்மையின்படியே மேய்த்து, தன் கைகளின் திறமையினால் அவர்களை நடத்தினான்.]]></a:t>
+              <a:t><![CDATA[56. ஆனாலும் அவர்கள் உன்னதமான தேவனைப் பரீட்சைபார்த்து, அவருக்குக் கோபம் மூட்டி, அவருடைய சாட்சிகளைக் கைக்கொள்ளாமற்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5095,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இவையெல்லாம் நடந்தும், அவர் செய்த அதிசயங்களை அவர்கள் நம்பாமல், பின்னும் பாவஞ்செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. இனிப் பிறக்கும் பிள்ளைகளாகிய பின்சந்ததியார் அதை அறிந்துகொண்டு, அவர்கள் எழும்பித் தங்கள் பிள்ளைகளுக்கு அவைகளைச் சொல்லும்படிக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5204,51 +5208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆதலால் அவர்கள் நாட்களை விருதாவிலும், அவர்கள் வருஷங்களைப் பயங்கரத்திலும் கழியப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[57. தங்கள் பிதாக்களைப்போல வழிவிலகி, துரோகம்பண்ணி, மோசம்போக்கும் வில்லைப்போல் துவண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5313,51 +5317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்வரும் சந்ததியான பிள்ளைக்கு நாங்கள் அவைகளை மறைக்காமல், கர்த்தரின் துதிகளையும் அவருடைய பலத்தையும், அவர் செய்த அவருடைய அதிசயங்களையும் விவரிப்போம்.]]></a:t>
+              <a:t><![CDATA[30. அவர்கள் தங்கள் இச்சையை வெறுக்கவில்லை; அவர்களுடைய போஜனம் அவர்கள் வாயில் இருக்கும்போதே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5422,51 +5426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர்களை அவர் கொல்லும்போது அவரைக்குறித்து விசாரித்து, அவர்கள் திரும்பிவந்து தேவனை அதிகாலமே தேடி;]]></a:t>
+              <a:t><![CDATA[57. தங்கள் பிதாக்களைப்போல வழிவிலகி, துரோகம்பண்ணி, மோசம்போக்கும் வில்லைப்போல் துவண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5531,51 +5535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. தேவன் தங்கள் கன்மலையென்றும், உன்னதமான தேவன் தங்கள் மீட்பர் என்றும், நினைவுகூர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[58. தங்கள் மேடைகளினால் அவருக்குக் கோபம் மூட்டி, தங்கள் விக்கிரகங்களினால் எரிச்சல் உண்டாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5640,51 +5644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆனாலும் அவர்கள் தங்கள் வாயினால் அவருக்கு இச்சகம்பேசி, தங்கள் நாவினால் அவரிடத்தில் பொய்சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[7. தேவன்மேல் அவர்கள் தங்கள் நம்பிக்கையை வைத்து தேவனுடைய செயல்களை மறவாமல் அவர் கற்பனைகளைக் கைக்கொள்ளும்படிக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5749,51 +5753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அவர்கள் இருதயம் அவரிடத்தில் நிலைவரப்படவில்லை; அவருடைய உடன்படிக்கையில் அவர்கள் உண்மையாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[59. தேவன் அதைக் கேட்டு உக்கிரமாகி இஸ்ரவேலை மிகவும் வெறுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5858,51 +5862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அவரோ அவர்களை அழிக்காமல், இரக்கமுள்ளவராய் அவர்கள் அக்கிரமத்தை மன்னித்தார்; அவர் தமது உக்கிரம் முழுவதையும் எழுப்பாமல், அநேகந்தரம் தமது கோபத்தை விலக்கிவிட்டார்.]]></a:t>
+              <a:t><![CDATA[8. இருதயத்தைச் செவ்வைப்படுத்தாமலும், தேவனை உறுதியாய்ப் பற்றிக்கொள்ளாமலும் இருந்த முரட்டாட்டமும் கலகமுமுள்ள சந்ததியாகிய தங்கள் பிதாக்களுக்கு அவர்கள் ஒப்பாகாதபடிக்கும், இவைகளைக் கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5967,51 +5971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அவரோ அவர்களை அழிக்காமல், இரக்கமுள்ளவராய் அவர்கள் அக்கிரமத்தை மன்னித்தார்; அவர் தமது உக்கிரம் முழுவதையும் எழுப்பாமல், அநேகந்தரம் தமது கோபத்தை விலக்கிவிட்டார்.]]></a:t>
+              <a:t><![CDATA[8. இருதயத்தைச் செவ்வைப்படுத்தாமலும், தேவனை உறுதியாய்ப் பற்றிக்கொள்ளாமலும் இருந்த முரட்டாட்டமும் கலகமுமுள்ள சந்ததியாகிய தங்கள் பிதாக்களுக்கு அவர்கள் ஒப்பாகாதபடிக்கும், இவைகளைக் கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6076,51 +6080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அவர்கள் மாம்சமென்றும் திரும்பிவராமல் அகலுகிற காற்றென்றும் நினைவுகூர்ந்தார்.]]></a:t>
+              <a:t><![CDATA[60. தாம் மனுஷருக்குள்ளே போட்ட கூடாரமாகிய சீலோவிலுள்ள வாசஸ்தலத்தை விட்டுவிலகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6185,51 +6189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. எத்தனைதரமோ வனாந்தரத்திலே அவருக்குக் கோபம் மூட்டி, அவாந்தரவெளியிலே அவரை விசனப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. ஆயுதமணிந்த வில்வீரரான எப்பிராயீம் புத்திரர் யுத்தநாளிலே முதுகுகாட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6294,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அவர்கள் திரும்பி தேவனைப் பரீட்சை பார்த்து, இஸ்ரவேலின் பரிசுத்தரை மட்டுப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[61. தமது பலத்தைச் சிறையிருப்புக்கும், தமது மகிமையைச் சத்துருவின் கைக்கும் ஒப்புக்கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6403,51 +6407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவருடைய கரத்தையும், அவர் தங்களைச் சத்துருவுக்கு விலக்கி மீட்ட நாளையும் நினையாமற்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் தேவனுடைய உடன்படிக்கையைக் கைக்கொள்ளாமலும் அவருடைய கட்டளைகளின்படி நடக்கச் சம்மதியாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6512,51 +6516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்வரும் சந்ததியான பிள்ளைக்கு நாங்கள் அவைகளை மறைக்காமல், கர்த்தரின் துதிகளையும் அவருடைய பலத்தையும், அவர் செய்த அவருடைய அதிசயங்களையும் விவரிப்போம்.]]></a:t>
+              <a:t><![CDATA[31. தேவகோபம் அவர்கள்மேல் எழும்பி, அவர்களில் கொழுத்தவர்களைச் சங்கரித்து, இஸ்ரவேலில் விசேஷித்தவர்களை மடியப்பண்ணிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6621,51 +6625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவர் எகிப்திலே தம்முடைய அடையாளங்களையும், சோவான் வெளியிலே தம்முடைய அற்புதங்களையும் செய்தார்.]]></a:t>
+              <a:t><![CDATA[62. தமது ஜனத்தைப் பட்டயத்துக்கு இரையாக்கி, தமது சுதந்தரத்தின்மேல் கோபங்கொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6730,51 +6734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அவர்களுடைய நதிகளை இரத்தமாக மாற்றி, அவர்களுடைய ஆறுகளிலுள்ள ஜலத்தைக் குடிக்கக் கூடாதபடி செய்தார்.]]></a:t>
+              <a:t><![CDATA[63. அவர்கள் வாலிபரை அக்கினி பட்சித்தது, அவர்கள் கன்னியாஸ்திரீகள் வாழ்க்கைப்படாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6839,51 +6843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அவர்களை அழிக்கும்படி வண்டுஜாதிகளையும், அவர்களைக் கெடுக்கும்படி தவளைகளையும் அவர்களுக்குள்ளே அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[11. அவருடைய செயல்களையும் அவர் தங்களுக்குக் காண்பித்த அதிசயங்களையும் மறந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6948,51 +6952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. அவர்களுடைய விளைச்சலைப் புழுக்களுக்கும் அவர்களுடைய பிரயாசத்தின் பலனை வெட்டுக்கிளிகளுக்கும் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[64. அவர்களுடைய ஆசாரியர்கள் பட்டயத்தால் விழுந்தார்கள், அவர்களுடைய விதவைகள் அழவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7057,51 +7061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. கல்மழையினால் அவர்களுடைய திராட்சச்செடிகளையும், ஆலாங்கட்டியினால் அவர்களுடைய அத்திமரங்களையும் அழித்து,]]></a:t>
+              <a:t><![CDATA[12. அவர்களுடைய பிதாக்களுக்குமுன்பாக, எகிப்துதேசத்துச் சோவான் வெளியிலே, அவர் அதிசயமானவைகளைச் செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7166,51 +7170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. அவர்களுடைய மிருகஜீவன்களைக் கல்மழைக்கும, அவர்களுடைய ஆடுமாடுகளை இடிகளுக்கும் ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[65. அப்பொழுது ஆண்டவர் நித்திரை தெளிந்தவனைப்போலவும் திராட்சரசத்தால் கெம்பீரிக்கிற பராக்கிரமசாலியைப்போலவும் விழித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7275,51 +7279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. தமது உக்கிரமான கோபத்தையும், மூர்க்கத்தையும் சினத்தையும், உபத்திரவத்தையும், தீங்குசெய்யும் தூதர்களையும் அவர்களுக்குள்ளே அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[66. தம்முடைய சத்துருக்களைப் பின்புறமாக அடித்து, அவர்களுக்கு நித்திய நிந்தையை வரப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7384,51 +7388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. தமது உக்கிரமான கோபத்தையும், மூர்க்கத்தையும் சினத்தையும், உபத்திரவத்தையும், தீங்குசெய்யும் தூதர்களையும் அவர்களுக்குள்ளே அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[67. அவர் யோசேப்பின் கூடாரத்தைப் புறக்கணித்தார்; எப்பிராயீம் கோத்திரத்தை அவர் தெரிந்துகொள்ளாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7493,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அவர் தம்முடைய கோபத்துக்கு வழிதிறந்து, அவர்கள் ஆத்துமாவை மரணத்துக்கு விலக்கிக் காவாமல் அவர்கள் ஜீவனைக் கொள்ளைநோய்க்கு ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[68. யூதா கோத்திரத்தையும் தமக்குப் பிரியமான சீயோன் பர்வதத்தையும் தெரிந்துகொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7602,51 +7606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. அவர் தம்முடைய கோபத்துக்கு வழிதிறந்து, அவர்கள் ஆத்துமாவை மரணத்துக்கு விலக்கிக் காவாமல் அவர்கள் ஜீவனைக் கொள்ளைநோய்க்கு ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[69. தம்முடைய பரிசுத்த ஸ்தலத்தை மலைகளைப்போலவும், என்றைக்கும் நிற்கும்படி தாம் அஸ்திபாரப்படுத்தின பூமியைப்போலவும் கட்டினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7711,51 +7715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர் யாக்கோபிலே சாட்சியை ஏற்படுத்தி இஸ்ரவேலிலே வேதத்தை ஸ்தாபித்து அவைகளைத் தங்கள் பிள்ளைகளுக்கு அறிவிக்கும்படி நம்முடைய பிதாக்களுக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[31. தேவகோபம் அவர்கள்மேல் எழும்பி, அவர்களில் கொழுத்தவர்களைச் சங்கரித்து, இஸ்ரவேலில் விசேஷித்தவர்களை மடியப்பண்ணிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7820,51 +7824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. எகிப்திலே தலைச்சன்கள் அனைத்தையும், காமின் கூடாரங்களிலே அவர்களுடைய பெலனில் முதற்பலனான யாவையும் அழித்து;]]></a:t>
+              <a:t><![CDATA[69. தம்முடைய பரிசுத்த ஸ்தலத்தை மலைகளைப்போலவும், என்றைக்கும் நிற்கும்படி தாம் அஸ்திபாரப்படுத்தின பூமியைப்போலவும் கட்டினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7929,51 +7933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. தம்முடைய ஜனங்களை ஆடுகளைப்போல் புறப்படப்பண்ணி, அவர்களை வனாந்தரத்திலே மந்தையைப்போல் கூட்டிக்கொண்டுபோய்;]]></a:t>
+              <a:t><![CDATA[70. தம்முடைய தாசனாகிய தாவீதைத் தெரிந்துகொண்டு, ஆட்டுத்தொழுவங்களிலிருந்து அவனை எடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8038,51 +8042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. அவர்கள் பயப்படாதபடிக்கு அவர்களைப் பத்திரமாய் வழிநடத்தினார்; அவர்கள் சத்துருக்களைக் கடல்மூடிப்போட்டது.]]></a:t>
+              <a:t><![CDATA[71. கறவலாடுகளின் பின்னாகத் திரிந்த அவனை, தம்முடைய ஜனமாகிய யாக்கோபையும் தம்முடைய சுதந்தரமாகிய இஸ்ரவேலையும் மேய்ப்பதற்காக, அழைத்துக்கொண்டுவந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8147,51 +8151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. அவர்களைத் தமது பரிசுத்த ஸ்தலத்தின் எல்லைவரைக்கும், தமது வலதுகரம் சம்பாதித்த இந்தப் பர்வதமட்டுக்கும் அழைத்துக்கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[71. கறவலாடுகளின் பின்னாகத் திரிந்த அவனை, தம்முடைய ஜனமாகிய யாக்கோபையும் தம்முடைய சுதந்தரமாகிய இஸ்ரவேலையும் மேய்ப்பதற்காக, அழைத்துக்கொண்டுவந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8256,51 +8260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. அவர்களைத் தமது பரிசுத்த ஸ்தலத்தின் எல்லைவரைக்கும், தமது வலதுகரம் சம்பாதித்த இந்தப் பர்வதமட்டுக்கும் அழைத்துக்கொண்டுவந்து,]]></a:t>
+              <a:t><![CDATA[72. இவன் அவர்களைத் தன் இருதயத்தின் உண்மையின்படியே மேய்த்து, தன் கைகளின் திறமையினால் அவர்களை நடத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8365,51 +8369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. அவர்கள் முகத்திற்கு முன்பாக ஜாதிகளைத் துரத்திவிட்டு, தேசத்தை நூல்போட்டுப் பங்கிட்டு, அவர்களுடைய கூடாரங்களில் இஸ்ரவேலின் கோத்திரங்களைக் குடியேற்றினார்.]]></a:t>
+              <a:t><![CDATA[13. கடலைப் பிளந்து, அவர்களைக் கடக்கப்பண்ணி, ஜலத்தைக் குவியலாக நிற்கும்படி செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8474,51 +8478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. அவர்கள் முகத்திற்கு முன்பாக ஜாதிகளைத் துரத்திவிட்டு, தேசத்தை நூல்போட்டுப் பங்கிட்டு, அவர்களுடைய கூடாரங்களில் இஸ்ரவேலின் கோத்திரங்களைக் குடியேற்றினார்.]]></a:t>
+              <a:t><![CDATA[13. கடலைப் பிளந்து, அவர்களைக் கடக்கப்பண்ணி, ஜலத்தைக் குவியலாக நிற்கும்படி செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8583,51 +8587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. ஆனாலும் அவர்கள் உன்னதமான தேவனைப் பரீட்சைபார்த்து, அவருக்குக் கோபம் மூட்டி, அவருடைய சாட்சிகளைக் கைக்கொள்ளாமற்போய்,]]></a:t>
+              <a:t><![CDATA[14. பகலிலே மேகத்தினாலும் இராமுழுதும் அக்கினி வெளிச்சத்தினாலும் அவர்களை வழிநடத்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8692,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. தங்கள் பிதாக்களைப்போல வழிவிலகி, துரோகம்பண்ணி, மோசம்போக்கும் வில்லைப்போல் துவண்டு,]]></a:t>
+              <a:t><![CDATA[15. வனாந்தரத்திலே கன்மலைகளைப் பிளந்து, மகா ஆழங்களிலிருந்து தண்ணீரை அவர்களுக்குக் குடிக்கக் கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8801,51 +8805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. தங்கள் பிதாக்களைப்போல வழிவிலகி, துரோகம்பண்ணி, மோசம்போக்கும் வில்லைப்போல் துவண்டு,]]></a:t>
+              <a:t><![CDATA[16. கன்மலையிலிருந்து நீரோட்டங்களைப் புறப்படப்பண்ணி, தண்ணீரை நதிபோல ஓடிவரும்படி செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8910,51 +8914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர் யாக்கோபிலே சாட்சியை ஏற்படுத்தி இஸ்ரவேலிலே வேதத்தை ஸ்தாபித்து அவைகளைத் தங்கள் பிள்ளைகளுக்கு அறிவிக்கும்படி நம்முடைய பிதாக்களுக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[32. இவையெல்லாம் நடந்தும், அவர் செய்த அதிசயங்களை அவர்கள் நம்பாமல், பின்னும் பாவஞ்செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9019,51 +9023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. தங்கள் மேடைகளினால் அவருக்குக் கோபம் மூட்டி, தங்கள் விக்கிரகங்களினால் எரிச்சல் உண்டாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. என்றாலும், அவர்கள் பின்னும் அவருக்கு விரோதமாய்ப் பாவஞ்செய்து, வறண்ட வெளியிலே உன்னதமானவருக்குக் கோபம்மூட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9128,51 +9132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. தங்கள் மேடைகளினால் அவருக்குக் கோபம் மூட்டி, தங்கள் விக்கிரகங்களினால் எரிச்சல் உண்டாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. என்றாலும், அவர்கள் பின்னும் அவருக்கு விரோதமாய்ப் பாவஞ்செய்து, வறண்ட வெளியிலே உன்னதமானவருக்குக் கோபம்மூட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9237,51 +9241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. தேவன் அதைக் கேட்டு உக்கிரமாகி இஸ்ரவேலை மிகவும் வெறுத்து,]]></a:t>
+              <a:t><![CDATA[18. தங்கள் இச்சைக்கேற்ற போஜனத்தைக் கேட்டு, தங்கள் இருதயத்தில் தேவனைப் பரீட்சைபார்த்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9346,51 +9350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. தாம் மனுஷருக்குள்ளே போட்ட கூடாரமாகிய சீலோவிலுள்ள வாசஸ்தலத்தை விட்டுவிலகி,]]></a:t>
+              <a:t><![CDATA[19. அவர்கள் தேவனுக்கு விரோதமாய்ப் பேசி: தேவன் வனாந்தரத்திலே போஜனபந்தியை ஆயத்தப்படுத்தக்கூடுமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9455,51 +9459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. தமது பலத்தைச் சிறையிருப்புக்கும், தமது மகிமையைச் சத்துருவின் கைக்கும் ஒப்புக்கொடுத்து,]]></a:t>
+              <a:t><![CDATA[20. இதோ அவர் கன்மலையை அடித்ததினால் தண்ணீர் புறப்பட்டு நதிகளாய்ப் புரண்டுவந்தது; அவர் அப்பத்தையும் கொடுக்கக்கூடுமோ? தம்முடைய ஜனத்திற்கு மாம்சத்தையும் ஆயத்தப்படுத்துவாரோ? என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9564,51 +9568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. தமது ஜனத்தைப் பட்டயத்துக்கு இரையாக்கி, தமது சுதந்தரத்தின்மேல் கோபங்கொண்டார்.]]></a:t>
+              <a:t><![CDATA[20. இதோ அவர் கன்மலையை அடித்ததினால் தண்ணீர் புறப்பட்டு நதிகளாய்ப் புரண்டுவந்தது; அவர் அப்பத்தையும் கொடுக்கக்கூடுமோ? தம்முடைய ஜனத்திற்கு மாம்சத்தையும் ஆயத்தப்படுத்துவாரோ? என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9673,51 +9677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. அவர்கள் வாலிபரை அக்கினி பட்சித்தது, அவர்கள் கன்னியாஸ்திரீகள் வாழ்க்கைப்படாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. ஆகையால் கர்த்தர் அதைக்கேட்டுக் கோபங்கொண்டார்; அவர்கள் தேவனை விசுவாசியாமலும், அவருடைய இரட்சிப்பை நம்பாமலும் போனதினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9782,51 +9786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. அவர்களுடைய ஆசாரியர்கள் பட்டயத்தால் விழுந்தார்கள், அவர்களுடைய விதவைகள் அழவில்லை.]]></a:t>
+              <a:t><![CDATA[21. ஆகையால் கர்த்தர் அதைக்கேட்டுக் கோபங்கொண்டார்; அவர்கள் தேவனை விசுவாசியாமலும், அவருடைய இரட்சிப்பை நம்பாமலும் போனதினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9891,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. அப்பொழுது ஆண்டவர் நித்திரை தெளிந்தவனைப்போலவும் திராட்சரசத்தால் கெம்பீரிக்கிற பராக்கிரமசாலியைப்போலவும் விழித்து,]]></a:t>
+              <a:t><![CDATA[22. யாக்கோபுக்கு விரோதமாய் அக்கினி பற்றியெரிந்தது; இஸ்ரவேலுக்கு விரோதமாய்க் கோபம்மூண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10000,51 +10004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. தம்முடைய சத்துருக்களைப் பின்புறமாக அடித்து, அவர்களுக்கு நித்திய நிந்தையை வரப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[23. அவர் உயரத்திலுள்ள மேகங்களுக்குக் கட்டளையிட்டு, வானத்தின் கதவுகளைத் திறந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10109,51 +10113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இனிப் பிறக்கும் பிள்ளைகளாகிய பின்சந்ததியார் அதை அறிந்துகொண்டு, அவர்கள் எழும்பித் தங்கள் பிள்ளைகளுக்கு அவைகளைச் சொல்லும்படிக்கும்;]]></a:t>
+              <a:t><![CDATA[33. ஆதலால் அவர்கள் நாட்களை விருதாவிலும், அவர்கள் வருஷங்களைப் பயங்கரத்திலும் கழியப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10218,51 +10222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. அவர் யோசேப்பின் கூடாரத்தைப் புறக்கணித்தார்; எப்பிராயீம் கோத்திரத்தை அவர் தெரிந்துகொள்ளாமல்,]]></a:t>
+              <a:t><![CDATA[24. மன்னாவை அவர்களுக்கு ஆகாரமாக வருஷிக்கப்பண்ணி, வானத்தின் தானியத்தை அவர்களுக்குக் கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10327,51 +10331,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[68. யூதா கோத்திரத்தையும் தமக்குப் பிரியமான சீயோன் பர்வதத்தையும் தெரிந்துகொண்டார்.]]></a:t>
+              <a:t><![CDATA[25. தூதர்களின் அப்பத்தை மனுஷன் சாப்பிட்டான்; அவர்களுக்கு ஆகாரத்தைப் பூரணமாய் அனுப்பினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. ஆகாசத்திலே கீழ்காற்றை வரப்பண்ணி, தம்முடைய வல்லமையினால் தென்றலையும் வீசச்செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10406,51 +10519,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470713673" r:id="rId1"/>
+    <p:sldLayoutId id="2474699627" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11170,50 +11283,58 @@
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -11314,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[arise and declare them to their children:]]></a:t>
+              <a:t><![CDATA[34. જ્યારે જ્યારે તેમણે તેમાંના કેટલાંકને મારી નાખ્યા, ત્યારે બીજાઓ તેમના તરફ વળ્યા, અને તેમની મદદ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. That they might set their hope in God, and not forget the works of God, but keep his]]></a:t>
+              <a:t><![CDATA[માંગી.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commandments:]]></a:t>
+              <a:t><![CDATA[35. ત્યારે તેઓએ યાદ કર્યુ કે, દેવ તેઓના ખડક છે, અને પરાત્પર દેવ તેઓના તારક છે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And might not be as their fathers, a stubborn and rebellious generation; a generation that set]]></a:t>
+              <a:t><![CDATA[36. પરંતુ તેઓએ પોતાના મુખે તેની પ્રસંશા કરી, અને પોતાની જીભે તેની સમક્ષ જૂઠું બોલ્યા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not their heart aright, and whose spirit was not steadfast with God.]]></a:t>
+              <a:t><![CDATA[37. તેઓનાં હૃદય યહોવા પ્રત્યે વિશ્વાસુ નહોતા; તેઓ કરારને વફાદાર નહોતા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. The children of Ephraim, being armed, and carrying bows, turned back in the day of battle.]]></a:t>
+              <a:t><![CDATA[38. તેમ છતા તેમણેં દયા દર્શાવી, તેઓનાં પાપોની ક્ષમા આપી, નાશ ન કર્યો; તેમણે ઘણીવાર ક્રોધ સમાવી દીધો;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. They kept not the covenant of God, and refused to walk in his law;]]></a:t>
+              <a:t><![CDATA[અને પોતાનો પૂરો કોપ પ્રગટ કર્યો નહિ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And forgotten about his works, and his wonders that he had showed them.]]></a:t>
+              <a:t><![CDATA[39. યહોવાએ સંભાર્યુ કે તેઓ કેવળ ક્ષુદ્ર છે; અને એક ક્ષણમાં પસાર થતાં વાયુ જેવા છે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Marvellous things did he in the sight of their fathers, in the land of Egypt, in the field of]]></a:t>
+              <a:t><![CDATA[40. તેઓએ વષોર્ દરમ્યાન કેટલીવાર રણમાં યહોવા વિરુદ્ધ બંડ કર્યું; અને રાનમાં દુ:ખી તેમને કર્યા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Zoan.]]></a:t>
+              <a:t><![CDATA[41. વારંવાર તેઓએ દેવની કસોટી કરી અને તેઓએ ઇસ્રાએલના પવિત્ર યહોવાને દુ:ખી કર્યા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Give ear, O my people, to my law: incline your ears to the words of my mouth.]]></a:t>
+              <a:t><![CDATA[27. તેમણે ધૂળની જેમ માંસ અને સમુદ્રની રેતીની જેમ પક્ષીઓ તેમનાં પર વરસાવ્યાઁ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. He divided the sea, and caused them to pass through; and he made the waters to stand as an heap.]]></a:t>
+              <a:t><![CDATA[42. તેઓ દેવનાં મહાન સાર્મથ્યને ભૂલી ગયા, તથા તેમણે શત્રુઓથી તેઓને બચાવ્યાં હતાં, તે ભૂલી ગયાં.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. In the daytime also he led them with a cloud, and all the night with a light of fire.]]></a:t>
+              <a:t><![CDATA[43. યહોવાએ મિસરમાં ચમત્કારિક ચિન્હો અને સોઆનના મેદાનમાં આશ્ચર્યકમોર્ કર્યા હતાં તે પણ ભૂલી ગયા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. He clave the rocks in the wilderness, and gave them drink as out of the great depths.]]></a:t>
+              <a:t><![CDATA[1. મારા લોકો, મારો નિયમ સાંભળો; મારા મુખના શબ્દોને તમે ધ્યાનથી સાંભળો.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. He brought streams also out of the rock, and caused waters to run down like rivers.]]></a:t>
+              <a:t><![CDATA[44. તેણે તેઓની નદીઓને તથા તેઓના વહેળાઓને લોહી વહેતાં બનાવી દીધાં જેથી તેઓ પી ન શકે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And they sinned yet more against him by provoking the most High in the wilderness.]]></a:t>
+              <a:t><![CDATA[2. હું ષ્ટાંતો દ્વારા તમારી સાથે વાત કરીશ, અને હું ભૂતકાળનાં રહસ્યોની વાત સમજાવીશ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And they tempted God in their heart by asking food for their lust.]]></a:t>
+              <a:t><![CDATA[45. તેમણે મધમાખીઓનું મોટું ઝૂંડ મોકલ્યું, અને જે તેઓને કરડ્યા, અને દેડકાઓએ બધી વસ્તુઓનો નાશ કર્યો.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Yea, they spoke against God; they said, Can God furnish a table in the wilderness?]]></a:t>
+              <a:t><![CDATA[3. જે વાત આપણે સાંભળી છે તથા જાણી છે; જે આપણા પૂર્વજોએ આપણને કહી છે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Behold, he stroke the rock, that the waters gushed out, and the streams overflowed; can he give]]></a:t>
+              <a:t><![CDATA[46. તેઓની ફસલ તેમણે કાતરાઓને આપી હતી, ને તેઓનો બધો જ પાક તીડો ખાઇ ગયા હતા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bread also? can he provide flesh for his people?]]></a:t>
+              <a:t><![CDATA[4. યહોવાના મહિમાવંત સ્તુતિપાત્ર કૃત્યો, તેમનું પરાક્રમ અને આશ્ચર્યકમોર્ આપણા સંતાનોથી આપણે સંતાડીશું]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Therefore the LORD heard this, and was angry: so a fire was kindled against Jacob, and anger]]></a:t>
+              <a:t><![CDATA[નહિ; આપણે આપણી ભાવિ પેઢીને જણાવીશું.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. I will open my mouth in a parable: I will utter dark sayings of old:]]></a:t>
+              <a:t><![CDATA[28. તેમણે તેઓની છાવણી મધ્યે અને તેઓનાં તંબુઓની ચોપાસ પક્ષીઓ પાડ્યાં.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[also came up against Israel;]]></a:t>
+              <a:t><![CDATA[47. તેમણે તેઓની દ્રાક્ષવાડીઓ, કરાથી તથા હિમથી તેઓના ગુલ્લરઝાડોનો નાશ કર્યો હતો.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Because they believed not in God, and trusted not in his salvation:]]></a:t>
+              <a:t><![CDATA[5. કારણકે તેમણે યાકૂબ સાથે તેમનો કરાર કર્યો અને તેણે ઇસ્રાએલને નિયમ આપ્યો, તેમણે આપણા પૂર્વજોને આદેશ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Though he had commanded the clouds from above, and opened the doors of heaven,]]></a:t>
+              <a:t><![CDATA[આપ્યો કે તેમણે તેમના બાળકોને આ બાબતમાં કહેવું.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And had rained down manna upon them to eat, and had given them of the corn of heaven.]]></a:t>
+              <a:t><![CDATA[48. તેઓના ઢોરઢાંખર પર આકાશમાંથી મોટાં કરાનો માર પડ્યો, અને ઘેટાનાં ટોળાઁ પર વીજળીઓ પડી.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Man did eat angels' food: he sent them food to the full.]]></a:t>
+              <a:t><![CDATA[49. દેવે પોતાનો કોપ તેઓ પર પ્રગટ કર્યો, તેમનો રોષ, ગુસ્સો અને તિરસ્કાર; તેઓની વિરુદ્ધ નાશ કરનારા]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. He caused an east wind to blow in the heaven: and by his power he brought in the south wind.]]></a:t>
+              <a:t><![CDATA[દૂતોની માફક મોકલ્યા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. He rained flesh also upon them as dust, and feathered fowls like the sand of the sea:]]></a:t>
+              <a:t><![CDATA[50. તેમણે પોતાના કોપ માટે રસ્તો ખૂલ્લો કર્યો; અને મિસરવાસીઓના જીવન બચાવ્યાં નહિ, પણ તેઓને વિપત્તિ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And he let it fall in the midst of their camp, round about their habitations.]]></a:t>
+              <a:t><![CDATA[તથા માંદગીને સોંપી દીધા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. So they did eat, and were well filled: for he gave them their own desire;]]></a:t>
+              <a:t><![CDATA[51. પછી તેણે સર્વ પ્રથમ, મિસરમાં સર્વ પ્રથમ જનિતને મારી નાખ્યાઁ; હામના પ્રથમ જનિત નર બાળકોને]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15406,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. They were not cut off from their lust. But while their food was yet in their mouths,]]></a:t>
+              <a:t><![CDATA[તંબુઓમાં માર્યા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Which we have heard and known, and our fathers have told us.]]></a:t>
+              <a:t><![CDATA[29. લોકો ધરાઇ રહ્યાં ત્યાં સુધી ખાધું, યહોવાએ તેઓને, માગણી પ્રમાણે આપ્યું.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15670,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[69. And he built his sanctuary like high palaces, like the earth which he has established for ever.]]></a:t>
+              <a:t><![CDATA[52. પરંતુ તે પોતાના લોકોને ઘેટાઁનાં ટોળાઁની જેમ બહાર લાવ્યાં; અને રણમાં થઇને તેઓને સુરક્ષિત ચલાવ્યા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. The wrath of God came upon them, and slew the fattest of them, and stroke down the chosen men of]]></a:t>
+              <a:t><![CDATA[53. તેઓને તેમણે એવા સુરક્ષિત ચલાવ્યા કે તેઓ બીધા નહિ, પરંતુ સમુદ્રના પાણી શત્રુઓ પર ફરી વળ્યાં.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel.]]></a:t>
+              <a:t><![CDATA[54. તેણે તેઓને તેની પવિત્ર ભૂમિમાં, ડુંગરોવાળા દેશ તરફ જે તેઓએ તેમની શકિતથી લીધો હતો તેમા ચાલતાં]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +16187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[70. He chose David also his servant, and took him from the sheepfolds:]]></a:t>
+              <a:t><![CDATA[કર્યા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +16319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[71. From following the ewes great with young he brought him to feed Jacob his people, and Israel his]]></a:t>
+              <a:t><![CDATA[55. અને તેમણે અન્ય રાષ્ટોને તે જમીનમાંથી આગળ કાઢી મૂક્યા. ઇસ્રાએલનાં પ્રત્યેક કુટુંબસમુહને કાયમ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,51 +16451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[inheritance.]]></a:t>
+              <a:t><![CDATA[વસવાટ કરવા માટે જમીનનો હિસ્સો આપ્યો.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16462,51 +16583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[72. So he fed them according to the integrity of his heart; and guided them by the skillfulness of]]></a:t>
+              <a:t><![CDATA[56. છતાં ત્યારે પણ, તેઓએ પરાત્પર દેવની કસોટી કરવાનું અને તેમની વિરુદ્ધ બંડ કરવાનું ચાલુ રાખ્યું અને]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16594,51 +16715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his hands.]]></a:t>
+              <a:t><![CDATA[તેમની આજ્ઞાઓનું અનુસરણ કરવાનો ઇન્કાર કર્યો.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +16847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. For all this they sinned still, and believed not for his wondrous works.]]></a:t>
+              <a:t><![CDATA[6. જેથી આવતી પેઢીનાં જે બાળકો જન્મે તેઓ તે જાણે, અને તેઓ મોટાઁ થઇને પોતાનાં સંતાનોને તે જણાવે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Therefore their days did he consume in vanity, and their years in trouble.]]></a:t>
+              <a:t><![CDATA[57. તેઓ દેવ પાસેથી દૂર થયા. તેઓ તેમનાં પૂર્વજોની જેમ દેવને અવિનયી થયાં. ફેંકનારતરફ પાછા ફરતાં, વાંકા]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. We will not hide them from their children, showing to the generation to come the praises of the]]></a:t>
+              <a:t><![CDATA[30. પણ તેઓ તેમની ભૂખનું નિયંત્રણ કરી શક્યાં નહિ, અને માંસ હજી પણ તેમના મોંઢાં માઁ હતું.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17122,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. When he slew them, then they sought him: and they returned and enquired early after God.]]></a:t>
+              <a:t><![CDATA[શસ્રની જેમ તેઓ પૂર્વજોની જેમ દિશા બદલતા હતા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17254,51 +17375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And they remembered that God was their rock, and the high God their redeemer.]]></a:t>
+              <a:t><![CDATA[58. તેઓએ ઉચ્ચાસ્થાનો બનાવીને અને જૂઠાં દેવોની મૂર્તિથી દેવને ગુસ્સે કર્યા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17386,51 +17507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. Nevertheless they did flatter him with their mouth, and they lied unto him with their tongues.]]></a:t>
+              <a:t><![CDATA[7. જેથી તેઓ સહુ દેવનો આશા રાખે, અને દેવનાં અદભૂત કાર્યોને વિસરી જાય નહિ, અને તેમની આજ્ઞાઓને પાળે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17518,51 +17639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. For their heart was not right with him, neither were they steadfast in his covenant.]]></a:t>
+              <a:t><![CDATA[59. જ્યારે તેઓનાં કૃત્યો દેવે જોયાં દેવનો ક્રોધ પ્રબળ થયો, અને પોતાના લોકોનો ત્યાગ કર્યો.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17650,51 +17771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. But he, being full of compassion, forgave their iniquity, and destroyed them not: yea, many a]]></a:t>
+              <a:t><![CDATA[8. વળી તેઓ પોતાના પિતૃઓ જેવા હઠીલા, બંડખોર, અવિશ્વાસુ અને દેવને પોતાનું અંત:કરણ સોંપવાનો નકાર કરનાર]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17782,51 +17903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[time turned he his anger away, and did not stir up all his wrath.]]></a:t>
+              <a:t><![CDATA[ન થાય.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17914,51 +18035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. For he remembered that they were but flesh; a wind that passes away, and comes not again.]]></a:t>
+              <a:t><![CDATA[60. પછી માણસો મધ્યે તે નિવાસ કરતા; એ શીલોહના મંડપનો તેમણે ત્યાગ કર્યો.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18046,51 +18167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. How often did they provoke him in the wilderness, and grieve him in the desert!]]></a:t>
+              <a:t><![CDATA[9. એફ્રાઇમના લોકો શસ્રસજ્જ હતાં છતાં તેઓએ યુદ્ધ દિને પીછેહઠ કરી.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18178,51 +18299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. Yea, they turned back and tempted God, and limited the Holy One of Israel.]]></a:t>
+              <a:t><![CDATA[61. દેવે બીજા લોકોને પોતાના લોકોને પકડવાં દીધા. દુશ્મનોએ દેવનું “ગૌરવ રત્ન” લઇ લીધું.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18310,51 +18431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. They remembered not his hand, nor the day when he delivered them from the enemy.]]></a:t>
+              <a:t><![CDATA[10. કારણ, તેમણે દેવનો કરાર પાળ્યો નહિ; અને તેમના નિયમ પ્રમાણે વર્તવાની ના પાડી.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18442,51 +18563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD, and his strength, and his wonderful works that he has done.]]></a:t>
+              <a:t><![CDATA[31. પછી તેમની સામે યહોવાનો કોપ પ્રગટયો, અને તેમણે ઇસ્રાએલમાં જેઓ સૌથી વધુ શકિતશાળી હતા તેમને મારી]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18574,51 +18695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. How he had wrought his signs in Egypt, and his wonders in the field of Zoan.]]></a:t>
+              <a:t><![CDATA[62. તેમણે પોતાના લોકોનો સંહાર થવા દીધો, કારણકે, તેમનો ક્રોધ અતિ વધારે હતો.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18706,51 +18827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. And had turned their rivers into blood; and their floods, that they could not drink.]]></a:t>
+              <a:t><![CDATA[63. તેઓના યુવાનો અગ્નિથી નાશ પામ્યાં; અને તેઓની કન્યાઓ તેઓનાં લગ્નગીતો ગવાય તે પહેલાં જ મૃત્યુ પામી.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18838,51 +18959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. He sent divers sorts of flies among them, which devoured them; and frogs, which destroyed them.]]></a:t>
+              <a:t><![CDATA[11. તેમણે કરેલા અદૃભૂત ચમત્કારો તેઓએ નિહાળ્યા હતાઁ, છતાં તેમનાં કૃત્યો વિસરી ગયા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18970,51 +19091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. He gave also their increase unto the caterpillar, and their labour unto the locust.]]></a:t>
+              <a:t><![CDATA[64. યાજકોનો વધ થયો અને તેઓની વિધવાઓ તેઓ માટે રૂદન કરે તે પહેલાં તેઓ પણ મૃત્યુ પામી.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19102,51 +19223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. He destroyed their vines with hail, and their sycomore trees with frost.]]></a:t>
+              <a:t><![CDATA[12. તેઓના પિતૃઓએ મિસર દેશમાં, સોઆનનાં મેદાનમાં; દેવે કરેલા ચમત્કારો જોયા હતાં.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19234,51 +19355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. He gave up their cattle also to the hail, and their flocks to hot thunderbolts.]]></a:t>
+              <a:t><![CDATA[65. ત્યારે ઊંઘમાંથી કોઇ જાગે, તેમ, તથા દ્રાક્ષારસમાંથી શૂરવીર પુરૂષને શૂરાતન આવે તેમ યહોવા ઊઠયા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19366,51 +19487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. He cast upon them the fierceness of his anger, wrath, and indignation, and trouble, by sending]]></a:t>
+              <a:t><![CDATA[66. તે તેમના શત્રુઓ તરફ ઢળ્યા, તેમણે તેઓને પાછા વાળ્યા અને તેઓને કાયમ માટે હિણપદ કર્યા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19498,51 +19619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[evil angels among them.]]></a:t>
+              <a:t><![CDATA[67. દેવે યૂસફના પરિવારનો અસ્વીકાર કર્યો, અને એફાઇમના પરિવારનો પણ સ્વીકાર કર્યો નહિ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19630,51 +19751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. He made a way to his anger; he spared not their soul from death, but gave their life over to the]]></a:t>
+              <a:t><![CDATA[68. પણ યહૂદા કુળને તથા જેના ઉપર તે પ્રેમ કરતા હતા તે સિયોન પર્વતને તેમણે પસંદ કર્યા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19762,51 +19883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pestilence;]]></a:t>
+              <a:t><![CDATA[69. ત્યાં તેમણે પર્વત જેવું ઉન્નત અને સદા માટે સ્થાપન કરેલી પૃથ્વી જેવું અચળ પોતાનું પવિત્રસ્થાન]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19894,51 +20015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For he established a testimony in Jacob, and appointed a law in Israel, which he commanded our]]></a:t>
+              <a:t><![CDATA[નાખ્યાં, તેમણે શ્રેષ્ઠ યુવાનોને મારી નાખ્યાં.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20026,51 +20147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. And stroke all the firstborn in Egypt; the chief of their strength in the tabernacles of Ham:]]></a:t>
+              <a:t><![CDATA[બાંધ્યું.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20158,51 +20279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. But made his own people to go forth like sheep, and guided them in the wilderness like a flock.]]></a:t>
+              <a:t><![CDATA[70. તેમણે ઘેટાંની સંભાળ રાખનાર દાઉદને પોતાના સેવક તરીકે પસંદ કર્યોે.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20290,51 +20411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[53. And he led them on safely, so that they feared not: but the sea overwhelmed their enemies.]]></a:t>
+              <a:t><![CDATA[71. જ્યાં એ ઘેટા ચારતો હતો ત્યાંથી દેવ તેને લઇ આવ્યા અને પોતાના લોકો, યાકૂબનાં સંતાન અને ઇસ્રાએલનાં]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20422,51 +20543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[54. And he brought them to the border of his sanctuary, even to this mountain, which his right hand]]></a:t>
+              <a:t><![CDATA[લોકોના પાલક તરીકે અને દેવની સંપત્તિના પાલક તરીકે નિયુકત કર્યો.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20554,51 +20675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[had purchased.]]></a:t>
+              <a:t><![CDATA[72. દાઉદે તેમને શુદ્ધ હૃદયથી અને કૌશલ્ય સભર શાણપણથી દોર્યા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20686,51 +20807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[55. He cast out the heathen also before them, and divided them an inheritance by line, and made the]]></a:t>
+              <a:t><![CDATA[13. તેમણે તેઓની સમક્ષ સમુદ્રનાં બે ભાગ કર્યા હતાં, તેઓને તેમાં થઇને સામે પાર મોકલ્યા હતાં. તેઓની]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20818,51 +20939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tribes of Israel to dwell in their tents.]]></a:t>
+              <a:t><![CDATA[બંને બાજુએ પાણી દિવાલની જેમ સ્થિર થઇ ગયું હતું,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20950,51 +21071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[56. Yet they tempted and provoked the most high God, and kept not his testimonies:]]></a:t>
+              <a:t><![CDATA[14. વળી તે તેઓને દિવસે મેઘથી અને આખી રાત, અગ્નિનાં પ્રકાશથી દોરતો.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21082,51 +21203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[57. But turned back, and dealt unfaithfully like their fathers: they were turned aside like a]]></a:t>
+              <a:t><![CDATA[15. તેમણે રણમાં ખડકને તોડીને, ઊંડાણમાંથી વહેતું હોય તેમ પુષ્કળ પાણી તેઓને આપ્યું.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21214,51 +21335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[deceitful bow.]]></a:t>
+              <a:t><![CDATA[16. પછી તેમણે ખડકમાંથી પાણી કાઢયું, અને વહેતી નદીની જેમ પ્રવાહ વહેવડાવ્યો.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21346,51 +21467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers, that they should make them known to their children:]]></a:t>
+              <a:t><![CDATA[32. આમ છતાં લોકો પાપ કરતાં રહ્યાં, અને તેમના ચમત્કારો પર ભરોસો કર્યો નહિ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21478,51 +21599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[58. For they provoked him to anger with their high places, and moved him to jealousy with their]]></a:t>
+              <a:t><![CDATA[17. તેમ છતાં તેઓએ દેવ વિરુદ્ધ પાપ કરવાનું ચાલું જ રાખ્યું, અને અરણ્યમાં પરાત્પર દેવ વિરુદ્ધ બંડ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21610,51 +21731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[graven images.]]></a:t>
+              <a:t><![CDATA[કરતાં રહ્યા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21742,51 +21863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[59. When God heard this, he was angry, and greatly abhorred Israel:]]></a:t>
+              <a:t><![CDATA[18. તેઓએ હઠીલાઇ કરીને દેવની કસોટી કરી, દેવ તેઓને આપતાહતા તે કરતાં જુદા જ ખોરાકની માગણી કરી.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21874,51 +21995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[60. So that he forsook the tabernacle of Shiloh, the tent which he placed among men;]]></a:t>
+              <a:t><![CDATA[19. તેઓ દેવની વિરુદ્ધ બોલ્યા અને કહ્યું, “શું રણમાં તે ભોજન મોકલી શકે?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22006,51 +22127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[61. And delivered his strength into captivity, and his glory into the enemy's hand.]]></a:t>
+              <a:t><![CDATA[20. તેમણે ખડકને લાકડી મારી ને, પાણીના ઝરણાં વહેવડાવ્યાં તે સાચું છે; શું તે આપણને રોટલી આપી શકે છે?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22138,51 +22259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[62. He gave his people over also unto the sword; and was angry with his inheritance.]]></a:t>
+              <a:t><![CDATA[અને તેમનાં લોકોને માંસ આપી શકે?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22270,51 +22391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[63. The fire consumed their young men; and their maidens were not given to marriage.]]></a:t>
+              <a:t><![CDATA[21. તેઓએ જે કહ્યું તે સાંભળ્યા પછી, યહોવા કોપાયમાન થયા, તેઓ ઇસ્રાએલ પર ભારે કોપાયમાન થયા અને યાકૂબ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22402,51 +22523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[64. Their priests fell by the sword; and their widows made no lamentation.]]></a:t>
+              <a:t><![CDATA[પર બહુ જ ગુસ્સે થયા.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22534,51 +22655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[65. Then the LORD awaked as one out of sleep, and like a mighty man that shouts by reason of wine.]]></a:t>
+              <a:t><![CDATA[22. કારણ, તેઓએ દેવમાં તેમનો વિશ્વાસ મૂક્યો નહિ, અને તેમના તારણ પર વિશ્વાસ કર્યો નહિ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22666,51 +22787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[66. And he stroke his enemies in the hinder parts: he put them to a perpetual reproach.]]></a:t>
+              <a:t><![CDATA[23. છતાં તેમણે વાદળાંને આજ્ઞા આપી, અને આકાશનાં દ્વાર ખોલી નાખ્યાં.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22798,51 +22919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. That the generation to come might know them, even the children which should be born; who should]]></a:t>
+              <a:t><![CDATA[33. દેવે તેઓના વ્યર્થ જીવનનો અંત આપત્તિઓ સાથે કર્યો.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22930,51 +23051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[67. Moreover he refused the tabernacle of Joseph, and chose not the tribe of Ephraim:]]></a:t>
+              <a:t><![CDATA[24. તેઓના ખોરાક માટે માન્નાની વૃષ્ટિ કરી; અને તેમણે સ્વર્ગમાંથી ભોજન આપ્યું.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23062,51 +23183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[68. But chose the tribe of Judah, the mount Zion which he loved.]]></a:t>
+              <a:t><![CDATA[25. તેઓએ દેવદૂતોનો ખોરાક ખાધો! અને તેઓ તૃપ્ત થયા ત્યાં સુધી યહોવાએ ભોજન આપ્યું.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23122,92 +23243,224 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 78]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. દેવે તેમનાં મહાન સાર્મથ્યથી દક્ષિણ અને પૂર્વનો પવન ફૂંકાવ્યો.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 78]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme56">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme56">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -23233,51 +23486,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme56">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -23408,51 +23661,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>91</Slides>
+  <Slides>92</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>