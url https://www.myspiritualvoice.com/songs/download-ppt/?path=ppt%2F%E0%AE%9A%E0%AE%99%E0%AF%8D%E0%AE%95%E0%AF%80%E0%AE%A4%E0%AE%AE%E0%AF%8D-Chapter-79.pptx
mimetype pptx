--- v0 (2026-08-01)
+++ v1 (2026-11-02)
@@ -37,106 +37,97 @@
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
-    <p:sldId id="279" r:id="rId26"/>
-[...1 lines deleted...]
-    <p:sldId id="281" r:id="rId28"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -257,56 +248,53 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
-  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -366,51 +354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எதுவரைக்கும் கர்த்தாவே! நீரென்றக்கும் கோபமாயிருப்பீரோ? உம்முடைய எரிச்சல் அக்கினியைப்போல் எரியுமோ?]]></a:t>
+              <a:t><![CDATA[6. Pour out your wrath upon the heathen that have not known you, and upon the kingdoms that have not called upon your name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -475,51 +463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உம்மை அறியாத ஜாதிகள் உமது நாமத்தைத் தொழுதுகொள்ளாத ராஜ்யங்கள்மேலும் உம்முடைய உக்கிரத்தை ஊற்றிவிடும்.]]></a:t>
+              <a:t><![CDATA[6. Pour out your wrath upon the heathen that have not known you, and upon the kingdoms that have not called upon your name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -584,51 +572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உம்மை அறியாத ஜாதிகள் உமது நாமத்தைத் தொழுதுகொள்ளாத ராஜ்யங்கள்மேலும் உம்முடைய உக்கிரத்தை ஊற்றிவிடும்.]]></a:t>
+              <a:t><![CDATA[7. For they have devoured Jacob, and laid waste his dwelling place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -693,51 +681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் யாக்கோபைப் பட்சித்து, அவன் குடியிருப்பைப் பாழாக்கினார்களே.]]></a:t>
+              <a:t><![CDATA[8. O remember not against us former iniquities: let your tender mercies speedily prevent us: for we are brought very low.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -802,51 +790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பூர்வகாலத்து அக்கிரமங்களை எங்களுக்கு விரோதமாக நினையாதேயும்; உம்முடைய இரக்கங்கள் சீக்கிரமாய் எங்களுக்கு நேரிடுவதாக; நாங்கள் மிகவும் தாழ்த்தப்பட்டுப்போனோம்.]]></a:t>
+              <a:t><![CDATA[8. O remember not against us former iniquities: let your tender mercies speedily prevent us: for we are brought very low.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -911,51 +899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பூர்வகாலத்து அக்கிரமங்களை எங்களுக்கு விரோதமாக நினையாதேயும்; உம்முடைய இரக்கங்கள் சீக்கிரமாய் எங்களுக்கு நேரிடுவதாக; நாங்கள் மிகவும் தாழ்த்தப்பட்டுப்போனோம்.]]></a:t>
+              <a:t><![CDATA[9. Help us, O God of our salvation, for the glory of your name: and deliver us, and purge away our sins, for your name's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1020,51 +1008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எங்களை இரட்சிக்கும் தேவனே, நீர் உமது நாமத்தின் மகிமையினிமித்தம் எங்களுக்கு உதவிசெய்து உமது நாமத்தினிமித்தம் எங்களை விடுவித்து, எங்கள் பாவங்களை நிவிர்த்தியாக்கும்.]]></a:t>
+              <a:t><![CDATA[9. Help us, O God of our salvation, for the glory of your name: and deliver us, and purge away our sins, for your name's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1129,51 +1117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எங்களை இரட்சிக்கும் தேவனே, நீர் உமது நாமத்தின் மகிமையினிமித்தம் எங்களுக்கு உதவிசெய்து உமது நாமத்தினிமித்தம் எங்களை விடுவித்து, எங்கள் பாவங்களை நிவிர்த்தியாக்கும்.]]></a:t>
+              <a:t><![CDATA[10. Wherefore should the heathen say, Where is their God? let him be known among the heathen in our sight by the revenging of the blood of your servants which is shed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1238,51 +1226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்களுடைய தேவன் எங்கே என்று புறஜாதிகள் சொல்வானேன்? உமது ஊழியக்காரருடைய சிந்துண்ட இரத்தத்தின் பழிவாங்குதல் ஜாதிகளுக்குள்ளே எங்கள் கண்களுக்கு முன்பாக விளங்கும்படி செய்யும்.]]></a:t>
+              <a:t><![CDATA[10. Wherefore should the heathen say, Where is their God? let him be known among the heathen in our sight by the revenging of the blood of your servants which is shed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1347,51 +1335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்களுடைய தேவன் எங்கே என்று புறஜாதிகள் சொல்வானேன்? உமது ஊழியக்காரருடைய சிந்துண்ட இரத்தத்தின் பழிவாங்குதல் ஜாதிகளுக்குள்ளே எங்கள் கண்களுக்கு முன்பாக விளங்கும்படி செய்யும்.]]></a:t>
+              <a:t><![CDATA[11. Let the sighing of the prisoner come before you; according to the greatness of your power preserve you those that are appointed to die;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1456,51 +1444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனே, புறஜாதியார் உமது சுதந்தரத்தில் வந்து, உமது பரிசுத்த ஆலயத்தைத் தீட்டுப்படுத்தி, எருசலேமை மண்மேடுகளாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. O god, the heathen are come into yours inheritance; your holy temple have they defiled; they have laid Jerusalem on heaps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1565,51 +1553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்களுடைய தேவன் எங்கே என்று புறஜாதிகள் சொல்வானேன்? உமது ஊழியக்காரருடைய சிந்துண்ட இரத்தத்தின் பழிவாங்குதல் ஜாதிகளுக்குள்ளே எங்கள் கண்களுக்கு முன்பாக விளங்கும்படி செய்யும்.]]></a:t>
+              <a:t><![CDATA[11. Let the sighing of the prisoner come before you; according to the greatness of your power preserve you those that are appointed to die;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1674,51 +1662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கட்டுண்டவனுடைய பெருமூச்சு உமக்கு முன்பாக வரட்டும், கொலைக்கு நியமிக்கப்பட்டவர்களை உமது புயபலத்தினால் உயிரோடே காத்தருளும்.]]></a:t>
+              <a:t><![CDATA[12. And render unto our neighbours sevenfold into their bosom their reproach, wherewith they have reproached you, O Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1783,51 +1771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கட்டுண்டவனுடைய பெருமூச்சு உமக்கு முன்பாக வரட்டும், கொலைக்கு நியமிக்கப்பட்டவர்களை உமது புயபலத்தினால் உயிரோடே காத்தருளும்.]]></a:t>
+              <a:t><![CDATA[13. So we your people and sheep of your pasture will give you thanks for ever: we will show forth your praise to all generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1892,378 +1880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆண்டவரே எங்கள் அயலார் உம்மை நிந்தித்த நிந்தையை, ஏழத்தனையாக அவர்கள் மடியிலே திரும்பப்பண்ணும்.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[13. அப்பொழுது, உம்முடைய ஜனங்களும் உம்முடைய மேய்ச்சலின் ஆடுகளுமாகிய நாங்கள் உம்மை என்றென்றைக்கும் புகழுவோம்; தலைமுறை தலைமுறையாக உமது துதியைச் சொல்லிவருவோம்.]]></a:t>
+              <a:t><![CDATA[13. So we your people and sheep of your pasture will give you thanks for ever: we will show forth your praise to all generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2328,51 +1989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனே, புறஜாதியார் உமது சுதந்தரத்தில் வந்து, உமது பரிசுத்த ஆலயத்தைத் தீட்டுப்படுத்தி, எருசலேமை மண்மேடுகளாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. O god, the heathen are come into yours inheritance; your holy temple have they defiled; they have laid Jerusalem on heaps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2437,51 +2098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உமது ஊழியக்காரரின் பிரேதங்களை ஆகாயத்துப் பறவைகளுக்கும் உமது பரிசுத்தவான்களின் மாம்சத்தைப் பூமியின் மிருகங்களுக்கும் இரையாகக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. The dead bodies of your servants have they given to be food unto the fowls of the heaven, the flesh of your saints unto the beasts of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2546,51 +2207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உமது ஊழியக்காரரின் பிரேதங்களை ஆகாயத்துப் பறவைகளுக்கும் உமது பரிசுத்தவான்களின் மாம்சத்தைப் பூமியின் மிருகங்களுக்கும் இரையாகக் கொடுத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. The dead bodies of your servants have they given to be food unto the fowls of the heaven, the flesh of your saints unto the beasts of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2655,51 +2316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எருசலேமைச் சுற்றிலும் அவர்களுடைய இரத்தத்தை தண்ணீரைப்போலச் சிந்தினார்கள்; அவர்களை அடக்கம்பண்ணுவாருமில்லை.]]></a:t>
+              <a:t><![CDATA[3. Their blood have they shed like water round about Jerusalem; and there was none to bury them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2764,51 +2425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எருசலேமைச் சுற்றிலும் அவர்களுடைய இரத்தத்தை தண்ணீரைப்போலச் சிந்தினார்கள்; அவர்களை அடக்கம்பண்ணுவாருமில்லை.]]></a:t>
+              <a:t><![CDATA[3. Their blood have they shed like water round about Jerusalem; and there was none to bury them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2873,51 +2534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எங்கள் அயலாருக்கு நிந்தையும், எங்கள் சுற்றுப்புறத்தாருக்குப் பரியாசமும் சக்கந்தமுமானோம்.]]></a:t>
+              <a:t><![CDATA[4. We are become a reproach to our neighbours, a scorn and derision to them that are round about us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2982,51 +2643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எங்கள் அயலாருக்கு நிந்தையும், எங்கள் சுற்றுப்புறத்தாருக்குப் பரியாசமும் சக்கந்தமுமானோம்.]]></a:t>
+              <a:t><![CDATA[5. How long, LORD? will you be angry for ever? shall your jealousy burn like fire?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3061,51 +2722,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474620184" r:id="rId1"/>
+    <p:sldLayoutId id="2482661948" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3225,74 +2886,50 @@
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3449,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ঈশ্বর, চিরদিনই কি আপনি আমাদের প্রতি ক্রুদ্ধ থাকবেন? আপনার তীব্র আবেগ কি আগুনের মতই জ্বলতে থাকবে?]]></a:t>
+              <a:t><![CDATA[6. உம்மை அறியாத ஜாதிகள் உமது நாமத்தைத் தொழுதுகொள்ளாத ராஜ்யங்கள்மேலும் உம்முடைய உக்கிரத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3581,51 +3218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. হে ঈশ্বর, য়ে সব জাতি আপনাকে জানে না তাদের ওপর আপনার ক্রোধ দেখান| সেই সব রাজ্য যারা আপনার নামের]]></a:t>
+              <a:t><![CDATA[ஊற்றிவிடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3713,51 +3350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উপাসনা করে না, তাদের ওপর আপনার ক্রোধ উজাড় করে দিন|]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் யாக்கோபைப் பட்சித்து, அவன் குடியிருப்பைப் பாழாக்கினார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3845,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ওইসব জাতি যাকোবকে বিনষ্ট করেছে| ওরা যাকোবের দেশকে ধ্বংস করেছে|]]></a:t>
+              <a:t><![CDATA[8. பூர்வகாலத்து அக்கிரமங்களை எங்களுக்கு விரோதமாக நினையாதேயும்; உம்முடைய இரக்கங்கள் சீக்கிரமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3977,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ঈশ্বর, আমাদের পূর্বপুরুষের পাপের জন্য আমাদের শাস্তি দেবেন না| শীঘ্রই আপনার করুণা প্রদর্শন করুন!]]></a:t>
+              <a:t><![CDATA[எங்களுக்கு நேரிடுவதாக; நாங்கள் மிகவும் தாழ்த்தப்பட்டுப்போனோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4109,51 +3746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাদের ভীষণভাবে আপনাকে প্রযোজন!]]></a:t>
+              <a:t><![CDATA[9. எங்களை இரட்சிக்கும் தேவனே, நீர் உமது நாமத்தின் மகிமையினிமித்தம் எங்களுக்கு உதவிசெய்து உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4241,51 +3878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. হে আমাদের পরিত্রাতা ঈশ্বর, আমাদের সাহায্য করুন! সাহায্য করুন! পরিত্রাণ করুন! তা আপনার নামের মহিমা]]></a:t>
+              <a:t><![CDATA[நாமத்தினிமித்தம் எங்களை விடுவித்து, எங்கள் பாவங்களை நிவிர்த்தியாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4373,51 +4010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এনে দেবে| আপনার নামের ধার্ম্মিকতার জন্য আমাদের পাপ মুছে দিন|]]></a:t>
+              <a:t><![CDATA[10. அவர்களுடைய தேவன் எங்கே என்று புறஜாதிகள் சொல்வானேன்? உமது ஊழியக்காரருடைய சிந்துண்ட இரத்தத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4505,51 +4142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আমাদের উদ্দেশ্যে, অন্য জাতিকে এই কথা বলতে দেবেন না, “কোথায তোমাদের ঈশ্বর? তিনি কি তোমাদের]]></a:t>
+              <a:t><![CDATA[பழிவாங்குதல் ஜாதிகளுக்குள்ளே எங்கள் கண்களுக்கு முன்பாக விளங்கும்படி செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4637,51 +4274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সাহায্য করতে পারেন না?” ঈশ্বর, ঐ লোকদের শাস্তি দিন এবং সেই শাস্তি য়েন আমরা দেখতে পাই| আপনার সেবকদের]]></a:t>
+              <a:t><![CDATA[11. கட்டுண்டவனுடைய பெருமூச்சு உமக்கு முன்பாக வரட்டும், கொலைக்கு நியமிக்கப்பட்டவர்களை உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4769,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. হে ঈশ্বর, অন্য জাতিসমূহের কিছু লোক আপনার লোকদের বিরুদ্ধে লড়াই করতে এসেছিলো| ওই সব লোক আপনার]]></a:t>
+              <a:t><![CDATA[1. தேவனே, புறஜாதியார் உமது சுதந்தரத்தில் வந்து, உமது பரிசுத்த ஆலயத்தைத் தீட்டுப்படுத்தி, எருசலேமை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4901,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হত্যা করার জন্য ওদের শাস্তি দিন|]]></a:t>
+              <a:t><![CDATA[புயபலத்தினால் உயிரோடே காத்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. দয়া করে বন্দীদের আর্তনাদ শুনুন! ঈশ্বর, যাদের মৃত্যুদণ্ড দেওয়া হয়েছে, আপনার মহত্‌ শক্তি]]></a:t>
+              <a:t><![CDATA[12. ஆண்டவரே எங்கள் அயலார் உம்மை நிந்தித்த நிந்தையை, ஏழத்தனையாக அவர்கள் மடியிலே திரும்பப்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ব্যবহার করে তাদের রক্ষা করুন|]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது, உம்முடைய ஜனங்களும் உம்முடைய மேய்ச்சலின் ஆடுகளுமாகிய நாங்கள் உம்மை என்றென்றைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,447 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. হে ঈশ্বর, আমাদের চারপাশের লোকরা আমাদের সঙ্গে য়ে ব্যবহার করেছে, তার জন্য ওদের আপনি সাত গুণ বেশী]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[আমরা আপনার প্রশংসা করবো!]]></a:t>
+              <a:t><![CDATA[புகழுவோம்; தலைமுறை தலைமுறையாக உமது துதியைச் சொல்லிவருவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পবিত্র মন্দির ধ্বংস করেছে| ওরা জেরুশালেমকে ধ্বংসস্তূপে পরিণত করেছে|]]></a:t>
+              <a:t><![CDATA[மண்மேடுகளாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. হিংস্র পাখীদের খাওয়ানোর জন্য ওরা আপনার সেবকদের দেহ ফেলে রেখে গেছে| বুনো পশুদের খাওয়ানোর জন্য]]></a:t>
+              <a:t><![CDATA[2. உமது ஊழியக்காரரின் பிரேதங்களை ஆகாயத்துப் பறவைகளுக்கும் உமது பரிசுத்தவான்களின் மாம்சத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ওরা আপনার অনুগামীদের দেহ ফেলে রেখে গেছে|]]></a:t>
+              <a:t><![CDATA[பூமியின் மிருகங்களுக்கும் இரையாகக் கொடுத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. হে ঈশ্বর, য়তক্ষণ না জলের মত রক্ত বয়েছে, ততক্ষণ পর্য়ন্ত ওরা আপনার লোকদের হত্যা করেছে,]]></a:t>
+              <a:t><![CDATA[3. எருசலேமைச் சுற்றிலும் அவர்களுடைய இரத்தத்தை தண்ணீரைப்போலச் சிந்தினார்கள்; அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মৃতদেহগুলোকে কবর দেওয়ার মত একজনও অবশিষ্ট নেই|]]></a:t>
+              <a:t><![CDATA[அடக்கம்பண்ணுவாருமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. আমাদের চারপাশের দেশগুলো আমাদের অপমান করেছে| আমাদের চারপাশের লোকেরা আমাদের নিয়ে উপহাস করেছে এবং]]></a:t>
+              <a:t><![CDATA[4. எங்கள் அயலாருக்கு நிந்தையும், எங்கள் சுற்றுப்புறத்தாருக்குப் பரியாசமும் சக்கந்தமுமானோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাদের নিয়ে মজা করেছে|]]></a:t>
+              <a:t><![CDATA[5. எதுவரைக்கும் கர்த்தாவே! நீரென்றக்கும் கோபமாயிருப்பீரோ? உம்முடைய எரிச்சல் அக்கினியைப்போல் எரியுமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6678,91 +5919,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 79]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
   <a:themeElements>
-    <a:clrScheme name="Theme95">
+    <a:clrScheme name="Theme55">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme95">
+    <a:fontScheme name="Theme55">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6788,51 +6029,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme95">
+    <a:fmtScheme name="Theme55">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6963,51 +6204,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>26</Slides>
+  <Slides>23</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>