--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -322,51 +322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உம்முடைய கரத்தின் கிரியைகளின்மேல் நீர் அவனுக்கு ஆளுகைதந்து, சகலத்தையும் அவனுடைய பாதங்களுக்குக் கீழ்ப்படுத்தினீர்.]]></a:t>
+              <a:t><![CDATA[6. You made him to have dominion over the works of your hands; you have put all things under his feet:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -431,51 +431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உம்முடைய கரத்தின் கிரியைகளின்மேல் நீர் அவனுக்கு ஆளுகைதந்து, சகலத்தையும் அவனுடைய பாதங்களுக்குக் கீழ்ப்படுத்தினீர்.]]></a:t>
+              <a:t><![CDATA[6. You made him to have dominion over the works of your hands; you have put all things under his feet:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -540,51 +540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆடுமாடுகளெல்லாவற்றையும், காட்டுமிருகங்களையும்,]]></a:t>
+              <a:t><![CDATA[7. All sheep and oxen, yea, and the beasts of the field;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -649,51 +649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகாயத்துப் பறவைகளையும், சமுத்திரத்து மச்சங்களையும், கடல்களில் சஞ்சரிக்கிறவைகளையும் அவனுடைய பாதங்களுக்குக் கீழ்ப்படுத்தினீர்.]]></a:t>
+              <a:t><![CDATA[8. The fowl of the air, and the fish of the sea, and whatsoever passes through the paths of the seas.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -758,51 +758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகாயத்துப் பறவைகளையும், சமுத்திரத்து மச்சங்களையும், கடல்களில் சஞ்சரிக்கிறவைகளையும் அவனுடைய பாதங்களுக்குக் கீழ்ப்படுத்தினீர்.]]></a:t>
+              <a:t><![CDATA[8. The fowl of the air, and the fish of the sea, and whatsoever passes through the paths of the seas.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -867,51 +867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எங்கள் ஆண்டவராகிய கர்த்தாவே, உம்முடைய நாமம் பூமியெங்கும் எவ்வளவு மேன்மையுள்ளதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. O LORD our Lord, how excellent is your name in all the earth!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -976,51 +976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எங்கள் ஆண்டவராகிய கர்த்தாவே, உம்முடைய நாமம் பூமியெங்கும் எவ்வளவு மேன்மையுள்ளதாயிருக்கிறது! உம்முடைய மகத்துவத்தை வானங்களுக்கு மேலாக வைத்தீர்.]]></a:t>
+              <a:t><![CDATA[1. O LORD, our Lord, how excellent is your name in all the earth! who have set your glory above the heavens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1085,51 +1085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எங்கள் ஆண்டவராகிய கர்த்தாவே, உம்முடைய நாமம் பூமியெங்கும் எவ்வளவு மேன்மையுள்ளதாயிருக்கிறது! உம்முடைய மகத்துவத்தை வானங்களுக்கு மேலாக வைத்தீர்.]]></a:t>
+              <a:t><![CDATA[1. O LORD, our Lord, how excellent is your name in all the earth! who have set your glory above the heavens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1194,51 +1194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பகைஞனையும் பழிகாரனையும் அடக்கிப்போட, தேவரீர் உம்முடைய சத்துருக்களினிமித்தம் குழந்தைகள் பாலகர் வாயினால் பெலன் உண்டுபண்ணினீர்.]]></a:t>
+              <a:t><![CDATA[2. Out of the mouth of babes and infants have you ordained strength because of yours enemies, that you might still the enemy and the avenger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1303,51 +1303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பகைஞனையும் பழிகாரனையும் அடக்கிப்போட, தேவரீர் உம்முடைய சத்துருக்களினிமித்தம் குழந்தைகள் பாலகர் வாயினால் பெலன் உண்டுபண்ணினீர்.]]></a:t>
+              <a:t><![CDATA[2. Out of the mouth of babes and infants have you ordained strength because of yours enemies, that you might still the enemy and the avenger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1412,51 +1412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உமது விரல்களின் கிரியையாகிய உம்முடைய வானங்களையும், நீர் ஸ்தாபித்த சந்திரனையும், நட்சத்திரங்களையும் நான் பார்க்கும்போது,]]></a:t>
+              <a:t><![CDATA[3. When I consider your heavens, the work of your fingers, the moon and the stars, which you have ordained;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1521,51 +1521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உமது விரல்களின் கிரியையாகிய உம்முடைய வானங்களையும், நீர் ஸ்தாபித்த சந்திரனையும், நட்சத்திரங்களையும் நான் பார்க்கும்போது,]]></a:t>
+              <a:t><![CDATA[3. When I consider your heavens, the work of your fingers, the moon and the stars, which you have ordained;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1630,51 +1630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மனுஷனை நீர் நினைக்கிறதற்கும், மனுஷகுமாரனை நீர் விசாரிக்கிறதற்கும் அவன் எம்மாத்திரம் என்கிறேன்.]]></a:t>
+              <a:t><![CDATA[4. What is man, that you are mindful of him? and the son of man, that you visit him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1739,51 +1739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீர் அவனை தேவதூதரிலும் சற்று சிறியவனாக்கினீர்; மகிமையினாலும் கனத்தினாலும் அவனை முடிசூட்டினீர்.]]></a:t>
+              <a:t><![CDATA[5. For you have made him a little lower than the angels, and have crowned him with glory and honour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -1818,51 +1818,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414329" r:id="rId1"/>
+    <p:sldLayoutId id="2478639883" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2118,51 +2118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. You made him to have dominion over the works of your hands; you have put all things under his]]></a:t>
+              <a:t><![CDATA[6. உம்முடைய கரத்தின் கிரியைகளின்மேல் நீர் அவனுக்கு ஆளுகைதந்து, சகலத்தையும் அவனுடைய பாதங்களுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2250,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[feet:]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படுத்தினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2382,51 +2382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. All sheep and oxen, yea, and the beasts of the field;]]></a:t>
+              <a:t><![CDATA[7. ஆடுமாடுகளெல்லாவற்றையும், காட்டுமிருகங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2514,51 +2514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The fowl of the air, and the fish of the sea, and whatsoever passes through the paths of the]]></a:t>
+              <a:t><![CDATA[8. ஆகாயத்துப் பறவைகளையும், சமுத்திரத்து மச்சங்களையும், கடல்களில் சஞ்சரிக்கிறவைகளையும் அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2646,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[seas.]]></a:t>
+              <a:t><![CDATA[பாதங்களுக்குக் கீழ்ப்படுத்தினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2778,51 +2778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. O LORD our Lord, how excellent is your name in all the earth!]]></a:t>
+              <a:t><![CDATA[9. எங்கள் ஆண்டவராகிய கர்த்தாவே, உம்முடைய நாமம் பூமியெங்கும் எவ்வளவு மேன்மையுள்ளதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2910,51 +2910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. O LORD, our Lord, how excellent is your name in all the earth! who have set your glory above the]]></a:t>
+              <a:t><![CDATA[1. எங்கள் ஆண்டவராகிய கர்த்தாவே, உம்முடைய நாமம் பூமியெங்கும் எவ்வளவு மேன்மையுள்ளதாயிருக்கிறது!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3042,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heavens.]]></a:t>
+              <a:t><![CDATA[உம்முடைய மகத்துவத்தை வானங்களுக்கு மேலாக வைத்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3174,51 +3174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Out of the mouth of babes and infants have you ordained strength because of yours enemies, that]]></a:t>
+              <a:t><![CDATA[2. பகைஞனையும் பழிகாரனையும் அடக்கிப்போட, தேவரீர் உம்முடைய சத்துருக்களினிமித்தம் குழந்தைகள் பாலகர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3306,51 +3306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you might still the enemy and the avenger.]]></a:t>
+              <a:t><![CDATA[வாயினால் பெலன் உண்டுபண்ணினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3438,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. When I consider your heavens, the work of your fingers, the moon and the stars, which you have]]></a:t>
+              <a:t><![CDATA[3. உமது விரல்களின் கிரியையாகிய உம்முடைய வானங்களையும், நீர் ஸ்தாபித்த சந்திரனையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3570,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ordained;]]></a:t>
+              <a:t><![CDATA[நட்சத்திரங்களையும் நான் பார்க்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3702,51 +3702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. What is man, that you are mindful of him? and the son of man, that you visit him?]]></a:t>
+              <a:t><![CDATA[4. மனுஷனை நீர் நினைக்கிறதற்கும், மனுஷகுமாரனை நீர் விசாரிக்கிறதற்கும் அவன் எம்மாத்திரம் என்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3834,51 +3834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For you have made him a little lower than the angels, and have crowned him with glory and honour.]]></a:t>
+              <a:t><![CDATA[5. நீர் அவனை தேவதூதரிலும் சற்று சிறியவனாக்கினீர்; மகிமையினாலும் கனத்தினாலும் அவனை முடிசூட்டினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3895,91 +3895,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme16">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
   <a:themeElements>
-    <a:clrScheme name="Theme16">
+    <a:clrScheme name="Theme27">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme16">
+    <a:fontScheme name="Theme27">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4005,51 +4005,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme16">
+    <a:fmtScheme name="Theme27">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>