--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -1818,51 +1818,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478639883" r:id="rId1"/>
+    <p:sldLayoutId id="2482571807" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3895,91 +3895,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme27">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme27">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4005,51 +4005,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme27">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>