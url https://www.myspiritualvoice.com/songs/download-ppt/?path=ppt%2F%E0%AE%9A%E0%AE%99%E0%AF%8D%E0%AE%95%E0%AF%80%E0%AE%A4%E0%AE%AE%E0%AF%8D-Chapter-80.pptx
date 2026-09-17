--- v0 (2026-08-02)
+++ v1 (2026-09-17)
@@ -51,50 +51,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -105,50 +107,51 @@
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -276,53 +279,54 @@
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -382,51 +386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எங்கள் அயலாருக்கு எங்களை வழக்காக வைக்கிறீர்; எங்கள் சத்துருக்கள் எங்களைப் பரியாசம்பண்ணுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. You feed them with the bread of tears; and give them tears to drink in great measure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -491,51 +495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சேனைகளின் தேவனே, எங்களைத் திருப்பிக்கொண்டுவாரும், உமது முகத்தைப் பிரகாசிக்கப்பண்ணும், அப்பொழுது இரட்சிக்கப்படுவோம்.]]></a:t>
+              <a:t><![CDATA[5. You feed them with the bread of tears; and give them tears to drink in great measure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -600,51 +604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சேனைகளின் தேவனே, எங்களைத் திருப்பிக்கொண்டுவாரும், உமது முகத்தைப் பிரகாசிக்கப்பண்ணும், அப்பொழுது இரட்சிக்கப்படுவோம்.]]></a:t>
+              <a:t><![CDATA[6. You make us a strife unto our neighbours: and our enemies laugh among themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -709,51 +713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீர் எகிப்திலிருந்து ஒரு திராட்சக்கொடியைக் கொண்டுவந்து, ஜாதிகளைத் துரத்திவிட்டு அதை நாட்டினீர்.]]></a:t>
+              <a:t><![CDATA[7. Turn us again, O God of hosts, and cause your face to shine; and we shall be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -818,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு இடத்தை ஆயத்தப்படுத்தினீர்; அது வேரூன்றி, தேசமெங்கும் படர்ந்தது.]]></a:t>
+              <a:t><![CDATA[7. Turn us again, O God of hosts, and cause your face to shine; and we shall be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -927,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதின் நிழலால் மலைகளும் அதின் கிளைகளால் திவ்வியமான கேதுருக்களும் மூடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[8. You have brought a vine out of Egypt: you have cast out the heathen, and planted it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1036,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதின் நிழலால் மலைகளும் அதின் கிளைகளால் திவ்வியமான கேதுருக்களும் மூடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[9. You prepared room before it, and did cause it to take deep root, and it filled the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1145,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அது தன் கொடிகளைச் சமுத்திரமட்டாகவும், தன் கிளைகளை நதிமட்டாகவும் படரவிட்டது.]]></a:t>
+              <a:t><![CDATA[10. The hills were covered with the shadow of it, and the boughs thereof were like the goodly cedars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1254,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்பொழுதோ வழிநடக்கிற யாவரும் அதைப் பறிக்கும்படியாக அதின் அடைப்புகளை ஏன் தகர்த்துப்போட்டீர்?]]></a:t>
+              <a:t><![CDATA[11. She sent out her boughs unto the sea, and her branches unto the river.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1363,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. காட்டுப்பன்றி அதை உழுதுபோடுகிறது, வெளியின் மிருகங்கள் அதை மேய்ந்துபோடுகிறது.]]></a:t>
+              <a:t><![CDATA[12. Why have you then broken down her hedges, so that all they which pass by the way do pluck her?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1472,51 +1476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேலின் மேய்ப்பரே, யோசேப்பை ஆட்டுமந்தையைப்போல நடத்துகிறவரே, செவிகொடும்; கேருபீன்கள் மத்தியில் வாசம்பண்ணுகிறவரே, பிரகாசியும்.]]></a:t>
+              <a:t><![CDATA[1. Give ear, O Shepherd of Israel, you that lead Joseph like a flock; you that dwell between the cherubims, shine forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1581,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சேனைகளின் தேவனே திரும்பிவாரும், வானத்திலிருந்து கண்ணோக்கிப்பார்த்து, இந்தத் திராட்சச்செடியை விசாரித்தருளும்;]]></a:t>
+              <a:t><![CDATA[13. The boar out of the wood does waste it, and the wild beast of the field does devour it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1690,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சேனைகளின் தேவனே திரும்பிவாரும், வானத்திலிருந்து கண்ணோக்கிப்பார்த்து, இந்தத் திராட்சச்செடியை விசாரித்தருளும்;]]></a:t>
+              <a:t><![CDATA[14. Return, we plead to you, O God of hosts: look down from heaven, and behold, and visit this vine;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1799,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உம்முடைய வலதுகரம் நாட்டின கொடியையும், உமக்கு நீர் திடப்படுத்தின கிளையையும் கடாட்சித்தருளும்.]]></a:t>
+              <a:t><![CDATA[14. Return, we plead to you, O God of hosts: look down from heaven, and behold, and visit this vine;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1908,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அது அக்கினியால் சுடப்பட்டும் வெட்டுண்டும் போயிற்று; உம்முடைய முகத்தின் பயமுறுத்தலால் அழிந்துபோகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And the vineyard which your right hand has planted, and the branch that you made strong for yourself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2017,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அது அக்கினியால் சுடப்பட்டும் வெட்டுண்டும் போயிற்று; உம்முடைய முகத்தின் பயமுறுத்தலால் அழிந்துபோகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. It is burned with fire, it is cut down: they perish at the rebuke of your countenance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2126,51 +2130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உமது கரம் உமது வலதுபாரிசத்துப் புருஷன்மீதிலும், உமக்கு நீர் திடப்படுத்தின மனுஷகுமாரன் மீதிலும் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[16. It is burned with fire, it is cut down: they perish at the rebuke of your countenance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2235,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உமது கரம் உமது வலதுபாரிசத்துப் புருஷன்மீதிலும், உமக்கு நீர் திடப்படுத்தின மனுஷகுமாரன் மீதிலும் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[17. Let your hand be upon the man of your right hand, upon the son of man whom you made strong for yourself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2344,51 +2348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது உம்மைவிட்டுப் பின்வாங்கமாட்டோம்; எங்களை உயிர்ப்பியும், அப்பொழுது உமது நாமத்தைத் தொழுதுகொள்ளுவோம்.]]></a:t>
+              <a:t><![CDATA[17. Let your hand be upon the man of your right hand, upon the son of man whom you made strong for yourself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2453,51 +2457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது உம்மைவிட்டுப் பின்வாங்கமாட்டோம்; எங்களை உயிர்ப்பியும், அப்பொழுது உமது நாமத்தைத் தொழுதுகொள்ளுவோம்.]]></a:t>
+              <a:t><![CDATA[18. So will not we go back from you: quicken us, and we will call upon your name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2562,51 +2566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சேனைகளின் தேவனாகிய கர்த்தாவே, எங்களைத் திருப்பிக்கொண்டுவாரும்; உமது முகத்தைப் பிரகாசிக்கப்பண்ணும், அப்பொழுது இரட்சிக்கப்படுவோம்.]]></a:t>
+              <a:t><![CDATA[18. So will not we go back from you: quicken us, and we will call upon your name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2671,51 +2675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேலின் மேய்ப்பரே, யோசேப்பை ஆட்டுமந்தையைப்போல நடத்துகிறவரே, செவிகொடும்; கேருபீன்கள் மத்தியில் வாசம்பண்ணுகிறவரே, பிரகாசியும்.]]></a:t>
+              <a:t><![CDATA[1. Give ear, O Shepherd of Israel, you that lead Joseph like a flock; you that dwell between the cherubims, shine forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2780,51 +2784,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சேனைகளின் தேவனாகிய கர்த்தாவே, எங்களைத் திருப்பிக்கொண்டுவாரும்; உமது முகத்தைப் பிரகாசிக்கப்பண்ணும், அப்பொழுது இரட்சிக்கப்படுவோம்.]]></a:t>
+              <a:t><![CDATA[19. Turn us again, O LORD God of hosts, cause your face to shine; and we shall be saved.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Turn us again, O LORD God of hosts, cause your face to shine; and we shall be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2889,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எப்பிராயீம் பென்யமீன் மனாசே என்பவர்களுக்கு முன்பாக, நீர் உமது வல்லமையை எழுப்பி, எங்களை இரட்சிக்க வந்தருளும்.]]></a:t>
+              <a:t><![CDATA[2. Before Ephraim and Benjamin and Manasseh stir up your strength, and come and save us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2998,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவனே, எங்களைத் திருப்பிக்கொண்டுவாரும், உமது முகத்தைப் பிரகாசிக்கப்பண்ணும், அப்பொழுது இரட்சிக்கப்படுவோம்.]]></a:t>
+              <a:t><![CDATA[2. Before Ephraim and Benjamin and Manasseh stir up your strength, and come and save us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3107,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சேனைகளின் தேவனாகிய கர்த்தாவே, உமது ஜனத்தின் விண்ணப்பத்துக்கு விரோதமாய் நீர் எதுவரைக்கும் கோபங்கொள்வீர்.]]></a:t>
+              <a:t><![CDATA[3. Turn us again, O God, and cause your face to shine; and we shall be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3216,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கண்ணீராகிய அப்பத்தை அவர்களுக்கு போஜனமாகவும், மிகுதியான கண்ணீரையே அவர்களுக்குப் பானமாகவும் கொடுத்தீர்.]]></a:t>
+              <a:t><![CDATA[3. Turn us again, O God, and cause your face to shine; and we shall be saved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3325,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கண்ணீராகிய அப்பத்தை அவர்களுக்கு போஜனமாகவும், மிகுதியான கண்ணீரையே அவர்களுக்குப் பானமாகவும் கொடுத்தீர்.]]></a:t>
+              <a:t><![CDATA[4. O LORD God of hosts, how long will you be angry against the prayer of your people?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3434,51 +3547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எங்கள் அயலாருக்கு எங்களை வழக்காக வைக்கிறீர்; எங்கள் சத்துருக்கள் எங்களைப் பரியாசம்பண்ணுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. O LORD God of hosts, how long will you be angry against the prayer of your people?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3513,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474699586" r:id="rId1"/>
+    <p:sldLayoutId id="2478639943" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3741,50 +3854,58 @@
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3933,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പരിഹസിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[5. கண்ணீராகிய அப்பத்தை அவர்களுக்கு போஜனமாகவும், மிகுதியான கண்ணீரையே அவர்களுக்குப் பானமாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4065,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. സൈന്യങ്ങളുടെ ദൈവമേ, ഞങ്ങളെ യഥാസ്ഥാനപ്പെടുത്തേണമേ; ഞങ്ങൾ രക്ഷപ്പെടേണ്ടതിന്നു തിരുമുഖം]]></a:t>
+              <a:t><![CDATA[கொடுத்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4197,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രകാശിപ്പിക്കേണമേ.]]></a:t>
+              <a:t><![CDATA[6. எங்கள் அயலாருக்கு எங்களை வழக்காக வைக்கிறீர்; எங்கள் சத்துருக்கள் எங்களைப் பரியாசம்பண்ணுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4329,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. നീ മിസ്രയീമിൽനിന്നു ഒരു മുന്തിരവള്ളികൊണ്ടുവന്നു; ജാതികളെ നീക്കിക്കളഞ്ഞു അതിനെ നട്ടു.]]></a:t>
+              <a:t><![CDATA[7. சேனைகளின் தேவனே, எங்களைத் திருப்பிக்கொண்டுவாரும், உமது முகத்தைப் பிரகாசிக்கப்பண்ணும், அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4461,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. നീ അതിന്നു തടം എടുത്തു അതു വേരൂന്നി ദേശത്തു പടർന്നു.]]></a:t>
+              <a:t><![CDATA[இரட்சிக்கப்படுவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4593,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അതിന്റെ നിഴൽകൊണ്ടു പർവ്വതങ്ങൾ മൂടിയിരുന്നു; അതിന്റെ കൊമ്പുകൾ ദിവ്യദേവദാരുക്കൾ പോലെയും]]></a:t>
+              <a:t><![CDATA[8. நீர் எகிப்திலிருந்து ஒரு திராட்சக்கொடியைக் கொண்டுவந்து, ஜாதிகளைத் துரத்திவிட்டு அதை நாட்டினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4725,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு இடத்தை ஆயத்தப்படுத்தினீர்; அது வேரூன்றி, தேசமெங்கும் படர்ந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4857,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അതു കൊമ്പുകളെ സമുദ്രംവരെയും ചില്ലികളെ നദിവരെയും നീട്ടിയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[10. அதின் நிழலால் மலைகளும் அதின் கிளைகளால் திவ்வியமான கேதுருக்களும் மூடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4989,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. വഴിപോകുന്നവരൊക്കെയും അതിനെ പറിപ്പാൻ തക്കവണ്ണം നീ അതിന്റെ വേലികളെ പൊളിച്ചുകളഞ്ഞതു എന്തു?]]></a:t>
+              <a:t><![CDATA[11. அது தன் கொடிகளைச் சமுத்திரமட்டாகவும், தன் கிளைகளை நதிமட்டாகவும் படரவிட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5121,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. കാട്ടുപന്നി അതിനെ മാന്തിക്കളയുന്നു; വയലിലെ മൃഗങ്ങൾ അതു തിന്നുകളയുന്നു.]]></a:t>
+              <a:t><![CDATA[12. இப்பொழுதோ வழிநடக்கிற யாவரும் அதைப் பறிக்கும்படியாக அதின் அடைப்புகளை ஏன் தகர்த்துப்போட்டீர்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5253,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ആട്ടിൻ കൂട്ടത്തെപ്പോലെ യോസേഫിനെ നടത്തുന്നവനായി യിസ്രായേലിന്റെ ഇടയനായുള്ളോവേ, ചെവിക്കൊള്ളേണമേ;]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேலின் மேய்ப்பரே, யோசேப்பை ஆட்டுமந்தையைப்போல நடத்துகிறவரே, செவிகொடும்; கேருபீன்கள் மத்தியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5385,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. സൈന്യങ്ങളുടെ ദൈവമേ, തിരിഞ്ഞുവരേണമേ; സ്വർഗ്ഗത്തിൽനിന്നു നോക്കി കടാക്ഷിച്ചു ഈ മുന്തിരിവള്ളിയെ]]></a:t>
+              <a:t><![CDATA[13. காட்டுப்பன்றி அதை உழுதுபோடுகிறது, வெளியின் மிருகங்கள் அதை மேய்ந்துபோடுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സന്ദർശിക്കേണമേ.]]></a:t>
+              <a:t><![CDATA[14. சேனைகளின் தேவனே திரும்பிவாரும், வானத்திலிருந்து கண்ணோக்கிப்பார்த்து, இந்தத் திராட்சச்செடியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. നിന്റെ വലങ്കൈ നട്ടിട്ടുള്ളതിനെയും നീ നിനക്കായി വളർത്തിയ തയ്യെയും പാലിക്കേണമേ.]]></a:t>
+              <a:t><![CDATA[விசாரித்தருளும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അതിനെ തീ വെച്ചു ചുടുകയും വെട്ടിക്കളകയും ചെയ്തിരിക്കുന്നു; നിന്റെ മുഖത്തിന്റെ ഭർത്സനത്താൽ അവർ]]></a:t>
+              <a:t><![CDATA[15. உம்முடைய வலதுகரம் நாட்டின கொடியையும், உமக்கு நீர் திடப்படுத்தின கிளையையும் கடாட்சித்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നശിച്ചുപോകുന്നു.]]></a:t>
+              <a:t><![CDATA[16. அது அக்கினியால் சுடப்பட்டும் வெட்டுண்டும் போயிற்று; உம்முடைய முகத்தின் பயமுறுத்தலால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. നിന്റെ കൈ നിന്റെ വലത്തുഭാഗത്തെ പുരുഷന്റെമേൽ നീ നിനക്കായി വളർത്തിയ മനുഷ്യപുത്രന്റെ മേൽതന്നേ]]></a:t>
+              <a:t><![CDATA[அழிந்துபோகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരിക്കട്ടെ.]]></a:t>
+              <a:t><![CDATA[17. உமது கரம் உமது வலதுபாரிசத்துப் புருஷன்மீதிலும், உமக்கு நீர் திடப்படுத்தின மனுஷகுமாரன் மீதிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. എന്നാൽ ഞങ്ങൾ നിന്നെ വിട്ടു പിന്മാറുകയില്ല; ഞങ്ങളെ ജീവിപ്പിക്കേണമേ, എന്നാൽ ഞങ്ങൾ നിന്റെ നാമത്തെ]]></a:t>
+              <a:t><![CDATA[இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിളിച്ചപേക്ഷിക്കും.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது உம்மைவிட்டுப் பின்வாங்கமாட்டோம்; எங்களை உயிர்ப்பியும், அப்பொழுது உமது நாமத்தைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. സൈന്യങ്ങളുടെ ദൈവമായ യഹോവേ, ഞങ്ങളെ യഥാസ്ഥാനപ്പെടുത്തേണമേ; ഞങ്ങൾ രക്ഷപ്പെടേണ്ടതിന്നു തിരുമുഖം]]></a:t>
+              <a:t><![CDATA[தொழுதுகொள்ளுவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കെരൂബുകളിന്മേൽ അധിവസിക്കുന്നവനേ, പ്രകാശിക്കേണമേ.]]></a:t>
+              <a:t><![CDATA[வாசம்பண்ணுகிறவரே, பிரகாசியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +6958,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രകാശിപ്പിക്കേണമേ.]]></a:t>
+              <a:t><![CDATA[19. சேனைகளின் தேவனாகிய கர்த்தாவே, எங்களைத் திருப்பிக்கொண்டுவாரும்; உமது முகத்தைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 80]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிரகாசிக்கப்பண்ணும், அப்பொழுது இரட்சிக்கப்படுவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. എഫ്രയീമും ബെന്യാമീനും മനശ്ശെയും കാൺകെ നിന്റെ വീര്യബലം ഉണർത്തി ഞങ്ങളുടെ രക്ഷെക്കായി വരേണമേ.]]></a:t>
+              <a:t><![CDATA[2. எப்பிராயீம் பென்யமீன் மனாசே என்பவர்களுக்கு முன்பாக, நீர் உமது வல்லமையை எழுப்பி, எங்களை இரட்சிக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ദൈവമേ, ഞങ്ങളെ യഥാസ്ഥാനപ്പെടുത്തേണമേ; ഞങ്ങൾ രക്ഷപ്പെടേണ്ടതിന്നു തിരുമുഖം പ്രകാശിപ്പിക്കേണമേ.]]></a:t>
+              <a:t><![CDATA[வந்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. സൈന്യങ്ങളുടെ ദൈവമായ യഹോവേ, നീ നിന്റെ ജനത്തിന്റെ പ്രാർത്ഥനെക്കു നേരെ എത്രത്തോളം കോപിക്കും?]]></a:t>
+              <a:t><![CDATA[3. தேவனே, எங்களைத் திருப்பிக்கொண்டுவாரும், உமது முகத்தைப் பிரகாசிக்கப்பண்ணும், அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. നീ അവർക്കു കണ്ണുനീരിന്റെ അപ്പം തിന്മാൻ കൊടുത്തിരിക്കുന്നു; അനവധി കണ്ണുനീർ അവർക്കു കുടിപ്പാനും]]></a:t>
+              <a:t><![CDATA[இரட்சிக்கப்படுவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊടുത്തിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[4. சேனைகளின் தேவனாகிய கர்த்தாவே, உமது ஜனத்தின் விண்ணப்பத்துக்கு விரோதமாய் நீர் எதுவரைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. നീ ഞങ്ങളെ ഞങ്ങളുടെ അയൽക്കാർക്കു വഴക്കാക്കിതീർക്കുന്നു; ഞങ്ങളുടെ ശത്രുക്കൾ തമ്മിൽ പറഞ്ഞു]]></a:t>
+              <a:t><![CDATA[கோபங்கொள்வீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7690,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 80]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme32">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme32">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7800,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme32">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7975,51 +8228,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>30</Slides>
+  <Slides>31</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>