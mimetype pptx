--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -3626,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478639943" r:id="rId1"/>
+    <p:sldLayoutId id="2482571804" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7943,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 80]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme82">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme82">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme82">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>