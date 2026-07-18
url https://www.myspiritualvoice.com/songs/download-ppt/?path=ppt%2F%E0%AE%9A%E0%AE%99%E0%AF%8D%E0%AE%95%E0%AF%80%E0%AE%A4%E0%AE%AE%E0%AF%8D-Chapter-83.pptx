--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -31,97 +31,94 @@
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
-    <p:sldId id="276" r:id="rId23"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -239,54 +236,53 @@
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
-  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -346,51 +342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஏகமனநிர்ணயமாய் ஆலோசனைசெய்து, உமக்கு விரோதமாய் ஒப்பந்தம்பண்ணிக்கொண்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அசீரியரும் அவர்களோடேகூடக் கலந்து, லோத்தின் புத்திரருக்குப் புயபலமானார்கள். (சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -455,51 +451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அசீரியரும் அவர்களோடேகூடக் கலந்து, லோத்தின் புத்திரருக்குப் புயபலமானார்கள். (சேலா.)]]></a:t>
+              <a:t><![CDATA[9. மீதியானியருக்குச் செய்ததுபோலவும், கீசோன் என்னும் ஆற்றண்டை எந்தோரிலே அழிக்கப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -564,51 +560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மீதியானியருக்குச் செய்ததுபோலவும், கீசோன் என்னும் ஆற்றண்டை எந்தோரிலே அழிக்கப்பட்டு,]]></a:t>
+              <a:t><![CDATA[10. நிலத்துக்கு எருவாய்ப்போன சிசெரா, யாபீன் என்பவர்களுக்குச் செய்ததுபோலவும், அவர்களுக்குச் செய்யும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -673,51 +669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நிலத்துக்கு எருவாய்ப்போன சிசெரா, யாபீன் என்பவர்களுக்குச் செய்ததுபோலவும், அவர்களுக்குச் செய்யும்.]]></a:t>
+              <a:t><![CDATA[11. அவர்களையும் அவர்கள் அதிபதிகளையும் ஓரேபுக்கும் சேபுக்கும், அவர்கள் பிரபுக்களையெல்லாம் சேபாவுக்கும் சல்முனாவுக்கும் சமமாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -782,51 +778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்களையும் அவர்கள் அதிபதிகளையும் ஓரேபுக்கும் சேபுக்கும், அவர்கள் பிரபுக்களையெல்லாம் சேபாவுக்கும் சல்முனாவுக்கும் சமமாக்கும்.]]></a:t>
+              <a:t><![CDATA[12. தேவனுடைய வாசஸ்தலங்களை எங்களுக்குச் சுதந்தரமாக நாங்கள் கட்டிக்கொள்வோம் என்று சொல்லுகிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -891,51 +887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவனுடைய வாசஸ்தலங்களை எங்களுக்குச் சுதந்தரமாக நாங்கள் கட்டிக்கொள்வோம் என்று சொல்லுகிறார்களே.]]></a:t>
+              <a:t><![CDATA[13. என் தேவனே, அவர்களைச் சுழல்காற்றின் புழுதிக்கும், காற்றுமுகத்தில் பறக்கும் துரும்புக்கும் சமமாக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1000,51 +996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் தேவனே, அவர்களைச் சுழல்காற்றின் புழுதிக்கும், காற்றுமுகத்தில் பறக்கும் துரும்புக்கும் சமமாக்கும்.]]></a:t>
+              <a:t><![CDATA[14. நெருப்பு காட்டைக் கொளுத்துவதுபோலவும் அக்கினி ஜுவாலைகள் மலைகளை எரிப்பதுபோலவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1109,51 +1105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நெருப்பு காட்டைக் கொளுத்துவதுபோலவும் அக்கினி ஜுவாலைகள் மலைகளை எரிப்பதுபோலவும்,]]></a:t>
+              <a:t><![CDATA[15. நீர் உமது புசலினாலே அவர்களைத் தொடர்ந்து, உமது பெருங்காற்றிலே அவர்களைக் கலங்கப்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1218,51 +1214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீர் உமது புசலினாலே அவர்களைத் தொடர்ந்து, உமது பெருங்காற்றிலே அவர்களைக் கலங்கப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தாவே, அவர்கள் உமது நாமத்தைத் தேடும்படிக்கு, அவர்கள் முகங்களை அவமானத்தாலே மூடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1327,51 +1323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தாவே, அவர்கள் உமது நாமத்தைத் தேடும்படிக்கு, அவர்கள் முகங்களை அவமானத்தாலே மூடும்.]]></a:t>
+              <a:t><![CDATA[17. யேகோவா என்னும் நாமத்தையுடைய தேவரீர் ஒருவரே பூமியனைத்தின்மேலும் உன்னதமானவர் என்று மனுஷர் உணரும்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1545,159 +1541,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யேகோவா என்னும் நாமத்தையுடைய தேவரீர் ஒருவரே பூமியனைத்தின்மேலும் உன்னதமானவர் என்று மனுஷர் உணரும்படி,]]></a:t>
-[...107 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[18. அவர்கள் என்றைக்கும் வெட்கிக்கலங்கி, நாணமடைந்து அழிந்துபோவார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -1981,51 +1868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உமது ஜனத்துக்கு விரோதமாக உபாய தந்திரங்களை யோசித்து, உமது மறைவிலிருக்கிறவர்களுக்கு விரோதமாக ஆலோசனைபண்ணுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் இனி ஒரு ஜாதியாராயிராமலும், இஸ்ரவேலின் பேர் இனி நினைக்கப்படாமலும் போவதற்காக, அவர்களை அதம்பண்ணுவோம் வாருங்கள் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2199,51 +2086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் இனி ஒரு ஜாதியாராயிராமலும், இஸ்ரவேலின் பேர் இனி நினைக்கப்படாமலும் போவதற்காக, அவர்களை அதம்பண்ணுவோம் வாருங்கள் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. இப்படி, ஏதோமின் கூடாரத்தாரும், இஸ்மவேலரும், மோவாபியரும், ஆகாரியரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2308,51 +2195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்படி, ஏதோமின் கூடாரத்தாரும், இஸ்மவேலரும், மோவாபியரும், ஆகாரியரும்,]]></a:t>
+              <a:t><![CDATA[6. கேபாலரும், அம்மோனியரும், அமலேக்கியரும், தீருவின் குடிகளோடுகூடிய பெலிஸ்தரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2417,51 +2304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கேபாலரும், அம்மோனியரும், அமலேக்கியரும், தீருவின் குடிகளோடுகூடிய பெலிஸ்தரும்,]]></a:t>
+              <a:t><![CDATA[7. ஏகமனநிர்ணயமாய் ஆலோசனைசெய்து, உமக்கு விரோதமாய் ஒப்பந்தம்பண்ணிக்கொண்டிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2496,51 +2383,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493207" r:id="rId1"/>
+    <p:sldLayoutId id="2473414330" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2636,58 +2523,50 @@
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2844,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಗೆಬಾಲ್ಯರೂ ಅಮ್ಮೋನಿ ಯರೂ ಮಾಲೇಕ್ಯರೂ ತೂರಿನ ನಿವಾಸಿಗಳು ಸಹಿತವಾಗಿ ಫಿಲಿಷ್ಟಿಯರದೇ;]]></a:t>
+              <a:t><![CDATA[8. Assur also is joined with them: they have helped the children of Lot. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2976,51 +2855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಅಶ್ಶೂರ್ಯರೂ ಸಹ ಅವ ರಲ್ಲಿ ಕೂಡಿಕೊಂಡು; ಅವರು ಲೋಟನ ಮಕ್ಕಳಿಗೆ ಸಹಾಯ ಮಾಡಿದ್ದಾರೆ ಸೆಲಾ.]]></a:t>
+              <a:t><![CDATA[9. Do unto them as unto the Midianites; as to Sisera, as to Jabin, at the brook of Kison:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3108,51 +2987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಮಿದ್ಯಾನಿಗೂ ಸೀಸೆರನಿಗೂ ಯಾಬೀನನಿಗೂ ಕೀಷೋನ್‌ ಹಳ್ಳದಲ್ಲಿ ಮಾಡಿದ ಹಾಗೆ ಅವರಿಗೆ ಮಾಡು.]]></a:t>
+              <a:t><![CDATA[10. Which perished at Endor: they became as dung for the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3240,51 +3119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಇವರು ಎಂದೋರಿನಲ್ಲಿ ನಾಶವಾಗಿ ಭೂಮಿಗೆ ಗೊಬ್ಬರವಾದರು.]]></a:t>
+              <a:t><![CDATA[11. Make their nobles like Oreb, and like Zeeb: yea, all their princes as Zebah, and as Zalmunna:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3372,51 +3251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಅವರನ್ನೂ ಅವರ ಅಧಿಪತಿಗಳನ್ನೂ ಓರೇಬ್‌ ಜೇಬ್‌ ಹಾಗೆಯೂ ಅವರ ಪ್ರಮುಖರೆಲ್ಲರನ್ನು ಜೇಬಹ ಚಲ್ಮುನ್ನರ ಹಾಗೆಯೂ ಮಾಡು.]]></a:t>
+              <a:t><![CDATA[12. Who said, Let us take to ourselves the houses of God in possession.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3504,51 +3383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಅವರು--ನಾವು ದೇವರ ನಿವಾಸಗಳನ್ನು ಸ್ವತಂತ್ರಿಸಿಕೊಳ್ಳೋಣ ಅನ್ನುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[13. O my God, make them like a wheel; as the stubble before the wind.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3636,51 +3515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಓ ನನ್ನ ದೇವರೇ, ಅವರನ್ನು ಚಕ್ರದ ಹಾಗೆಯೂ ಗಾಳಿಯ ಮುಂದಿರುವ ಕಸದ ಹಾಗೆಯೂ ಮಾಡು.]]></a:t>
+              <a:t><![CDATA[14. As the fire burns a wood, and as the flame sets the mountains on fire;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3768,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಕಾಡನ್ನು ಸುಡುವ ಬೆಂಕಿಯ ಹಾಗೆಯೂ ಬೆಟ್ಟಗಳನ್ನು ದಹಿಸುವ ಜ್ವಾಲೆಯ ಹಾಗೆಯೂ]]></a:t>
+              <a:t><![CDATA[15. So persecute them with your tempest, and make them afraid with your storm.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3900,51 +3779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ನಿನ್ನ ಬಿರುಗಾಳಿಯಿಂದ ಅವರನ್ನು ಹಿಂಸಿಸಿ ನಿನ್ನ ಸುಳಿ ಗಾಳಿಯಿಂದ ಅವರನ್ನು ತಲ್ಲಣ ಪಡಿಸು.]]></a:t>
+              <a:t><![CDATA[16. Fill their faces with shame; that they may seek your name, O LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4032,51 +3911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಓ ಕರ್ತನೇ, ನಿನ್ನ ನಾಮವನ್ನು ಅವರು ಹುಡುಕುವ ಹಾಗೆ ಅವರ ಮುಖಗಳನ್ನು ನಾಚಿಕೆ ಯಿಂದ ತುಂಬಿಸು.]]></a:t>
+              <a:t><![CDATA[17. Let them be confounded and troubled for ever; yea, let them be put to shame, and perish:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4164,51 +4043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. 1 ಓ ದೇವರೇ, ಮೌನವಾಗಿರಬೇಡ; ಓ ದೇವರೇ, ಮೌನವಾಗಿರಬೇಡ; ಸುಮ್ಮ ನಿರಬೇಡ.]]></a:t>
+              <a:t><![CDATA[1. Keep not you silence, O God: hold not your peace, and be not still, O God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4296,183 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಅವರು ನಾಚಿಕೆಪಟ್ಟು ಎಂದೆಂ ದಿಗೂ ಕಳವಳಗೊಳ್ಳಲಿ; ಹೌದು, ಅವರು ಲಜ್ಜೆ ಯಿಂದ ನಾಶವಾಗಲಿ.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[18. ನೀನು ಮಾತ್ರ ಯೆಹೋವ ನೆಂಬ ಹೆಸರುಳ್ಳ ನೀನು ಸಮಸ್ತ ಭೂಮಿಯ ಮೇಲೆ ಮಹೋನ್ನತನಾಗಿದ್ದೀ ಎಂದು ತಿಳುಕೊಳ್ಳಲಿ.]]></a:t>
+              <a:t><![CDATA[18. That men may know that you, whose name alone is JEHOVAH, are the most high over all the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಇಗೋ, ನಿನ್ನ ಶತ್ರುಗಳು ಗದ್ದಲ ಮಾಡು ತ್ತಾರೆ; ನಿನ್ನ ಹಗೆಯವರು ತಲೆ ಎತ್ತುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[2. For, lo, yours enemies make a tumult: and they that hate you have lifted up the head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನಿನ್ನ ಜನರಿಗೆ ವಿರೋಧವಾಗಿ ಉಪಾಯದ ಯುಕ್ತಿಯನ್ನು ಕಲ್ಪಿಸುತ್ತಾರೆ. ನೀನು ಅಡಗಿಸಿಟ್ಟವರಿಗೆ ವಿರೋಧಿಗಳು]]></a:t>
+              <a:t><![CDATA[3. They have taken crafty counsel against your people, and consulted against your hidden ones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಲೋಚಿಸಿಕೊಳ್ಳುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[4. They have said, Come, and let us cut them off from being a nation; that the name of Israel may be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಅವರು--ಬನ್ನಿರಿ, ಅವ ರನ್ನು ಜನಾಂಗವಾಗಿರದ ಹಾಗೆ ನಾವು ಅವರನ್ನು ನಿರ್ಮೂಲ ಮಾಡೋಣ; ಇಸ್ರಾಯೇಲಿನ ಹೆಸರು ಇನ್ನು]]></a:t>
+              <a:t><![CDATA[no more in remembrance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜ್ಞಾಪಕಕ್ಕೆ ಬಾರದಿರಲಿ ಅನ್ನುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[5. For they have consulted together with one consent: they are confederate against you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅವರು ಕೂಡ ಏಕಮನಸ್ಸಾಗಿ ಆಲೋಚನೆ ಮಾಡಿಕೊಂಡಿ ದ್ದಾರೆ; ನಿನಗೆ ವಿರೋಧವಾಗಿ ಒಡಂಬಟ್ಟಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[6. The tabernacles of Edom, and the Ishmaelites; of Moab, and the Hagarenes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಎದೋಮ್ಯರ ಮತ್ತು ಇಷ್ಮಾಯೇಲ್ಯರ ಗುಡಾರಗಳೂ ಮೋವಾಬೂ ಹಗ್ರೀಯರೂ]]></a:t>
+              <a:t><![CDATA[7. Gebal, and Ammon, and Amalek; the Philistines with the inhabitants of Tyre;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5413,91 +5160,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 83]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
   <a:themeElements>
-    <a:clrScheme name="Theme6">
+    <a:clrScheme name="Theme3">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme6">
+    <a:fontScheme name="Theme3">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5523,51 +5270,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme6">
+    <a:fmtScheme name="Theme3">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5698,51 +5445,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>21</Slides>
+  <Slides>20</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>