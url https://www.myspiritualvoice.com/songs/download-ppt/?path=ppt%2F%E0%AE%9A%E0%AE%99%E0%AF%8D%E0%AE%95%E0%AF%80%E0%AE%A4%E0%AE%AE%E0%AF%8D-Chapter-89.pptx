--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -117,50 +117,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -204,50 +214,55 @@
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -408,53 +423,58 @@
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -514,51 +534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. வடக்கையும் தெற்கையும் நீர் உண்டாக்கினீர், தாபோரும் எர்மோனும் உம்முடைய நாமம் விளங்கக் கெம்பீரிக்கும்.]]></a:t>
+              <a:t><![CDATA[6. ஆகாயமண்டலத்தில் கர்த்தருக்கு நிகரானவர் யார்? பலவான்களின் புத்திரரில் கர்த்தருக்கு ஒப்பானவர் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -623,51 +643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உமக்கு வல்லமையுள்ள புயமிருக்கிறது; உம்முடைய கரம் பராக்கிரமமுள்ளது; உம்முடைய வலதுகரம் உன்னதமானது.]]></a:t>
+              <a:t><![CDATA[6. ஆகாயமண்டலத்தில் கர்த்தருக்கு நிகரானவர் யார்? பலவான்களின் புத்திரரில் கர்த்தருக்கு ஒப்பானவர் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -732,51 +752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீதியும் நியாயமும் உம்முடைய சிங்காசனத்தின் ஆதாரம்; கிருபையும் சத்தியமும் உமக்கு முன்பாக நடக்கும்.]]></a:t>
+              <a:t><![CDATA[7. தேவன் பரிசுத்தவான்களுடைய ஆலோசனைச் சபையில் மிகவும் பயப்படத்தக்கவர், தம்மைச் சூழ்ந்திருக்கிற அனைவராலும் அஞ்சப்படத்தக்கவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -841,51 +861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கெம்பீரசத்தத்தை அறியும் ஜனங்கள் பாக்கியமுள்ளவர்கள்; கர்த்தாவே, அவர்கள் உம்முடைய முகத்தின் வெளிச்சத்தில் நடப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[7. தேவன் பரிசுத்தவான்களுடைய ஆலோசனைச் சபையில் மிகவும் பயப்படத்தக்கவர், தம்மைச் சூழ்ந்திருக்கிற அனைவராலும் அஞ்சப்படத்தக்கவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -950,51 +970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் உம்முடைய நாமத்தில் நாடோறும் களிகூர்ந்து, உம்முடைய நீதியால் உயர்ந்திருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[8. சேனைகளின் தேவனாகிய கர்த்தாவே, உம்மைப்போல் வல்லமையுள்ள கர்த்தர் யார்? உம்முடைய உண்மை உம்மைச் சூழ்ந்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1059,51 +1079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீரே அவர்கள் பலத்தின் மகிமையாயிருக்கிறீர்; உம்முடைய தயவினால் எங்கள் கொம்பு உயரும்.]]></a:t>
+              <a:t><![CDATA[9. தேவரீர், சமுத்திரத்தின் பெருமையை ஆளுகிறவர்; அதின் அலைகள் எழும்பும்போது அவைகளை அடங்கப்பண்ணுகிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1168,51 +1188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தரால் எங்கள் கேடகமும் இஸ்ரவேலின் பரிசுத்தரால் எங்களுடைய ராஜாவும் உண்டு.]]></a:t>
+              <a:t><![CDATA[10. நீர் ராகாபை வெட்டுண்ட ஒருவனைப்போல் ஒடுக்கினீர்; உமது வல்லமையான புயத்தினால் உம்முடைய சத்துருக்களைச் சிதறடித்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1277,51 +1297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது நீர் உம்முடைய பக்தனுக்குத் தரிசனமாகி: சகாயஞ்செய்யத்தக்க சக்தியை ஒரு சவுரியவான்மேல் வைத்து, ஜனத்தில் தெரிந்துகொள்ளப்பட்டவனை உயர்த்தினேன்.]]></a:t>
+              <a:t><![CDATA[10. நீர் ராகாபை வெட்டுண்ட ஒருவனைப்போல் ஒடுக்கினீர்; உமது வல்லமையான புயத்தினால் உம்முடைய சத்துருக்களைச் சிதறடித்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1386,51 +1406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது நீர் உம்முடைய பக்தனுக்குத் தரிசனமாகி: சகாயஞ்செய்யத்தக்க சக்தியை ஒரு சவுரியவான்மேல் வைத்து, ஜனத்தில் தெரிந்துகொள்ளப்பட்டவனை உயர்த்தினேன்.]]></a:t>
+              <a:t><![CDATA[11. வானங்கள் உம்முடையது, பூமியும் உம்முடையது, பூலோகத்தையும் அதிலுள்ள யாவையும் நீரே அஸ்திபாரப்படுத்தினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1495,51 +1515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் தாசனாகிய தாவீதைக் கண்டுபிடித்தேன்; என் பரிசுத்த தைலத்தினால் அவனை அபிஷேகம்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[11. வானங்கள் உம்முடையது, பூமியும் உம்முடையது, பூலோகத்தையும் அதிலுள்ள யாவையும் நீரே அஸ்திபாரப்படுத்தினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1604,51 +1624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவன் பரிசுத்தவான்களுடைய ஆலோசனைச் சபையில் மிகவும் பயப்படத்தக்கவர், தம்மைச் சூழ்ந்திருக்கிற அனைவராலும் அஞ்சப்படத்தக்கவர்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தரின் கிருபைகளை என்றென்றைக்கும் பாடுவேன்; உமது உண்மையைத் தலைமுறை தலைமுறையாக என் வாயினால் அறிவிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1713,51 +1733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் கை அவனோடே உறுதியாயிருக்கும்; என் புயம் அவனைப் பலப்படுத்தும்.]]></a:t>
+              <a:t><![CDATA[12. வடக்கையும் தெற்கையும் நீர் உண்டாக்கினீர், தாபோரும் எர்மோனும் உம்முடைய நாமம் விளங்கக் கெம்பீரிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1822,51 +1842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சத்துரு அவனை நெருக்குவதில்லை; நியாயக்கேட்டின் மகன் அவனை ஒடுக்குவதில்லை.]]></a:t>
+              <a:t><![CDATA[13. உமக்கு வல்லமையுள்ள புயமிருக்கிறது; உம்முடைய கரம் பராக்கிரமமுள்ளது; உம்முடைய வலதுகரம் உன்னதமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1931,51 +1951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவன் சத்துருக்களை அவனுக்குமுன்பாக மடங்கடித்து, அவனைப் பகைக்கிறவர்களை வெட்டுவேன்.]]></a:t>
+              <a:t><![CDATA[14. நீதியும் நியாயமும் உம்முடைய சிங்காசனத்தின் ஆதாரம்; கிருபையும் சத்தியமும் உமக்கு முன்பாக நடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2040,51 +2060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. என் உண்மையும் என் கிருபையும் அவனோடிருக்கும், என் நாமத்தினால் அவன் கொம்பு உயரும்.]]></a:t>
+              <a:t><![CDATA[14. நீதியும் நியாயமும் உம்முடைய சிங்காசனத்தின் ஆதாரம்; கிருபையும் சத்தியமும் உமக்கு முன்பாக நடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2149,51 +2169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் கையைச் சமுத்திரத்தின்மேலும், அவன் வலதுகரத்தை ஆறுகள்மேலும் ஆளும்படி வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[15. கெம்பீரசத்தத்தை அறியும் ஜனங்கள் பாக்கியமுள்ளவர்கள்; கர்த்தாவே, அவர்கள் உம்முடைய முகத்தின் வெளிச்சத்தில் நடப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2258,51 +2278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவன் என்னை நோக்கி: நீர் என் பிதா, என் தேவன், என் இரட்சிப்பின் கன்மலையென்று சொல்லுவான்.]]></a:t>
+              <a:t><![CDATA[15. கெம்பீரசத்தத்தை அறியும் ஜனங்கள் பாக்கியமுள்ளவர்கள்; கர்த்தாவே, அவர்கள் உம்முடைய முகத்தின் வெளிச்சத்தில் நடப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2367,51 +2387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நான் அவனை எனக்கு முதற்பேறானவனும், பூமியின் ராஜாக்களைப்பார்க்கிலும் மகா உயர்ந்தவனுமாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் உம்முடைய நாமத்தில் நாடோறும் களிகூர்ந்து, உம்முடைய நீதியால் உயர்ந்திருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2476,51 +2496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. என் கிருபையை என்றென்றைக்கும் அவனுக்காகக் காப்பேன்; என் உடன்படிக்கை, அவனுக்காக உறுதிப்படுத்தப்படும்.]]></a:t>
+              <a:t><![CDATA[17. நீரே அவர்கள் பலத்தின் மகிமையாயிருக்கிறீர்; உம்முடைய தயவினால் எங்கள் கொம்பு உயரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2585,51 +2605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவன் சந்ததி என்றென்றைக்கும் நிலைத்திருக்கவும், அவன் ராஜாசனம் வானங்களுள்ளமட்டும் நிலைநிற்கவும்செய்வேன்.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தரால் எங்கள் கேடகமும் இஸ்ரவேலின் பரிசுத்தரால் எங்களுடைய ராஜாவும் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2694,51 +2714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் பிள்ளைகள் என் நியாயங்களின்படி நடவாமல் என் வேதத்தை விட்டு விலகி;]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது நீர் உம்முடைய பக்தனுக்குத் தரிசனமாகி: சகாயஞ்செய்யத்தக்க சக்தியை ஒரு சவுரியவான்மேல் வைத்து, ஜனத்தில் தெரிந்துகொள்ளப்பட்டவனை உயர்த்தினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2803,51 +2823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சேனைகளின் தேவனாகிய கர்த்தாவே, உம்மைப்போல் வல்லமையுள்ள கர்த்தர் யார்? உம்முடைய உண்மை உம்மைச் சூழ்ந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தரின் கிருபைகளை என்றென்றைக்கும் பாடுவேன்; உமது உண்மையைத் தலைமுறை தலைமுறையாக என் வாயினால் அறிவிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2912,51 +2932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. என் கட்டளைகளைக் கைக்கொள்ளாமல் என் நியமங்களை மீறிநடந்தால்;]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது நீர் உம்முடைய பக்தனுக்குத் தரிசனமாகி: சகாயஞ்செய்யத்தக்க சக்தியை ஒரு சவுரியவான்மேல் வைத்து, ஜனத்தில் தெரிந்துகொள்ளப்பட்டவனை உயர்த்தினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3021,51 +3041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்கள் மீறுதலை மிலாற்றினாலும், அவர்கள் அக்கிரமத்தை வாதைகளினாலும் தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[20. என் தாசனாகிய தாவீதைக் கண்டுபிடித்தேன்; என் பரிசுத்த தைலத்தினால் அவனை அபிஷேகம்பண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3130,51 +3150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆனாலும் என் கிருபையை அவனைவிட்டு விலக்காமலும், என் உண்மையில் பிசகாமலும் இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[21. என் கை அவனோடே உறுதியாயிருக்கும்; என் புயம் அவனைப் பலப்படுத்தும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3239,51 +3259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ஆனாலும் என் கிருபையை அவனைவிட்டு விலக்காமலும், என் உண்மையில் பிசகாமலும் இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[22. சத்துரு அவனை நெருக்குவதில்லை; நியாயக்கேட்டின் மகன் அவனை ஒடுக்குவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3348,51 +3368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. என் உடன்படிக்கையை மீறாமலும், என் உதடுகள் விளம்பினதை மாற்றாமலும் இருப்பேன்.]]></a:t>
+              <a:t><![CDATA[23. அவன் சத்துருக்களை அவனுக்குமுன்பாக மடங்கடித்து, அவனைப் பகைக்கிறவர்களை வெட்டுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3457,51 +3477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஒருவிசை என் பரிசுத்தத்தின்பேரில் ஆணையிட்டேன், தாவீதுக்கு நான் பொய்சொல்லேன்.]]></a:t>
+              <a:t><![CDATA[24. என் உண்மையும் என் கிருபையும் அவனோடிருக்கும், என் நாமத்தினால் அவன் கொம்பு உயரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3566,51 +3586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவன் சந்ததி என்றென்றைக்கும் இருக்கும்; அவன் சிங்காசனம் சூரியனைப்போல எனக்கு முன்பாக நிலைநிற்கும்.]]></a:t>
+              <a:t><![CDATA[25. அவன் கையைச் சமுத்திரத்தின்மேலும், அவன் வலதுகரத்தை ஆறுகள்மேலும் ஆளும்படி வைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3675,51 +3695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. சந்திரனைப்போல அது என்றென்றைக்கும் உறுதியாயும், ஆகாயமண்டலத்துச் சாட்சியைப்போல் உண்மையாயும் இருக்கும் என்று விளம்பினீர். (சேலா.)]]></a:t>
+              <a:t><![CDATA[26. அவன் என்னை நோக்கி: நீர் என் பிதா, என் தேவன், என் இரட்சிப்பின் கன்மலையென்று சொல்லுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3784,51 +3804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. சந்திரனைப்போல அது என்றென்றைக்கும் உறுதியாயும், ஆகாயமண்டலத்துச் சாட்சியைப்போல் உண்மையாயும் இருக்கும் என்று விளம்பினீர். (சேலா.)]]></a:t>
+              <a:t><![CDATA[27. நான் அவனை எனக்கு முதற்பேறானவனும், பூமியின் ராஜாக்களைப்பார்க்கிலும் மகா உயர்ந்தவனுமாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3893,51 +3913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ஆனாலும் நீர் எங்களை வெறுத்துத் தள்ளிவிட்டீர், நீர் அபிஷேகம்பண்ணுவித்தவன்மேல் உக்கிரமானீர்.]]></a:t>
+              <a:t><![CDATA[28. என் கிருபையை என்றென்றைக்கும் அவனுக்காகக் காப்பேன்; என் உடன்படிக்கை, அவனுக்காக உறுதிப்படுத்தப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4002,51 +4022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சேனைகளின் தேவனாகிய கர்த்தாவே, உம்மைப்போல் வல்லமையுள்ள கர்த்தர் யார்? உம்முடைய உண்மை உம்மைச் சூழ்ந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. கிருபை என்றென்றைக்கும் ஸ்திரப்பட்டிருக்கும்; உமது உண்மையை வானங்களிலே ஸ்தாபிப்பீர் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4111,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. உமது அடியானுடன் நீர் பண்ணின உடன்படிக்கையை ஒழித்துவிட்டு, அவன் கிரீடத்தைத் தரையிலேதள்ளி அவமானப்படுத்தினீர்.]]></a:t>
+              <a:t><![CDATA[29. அவன் சந்ததி என்றென்றைக்கும் நிலைத்திருக்கவும், அவன் ராஜாசனம் வானங்களுள்ளமட்டும் நிலைநிற்கவும்செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4220,51 +4240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. அவன் மதில்களையெல்லாம் தகர்த்துப்போட்டு, அவன் அரணான ஸ்தலங்களைப் பாழாக்கினீர்.]]></a:t>
+              <a:t><![CDATA[30. அவன் பிள்ளைகள் என் நியாயங்களின்படி நடவாமல் என் வேதத்தை விட்டு விலகி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4329,51 +4349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தரின் கிருபைகளை என்றென்றைக்கும் பாடுவேன்; உமது உண்மையைத் தலைமுறை தலைமுறையாக என் வாயினால் அறிவிப்பேன்.]]></a:t>
+              <a:t><![CDATA[31. என் கட்டளைகளைக் கைக்கொள்ளாமல் என் நியமங்களை மீறிநடந்தால்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4438,51 +4458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தரின் கிருபைகளை என்றென்றைக்கும் பாடுவேன்; உமது உண்மையைத் தலைமுறை தலைமுறையாக என் வாயினால் அறிவிப்பேன்.]]></a:t>
+              <a:t><![CDATA[32. அவர்கள் மீறுதலை மிலாற்றினாலும், அவர்கள் அக்கிரமத்தை வாதைகளினாலும் தண்டிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4547,51 +4567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கிருபை என்றென்றைக்கும் ஸ்திரப்பட்டிருக்கும்; உமது உண்மையை வானங்களிலே ஸ்தாபிப்பீர் என்றேன்.]]></a:t>
+              <a:t><![CDATA[33. ஆனாலும் என் கிருபையை அவனைவிட்டு விலக்காமலும், என் உண்மையில் பிசகாமலும் இருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4656,51 +4676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கிருபை என்றென்றைக்கும் ஸ்திரப்பட்டிருக்கும்; உமது உண்மையை வானங்களிலே ஸ்தாபிப்பீர் என்றேன்.]]></a:t>
+              <a:t><![CDATA[33. ஆனாலும் என் கிருபையை அவனைவிட்டு விலக்காமலும், என் உண்மையில் பிசகாமலும் இருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4765,51 +4785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. வழிநடக்கிற யாவரும் அவனைக் கொள்ளையிடுகிறார்கள்; தன் அயலாருக்கு நிந்தையானான்.]]></a:t>
+              <a:t><![CDATA[34. என் உடன்படிக்கையை மீறாமலும், என் உதடுகள் விளம்பினதை மாற்றாமலும் இருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4874,51 +4894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என்னால் தெரிந்துகொள்ளப்பட்டவனோடே உடன்படிக்கைபண்ணி என்தாசனாகிய தாவீதை நோக்கி:]]></a:t>
+              <a:t><![CDATA[35. ஒருவிசை என் பரிசுத்தத்தின்பேரில் ஆணையிட்டேன், தாவீதுக்கு நான் பொய்சொல்லேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4983,51 +5003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அவன் சத்துருக்களின் வலதுகையை நீர் உயர்த்தி, அவன் விரோதிகள் யாவரும் சந்தோஷிக்கும்படிசெய்தீர்.]]></a:t>
+              <a:t><![CDATA[36. அவன் சந்ததி என்றென்றைக்கும் இருக்கும்; அவன் சிங்காசனம் சூரியனைப்போல எனக்கு முன்பாக நிலைநிற்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5092,51 +5112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என்றென்றைக்கும் உன் சந்ததியை நிலைப்படுத்தி, தலைமுறை தலைமுறையாக என் சிங்காசனத்தை ஸ்தாபிப்பேன் என்று ஆணையிட்டேன் என்றார். (சேலா.)]]></a:t>
+              <a:t><![CDATA[37. சந்திரனைப்போல அது என்றென்றைக்கும் உறுதியாயும், ஆகாயமண்டலத்துச் சாட்சியைப்போல் உண்மையாயும் இருக்கும் என்று விளம்பினீர். (சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5201,51 +5221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவரீர், சமுத்திரத்தின் பெருமையை ஆளுகிறவர்; அதின் அலைகள் எழும்பும்போது அவைகளை அடங்கப்பண்ணுகிறீர்.]]></a:t>
+              <a:t><![CDATA[2. கிருபை என்றென்றைக்கும் ஸ்திரப்பட்டிருக்கும்; உமது உண்மையை வானங்களிலே ஸ்தாபிப்பீர் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5310,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தாவே, வானங்கள் உம்முடைய அதிசயங்களைத் துதிக்கும் பரிசுத்தவான்களின் சபையிலே உம்முடைய உண்மையும் விளங்கும்.]]></a:t>
+              <a:t><![CDATA[38. ஆனாலும் நீர் எங்களை வெறுத்துத் தள்ளிவிட்டீர், நீர் அபிஷேகம்பண்ணுவித்தவன்மேல் உக்கிரமானீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5419,51 +5439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தாவே, வானங்கள் உம்முடைய அதிசயங்களைத் துதிக்கும் பரிசுத்தவான்களின் சபையிலே உம்முடைய உண்மையும் விளங்கும்.]]></a:t>
+              <a:t><![CDATA[39. உமது அடியானுடன் நீர் பண்ணின உடன்படிக்கையை ஒழித்துவிட்டு, அவன் கிரீடத்தைத் தரையிலேதள்ளி அவமானப்படுத்தினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5528,51 +5548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. அவன் பட்டயத்தின் கருக்கை மழுக்கிப்போட்டு, அவனை யுத்தத்தில் நிற்காதபடி செய்தீர்.]]></a:t>
+              <a:t><![CDATA[39. உமது அடியானுடன் நீர் பண்ணின உடன்படிக்கையை ஒழித்துவிட்டு, அவன் கிரீடத்தைத் தரையிலேதள்ளி அவமானப்படுத்தினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5637,51 +5657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகாயமண்டலத்தில் கர்த்தருக்கு நிகரானவர் யார்? பலவான்களின் புத்திரரில் கர்த்தருக்கு ஒப்பானவர் யார்?]]></a:t>
+              <a:t><![CDATA[40. அவன் மதில்களையெல்லாம் தகர்த்துப்போட்டு, அவன் அரணான ஸ்தலங்களைப் பாழாக்கினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5746,51 +5766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. அவன் மகிமையை அற்றுப்போகப்பண்ணி, அவன் சிங்காசனத்தைத் தரையிலே தள்ளினீர்.]]></a:t>
+              <a:t><![CDATA[41. வழிநடக்கிற யாவரும் அவனைக் கொள்ளையிடுகிறார்கள்; தன் அயலாருக்கு நிந்தையானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5855,51 +5875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. அவன் வாலிபநாட்களைக் குறுக்கி, அவனை வெட்கத்தால் மூடினீர். (சேலா.)]]></a:t>
+              <a:t><![CDATA[42. அவன் சத்துருக்களின் வலதுகையை நீர் உயர்த்தி, அவன் விரோதிகள் யாவரும் சந்தோஷிக்கும்படிசெய்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5964,51 +5984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. எதுவரைக்கும், கர்த்தாவே! நீர் என்றென்றைக்கும் மறைந்திருப்பீரோ? உமது கோபம் அக்கினியைப்போல் எரியுமோ?]]></a:t>
+              <a:t><![CDATA[43. அவன் பட்டயத்தின் கருக்கை மழுக்கிப்போட்டு, அவனை யுத்தத்தில் நிற்காதபடி செய்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6073,51 +6093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. என் ஜீவன் எவ்வளவு நிலையற்றது என்பதை நினைத்தருளும்; மனுபுத்திரர் யாவரையும் வீணாகச் சிருஷ்டிக்க வேண்டியதென்ன?]]></a:t>
+              <a:t><![CDATA[44. அவன் மகிமையை அற்றுப்போகப்பண்ணி, அவன் சிங்காசனத்தைத் தரையிலே தள்ளினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6182,51 +6202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. மரணத்தைக் காணாமல் உயிரோடிருப்பவன் யார்? தன் ஆத்துமாவைப் பாதாள வல்லடிக்கு விலக்கிவிடுகிறவன் யார்? (சேலா.)]]></a:t>
+              <a:t><![CDATA[45. அவன் வாலிபநாட்களைக் குறுக்கி, அவனை வெட்கத்தால் மூடினீர். (சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6291,51 +6311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ஆண்டவரே, நீர் தாவீதுக்கு உம்முடைய உண்மையைக்கொண்டு சத்தியம்பண்ணின உமது பூர்வ கிருபைகள் எங்கே?]]></a:t>
+              <a:t><![CDATA[46. எதுவரைக்கும், கர்த்தாவே! நீர் என்றென்றைக்கும் மறைந்திருப்பீரோ? உமது கோபம் அக்கினியைப்போல் எரியுமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6400,51 +6420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீர் ராகாபை வெட்டுண்ட ஒருவனைப்போல் ஒடுக்கினீர்; உமது வல்லமையான புயத்தினால் உம்முடைய சத்துருக்களைச் சிதறடித்தீர்.]]></a:t>
+              <a:t><![CDATA[3. என்னால் தெரிந்துகொள்ளப்பட்டவனோடே உடன்படிக்கைபண்ணி என்தாசனாகிய தாவீதை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6509,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ஆண்டவரே, உம்முடைய சத்துருக்கள் உம்முடைய ஊழியக்காரரையும் நீர் அபிஷேகம்பண்ணினவனின் காலடிகளையும் நிந்திக்கிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[47. என் ஜீவன் எவ்வளவு நிலையற்றது என்பதை நினைத்தருளும்; மனுபுத்திரர் யாவரையும் வீணாகச் சிருஷ்டிக்க வேண்டியதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6618,51 +6638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ஆண்டவரே, உம்முடைய சத்துருக்கள் உம்முடைய ஊழியக்காரரையும் நீர் அபிஷேகம்பண்ணினவனின் காலடிகளையும் நிந்திக்கிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[48. மரணத்தைக் காணாமல் உயிரோடிருப்பவன் யார்? தன் ஆத்துமாவைப் பாதாள வல்லடிக்கு விலக்கிவிடுகிறவன் யார்? (சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6727,51 +6747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. கர்த்தாவே, உமது அடியார் சுமக்கும் நிந்தையையும், வலுமையான ஜனங்களெல்லாராலும் நான் என் மடியில் சுமக்கும் என் நிந்தையையும் நினைத்தருளும்.]]></a:t>
+              <a:t><![CDATA[48. மரணத்தைக் காணாமல் உயிரோடிருப்பவன் யார்? தன் ஆத்துமாவைப் பாதாள வல்லடிக்கு விலக்கிவிடுகிறவன் யார்? (சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6836,50 +6856,595 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[49. ஆண்டவரே, நீர் தாவீதுக்கு உம்முடைய உண்மையைக்கொண்டு சத்தியம்பண்ணின உமது பூர்வ கிருபைகள் எங்கே?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. ஆண்டவரே, உம்முடைய சத்துருக்கள் உம்முடைய ஊழியக்காரரையும் நீர் அபிஷேகம்பண்ணினவனின் காலடிகளையும் நிந்திக்கிறபடியினால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. ஆண்டவரே, உம்முடைய சத்துருக்கள் உம்முடைய ஊழியக்காரரையும் நீர் அபிஷேகம்பண்ணினவனின் காலடிகளையும் நிந்திக்கிறபடியினால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. கர்த்தாவே, உமது அடியார் சுமக்கும் நிந்தையையும், வலுமையான ஜனங்களெல்லாராலும் நான் என் மடியில் சுமக்கும் என் நிந்தையையும் நினைத்தருளும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. கர்த்தாவே, உமது அடியார் சுமக்கும் நிந்தையையும், வலுமையான ஜனங்களெல்லாராலும் நான் என் மடியில் சுமக்கும் என் நிந்தையையும் நினைத்தருளும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[52. கர்த்தருக்கு என்றென்றைக்கும் ஸ்தோத்திரமுண்டாவதாக. ஆமென், ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -6945,51 +7510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீர் ராகாபை வெட்டுண்ட ஒருவனைப்போல் ஒடுக்கினீர்; உமது வல்லமையான புயத்தினால் உம்முடைய சத்துருக்களைச் சிதறடித்தீர்.]]></a:t>
+              <a:t><![CDATA[4. என்றென்றைக்கும் உன் சந்ததியை நிலைப்படுத்தி, தலைமுறை தலைமுறையாக என் சிங்காசனத்தை ஸ்தாபிப்பேன் என்று ஆணையிட்டேன் என்றார். (சேலா.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7054,51 +7619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வானங்கள் உம்முடையது, பூமியும் உம்முடையது, பூலோகத்தையும் அதிலுள்ள யாவையும் நீரே அஸ்திபாரப்படுத்தினீர்.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தாவே, வானங்கள் உம்முடைய அதிசயங்களைத் துதிக்கும் பரிசுத்தவான்களின் சபையிலே உம்முடைய உண்மையும் விளங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7163,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. வடக்கையும் தெற்கையும் நீர் உண்டாக்கினீர், தாபோரும் எர்மோனும் உம்முடைய நாமம் விளங்கக் கெம்பீரிக்கும்.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தாவே, வானங்கள் உம்முடைய அதிசயங்களைத் துதிக்கும் பரிசுத்தவான்களின் சபையிலே உம்முடைய உண்மையும் விளங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7242,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493177" r:id="rId1"/>
+    <p:sldLayoutId id="2473414349" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7758,50 +8323,90 @@
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7926,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಧ್ವನಿಗೈಯುತ್ತವೆ.]]></a:t>
+              <a:t><![CDATA[6. For who in the heaven can be compared unto the LORD? who among the sons of the mighty can be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನಿನಗೆ ಪರಾಕ್ರಮವುಳ್ಳ ತೋಳು ಉಂಟು; ಕೈ ಬಲವುಳ್ಳದ್ದು. ನಿನ್ನ ಬಲಗೈ ಉನ್ನತವಾ ದದ್ದು.]]></a:t>
+              <a:t><![CDATA[likened unto the LORD?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ನೀತಿಯೂ ನ್ಯಾಯವೂ ನಿನ್ನ ಸಿಂಹಾಸನದ ಸ್ಥಳವಾಗಿದೆ ಕೃಪೆಯೂ ಸತ್ಯವೂ ನಿನ್ನ ಮುಂದೆ ಹೋಗುತ್ತವೆ;]]></a:t>
+              <a:t><![CDATA[7. God is greatly to be feared in the assembly of the saints, and to be had in reverence of all them]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಉತ್ಸಾಹ ಧ್ವನಿಯನ್ನು ತಿಳಿದ ಜನರು ಧನ್ಯರು; ಕರ್ತನೇ, ನಿನ್ನ ಮುಖದ ಬೆಳಕಿನಲ್ಲಿ ಅವರು ನಡೆದುಕೊಳ್ಳುವರು.]]></a:t>
+              <a:t><![CDATA[that are about him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ನಿನ್ನ ಹೆಸರಿನಿಂದ ದಿನವೆಲ್ಲಾ ಉಲ್ಲಾಸಪಟ್ಟು ನಿನ್ನ ನೀತಿಯಲ್ಲಿ ಅವರು ಉನ್ನತಕ್ಕೇರು ವರು.]]></a:t>
+              <a:t><![CDATA[8. O LORD God of hosts, who is a strong LORD like unto you? or to your faithfulness round about you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಅವರ ಬಲದ ಮಹಿಮೆಯು ನೀನೇ ಮತ್ತು ನಿನ್ನ ಕಟಾಕ್ಷದಿಂದ ನಮ್ಮ ಕೊಂಬು ಉನ್ನತವಾಗುವದು.]]></a:t>
+              <a:t><![CDATA[9. You rule the raging of the sea: when the waves thereof arise, you still them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ನಮ್ಮ ಗುರಾಣಿಯು ಕರ್ತನೇ; ನಮ್ಮ ಅರಸನು ಇಸ್ರಾಯೇಲಿನ ಪರಿಶುದ್ಧನೇ.]]></a:t>
+              <a:t><![CDATA[10. You have broken Rahab in pieces, as one that is slain; you have scattered yours enemies with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಆಗ ದರ್ಶನದಲ್ಲಿ ನಿನ್ನ ಪರಿಶುದ್ಧನ ಸಂಗಡ ಮಾತಾಡಿ ಹೇಳಿದ್ದೇನಂದರೆ --ಪರಾಕ್ರಮಶಾಲಿಯ ಮೇಲೆ ಸಹಾಯವನ್ನು ಇಟ್ಟಿ]]></a:t>
+              <a:t><![CDATA[your strong arm.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದ್ದೇನೆ. ಆಯಲ್ಪಟ್ಟವನನ್ನು ಜನರೊಳಗಿಂದ ಉನ್ನತಕ್ಕೇರಿ ಸಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[11. The heavens are yours, the earth also is yours: as for the world and the fullness thereof, you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ನನ್ನ ಸೇವಕನಾದ ದಾವೀದನನ್ನು ಕಂಡು ಕೊಂಡಿದ್ದೇನೆ; ನನ್ನ ಪರಿಶುದ್ಧ ಎಣ್ಣೆಯಿಂದ ಅವನನ್ನು ಅಭಿಷೇಕಿಸಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[have founded them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ದೇವರು ಪರಿಶುದ್ಧರ ಸಭೆಯಲ್ಲಿ ಬಹಳ ಭೀಕರನೂ ತನ್ನ ಸುತ್ತಲಿರುವವರೆಲ್ಲರಿಗೆ ಭಯಂ ಕರನೂ ಆಗಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[1. I will sing of the mercies of the LORD for ever: with my mouth will I make known your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಅವನ ಸಂಗಡಲೇ ನನ್ನ ಕೈ ಸ್ಥಿರವಾಗಿರುವದು; ನನ್ನ ತೋಳು ಅವನನ್ನು ಬಲಪಡಿಸು ವುದು.]]></a:t>
+              <a:t><![CDATA[12. The north and the south you have created them: Tabor and Hermon shall rejoice in your name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಶತ್ರುವು ಅವನನ್ನು ಬಲಾತ್ಕಾರ ಮಾಡನು; ಯಾವ ದುಷ್ಟನೂ ಅವನನ್ನು ಹಿಂಸೆ ಪಡಿಸನು.]]></a:t>
+              <a:t><![CDATA[13. You have a mighty arm: strong is your hand, and high is your right hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಇದ ಲ್ಲದೆ ಅವನ ಮುಂದೆ ವೈರಿಗಳನ್ನು ಹೊಡೆದು ಬಿಡು ವೆನು; ಅವನ ಹಗೆಯವರನ್ನು ಸಂಕಟಪಡಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[14. Justice and judgment are the habitation of your throne: mercy and truth shall go before your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಆದರೆ ನನ್ನ ನಂಬಿಗಸ್ತಿಕೆಯೂ ಕರುಣೆಯೂ ಅವನ ಸಂಗಡ ಇರುವವು. ನನ್ನ ಹೆಸರಿನಲ್ಲಿ ಅವನ ಕೊಂಬು ಉನ್ನತವಾಗುವದು.]]></a:t>
+              <a:t><![CDATA[face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಸಮುದ್ರದಲ್ಲಿ ಅವನ ಕೈ ಯನ್ನೂ ನದಿಗಳಲ್ಲಿ ಅವನ ಬಲಗೈಯನ್ನೂ ಇರಿಸು ವೆನು.]]></a:t>
+              <a:t><![CDATA[15. Blessed is the people that know the joyful sound: they shall walk, O LORD, in the light of your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಅವನು--ನೀನು ನನ್ನ ತಂದೆಯೂ ದೇವರೂ ರಕ್ಷಣೆಯ ಬಂಡೆಯೂ ಎಂದು ನನಗೆ ಮೊರೆಯಿಡು ವನು.]]></a:t>
+              <a:t><![CDATA[countenance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ನಾನು ಅವನನ್ನು ನನ್ನ ಚೊಚ್ಚಲ ಮಗನ ನ್ನಾಗಿಯೂ ಭೂಮಿಯ ಅರಸರಿಗಿಂತ ಉನ್ನತನನ್ನಾ ಗಿಯೂ ಮಾಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[16. In your name shall they rejoice all the day: and in your righteousness shall they be exalted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಎಂದೆಂದಿಗೂ ಅವನಿಗೋ ಸ್ಕರ ನನ್ನ ಕರುಣೆಯನ್ನು ಕಾದಿಡುವೆನು. ನನ್ನ ಒಡಂಬಡಿಕೆಯು ಅವನೊಂದಿಗೆ ದೃಢವಾಗಿರುವದು.]]></a:t>
+              <a:t><![CDATA[17. For you are the glory of their strength: and in your favour our horn shall be exalted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಅವನ ಸಂತತಿ ಯನ್ನು ಸಹ ಎಂದೆಂದಿಗೂ ಅವನ ಸಿಂಹಾಸನವನ್ನು ಆಕಾಶದ ದಿವಸಗಳ ಹಾಗೆಯೂ ಮಾಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[18. For the LORD is our defence; and the Holy One of Israel is our king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಅವನ ಮಕ್ಕಳು ನನ್ನ ನ್ಯಾಯ ಪ್ರಮಾಣವನ್ನು ಬಿಟ್ಟು, ನನ್ನ ನ್ಯಾಯಗಳಲ್ಲಿ ನಡೆಯದೇ ಹೋದರೆ,]]></a:t>
+              <a:t><![CDATA[19. Then you spoke in vision to your holy one, and said, I have laid help upon one that is mighty; I]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಸೈನ್ಯಗಳ ದೇವರಾದ ಕರ್ತನೇ, ನಿನ್ನ ಹಾಗೆ ಶಕ್ತನಾದ ಕರ್ತನು ಯಾರು? ಇಲ್ಲವೆ ನಿನ್ನ ನಂಬಿಗಸ್ತಿಕೆಯು ನಿನ್ನ ಸುತ್ತಲೂ]]></a:t>
+              <a:t><![CDATA[faithfulness to all generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಅವರು ನನ್ನ ನೇಮಕಗಳನ್ನು ಮುರಿದು ನನ್ನ ಆಜ್ಞೆಗಳನ್ನು ಕೈಕೊಳ್ಳದೇ ಹೋದರೆ,]]></a:t>
+              <a:t><![CDATA[have exalted one chosen out of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಕೋಲಿ ನಿಂದ ಅವರ ದ್ರೋಹವನ್ನೂ ಪೆಟ್ಟುಗಳಿಂದ ಅವರ ಅಕ್ರಮವನ್ನೂ ದಂಡಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[20. I have found David my servant; with my holy oil have I anointed him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಆದಾಗ್ಯೂ ನನ್ನ ಪ್ರೀತಿ ಕರುಣೆಯನ್ನು ಅವನಿಂದ ಸಂಪೂರ್ಣವಾಗಿ ತೊಲಗಿಸೆನು; ಇಲ್ಲವೇ ನನ್ನ ನಂಬಿಗಸ್ತಿಕೆಯನ್ನು ವ್ಯರ್ಥ]]></a:t>
+              <a:t><![CDATA[21. With whom my hand shall be established: mine arm also shall strengthen him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡೆನು.]]></a:t>
+              <a:t><![CDATA[22. The enemy shall not exact upon him; nor the son of wickedness afflict him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ನನ್ನ ಒಡಂಬಡಿಕೆಯನ್ನು ನಾನು ಮುರಿ ಯೆನು; ಇಲ್ಲವೆ ನನ್ನ ತುಟಿಗಳಿಂದ ಹೊರಟದ್ದನ್ನು ಬದಲಾಯಿಸೆನು.]]></a:t>
+              <a:t><![CDATA[23. And I will beat down his foes before his face, and plague them that hate him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಒಂದು ಸಾರಿ ನನ್ನ ಪರಿಶುದ್ಧತ್ವ ದಿಂದ ಆಣೆಯಿಟ್ಟು ಹೇಳಿದ್ದೇನೆ; ದಾವೀದನಿಗೆ ಸುಳ್ಳಾ ಡೆನು.]]></a:t>
+              <a:t><![CDATA[24. But my faithfulness and my mercy shall be with him: and in my name shall his horn be exalted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಅವನ ಸಂತತಿಯು ಯುಗ ಯುಗಕ್ಕೂ ಅವನ ಸಿಂಹಾಸನವು ನನ್ನ ಮುಂದೆ ಸೂರ್ಯನ ಹಾಗೆಯೂ ಇರುವದು.]]></a:t>
+              <a:t><![CDATA[25. I will set his hand also in the sea, and his right hand in the rivers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಚಂದ್ರನ ಹಾಗೆ ಅದು ಯುಗಯುಗಕ್ಕೂ, ಸ್ಥಿರವಾಗಿರುವದು; ಪರಲೋಕದಲ್ಲಿ ರುವ ಸಾಕ್ಷಿಯ ಹಾಗೆ ನಂಬಿಕೆ ಯುಳ್ಳದ್ದಾಗಿರುವದು]]></a:t>
+              <a:t><![CDATA[26. He shall cry unto me, You are my father, my God, and the rock of my salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೆಲಾ.]]></a:t>
+              <a:t><![CDATA[27. Also I will make him my firstborn, higher than the kings of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ಆದರೆ ನೀನು ಅಸಹ್ಯಿಸಿಬಿಟ್ಟು ತಿರಸ್ಕರಿಸಿ ನಿನ್ನ ಅಭಿಷಕ್ತನ ಮೇಲೆ ಉಗ್ರನಾದಿ;]]></a:t>
+              <a:t><![CDATA[28. My mercy will I keep for him for evermore, and my covenant shall stand fast with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅದೆ.]]></a:t>
+              <a:t><![CDATA[2. For I have said, Mercy shall be built up for ever: your faithfulness shall you establish in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ನಿನ್ನ ಸೇವಕನ ಒಡಂಬಡಿಕೆಯನ್ನು ಅಸಡ್ಡೆಮಾಡಿ, ಅವನ ಕಿರೀಟವನ್ನು ನೆಲಕ್ಕೆ ಹಾಕಿ ಹೊಲೆ ಮಾಡಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[29. His seed also will I make to endure for ever, and his throne as the days of heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ಅವನ ಬೇಲಿಗಳ ನ್ನೆಲ್ಲಾ ಮುರಿದು ಅವನ ಕೋಟೆಗಳನ್ನು ಹಾಳು ಮಾಡಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[30. If his children forsake my law, and walk not in my judgments;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಕರ್ತನ ಕರುಣೆಗಳನ್ನು ಯುಗಯುಗಕ್ಕೂ ಹಾಡುವೆನು; ತಲತಲಾಂತರಕ್ಕೂ ನಿನ್ನ ನಂಬಿಗಸ್ತಿಕೆಯನ್ನು ನನ್ನ ಬಾಯಿಂದ ತಿಳಿಯಪಡಿ]]></a:t>
+              <a:t><![CDATA[31. If they break my statutes, and keep not my commandments;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[32. Then will I visit their transgression with the rod, and their iniquity with stripes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಎಂದೆಂದಿಗೂ ಕರುಣೆಯು ಸ್ಥಾಪಿಸಲ್ಪಡು ವದು; ಆಕಾಶಗಳಲ್ಲಿಯೂ ನಿನ್ನ ನಂಬಿಗಸ್ತಿಕೆಯನ್ನು ಸ್ಥಿರಪಡಿಸುವಿ ಎಂದು]]></a:t>
+              <a:t><![CDATA[33. Nevertheless my loving kindness will I not utterly take from him, nor suffer my faithfulness to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[fail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ಮಾರ್ಗಸ್ಥರೆಲ್ಲರು ಅವನನ್ನು ಕೊಳ್ಳೇ ಹೊಡೆಯುತ್ತಾರೆ; ತನ್ನ ನೆರೆಯವರಿಗೆ ಅವನು ನಿಂದೆ ಯಾಗಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[34. My covenant will I not break, nor alter the thing that is gone out of my lips.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನಾನು ಆದು ಕೊಂಡವನೊಂದಿಗೆ ಒಡಂಬಡಿಕೆ ಮಾಡಿದ್ದೇನೆ; ನನ್ನ ಸೇವಕನಾದ ದಾವೀದನಿಗೆ ಆಣೆ ಇಟ್ಟು ಹೇಳಿದ್ದೇ ನಂದರೆ--]]></a:t>
+              <a:t><![CDATA[35. Once have I sworn by my holiness that I will not lie unto David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ಅವನ ವೈರಿಗಳ ಬಲಗೈಯನ್ನು ಉನ್ನತ ಮಾಡಿದ್ದೀ; ಶತ್ರುಗಳೆಲ್ಲರನ್ನು ಸಂತೋಷಪಡಿಸಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[36. His seed shall endure for ever, and his throne as the sun before me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಎಂದೆಂದಿಗೂ ನಿನ್ನ ಸಂತತಿಯನ್ನು ಸ್ಥಿರ ಪಡಿಸುವೆನು; ತಲತಲಾಂತರಕ್ಕೂ ನಿನ್ನ ಸಿಂಹಾಸನವನ್ನು ಕಟ್ಟುವೆನು ಸೆಲಾ.]]></a:t>
+              <a:t><![CDATA[37. It shall be established for ever as the moon, and as a faithful witness in heaven. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನೀನು ಸಮುದ್ರದ ಉಬ್ಬರವನ್ನು ಆಳುತ್ತೀ; ಅದರ ತೆರೆಗಳು ಏಳುವಾಗ ಅವುಗಳನ್ನು ಸುಮ್ಮನಿರಿಸುತ್ತೀ.]]></a:t>
+              <a:t><![CDATA[very heavens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಇದಲ್ಲದೆ, ಆಕಾಶಗಳು ಓ ಕರ್ತನೇ, ನಿನ್ನ ಅದ್ಭುತಗಳನ್ನು ಪರಿಶುದ್ಧರ ಸಭೆಯಲ್ಲಿ ನಿನ್ನ ನಂಬಿಗಸ್ತಿಕೆಯನ್ನು ಸಹ]]></a:t>
+              <a:t><![CDATA[38. But you have cast off and abhorred, you have been angry with yours anointed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಂಡಾಡುವವು.]]></a:t>
+              <a:t><![CDATA[39. You have made void the covenant of your servant: you have profaned his crown by casting it to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ಅವನ ಕತ್ತಿಯ ಬಾಯನ್ನು ಹಿಂದಿರುಗಿಸಿ, ಯುದ್ಧ ದಲ್ಲಿ ಅವನನ್ನು ನಿಲ್ಲುವಂತೆ ಮಾಡಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಪರ ಲೋಕದಲ್ಲಿ ಕರ್ತನಿಗೆ ಸಮಾನವಾದವನು ಯಾರು? ಪರಾಕ್ರಮಶಾಲಿಗಳ ಮಕ್ಕಳಲ್ಲಿ ಕರ್ತನಿಗೆ ಸಮಾನನಾದವನು ಯಾರು?]]></a:t>
+              <a:t><![CDATA[40. You have broken down all his hedges; you have brought his strong holds to ruin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ಅವನ ಪ್ರಭೆಯನ್ನು ತಡೆದಿ; ಅವನ ಸಿಂಹಾಸನವನ್ನು ನೆಲಕ್ಕೆ ಹಾಕಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[41. All that pass by the way spoil him: he is a reproach to his neighbours.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ಅವನ ಯೌವನದ ದಿವಸಗಳನ್ನು ಕಡಿಮೆಮಾಡಿ, ನಾಚಿಕೆಯಿಂದ ಅವನನ್ನು ಮುಚ್ಚಿದ್ದೀ ಸೆಲಾ.]]></a:t>
+              <a:t><![CDATA[42. You have set up the right hand of his adversaries; you have made all his enemies to rejoice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ಕರ್ತನೇ, ಎಷ್ಟರ ವರೆಗೆ? ಸದಾಕಾಲಕ್ಕೆ ನೀನು ಮರೆಯಾಗಿರುವಿ? ನಿನ್ನ ಸಿಟ್ಟು ಬೆಂಕಿಯ ಹಾಗೆ ಉರಿಯುವದೋ?]]></a:t>
+              <a:t><![CDATA[43. You have also turned the edge of his sword, and have not made him to stand in the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ನನ್ನ ಆಯುಸ್ಸು ಎಷ್ಟು ಕಡಿಮೆ ಯೆಂದು ಜ್ಞಾಪಕಮಾಡಿಕೋ; ಎಲ್ಲಾ ಮನುಷ್ಯರನ್ನು ಯಾಕೆ ವ್ಯರ್ಥವಾಗಿ ನಿರ್ಮಿಸಿದ್ದೀ?]]></a:t>
+              <a:t><![CDATA[44. You have made his glory to cease, and cast his throne down to the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ಮರಣವನ್ನು ನೋಡದೆ ಬದುಕುವಂಥ, ಸಮಾಧಿಯ ವಶದಿಂದ ತನ್ನ ಪ್ರಾಣವನ್ನು ತಪ್ಪಿಸಿಕೊಳ್ಳುವಂಥ, ಪುರುಷನು ಯಾರು ಸೆಲಾ.]]></a:t>
+              <a:t><![CDATA[45. The days of his youth have you shortened: you have covered him with shame. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[49. ಕರ್ತನೇ, ನಿನ್ನ ಸತ್ಯದಲ್ಲಿ ನೀನು ದಾವೀದನಿಗೆ ಆಣೆ ಇಟ್ಟ ನಿನ್ನ ಮುಂಚಿನ ಪ್ರೀತಿ ಕರುಣೆಯು ಎಲ್ಲಿ?]]></a:t>
+              <a:t><![CDATA[46. How long, LORD? will you hide yourself for ever? shall your wrath burn like fire?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಕೊಲ್ಲ ಲ್ಪಟ್ಟ ಒಬ್ಬನಂತೆ ನೀನು ರಾಹಬನ್ನು ತುಂಡಾಗುವಂತೆ ಒಡೆದಿದ್ದೀ. ನಿನ್ನ ಬಲದ ತೋಳಿನಿಂದ ನಿನ್ನ ಶತ್ರು ಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[3. I have made a covenant with my chosen, I have sworn unto David my servant,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[50. ಕರ್ತನೇ, ನಿನ್ನ ಸೇವಕರ ನಿಂದೆ ಯನ್ನು, ಎಲ್ಲಾ ಪರಾಕ್ರಮಿಗಳ ನಿಂದೆಯನ್ನು ನಾನು ಹೇಗೆ ನನ್ನ ಎದೆಯಲ್ಲಿ ಹೊತ್ತೆನೆಂದೂ]]></a:t>
+              <a:t><![CDATA[47. Remember how short my time is: wherefore have you made all men in vain?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜ್ಞಾಪಕ ಮಾಡಿಕೋ.]]></a:t>
+              <a:t><![CDATA[48. What man is he that lives, and shall not see death? shall he deliver his soul from the hand of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[51. ಕರ್ತನೇ, ನಿನ್ನ ಶತ್ರುಗಳು ನಿಂದಿಸುತ್ತಾ ರಲ್ಲಾ? ನಿನ್ನ ಅಭಿಷಿಕ್ತನ ಹೆಜ್ಜೆಗಳನ್ನು ನಿಂದಿಸುತ್ತಾ ರಲ್ಲಾ?]]></a:t>
+              <a:t><![CDATA[the grave? Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +16187,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[52. ಕರ್ತನಿಗೆ ಯುಗಯುಗಕ್ಕೂ ಸ್ತುತಿಯಾಗಲಿ. ಆಮೆನ್‌, ಅಮೆನ್‌.]]></a:t>
+              <a:t><![CDATA[49. Lord, where are your former loving kindnesses, which you sware unto David in your truth?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 89]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[50. Remember, Lord, the reproach of your servants; how I do bear in my bosom the reproach of all the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 89]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[mighty people;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 89]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[51. Wherewith yours enemies have reproached, O LORD; wherewith they have reproached the footsteps of]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 89]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[yours anointed.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கீதம் : 89]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[52. Blessed be the LORD for evermore. Amen, and Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಚದರಿಸಿ ಬಿಟ್ಟಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[4. Your seed will I establish for ever, and build up your throne to all generations. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಆಕಾಶಗಳು ನಿನ್ನವು; ಭೂಮಿಯು ಸಹ ನಿನ್ನದು; ಲೋಕವನ್ನೂ ಅದರ ಪೂರ್ಣತೆಯನ್ನೂ ನೀನು ಉಂಟುಮಾಡಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[5. And the heavens shall praise your wonders, O LORD: your faithfulness also in the congregation of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಉತ್ತರವನ್ನೂ ದಕ್ಷಿಣವನ್ನೂ ನೀನೇ ನಿರ್ಮಿಸಿದ್ದೀ; ತಾಬೋರೂ ಹೆರ್ಮೋನೂ ನಿನ್ನ ಹೆಸರಿನಲ್ಲಿ ಉತ್ಸಾಹ]]></a:t>
+              <a:t><![CDATA[the saints.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16039,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 89]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme8">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme8">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme8">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16324,51 +17589,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>63</Slides>
+  <Slides>68</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>