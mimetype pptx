--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -350,51 +350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன் பக்கத்தில் ஆயிரம்பேரும், உன் வலதுபுறத்தில் பதினாயிரம்பேரும் விழுந்தாலும், அது உன்னை அணுகாது.]]></a:t>
+              <a:t><![CDATA[7. A thousand shall fall at your side, and ten thousand at your right hand; but it shall not come nigh you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -459,51 +459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உன் கண்களால் மாத்திரம் நீ அதைப் பார்த்து, துன்மார்க்கருக்கு வரும் பலனைக் காண்பாய்.]]></a:t>
+              <a:t><![CDATA[8. Only with yours eyes shall you behold and see the reward of the wicked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -568,51 +568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எனக்கு அடைக்கலமாயிருக்கிற உன்னதமான கர்த்தரை உனக்குத் தாபரமாகக்கொண்டாய்.]]></a:t>
+              <a:t><![CDATA[9. Because you have made the LORD, which is my refuge, even the most High, your habitation;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -677,51 +677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் பொல்லாப்பு உனக்கு நேரிடாது, வாதை உன் கூடாரத்தை அணுகாது.]]></a:t>
+              <a:t><![CDATA[10. There shall no evil befall you, neither shall any plague come nigh your dwelling.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -786,51 +786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன் வழிகளிலெல்லாம் உன்னைக்காக்கும்படி உனக்காகத் தம்முடைய தூதர்களுக்குக் கட்டளையிடுவார்.]]></a:t>
+              <a:t><![CDATA[11. For he shall give his angels charge over you, to keep you in all your ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -895,51 +895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் பாதம் கல்லில் இடறாதபடிக்கு அவர்கள் உன்னைத் தங்கள் கைகளில் ஏந்திக்கொண்டுபோவார்கள்.]]></a:t>
+              <a:t><![CDATA[12. They shall bear you up in their hands, lest you dash your foot against a stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1004,51 +1004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சிங்கத்தின்மேலும் விரியன் பாம்பின்மேலும் நீ நடந்து, பாலசிங்கத்தையும் வலுசர்ப்பத்தையும் மிதித்துப்போடுவாய்.]]></a:t>
+              <a:t><![CDATA[13. You shall tread upon the lion and adder: the young lion and the dragon shall you trample under feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1113,51 +1113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சிங்கத்தின்மேலும் விரியன் பாம்பின்மேலும் நீ நடந்து, பாலசிங்கத்தையும் வலுசர்ப்பத்தையும் மிதித்துப்போடுவாய்.]]></a:t>
+              <a:t><![CDATA[13. You shall tread upon the lion and adder: the young lion and the dragon shall you trample under feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1222,51 +1222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் என்னிடத்தில் வாஞ்சையாயிருக்கிறபடியால் அவனை விடுவிப்பேன்; என் நாமத்தை அவன் அறிந்திருக்கிறபடியால் அவனை உயர்ந்த அடைக்கலத்திலே வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[14. Because he has set his love upon me, therefore will I deliver him: I will set him on high, because he has known my name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1331,51 +1331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் என்னிடத்தில் வாஞ்சையாயிருக்கிறபடியால் அவனை விடுவிப்பேன்; என் நாமத்தை அவன் அறிந்திருக்கிறபடியால் அவனை உயர்ந்த அடைக்கலத்திலே வைப்பேன்.]]></a:t>
+              <a:t><![CDATA[14. Because he has set his love upon me, therefore will I deliver him: I will set him on high, because he has known my name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1440,51 +1440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. உன்னதமானவரின் மறைவிலிருக்கிறவன் சர்வவல்லவருடைய நிழலில் தங்குவான்.]]></a:t>
+              <a:t><![CDATA[1. He that dwells in the secret place of the most High shall abide under the shadow of the Almighty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1549,51 +1549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் என்னை நோக்கிக் கூப்பிடுவான், நான் அவனுக்கு மறுஉத்தரவு அருளிச்செய்வேன்; ஆபத்தில் நானே அவனோடிருந்து, அவனைத் தப்புவித்து, அவனைக் கனப்படுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[15. He shall call upon me, and I will answer him: I will be with him in trouble; I will deliver him, and honour him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1658,51 +1658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் என்னை நோக்கிக் கூப்பிடுவான், நான் அவனுக்கு மறுஉத்தரவு அருளிச்செய்வேன்; ஆபத்தில் நானே அவனோடிருந்து, அவனைத் தப்புவித்து, அவனைக் கனப்படுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[15. He shall call upon me, and I will answer him: I will be with him in trouble; I will deliver him, and honour him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1767,51 +1767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீடித்த நாட்களால் அவனைத் திருப்தியாக்கி, என் இரட்சிப்பை அவனுக்குக் காண்பிப்பேன்.]]></a:t>
+              <a:t><![CDATA[16. With long life will I satisfy him, and show him my salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1876,51 +1876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் கர்த்தரை நோக்கி: நீர் என் அடைக்கலம், என் கோட்டை, என் தேவன், நான் நம்பியிருக்கிறவர் என்று சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[2. I will say of the LORD, He is my refuge and my fortress: my God; in him will I trust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1985,51 +1985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் உன்னை வேடனுடைய கண்ணிக்கும், பாழாக்கும் கொள்ளைநோய்க்கும் தப்புவிப்பார்.]]></a:t>
+              <a:t><![CDATA[2. I will say of the LORD, He is my refuge and my fortress: my God; in him will I trust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2094,51 +2094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் தமது சிறகுகளாலே உன்னை மூடுவார்; அவர் செட்டைகளின் கீழே அடைக்கலம் புகுவாய்; அவருடைய சத்தியம் உனக்குப் பரிசையும் கேடகமுமாகும்.]]></a:t>
+              <a:t><![CDATA[3. Surely he shall deliver you from the snare of the fowler, and from the dangerous pestilence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2203,51 +2203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் தமது சிறகுகளாலே உன்னை மூடுவார்; அவர் செட்டைகளின் கீழே அடைக்கலம் புகுவாய்; அவருடைய சத்தியம் உனக்குப் பரிசையும் கேடகமுமாகும்.]]></a:t>
+              <a:t><![CDATA[4. He shall cover you with his feathers, and under his wings shall you trust: his truth shall be your shield and buckler.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2312,51 +2312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இரவில் உண்டாகும் பயங்கரத்துக்கும், பகலில் பறக்கும் அம்புக்கும்,]]></a:t>
+              <a:t><![CDATA[4. He shall cover you with his feathers, and under his wings shall you trust: his truth shall be your shield and buckler.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2421,51 +2421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இருளில் நடமாடும் கொள்ளைநோய்க்கும், மத்தியானத்தில் பாழாக்கும் சங்காரத்துக்கும் பயப்படாதிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[5. You shall not be afraid for the terror by night; nor for the arrow that flies by day;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2530,51 +2530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன் பக்கத்தில் ஆயிரம்பேரும், உன் வலதுபுறத்தில் பதினாயிரம்பேரும் விழுந்தாலும், அது உன்னை அணுகாது.]]></a:t>
+              <a:t><![CDATA[6. Nor for the pestilence that walks in darkness; nor for the destruction that wastes at noonday.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2609,51 +2609,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414348" r:id="rId1"/>
+    <p:sldLayoutId id="2478639886" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2965,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nigh you.]]></a:t>
+              <a:t><![CDATA[7. உன் பக்கத்தில் ஆயிரம்பேரும், உன் வலதுபுறத்தில் பதினாயிரம்பேரும் விழுந்தாலும், அது உன்னை அணுகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3097,51 +3097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Only with yours eyes shall you behold and see the reward of the wicked.]]></a:t>
+              <a:t><![CDATA[8. உன் கண்களால் மாத்திரம் நீ அதைப் பார்த்து, துன்மார்க்கருக்கு வரும் பலனைக் காண்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3229,51 +3229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Because you have made the LORD, which is my refuge, even the most High, your habitation;]]></a:t>
+              <a:t><![CDATA[9. எனக்கு அடைக்கலமாயிருக்கிற உன்னதமான கர்த்தரை உனக்குத் தாபரமாகக்கொண்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3361,51 +3361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. There shall no evil befall you, neither shall any plague come nigh your dwelling.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் பொல்லாப்பு உனக்கு நேரிடாது, வாதை உன் கூடாரத்தை அணுகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3493,51 +3493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. For he shall give his angels charge over you, to keep you in all your ways.]]></a:t>
+              <a:t><![CDATA[11. உன் வழிகளிலெல்லாம் உன்னைக்காக்கும்படி உனக்காகத் தம்முடைய தூதர்களுக்குக் கட்டளையிடுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3625,51 +3625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. They shall bear you up in their hands, lest you dash your foot against a stone.]]></a:t>
+              <a:t><![CDATA[12. உன் பாதம் கல்லில் இடறாதபடிக்கு அவர்கள் உன்னைத் தங்கள் கைகளில் ஏந்திக்கொண்டுபோவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3757,51 +3757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. You shall tread upon the lion and adder: the young lion and the dragon shall you trample under]]></a:t>
+              <a:t><![CDATA[13. சிங்கத்தின்மேலும் விரியன் பாம்பின்மேலும் நீ நடந்து, பாலசிங்கத்தையும் வலுசர்ப்பத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3889,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[feet.]]></a:t>
+              <a:t><![CDATA[மிதித்துப்போடுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4021,51 +4021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Because he has set his love upon me, therefore will I deliver him: I will set him on high,]]></a:t>
+              <a:t><![CDATA[14. அவன் என்னிடத்தில் வாஞ்சையாயிருக்கிறபடியால் அவனை விடுவிப்பேன்; என் நாமத்தை அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4153,51 +4153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[because he has known my name.]]></a:t>
+              <a:t><![CDATA[அறிந்திருக்கிறபடியால் அவனை உயர்ந்த அடைக்கலத்திலே வைப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4285,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. He that dwells in the secret place of the most High shall abide under the shadow of the Almighty.]]></a:t>
+              <a:t><![CDATA[1. உன்னதமானவரின் மறைவிலிருக்கிறவன் சர்வவல்லவருடைய நிழலில் தங்குவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4417,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. He shall call upon me, and I will answer him: I will be with him in trouble; I will deliver him,]]></a:t>
+              <a:t><![CDATA[15. அவன் என்னை நோக்கிக் கூப்பிடுவான், நான் அவனுக்கு மறுஉத்தரவு அருளிச்செய்வேன்; ஆபத்தில் நானே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4549,51 +4549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and honour him.]]></a:t>
+              <a:t><![CDATA[அவனோடிருந்து, அவனைத் தப்புவித்து, அவனைக் கனப்படுத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4681,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. With long life will I satisfy him, and show him my salvation.]]></a:t>
+              <a:t><![CDATA[16. நீடித்த நாட்களால் அவனைத் திருப்தியாக்கி, என் இரட்சிப்பை அவனுக்குக் காண்பிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4813,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. I will say of the LORD, He is my refuge and my fortress: my God; in him will I trust.]]></a:t>
+              <a:t><![CDATA[2. நான் கர்த்தரை நோக்கி: நீர் என் அடைக்கலம், என் கோட்டை, என் தேவன், நான் நம்பியிருக்கிறவர் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4945,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Surely he shall deliver you from the snare of the fowler, and from the dangerous pestilence.]]></a:t>
+              <a:t><![CDATA[சொல்லுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5077,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. He shall cover you with his feathers, and under his wings shall you trust: his truth shall be]]></a:t>
+              <a:t><![CDATA[3. அவர் உன்னை வேடனுடைய கண்ணிக்கும், பாழாக்கும் கொள்ளைநோய்க்கும் தப்புவிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5209,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your shield and buckler.]]></a:t>
+              <a:t><![CDATA[4. அவர் தமது சிறகுகளாலே உன்னை மூடுவார்; அவர் செட்டைகளின் கீழே அடைக்கலம் புகுவாய்; அவருடைய சத்தியம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5341,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. You shall not be afraid for the terror by night; nor for the arrow that flies by day;]]></a:t>
+              <a:t><![CDATA[உனக்குப் பரிசையும் கேடகமுமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5473,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Nor for the pestilence that walks in darkness; nor for the destruction that wastes at noonday.]]></a:t>
+              <a:t><![CDATA[5. இரவில் உண்டாகும் பயங்கரத்துக்கும், பகலில் பறக்கும் அம்புக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5605,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. A thousand shall fall at your side, and ten thousand at your right hand; but it shall not come]]></a:t>
+              <a:t><![CDATA[6. இருளில் நடமாடும் கொள்ளைநோய்க்கும், மத்தியானத்தில் பாழாக்கும் சங்காரத்துக்கும் பயப்படாதிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5666,91 +5666,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 91]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
   <a:themeElements>
-    <a:clrScheme name="Theme56">
+    <a:clrScheme name="Theme89">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme56">
+    <a:fontScheme name="Theme89">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5776,51 +5776,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme56">
+    <a:fmtScheme name="Theme89">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>