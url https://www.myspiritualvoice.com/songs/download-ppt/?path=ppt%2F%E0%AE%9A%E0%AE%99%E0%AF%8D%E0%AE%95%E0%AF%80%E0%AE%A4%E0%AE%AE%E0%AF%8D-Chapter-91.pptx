--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -2609,51 +2609,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478639886" r:id="rId1"/>
+    <p:sldLayoutId id="2482571813" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5666,91 +5666,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 91]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
   <a:themeElements>
-    <a:clrScheme name="Theme89">
+    <a:clrScheme name="Theme6">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme89">
+    <a:fontScheme name="Theme6">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5776,51 +5776,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme89">
+    <a:fmtScheme name="Theme6">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>