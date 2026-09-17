--- v0 (2026-07-31)
+++ v1 (2026-09-17)
@@ -49,62 +49,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -114,56 +102,50 @@
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
-    <p:sldId id="285" r:id="rId32"/>
-[...4 lines deleted...]
-    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -290,59 +272,53 @@
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-[...7 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் பாரார், யாக்கோபின் தேவன் கவனியார் என்று சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Understand, all of you brutish among the people: and all of you fools, when will all of you be wise?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஜனத்தில் மிருககுணமுள்ளவர்களே, உணர்வடையுங்கள்; மூடரே, எப்பொழுது புத்திமான்களாவீர்கள்?]]></a:t>
+              <a:t><![CDATA[9. He that planted the ear, shall he not hear? he that formed the eye, shall he not see?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஜனத்தில் மிருககுணமுள்ளவர்களே, உணர்வடையுங்கள்; மூடரே, எப்பொழுது புத்திமான்களாவீர்கள்?]]></a:t>
+              <a:t><![CDATA[10. He that chastises the heathen, shall not he correct? he that teaches man knowledge, shall not he know?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. காதை உண்டாக்கினவர் கேளாரோ? கண்ணை உருவாக்கினவர் காணாரோ?]]></a:t>
+              <a:t><![CDATA[11. The LORD knows the thoughts of man, that they are vanity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. காதை உண்டாக்கினவர் கேளாரோ? கண்ணை உருவாக்கினவர் காணாரோ?]]></a:t>
+              <a:t><![CDATA[12. Blessed is the man whom you chasten, O LORD, and teach him out of your law;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஜாதிகளை தண்டிக்கிறவர் கடிந்துகொள்ளாரோ? மனுஷனுக்கு அறிவைப் போதிக்கிறவர் அறியாரோ?]]></a:t>
+              <a:t><![CDATA[12. Blessed is the man whom you chasten, O LORD, and teach him out of your law;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மனுஷனுடைய யோசனைகள் வீணென்று கர்த்தர் அறிந்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. That you may give him rest from the days of adversity, until the pit be dug for the wicked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தாவே, துன்மார்க்கனுக்குக் குழிவெட்டப்படும்வரைக்கும், நீர் தீங்குநாட்களில் அமர்ந்திருக்கப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[14. For the LORD will not cast off his people, neither will he forsake his inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தாவே, துன்மார்க்கனுக்குக் குழிவெட்டப்படும்வரைக்கும், நீர் தீங்குநாட்களில் அமர்ந்திருக்கப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[15. But judgment shall return unto righteousness: and all the upright in heart shall follow it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சிட்சித்து, உம்முடைய வேதத்தைக்கொண்டு போதிக்கிற மனுஷன் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[16. Who will rise up for me against the evildoers? or who will stand up for me against the workers of iniquity?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீதியைச் சரிக்கட்டுகிற தேவனாகிய கர்த்தாவே, நீதியைச் சரிக்கட்டுகிற தேவனே, பிரகாசியும்.]]></a:t>
+              <a:t><![CDATA[1. O Lord God, to whom vengeance belongs; O God, to whom vengeance belongs, show yourself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சிட்சித்து, உம்முடைய வேதத்தைக்கொண்டு போதிக்கிற மனுஷன் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[16. Who will rise up for me against the evildoers? or who will stand up for me against the workers of iniquity?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தர் தம்முடைய ஜனத்தை நெகிழவிடாமலும், தம்முடைய சுதந்தரத்தைக் கைவிடாமலும் இருப்பார்.]]></a:t>
+              <a:t><![CDATA[17. Unless the LORD had been my help, my soul had almost dwelt in silence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நியாயம் நீதியினிடமாகத் திரும்பும்; செம்மையான இருதயத்தார் யாவரும் அதைப் பின்பற்றுவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. When I said, My foot slips; your mercy, O LORD, held me up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. துன்மார்க்கருக்கு விரோதமாய் என் பட்சத்தில் எழும்புகிறவன் யார்? அக்கிரமக்காரருக்கு விரோதமாய் என் பட்சத்தில் நிற்பவன் யார்?]]></a:t>
+              <a:t><![CDATA[19. In the multitude of my thoughts within me your comforts delight my soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. துன்மார்க்கருக்கு விரோதமாய் என் பட்சத்தில் எழும்புகிறவன் யார்? அக்கிரமக்காரருக்கு விரோதமாய் என் பட்சத்தில் நிற்பவன் யார்?]]></a:t>
+              <a:t><![CDATA[20. Shall the throne of iniquity have fellowship with you, which frames mischief by a law?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தர் எனக்குத் துணையாயிராவிட்டால், என் ஆத்துமா சீக்கிரமாய் மவுனத்தில் வாசம்பண்ணியிருக்கும்.]]></a:t>
+              <a:t><![CDATA[21. They gather themselves together against the soul of the righteous, and condemn the innocent blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் கால் சறுக்குகிறது என்று நான் சொல்லும்போது, கர்த்தாவே, உமது கிருபை என்னைத் தாங்குகிறது.]]></a:t>
+              <a:t><![CDATA[21. They gather themselves together against the soul of the righteous, and condemn the innocent blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. என் உள்ளத்தில் விசாரங்கள் பெருகுகையில், உம்முடைய ஆறுதல்கள் என் ஆத்துமாவைத் தேற்றுகிறது.]]></a:t>
+              <a:t><![CDATA[22. But the LORD is my defence; and my God is the rock of my refuge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தீமையைக் கட்டளையினால் பிறப்பிக்கிற கொடுங்கோலாசனம் உமக்கு இசைந்திருக்குமோ?]]></a:t>
+              <a:t><![CDATA[23. And he shall bring upon them their own iniquity, and shall cut them off in their own wickedness; yea, the LORD our God shall cut them off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தீமையைக் கட்டளையினால் பிறப்பிக்கிற கொடுங்கோலாசனம் உமக்கு இசைந்திருக்குமோ?]]></a:t>
+              <a:t><![CDATA[23. And he shall bring upon them their own iniquity, and shall cut them off in their own wickedness; yea, the LORD our God shall cut them off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,705 +2667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீதியைச் சரிக்கட்டுகிற தேவனாகிய கர்த்தாவே, நீதியைச் சரிக்கட்டுகிற தேவனே, பிரகாசியும்.]]></a:t>
-[...653 lines deleted...]
-              <a:t><![CDATA[23. அவர்களுடைய அக்கிரமத்தை அவர்கள்மேல் திருப்பி, அவர்களுடைய பொல்லாப்பினிமித்தம் அவர்களைச் சங்கரிப்பார்; நம்முடைய தேவனாகிய கர்த்தர் அவர்களைச் சங்கரிப்பார்.]]></a:t>
+              <a:t><![CDATA[2. Lift up yourself, you judge of the earth: render a reward to the proud.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +2776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பூமியின் நியாயாதிபதியே, நீர் எழுந்து பெருமைக்காரருக்குப் பதிலளியும்.]]></a:t>
+              <a:t><![CDATA[3. LORD, how long shall the wicked, how long shall the wicked triumph?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +2885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தாவே, துன்மார்க்கர் எதுவரைக்கும் மகிழ்ந்து, துன்மார்க்கர் எதுவரைக்கும் களிகூர்ந்திருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[3. LORD, how long shall the wicked, how long shall the wicked triumph?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +2994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எதுவரைக்கும் அக்கிரமக்காரர் யாவரும் வாயாடி கடினமாய்ப் பேசி, பெருமைப் பாராட்டுவார்கள்?]]></a:t>
+              <a:t><![CDATA[4. How long shall they utter and speak hard things? and all the workers of iniquity boast themselves?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +3103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தாவே, அவர்கள் உமது ஜனத்தை நொறுக்கி, உமது சுதந்தரத்தை ஒடுக்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. They break in pieces your people, O LORD, and afflict yours heritage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +3212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. விதவையையும் பரதேசியையும் கொன்று, திக்கற்ற பிள்ளைகளைக் கொலை செய்து:]]></a:t>
+              <a:t><![CDATA[6. They slay the widow and the stranger, and murder the fatherless.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +3321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் பாரார், யாக்கோபின் தேவன் கவனியார் என்று சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Yet they say, The LORD shall not see, neither shall the God of Jacob regard it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474532041" r:id="rId1"/>
+    <p:sldLayoutId id="2478640037" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4298,98 +3620,50 @@
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...46 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না|]]></a:t>
+              <a:t><![CDATA[8. ஜனத்தில் மிருககுணமுள்ளவர்களே, உணர்வடையுங்கள்; மூடரே, எப்பொழுது புத்திமான்களாவீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +3944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তোমরা নিষ্ঠুর লোকরা সত্যই নির্বোধ মানুষ! আর কবে তোমরা শিক্ষা লাভ করবে? তোমরা মন্দ লোকরা সত্যি]]></a:t>
+              <a:t><![CDATA[9. காதை உண்டாக்கினவர் கேளாரோ? கண்ணை உருவாக்கினவர் காணாரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +4076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অপগণ্ড! তোমরা অবশ্যই বোঝবার চেষ্টা কর|]]></a:t>
+              <a:t><![CDATA[10. ஜாதிகளை தண்டிக்கிறவர் கடிந்துகொள்ளாரோ? மனுஷனுக்கு அறிவைப் போதிக்கிறவர் அறியாரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ঈশ্বর আমাদের কান সৃষ্টি করেছেন, তাই নিশ্চয়ই তাঁরও কান রয়েছে এবং তিনি শুনতেও পান কি ঘটছে! ঈশ্বর]]></a:t>
+              <a:t><![CDATA[11. மனுஷனுடைய யோசனைகள் வீணென்று கர்த்தர் அறிந்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাদের চোখ দিয়েছেন, তাই নিশ্চিতভাবে কি ঘটছে তা তিনি দেখতে পান!]]></a:t>
+              <a:t><![CDATA[12. கர்த்தாவே, துன்மார்க்கனுக்குக் குழிவெட்டப்படும்வரைக்கும், நீர் தீங்குநாட்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +4472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ঈশ্বর ওই লোকদের মধ্যে নিয়মানুবর্তিতা আনবেন| ওই লোকেরা কি করবে তা ঈশ্বরই ওদের শেখাবেন|]]></a:t>
+              <a:t><![CDATA[அமர்ந்திருக்கப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. মানুষ কি ভাবছে তাও ঈশ্বর জানেন| ঈশ্বর জানেন য়ে মানুষ বাতাসের একটি ফুত্‌কারের মত|]]></a:t>
+              <a:t><![CDATA[13. சிட்சித்து, உம்முடைய வேதத்தைக்கொண்டு போதிக்கிற மனுஷன் பாக்கியவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. প্রভু য়ে লোককে নিয়মানুবর্তী করেন সে সত্যই সুখী হবে| ঈশ্বর তাকে বেঁচে থাকার প্রকৃত পথ কি তা]]></a:t>
+              <a:t><![CDATA[14. கர்த்தர் தம்முடைய ஜனத்தை நெகிழவிடாமலும், தம்முடைய சுதந்தரத்தைக் கைவிடாமலும் இருப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +4868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখাবেন|]]></a:t>
+              <a:t><![CDATA[15. நியாயம் நீதியினிடமாகத் திரும்பும்; செம்மையான இருதயத்தார் யாவரும் அதைப் பின்பற்றுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ঈশ্বর, সংকটের সময় য়ে লোক শান্ত থাকে তাকেই আপনি সাহায্য করবেন| মন্দ লোকেদের য়তক্ষণ পর্য়ন্ত না]]></a:t>
+              <a:t><![CDATA[16. துன்மார்க்கருக்கு விரோதமாய் என் பட்சத்தில் எழும்புகிறவன் யார்? அக்கிரமக்காரருக்கு விரோதமாய் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. প্রভু, আপনিই সেই ঈশ্বর যিনি আসেন এবং লোকেদের শাস্তি দেন| আপনি সেই ঈশ্বর যিনি মানুষের জন্য শাস্তি]]></a:t>
+              <a:t><![CDATA[1. நீதியைச் சரிக்கட்டுகிற தேவனாகிய கர்த்தாவே, நீதியைச் சரிக்கட்டுகிற தேவனே, பிரகாசியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কবরে পাঠানো হয় ততক্ষণ পর্য়ন্ত আপনি তাকে শান্ত থাকতে সাহায্য করবেন|]]></a:t>
+              <a:t><![CDATA[பட்சத்தில் நிற்பவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. প্রভু তাঁর লোকদের ত্যাগ করবেন না| সাহায্য না করে তিনি ওদের ত্যাগ করবেন না|]]></a:t>
+              <a:t><![CDATA[17. கர்த்தர் எனக்குத் துணையாயிராவிட்டால், என் ஆத்துமா சீக்கிரமாய் மவுனத்தில் வாசம்பண்ணியிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ন্যায্য বিচার ফিরে আসবে এবং ন্যায়পরায়ণতা নিয়ে আসবে| তারপর সত্‌ এবং ভাল লোকরা অবশ্যই থাকবে|]]></a:t>
+              <a:t><![CDATA[18. என் கால் சறுக்குகிறது என்று நான் சொல்லும்போது, கர்த்தாவே, உமது கிருபை என்னைத் தாங்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. মন্দ লোকদের বিরুদ্ধে লড়াই করার জন্য কেউই আমায় সাহায্য করে নি| যারা মন্দ কাজ করে, তাদের সঙ্গে]]></a:t>
+              <a:t><![CDATA[19. என் உள்ளத்தில் விசாரங்கள் பெருகுகையில், உம்முடைய ஆறுதல்கள் என் ஆத்துமாவைத் தேற்றுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লড়াই করার জন্য কোন লোক আমার পাশে দাঁড়ায নি|]]></a:t>
+              <a:t><![CDATA[20. தீமையைக் கட்டளையினால் பிறப்பிக்கிற கொடுங்கோலாசனம் உமக்கு இசைந்திருக்குமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. যদি প্রভু আমায় সাহায্য না করতেন আমি এতদিনে কবরের গর্ভে নীরব হয়ে য়েতাম|]]></a:t>
+              <a:t><![CDATA[21. அவர்கள் நீதிமானுடைய ஆத்துமாவுக்கு விரோதமாய்க் கூட்டங்கூடி, குற்றமில்லாத இரத்தத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. আমি জানি আমি পতনোন্মুখ ছিলাম, কিন্তু প্রভু তাঁর অনুগামীদের সাহায্য করেছেন|]]></a:t>
+              <a:t><![CDATA[குற்றப்படுத்துகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. আমি প্রচণ্ড চিন্তিত ও বিমর্ষ ছিলাম| কিন্তু প্রভু, আপনি আমায় সান্ত্বনা দিয়ে আমায় সুখী করেছেন!]]></a:t>
+              <a:t><![CDATA[22. கர்த்தரோ எனக்கு அடைக்கலமும், என் தேவன் நான் நம்பியிருக்கிற கன்மலையுமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ঈশ্বর আপনি ক্রুর বিচারকদের সাহায্য করবেন না| তাই মন্দ বিচারকরা মানুষের জীবনকে আরও কঠিনতর করার]]></a:t>
+              <a:t><![CDATA[23. அவர்களுடைய அக்கிரமத்தை அவர்கள்மேல் திருப்பி, அவர்களுடைய பொல்லாப்பினிமித்தம் அவர்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য নিয়ম ব্যবহার করে|]]></a:t>
+              <a:t><![CDATA[சங்கரிப்பார்; நம்முடைய தேவனாகிய கர்த்தர் அவர்களைச் சங்கரிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,843 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ে আসেন|]]></a:t>
-[...791 lines deleted...]
-              <a:t><![CDATA[প্রভু আমাদের ঈশ্বর, ওই দুষ্ট বিচারকদের ধ্বংস করবেন|]]></a:t>
+              <a:t><![CDATA[2. பூமியின் நியாயாதிபதியே, நீர் எழுந்து பெருமைக்காரருக்குப் பதிலளியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. আপনিই সারা পৃথিবীর বিচারক| উদ্ধত লোকদের য়ে শাস্তি প্রাপ্য তা আপনি ওদের দিন|]]></a:t>
+              <a:t><![CDATA[3. கர்த்தாவே, துன்மார்க்கர் எதுவரைக்கும் மகிழ்ந்து, துன்மார்க்கர் எதுவரைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. প্রভু, দুষ্ট লোকরা আর কতকাল ধরে উল্লাস করবে? আরও কতদিন প্রভু?]]></a:t>
+              <a:t><![CDATA[களிகூர்ந்திருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. আরও কতদিন ধরে ওই দুষ্কৃতকারীরা তাদের দুষ্কৃতির বড়াই করে যাবে?]]></a:t>
+              <a:t><![CDATA[4. எதுவரைக்கும் அக்கிரமக்காரர் யாவரும் வாயாடி கடினமாய்ப் பேசி, பெருமைப் பாராட்டுவார்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. প্রভু, ওরা আপনার লোকদের আঘাত করে| ওরা আপনার লোকদের কষ্ট দিয়েছে|]]></a:t>
+              <a:t><![CDATA[5. கர்த்தாவே, அவர்கள் உமது ஜனத்தை நொறுக்கி, உமது சுதந்தரத்தை ஒடுக்குகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আমাদের দেশে য়ে সব বিধবা ও বিদেশী থাকে, ওই দুর্জনরা তাদের হত্যা করে| অনাথদেরও ওরা খুন করে|]]></a:t>
+              <a:t><![CDATA[6. விதவையையும் பரதேசியையும் கொன்று, திக்கற்ற பிள்ளைகளைக் கொலை செய்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ওরা বলে, ওরা য়ে সব মন্দ কাজ করে প্রভু তা দেখেন না! ওরা বলে কি ঘটেছে ইস্রায়েলের ঈশ্বর তাও জানে]]></a:t>
+              <a:t><![CDATA[7. கர்த்தர் பாரார், யாக்கோபின் தேவன் கவனியார் என்று சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 94]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
   <a:themeElements>
-    <a:clrScheme name="Theme89">
+    <a:clrScheme name="Theme39">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme89">
+    <a:fontScheme name="Theme39">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme89">
+    <a:fmtScheme name="Theme39">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +7722,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>29</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>