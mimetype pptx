--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -3400,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478640037" r:id="rId1"/>
+    <p:sldLayoutId id="2482575883" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7437,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 94]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
   <a:themeElements>
-    <a:clrScheme name="Theme39">
+    <a:clrScheme name="Theme43">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme39">
+    <a:fontScheme name="Theme43">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme39">
+    <a:fmtScheme name="Theme43">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>