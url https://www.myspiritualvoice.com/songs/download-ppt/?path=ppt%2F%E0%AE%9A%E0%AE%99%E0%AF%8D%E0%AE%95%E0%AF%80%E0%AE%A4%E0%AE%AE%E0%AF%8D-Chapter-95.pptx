--- v0 (2026-08-03)
+++ v1 (2026-09-17)
@@ -322,51 +322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இன்று அவருடைய சத்தத்தைக் கேட்பீர்களாகில், வனாந்தரத்தில் கோபம் மூட்டினபோதும் சோதனை நாளிலும் நடந்ததுபோல உங்கள் இருதயத்தைக் கடினப்படுத்தாதேயுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. Harden not your heart, as in the provocation, and as in the day of temptation in the wilderness:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -431,51 +431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அங்கே உங்கள் பிதாக்கள் என்னைச் சோதித்து, என்னைப் பரீட்சைபார்த்து என் கிரியையையும் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Harden not your heart, as in the provocation, and as in the day of temptation in the wilderness:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -540,51 +540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அங்கே உங்கள் பிதாக்கள் என்னைச் சோதித்து, என்னைப் பரீட்சைபார்த்து என் கிரியையையும் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. When your fathers tempted me, proved me, and saw my work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -649,51 +649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாற்பது வருஷமாய் நான் அந்தச் சந்ததியை அரோசித்து, அவர்கள் வழுவிப்போகிற இருதயமுள்ள ஜனமென்றும், என்னுடைய வழிகளை அறியாதவர்களென்றும் சொல்லி,]]></a:t>
+              <a:t><![CDATA[10. Forty years long was I grieved with this generation, and said, It is a people that do go astray in their heart, and they have not known my ways:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -758,51 +758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாற்பது வருஷமாய் நான் அந்தச் சந்ததியை அரோசித்து, அவர்கள் வழுவிப்போகிற இருதயமுள்ள ஜனமென்றும், என்னுடைய வழிகளை அறியாதவர்களென்றும் சொல்லி,]]></a:t>
+              <a:t><![CDATA[10. Forty years long was I grieved with this generation, and said, It is a people that do go astray in their heart, and they have not known my ways:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -867,51 +867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என்னுடைய இளைப்பாறுதலில் அவர்கள் பிரவேசிப்பதில்லையென்று, என்னுடைய கோபத்திலே ஆணையிட்டேன்.]]></a:t>
+              <a:t><![CDATA[11. Unto whom I swore in my wrath that they should not enter into my rest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -976,51 +976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தரைக் கெம்பீரமாய்ப் பாடி, நம்முடைய இரட்சணியக் கன்மலையைச் சங்கீர்த்தனம் பண்ணக்கடவோம் வாருங்கள்.]]></a:t>
+              <a:t><![CDATA[1. O come, let us sing unto the LORD: let us make a joyful noise to the rock of our salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1085,51 +1085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. துதித்தலுடனே அவர் சந்நிதிக்கு முன்பாக வந்து, சங்கீதங்களால் அவரை ஆர்ப்பரித்துப் பாடக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[1. O come, let us sing unto the LORD: let us make a joyful noise to the rock of our salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1194,51 +1194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தரே மகா தேவனும், எல்லா தேவர்களுக்கும் மகாராஜனுமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[2. Let us come before his presence with thanksgiving, and make a joyful noise unto him with psalms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1303,51 +1303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பூமியின் ஆழங்கள் அவர் கையிலிருக்கிறது; பர்வதங்களின் உயரங்களும் அவருடையவைகள்.]]></a:t>
+              <a:t><![CDATA[3. For the LORD is a great God, and a great King above all gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1412,51 +1412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சமுத்திரம் அவருடையது, அவரே அதை உண்டாக்கினார்; வெட்டாந்தரையையும் அவருடைய கரம் உருவாக்கிற்று.]]></a:t>
+              <a:t><![CDATA[4. In his hand are the deep places of the earth: the strength of the hills is his also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1521,51 +1521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நம்மை உண்டாக்கின கர்த்தருக்கு முன்பாக நாம் பணிந்து குனிந்து முழங்காற்படியிடக்கடவோம் வாருங்கள்.]]></a:t>
+              <a:t><![CDATA[5. The sea is his, and he made it: and his hands formed the dry land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1630,51 +1630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் நம்முடைய தேவன்; நாம் அவர் மேய்ச்சலின் ஜனங்களும், அவர் கைக்குள்ளான ஆடுகளுமாமே.]]></a:t>
+              <a:t><![CDATA[6. O come, let us worship and bow down: let us kneel before the LORD our maker.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1739,51 +1739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இன்று அவருடைய சத்தத்தைக் கேட்பீர்களாகில், வனாந்தரத்தில் கோபம் மூட்டினபோதும் சோதனை நாளிலும் நடந்ததுபோல உங்கள் இருதயத்தைக் கடினப்படுத்தாதேயுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. For he is our God; and we are the people of his pasture, and the sheep of his hand. To day if all of you will hear his voice,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -1818,51 +1818,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474733533" r:id="rId1"/>
+    <p:sldLayoutId id="2478639943" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2118,51 +2118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മസ്സാനാളിനെപ്പോലെയും നിങ്ങളുടെ ഹൃദയത്തെ കഠിനമാക്കരുതു.]]></a:t>
+              <a:t><![CDATA[8. இன்று அவருடைய சத்தத்தைக் கேட்பீர்களாகில், வனாந்தரத்தில் கோபம் மூட்டினபோதும் சோதனை நாளிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2250,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അവിടെവെച്ചു നിങ്ങളുടെ പിതാക്കന്മാർ എന്നെ പരീക്ഷിച്ചു; എന്റെ പ്രവൃത്തി അവർ കണ്ടിട്ടും എന്നെ]]></a:t>
+              <a:t><![CDATA[நடந்ததுபோல உங்கள் இருதயத்தைக் கடினப்படுத்தாதேயுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2382,51 +2382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശോധനചെയ്തു.]]></a:t>
+              <a:t><![CDATA[9. அங்கே உங்கள் பிதாக்கள் என்னைச் சோதித்து, என்னைப் பரீட்சைபார்த்து என் கிரியையையும் கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2514,51 +2514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. നാല്പതു ആണ്ടു എനിക്കു ആ തലമുറയോടു നീരസം ഉണ്ടായിരുന്നു; അവർ തെറ്റിപ്പോകുന്ന ഹൃദയമുള്ളോരു ജനം]]></a:t>
+              <a:t><![CDATA[10. நாற்பது வருஷமாய் நான் அந்தச் சந்ததியை அரோசித்து, அவர்கள் வழுவிப்போகிற இருதயமுள்ள ஜனமென்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2646,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നും എന്റെ വഴികളെ അറിഞ്ഞിട്ടില്ലാത്തവരെന്നും ഞാൻ പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[என்னுடைய வழிகளை அறியாதவர்களென்றும் சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2778,51 +2778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ആകയാൽ അവർ എന്റെ സ്വസ്ഥതയിൽ പ്രവേശിക്കയില്ലെന്നു ഞാൻ എന്റെ ക്രോധത്തിൽ സത്യം ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[11. என்னுடைய இளைப்பாறுதலில் அவர்கள் பிரவேசிப்பதில்லையென்று, என்னுடைய கோபத்திலே ஆணையிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2910,51 +2910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. വരുവിൻ, നാം യഹോവെക്കു ഉല്ലസിച്ചു ഘോഷിക്ക; നമ്മുടെ രക്ഷയുടെ പാറെക്കു ആർപ്പിടുക.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தரைக் கெம்பீரமாய்ப் பாடி, நம்முடைய இரட்சணியக் கன்மலையைச் சங்கீர்த்தனம் பண்ணக்கடவோம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3042,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. നാം സ്തോത്രത്തോടെ അവന്റെ സന്നിധിയിൽ ചെല്ലുക; സങ്കീർത്തനങ്ങളോടെ അവന്നു ഘോഷിക്ക.]]></a:t>
+              <a:t><![CDATA[வாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3174,51 +3174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. യഹോവ മഹാദൈവമല്ലോ; അവൻ സകലദേവന്മാർക്കും മീതെ മഹാരാജാവു തന്നേ.]]></a:t>
+              <a:t><![CDATA[2. துதித்தலுடனே அவர் சந்நிதிக்கு முன்பாக வந்து, சங்கீதங்களால் அவரை ஆர்ப்பரித்துப் பாடக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3306,51 +3306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ഭൂമിയുടെ അധോഭാഗങ്ങൾ അവന്റെ കയ്യിൽ ആകുന്നു; പർവ്വതങ്ങളുടെ ശിഖരങ്ങളും അവന്നുള്ളവ.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தரே மகா தேவனும், எல்லா தேவர்களுக்கும் மகாராஜனுமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3438,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. സമുദ്രം അവന്നുള്ളതു; അവൻ അതിനെ ഉണ്ടാക്കി; കരയെയും അവന്റെ കൈകൾ മനെഞ്ഞിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[4. பூமியின் ஆழங்கள் அவர் கையிலிருக்கிறது; பர்வதங்களின் உயரங்களும் அவருடையவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3570,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. വരുവിൻ, നാം വണങ്ങി നമസ്കരിക്ക; നമ്മെ നിർമ്മിച്ച യഹോവയുടെ മുമ്പിൽ മുട്ടുകുത്തുക.]]></a:t>
+              <a:t><![CDATA[5. சமுத்திரம் அவருடையது, அவரே அதை உண்டாக்கினார்; வெட்டாந்தரையையும் அவருடைய கரம் உருவாக்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3702,51 +3702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അവൻ നമ്മുടെ ദൈവമാകുന്നു; നാമോ അവൻ മേയിക്കുന്ന ജനവും അവന്റെ കൈക്കലെ ആടുകളും തന്നേ.]]></a:t>
+              <a:t><![CDATA[6. நம்மை உண்டாக்கின கர்த்தருக்கு முன்பாக நாம் பணிந்து குனிந்து முழங்காற்படியிடக்கடவோம் வாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3834,51 +3834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ഇന്നു നിങ്ങൾ അവന്റെ ശബ്ദം കേൾക്കുന്നു എങ്കിൽ, മെരീബയിലെപ്പോലെയും മരുഭൂമിയിൽ]]></a:t>
+              <a:t><![CDATA[7. அவர் நம்முடைய தேவன்; நாம் அவர் மேய்ச்சலின் ஜனங்களும், அவர் கைக்குள்ளான ஆடுகளுமாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3895,91 +3895,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 95]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme86">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme86">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4005,51 +4005,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme86">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>