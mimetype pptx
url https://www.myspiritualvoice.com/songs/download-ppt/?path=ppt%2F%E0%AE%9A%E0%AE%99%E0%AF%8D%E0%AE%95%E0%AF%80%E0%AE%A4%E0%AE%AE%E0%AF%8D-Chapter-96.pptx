--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -326,51 +326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தருக்கு அவருடைய நாமத்திற்குரிய மகிமையைச் செலுத்தி, காணிக்கைகளைக் கொண்டுவந்து, அவருடைய பிராகாரங்களில் பிரவேசியுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. பரிசுத்த அலங்காரத்துடனே கர்த்தரைத் தொழுதுகொள்ளுங்கள்; பூலோகத்தாரே, நீங்கள் யாவரும் அவருக்கு முன்பாக நடுங்குங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -435,51 +435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பரிசுத்த அலங்காரத்துடனே கர்த்தரைத் தொழுதுகொள்ளுங்கள்; பூலோகத்தாரே, நீங்கள் யாவரும் அவருக்கு முன்பாக நடுங்குங்கள்.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தர் ராஜரிகம்பண்ணுகிறார், ஆகையால் பூச்சக்கரம் அசையாதபடி உறுதிப்பட்டிருக்கும்; அவர் ஜனங்களை நிதானமாய் நியாயந்தீர்ப்பார் என்று ஜாதிகளுக்குள்ளே சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -653,51 +653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தர் ராஜரிகம்பண்ணுகிறார், ஆகையால் பூச்சக்கரம் அசையாதபடி உறுதிப்பட்டிருக்கும்; அவர் ஜனங்களை நிதானமாய் நியாயந்தீர்ப்பார் என்று ஜாதிகளுக்குள்ளே சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. வானங்கள் மகிழ்ந்து, பூமி பூரிப்பாகி, சமுத்திரமும் அதின் நிறைவும் முழங்குவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -762,51 +762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வானங்கள் மகிழ்ந்து, பூமி பூரிப்பாகி, சமுத்திரமும் அதின் நிறைவும் முழங்குவதாக.]]></a:t>
+              <a:t><![CDATA[12. நாடும் அதிலுள்ள யாவும் களிகூருவதாக; அப்பொழுது கர்த்தருக்கு முன்பாக காட்டு விருட்சங்களெல்லாம் கெம்பீரிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -871,51 +871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாடும் அதிலுள்ள யாவும் களிகூருவதாக; அப்பொழுது கர்த்தருக்கு முன்பாக காட்டு விருட்சங்களெல்லாம் கெம்பீரிக்கும்.]]></a:t>
+              <a:t><![CDATA[13. அவர் வருகிறார், அவர் பூமியை நியாயந்தீர்க்க வருகிறார்; அவர் பூலோகத்தை நீதியோடும், ஜனங்களைச் சத்தியத்தோடும் நியாயந்தீர்ப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1525,51 +1525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் பெரியவரும், மிகவும் ஸ்தோத்திரிக்கப்படத்தக்கவருமாயிருக்கிறார்; எல்லா தேவர்களிலும் பயப்படத்தக்கவர் அவரே.]]></a:t>
+              <a:t><![CDATA[5. சகல ஜனங்களுடைய தேவர்களும் விக்கிரகங்கள்தானே; கர்த்தரோ வானங்களை உண்டாக்கினவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1634,51 +1634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சகல ஜனங்களுடைய தேவர்களும் விக்கிரகங்கள்தானே; கர்த்தரோ வானங்களை உண்டாக்கினவர்.]]></a:t>
+              <a:t><![CDATA[6. மகிமையும் கனமும் அவர் சமுகத்தில் இருக்கிறது, வல்லமையும் மகத்துவமும் அவர் பரிசுத்த ஸ்தலத்திலுள்ளது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1743,51 +1743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மகிமையும் கனமும் அவர் சமுகத்தில் இருக்கிறது, வல்லமையும் மகத்துவமும் அவர் பரிசுத்த ஸ்தலத்திலுள்ளது.]]></a:t>
+              <a:t><![CDATA[7. ஜனங்களின் வம்சங்களே, கர்த்தருக்கு மகிமையையும் வல்லமையையும் செலுத்துங்கள், கர்த்தருக்கே அதைச் செலுத்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1852,51 +1852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஜனங்களின் வம்சங்களே, கர்த்தருக்கு மகிமையையும் வல்லமையையும் செலுத்துங்கள், கர்த்தருக்கே அதைச் செலுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தருக்கு அவருடைய நாமத்திற்குரிய மகிமையைச் செலுத்தி, காணிக்கைகளைக் கொண்டுவந்து, அவருடைய பிராகாரங்களில் பிரவேசியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -1931,51 +1931,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495642" r:id="rId1"/>
+    <p:sldLayoutId id="2473414403" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2239,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. યહોવાને ઘટે છે ગૌરવ જે તે તેમને આપો, તેમની આરાધના કરવાને તમારા અર્પણો લઇને તેનાં આંગણામાં જાઓ.]]></a:t>
+              <a:t><![CDATA[9. O worship the LORD in the beauty of holiness: fear before him, all the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2371,51 +2371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. પવિત્રતાની સુંદરતા ધારણ કરી, યહોવાની ઉપાસના કરો; અને ધ્રૂજો સમગ્ર પૃથ્વી તેમની સમક્ષ.]]></a:t>
+              <a:t><![CDATA[10. Say among the heathen that the LORD reigns: the world also shall be established that it shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2503,51 +2503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. પ્રજાઓની વચ્ચે જાહેર કરો, યહોવા એ છે જે જગત પર શાસન કરે છે અને ટકાવી રાખે છે, તેથી તેનો વિનાશ]]></a:t>
+              <a:t><![CDATA[not be moved: he shall judge the people righteously.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2635,51 +2635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થશે નહિ. બધાં લોકોનો નિષ્પક્ષતાથી ન્યાય કરશે.]]></a:t>
+              <a:t><![CDATA[11. Let the heavens rejoice, and let the earth be glad; let the sea roar, and the fullness thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2767,51 +2767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. આકાશો આનંદ પામો! હે પૃથ્વી, સુખી થાવ! હે ગર્જના કરતા સમુદ્રની વિશાળતા હર્ષથી પોકારો.]]></a:t>
+              <a:t><![CDATA[12. Let the field be joyful, and all that is therein: then shall all the trees of the wood rejoice]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -2899,51 +2899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ખેતરો અને તેમાં જે કઇં ઊગે છે તે સર્વ સુખી થાઓ. હે વનનાં સર્વ વૃક્ષો યહોવાની આગળ હર્ષ સાથે ગાઓ.]]></a:t>
+              <a:t><![CDATA[13. Before the LORD: for he comes, for he comes to judge the earth: he shall judge the world with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3031,51 +3031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. પૃથ્વીનો ન્યાય કરવાને, યહોવા આવે છે; તે સર્વ પ્રજાઓનો ન્યાય સત્યતાએ કરશે; અને જગતનો યથાર્થપણે.]]></a:t>
+              <a:t><![CDATA[righteousness, and the people with his truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3163,51 +3163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. યહોવા સમક્ષ નવું ગીત ગાઓ! સમગ્ર પૃથ્વી પર સર્વત્ર એ ગીત ગાઓ, યહોવા સમક્ષ ગાઓ.]]></a:t>
+              <a:t><![CDATA[1. O sing unto the LORD a new song: sing unto the LORD, all the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3295,51 +3295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. તેમના નામને ધન્યવાદ આપો; દિનપ્રતિદિન તેનું તારણ પ્રગટ કરો.]]></a:t>
+              <a:t><![CDATA[2. Sing unto the LORD, bless his name; show forth his salvation from day to day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3427,51 +3427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. પ્રજાઓને તેના મહિમા વિષે જણાવો અને બધા લોકોને તેમના ચમત્કારો વિષે કહો.]]></a:t>
+              <a:t><![CDATA[3. Declare his glory among the heathen, his wonders among all people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3559,51 +3559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. કારણ, યહોવાની મહાનતા અવર્ણનીય છે; અને તે બહુ સ્તુત્ય છે; તેજ માત્ર ભયાવહ દેવ; સર્વ “દેવોની” ઉપર]]></a:t>
+              <a:t><![CDATA[4. For the LORD is great, and greatly to be praised: he is to be feared above all gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3691,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[5. For all the gods of the nations are idols: but the LORD made the heavens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3823,51 +3823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. લોકોના સર્વ “દેવો,” મૂર્તિઓ માત્ર છે; પણ યહોવાએ આકાશોને ઉત્પન્ન કર્યા છે.]]></a:t>
+              <a:t><![CDATA[6. Honour and majesty are before him: strength and beauty are in his sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3955,51 +3955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ભવ્યતા અને મહિમા તેમની સામે ચમકે છે. સાર્મથ્ય અને સૌન્દર્ય તેમના પવિત્રસ્થાનમાં છે.]]></a:t>
+              <a:t><![CDATA[7. Give unto the LORD, O all of you families of the people, give unto the LORD glory and strength.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4087,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. હે વિશ્વની સર્વ પ્રજાઓ, યહોવા એકલા જ છે મહિમાવાન અને પરાક્રમી; તે તમે કબૂલ કરો ને તેમને માન આપો .]]></a:t>
+              <a:t><![CDATA[8. Give unto the LORD the glory due unto his name: bring an offering, and come into his courts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4148,91 +4148,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[சங்கீதம் : 96]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme55">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme55">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4258,51 +4258,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme55">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>