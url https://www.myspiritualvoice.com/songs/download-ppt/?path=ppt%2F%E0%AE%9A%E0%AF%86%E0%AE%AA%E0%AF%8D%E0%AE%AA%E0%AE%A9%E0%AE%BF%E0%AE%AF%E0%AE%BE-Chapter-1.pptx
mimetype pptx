--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -65,50 +65,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -126,50 +136,55 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -304,53 +319,58 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. வீடுகளின்மேல் வானசேனையைப் பணிகிறவர்களையும், கர்த்தர்பேரில் ஆணையிட்டு, மல்காமின்பேரிலும் ஆணையிட்டுப் பணிகிறவர்களையும்,]]></a:t>
+              <a:t><![CDATA[4. I will also stretch out mine hand upon Judah, and upon all the inhabitants of Jerusalem; and I will cut off the remnant of Baal from this place, and the name of the Chemarims with the priests;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தரை விட்டுப் பின்வாங்குகிறவர்களையும் கர்த்தரைத் தேடாமலும் அவரைக்குறித்து விசாரியாலும் இருக்கிறவர்களையும் இவ்விடத்தில் இராதபடிக்குச் சங்காரம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[5. And them that worship the host of heaven upon the housetops; and them that worship and that swear by the LORD, and that swear by Malcham;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தரை விட்டுப் பின்வாங்குகிறவர்களையும் கர்த்தரைத் தேடாமலும் அவரைக்குறித்து விசாரியாலும் இருக்கிறவர்களையும் இவ்விடத்தில் இராதபடிக்குச் சங்காரம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[5. And them that worship the host of heaven upon the housetops; and them that worship and that swear by the LORD, and that swear by Malcham;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தராகிய ஆண்டவருக்கு முன்பாக மெளனமாயிருங்கள்; கர்த்தருடைய நாள் சமீபித்திருக்கிறது; கர்த்தர் ஒரு யாகத்தை ஆயத்தம்பண்ணி, அதற்கு விருந்தாளிகளையும் அழைத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[6. And them that are turned back from the LORD; and those that have not sought the LORD, nor enquired for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தராகிய ஆண்டவருக்கு முன்பாக மெளனமாயிருங்கள்; கர்த்தருடைய நாள் சமீபித்திருக்கிறது; கர்த்தர் ஒரு யாகத்தை ஆயத்தம்பண்ணி, அதற்கு விருந்தாளிகளையும் அழைத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[6. And them that are turned back from the LORD; and those that have not sought the LORD, nor enquired for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தருடைய யாகத்தின் நாளிலே நான் அதிபதிகளையும் ராஜகுமாரரையும் மறுதேசத்து வஸ்திரம் தரிக்கிற யாவரையும் தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[7. Hold your peace at the presence of the Lord GOD: for the day of the LORD is at hand: for the LORD has prepared a sacrifice, he has bid his guest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தருடைய யாகத்தின் நாளிலே நான் அதிபதிகளையும் ராஜகுமாரரையும் மறுதேசத்து வஸ்திரம் தரிக்கிற யாவரையும் தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[7. Hold your peace at the presence of the Lord GOD: for the day of the LORD is at hand: for the LORD has prepared a sacrifice, he has bid his guest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வாசற்படியைத் தாண்டி, கொடுமையினாலும் வஞ்சகத்தினாலும் தங்கள் எஜமான்களின் வீடுகளை நிரப்புகிற யாவரையும் அந்நாளிலே தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[8. And it shall come to pass in the day of the LORD's sacrifice, that I will punish the princes, and the king's children, and all such as are clothed with strange apparel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வாசற்படியைத் தாண்டி, கொடுமையினாலும் வஞ்சகத்தினாலும் தங்கள் எஜமான்களின் வீடுகளை நிரப்புகிற யாவரையும் அந்நாளிலே தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[8. And it shall come to pass in the day of the LORD's sacrifice, that I will punish the princes, and the king's children, and all such as are clothed with strange apparel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்நாளிலே மீன்வாசலிலிருந்து கூக்குரலின் சத்தமும், நகரத்தின் இரண்டாம் பாகத்திலிருந்து அலறுதலும், மேடுகளிலிருந்து மகா சங்காரத்தின் இரைச்சலும் உண்டாகுமென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. In the same day also will I punish all those that leap on the threshold, which fill their masters' houses with violence and deceit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆமோனின் புத்திரனாகிய யோசியா என்னும் யூதா ராஜாவின் நாட்களிலே, எஸ்கியாவின் குமாரனாகிய ஆமரியாவுக்குக் குமாரனான கெதலியா என்பவனுடைய மகனாகிய கூஷின் குமாரன் செப்பனியாவுக்கு உண்டான கர்த்தருடைய வசனம்.]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD which came unto Zephaniah the son of Cushi, the son of Gedaliah, the son of Amariah, the son of Hizkiah, in the days of Josiah the son of Amon, king of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்நாளிலே மீன்வாசலிலிருந்து கூக்குரலின் சத்தமும், நகரத்தின் இரண்டாம் பாகத்திலிருந்து அலறுதலும், மேடுகளிலிருந்து மகா சங்காரத்தின் இரைச்சலும் உண்டாகுமென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. In the same day also will I punish all those that leap on the threshold, which fill their masters' houses with violence and deceit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மக்தேஷின் குடிகளே அலறுங்கள்; வர்த்தகரெல்லாரும் சங்காரமானார்கள்; காசுக்காரர் யாவரும் வெட்டுண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And it shall come to pass in that day, says the LORD, that there shall be the noise of a cry from the fish gate, and an howling from the second, and a great crashing from the hills.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மக்தேஷின் குடிகளே அலறுங்கள்; வர்த்தகரெல்லாரும் சங்காரமானார்கள்; காசுக்காரர் யாவரும் வெட்டுண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And it shall come to pass in that day, says the LORD, that there shall be the noise of a cry from the fish gate, and an howling from the second, and a great crashing from the hills.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அக்காலத்திலே நான் எருசலேமை விளக்குக்கொளுத்திச் சோதித்து வண்டல்போலக் குழம்பியிருக்கிறவர்களும், கர்த்தர் நன்மைசெய்வதும் இல்லை தீமைசெய்வதும் இல்லையென்று தங்கள் இருதயத்தில் சொல்லுகிறவர்களுமான மனுஷரை தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[11. Wail, all of you inhabitants of Maktesh, for all the merchant people are cut down; all they that bear silver are cut off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அக்காலத்திலே நான் எருசலேமை விளக்குக்கொளுத்திச் சோதித்து வண்டல்போலக் குழம்பியிருக்கிறவர்களும், கர்த்தர் நன்மைசெய்வதும் இல்லை தீமைசெய்வதும் இல்லையென்று தங்கள் இருதயத்தில் சொல்லுகிறவர்களுமான மனுஷரை தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[11. Wail, all of you inhabitants of Maktesh, for all the merchant people are cut down; all they that bear silver are cut off.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அக்காலத்திலே நான் எருசலேமை விளக்குக்கொளுத்திச் சோதித்து வண்டல்போலக் குழம்பியிருக்கிறவர்களும், கர்த்தர் நன்மைசெய்வதும் இல்லை தீமைசெய்வதும் இல்லையென்று தங்கள் இருதயத்தில் சொல்லுகிறவர்களுமான மனுஷரை தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[12. And it shall come to pass at that time, that I will search Jerusalem with candles, and punish the men that are settled on their sediments of wine: that say in their heart, The LORD will not do good, neither will he do evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்களுடைய ஆஸ்தி கொள்ளையாகும்; அவர்களுடைய வீடுகள் பாழாய்ப்போகும்; அவர்கள் வீடுகளைக்கட்டியும் அவைகளில் குடியிருக்கமாட்டார்கள்; அவர்கள் திராட்த்தோட்டங்களை நாட்டியும், அவைகளின் பழரசத்தைக் குடிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[12. And it shall come to pass at that time, that I will search Jerusalem with candles, and punish the men that are settled on their sediments of wine: that say in their heart, The LORD will not do good, neither will he do evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்களுடைய ஆஸ்தி கொள்ளையாகும்; அவர்களுடைய வீடுகள் பாழாய்ப்போகும்; அவர்கள் வீடுகளைக்கட்டியும் அவைகளில் குடியிருக்கமாட்டார்கள்; அவர்கள் திராட்த்தோட்டங்களை நாட்டியும், அவைகளின் பழரசத்தைக் குடிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[12. And it shall come to pass at that time, that I will search Jerusalem with candles, and punish the men that are settled on their sediments of wine: that say in their heart, The LORD will not do good, neither will he do evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தருடைய பெரியநாள் சமீபித்திருக்கிறது; அது கிட்டிச்சேர்ந்து மிகவும் தீவிரித்து வருகிறது; கர்த்தருடைய நாள் என்கிற சத்தத்துக்குப் பராக்கிரமசாலி முதலாய் அங்கே மனங்கசந்து அலறுவான்.]]></a:t>
+              <a:t><![CDATA[13. Therefore their goods shall become a booty, and their houses a desolation: they shall also build houses, but not inhabit them; and they shall plant vineyards, but not drink the wine thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தருடைய பெரியநாள் சமீபித்திருக்கிறது; அது கிட்டிச்சேர்ந்து மிகவும் தீவிரித்து வருகிறது; கர்த்தருடைய நாள் என்கிற சத்தத்துக்குப் பராக்கிரமசாலி முதலாய் அங்கே மனங்கசந்து அலறுவான்.]]></a:t>
+              <a:t><![CDATA[13. Therefore their goods shall become a booty, and their houses a desolation: they shall also build houses, but not inhabit them; and they shall plant vineyards, but not drink the wine thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆமோனின் புத்திரனாகிய யோசியா என்னும் யூதா ராஜாவின் நாட்களிலே, எஸ்கியாவின் குமாரனாகிய ஆமரியாவுக்குக் குமாரனான கெதலியா என்பவனுடைய மகனாகிய கூஷின் குமாரன் செப்பனியாவுக்கு உண்டான கர்த்தருடைய வசனம்.]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD which came unto Zephaniah the son of Cushi, the son of Gedaliah, the son of Amariah, the son of Hizkiah, in the days of Josiah the son of Amon, king of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த நாள் உக்கிரத்தின் நாள்; அது இக்கட்டும் இடுக்கமுமான நாள்; அது அழிவும் பாழ்க்கடிப்புமான நாள்; அது இருளும் அந்தகாரமுமான நாள்; அது மப்பும் மந்தாரமுமான நாள்.]]></a:t>
+              <a:t><![CDATA[13. Therefore their goods shall become a booty, and their houses a desolation: they shall also build houses, but not inhabit them; and they shall plant vineyards, but not drink the wine thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்த நாள் உக்கிரத்தின் நாள்; அது இக்கட்டும் இடுக்கமுமான நாள்; அது அழிவும் பாழ்க்கடிப்புமான நாள்; அது இருளும் அந்தகாரமுமான நாள்; அது மப்பும் மந்தாரமுமான நாள்.]]></a:t>
+              <a:t><![CDATA[14. The great day of the LORD is near, it is near, and hastes greatly, even the voice of the day of the LORD: the mighty man shall cry there bitterly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அது அரணிப்பான நகரங்களுக்கும், உயரமான கொத்தளங்களுக்கும் விரோதமாக எக்காளம் ஊதுகிறதும் ஆர்ப்பரிக்கிறதுமான நாள்.]]></a:t>
+              <a:t><![CDATA[14. The great day of the LORD is near, it is near, and hastes greatly, even the voice of the day of the LORD: the mighty man shall cry there bitterly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனுஷர் கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்தபடியால், அவர்கள் குருடரைப்போல நடக்கும்படி நான் அவர்களை வருத்தப்படுத்துவேன்; அவர்கள் இரத்தம் புழுதியைப்போல் சொரியப்படும்; அவர்கள் மாம்சம் எருவைப்போல் கிடக்கும்.]]></a:t>
+              <a:t><![CDATA[15. That day is a day of wrath, a day of trouble and distress, a day of devastation and desolation, a day of darkness and gloominess, a day of clouds and thick darkness,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,51 +3264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மனுஷர் கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்தபடியால், அவர்கள் குருடரைப்போல நடக்கும்படி நான் அவர்களை வருத்தப்படுத்துவேன்; அவர்கள் இரத்தம் புழுதியைப்போல் சொரியப்படும்; அவர்கள் மாம்சம் எருவைப்போல் கிடக்கும்.]]></a:t>
+              <a:t><![CDATA[15. That day is a day of wrath, a day of trouble and distress, a day of devastation and desolation, a day of darkness and gloominess, a day of clouds and thick darkness,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3353,51 +3373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தருடைய உக்கிரத்தின் நாளிலே அவர்கள் வெள்ளியும் அவர்கள் பொன்னும் அவர்களைத் தப்புவிக்கமாட்டாது; அவருடைய எரிச்சலின் அக்கினியினால் தேசமெல்லாம் அழியும், தேசத்தின் குடிகளையெல்லாம் சடிதியாய் நிர்மூலம்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[16. A day of the trumpet and alarm against the fenced cities, and against the high towers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3462,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தருடைய உக்கிரத்தின் நாளிலே அவர்கள் வெள்ளியும் அவர்கள் பொன்னும் அவர்களைத் தப்புவிக்கமாட்டாது; அவருடைய எரிச்சலின் அக்கினியினால் தேசமெல்லாம் அழியும், தேசத்தின் குடிகளையெல்லாம் சடிதியாய் நிர்மூலம்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[16. A day of the trumpet and alarm against the fenced cities, and against the high towers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3571,51 +3591,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தருடைய உக்கிரத்தின் நாளிலே அவர்கள் வெள்ளியும் அவர்கள் பொன்னும் அவர்களைத் தப்புவிக்கமாட்டாது; அவருடைய எரிச்சலின் அக்கினியினால் தேசமெல்லாம் அழியும், தேசத்தின் குடிகளையெல்லாம் சடிதியாய் நிர்மூலம்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[17. And I will bring distress upon men, that they shall walk like blind men, because they have sinned against the LORD: and their blood shall be poured out as dust, and their flesh as the dung.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And I will bring distress upon men, that they shall walk like blind men, because they have sinned against the LORD: and their blood shall be poured out as dust, and their flesh as the dung.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And I will bring distress upon men, that they shall walk like blind men, because they have sinned against the LORD: and their blood shall be poured out as dust, and their flesh as the dung.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3918,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேசத்தில் உண்டானதை எல்லாம் முற்றிலும் வாரிக்கொள்ளுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD which came unto Zephaniah the son of Cushi, the son of Gedaliah, the son of Amariah, the son of Hizkiah, in the days of Josiah the son of Amon, king of Judah.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Neither their silver nor their gold shall be able to deliver them in the day of the LORD's wrath; but the whole land shall be devoured by the fire of his jealousy: for he shall make even a speedy purging of all them that dwell in the land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Neither their silver nor their gold shall be able to deliver them in the day of the LORD's wrath; but the whole land shall be devoured by the fire of his jealousy: for he shall make even a speedy purging of all them that dwell in the land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Neither their silver nor their gold shall be able to deliver them in the day of the LORD's wrath; but the whole land shall be devoured by the fire of his jealousy: for he shall make even a speedy purging of all them that dwell in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மனுஷரையும் மிருகஜீவன்களையும் வாரிக்கொள்ளுவேன்; நான் ஆகாயத்துப் பறவைகளையும், சமுத்திரத்து மச்சங்களையும் இடறுகிறதற்கேதுவானவைகளையும் துன்மார்க்கரோடேகூட வாரிக்கொண்டு தேசத்தில் உண்டான மனுஷரைச் சங்காரம்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. I will utterly consume all things from off the land, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +4463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மனுஷரையும் மிருகஜீவன்களையும் வாரிக்கொள்ளுவேன்; நான் ஆகாயத்துப் பறவைகளையும், சமுத்திரத்து மச்சங்களையும் இடறுகிறதற்கேதுவானவைகளையும் துன்மார்க்கரோடேகூட வாரிக்கொண்டு தேசத்தில் உண்டான மனுஷரைச் சங்காரம்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. I will consume man and beast; I will consume the fowls of the heaven, and the fishes of the sea, and the stumbling blocks with the wicked: and I will cut off man from off the land, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் யூதாவின்மேலும், எருசலேமிலுள்ள எல்லாக் குடிகளின்மேலும் என் கையை நீட்டி, பாகாலில் மீதியாயிருக்கிறதையும், ஆசாரியர்களோடேகூடக் கெம்மரீம் என்பவர்களின் பேரையும்,]]></a:t>
+              <a:t><![CDATA[3. I will consume man and beast; I will consume the fowls of the heaven, and the fishes of the sea, and the stumbling blocks with the wicked: and I will cut off man from off the land, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் யூதாவின்மேலும், எருசலேமிலுள்ள எல்லாக் குடிகளின்மேலும் என் கையை நீட்டி, பாகாலில் மீதியாயிருக்கிறதையும், ஆசாரியர்களோடேகூடக் கெம்மரீம் என்பவர்களின் பேரையும்,]]></a:t>
+              <a:t><![CDATA[3. I will consume man and beast; I will consume the fowls of the heaven, and the fishes of the sea, and the stumbling blocks with the wicked: and I will cut off man from off the land, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. வீடுகளின்மேல் வானசேனையைப் பணிகிறவர்களையும், கர்த்தர்பேரில் ஆணையிட்டு, மல்காமின்பேரிலும் ஆணையிட்டுப் பணிகிறவர்களையும்,]]></a:t>
+              <a:t><![CDATA[4. I will also stretch out mine hand upon Judah, and upon all the inhabitants of Jerusalem; and I will cut off the remnant of Baal from this place, and the name of the Chemarims with the priests;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414258" r:id="rId1"/>
+    <p:sldLayoutId id="2478701968" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4588,54 +5153,94 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4780,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by the LORD, and that swear by Malcham;]]></a:t>
+              <a:t><![CDATA[மீதியாயிருக்கிறதையும், ஆசாரியர்களோடேகூடக் கெம்மரீம் என்பவர்களின் பேரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And them that are turned back from the LORD; and those that have not sought the LORD, nor]]></a:t>
+              <a:t><![CDATA[5. வீடுகளின்மேல் வானசேனையைப் பணிகிறவர்களையும், கர்த்தர்பேரில் ஆணையிட்டு, மல்காமின்பேரிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[enquired for him.]]></a:t>
+              <a:t><![CDATA[ஆணையிட்டுப் பணிகிறவர்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Hold your peace at the presence of the Lord GOD: for the day of the LORD is at hand: for the LORD]]></a:t>
+              <a:t><![CDATA[6. கர்த்தரை விட்டுப் பின்வாங்குகிறவர்களையும் கர்த்தரைத் தேடாமலும் அவரைக்குறித்து விசாரியாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[has prepared a sacrifice, he has bid his guest.]]></a:t>
+              <a:t><![CDATA[இருக்கிறவர்களையும் இவ்விடத்தில் இராதபடிக்குச் சங்காரம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And it shall come to pass in the day of the LORD's sacrifice, that I will punish the princes, and]]></a:t>
+              <a:t><![CDATA[7. கர்த்தராகிய ஆண்டவருக்கு முன்பாக மெளனமாயிருங்கள்; கர்த்தருடைய நாள் சமீபித்திருக்கிறது; கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the king's children, and all such as are clothed with strange apparel.]]></a:t>
+              <a:t><![CDATA[ஒரு யாகத்தை ஆயத்தம்பண்ணி, அதற்கு விருந்தாளிகளையும் அழைத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. In the same day also will I punish all those that leap on the threshold, which fill their]]></a:t>
+              <a:t><![CDATA[8. கர்த்தருடைய யாகத்தின் நாளிலே நான் அதிபதிகளையும் ராஜகுமாரரையும் மறுதேசத்து வஸ்திரம் தரிக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[masters' houses with violence and deceit.]]></a:t>
+              <a:t><![CDATA[யாவரையும் தண்டிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And it shall come to pass in that day, says the LORD, that there shall be the noise of a cry]]></a:t>
+              <a:t><![CDATA[9. வாசற்படியைத் தாண்டி, கொடுமையினாலும் வஞ்சகத்தினாலும் தங்கள் எஜமான்களின் வீடுகளை நிரப்புகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The word of the LORD which came unto Zephaniah the son of Cushi, the son of Gedaliah, the son of]]></a:t>
+              <a:t><![CDATA[1. ஆமோனின் புத்திரனாகிய யோசியா என்னும் யூதா ராஜாவின் நாட்களிலே, எஸ்கியாவின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from the fish gate, and an howling from the second, and a great crashing from the hills.]]></a:t>
+              <a:t><![CDATA[யாவரையும் அந்நாளிலே தண்டிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Wail, all of you inhabitants of Maktesh, for all the merchant people are cut down; all they that]]></a:t>
+              <a:t><![CDATA[10. அந்நாளிலே மீன்வாசலிலிருந்து கூக்குரலின் சத்தமும், நகரத்தின் இரண்டாம் பாகத்திலிருந்து அலறுதலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bear silver are cut off.]]></a:t>
+              <a:t><![CDATA[மேடுகளிலிருந்து மகா சங்காரத்தின் இரைச்சலும் உண்டாகுமென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And it shall come to pass at that time, that I will search Jerusalem with candles, and punish]]></a:t>
+              <a:t><![CDATA[11. மக்தேஷின் குடிகளே அலறுங்கள்; வர்த்தகரெல்லாரும் சங்காரமானார்கள்; காசுக்காரர் யாவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the men that are settled on their sediments of wine: that say in their heart, The LORD will not do]]></a:t>
+              <a:t><![CDATA[வெட்டுண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[good, neither will he do evil.]]></a:t>
+              <a:t><![CDATA[12. அக்காலத்திலே நான் எருசலேமை விளக்குக்கொளுத்திச் சோதித்து வண்டல்போலக் குழம்பியிருக்கிறவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Therefore their goods shall become a booty, and their houses a desolation: they shall also build]]></a:t>
+              <a:t><![CDATA[கர்த்தர் நன்மைசெய்வதும் இல்லை தீமைசெய்வதும் இல்லையென்று தங்கள் இருதயத்தில் சொல்லுகிறவர்களுமான மனுஷரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[houses, but not inhabit them; and they shall plant vineyards, but not drink the wine thereof.]]></a:t>
+              <a:t><![CDATA[தண்டிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. The great day of the LORD is near, it is near, and hastes greatly, even the voice of the day of]]></a:t>
+              <a:t><![CDATA[13. அவர்களுடைய ஆஸ்தி கொள்ளையாகும்; அவர்களுடைய வீடுகள் பாழாய்ப்போகும்; அவர்கள் வீடுகளைக்கட்டியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD: the mighty man shall cry there bitterly.]]></a:t>
+              <a:t><![CDATA[அவைகளில் குடியிருக்கமாட்டார்கள்; அவர்கள் திராட்த்தோட்டங்களை நாட்டியும், அவைகளின் பழரசத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Amariah, the son of Hizkiah, in the days of Josiah the son of Amon, king of Judah.]]></a:t>
+              <a:t><![CDATA[ஆமரியாவுக்குக் குமாரனான கெதலியா என்பவனுடைய மகனாகிய கூஷின் குமாரன் செப்பனியாவுக்கு உண்டான கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. That day is a day of wrath, a day of trouble and distress, a day of devastation and desolation,]]></a:t>
+              <a:t><![CDATA[குடிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a day of darkness and gloominess, a day of clouds and thick darkness,]]></a:t>
+              <a:t><![CDATA[14. கர்த்தருடைய பெரியநாள் சமீபித்திருக்கிறது; அது கிட்டிச்சேர்ந்து மிகவும் தீவிரித்து வருகிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. A day of the trumpet and alarm against the fenced cities, and against the high towers.]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய நாள் என்கிற சத்தத்துக்குப் பராக்கிரமசாலி முதலாய் அங்கே மனங்கசந்து அலறுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And I will bring distress upon men, that they shall walk like blind men, because they have]]></a:t>
+              <a:t><![CDATA[15. அந்த நாள் உக்கிரத்தின் நாள்; அது இக்கட்டும் இடுக்கமுமான நாள்; அது அழிவும் பாழ்க்கடிப்புமான நாள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sinned against the LORD: and their blood shall be poured out as dust, and their flesh as the dung.]]></a:t>
+              <a:t><![CDATA[அது இருளும் அந்தகாரமுமான நாள்; அது மப்பும் மந்தாரமுமான நாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Neither their silver nor their gold shall be able to deliver them in the day of the LORD's]]></a:t>
+              <a:t><![CDATA[16. அது அரணிப்பான நகரங்களுக்கும், உயரமான கொத்தளங்களுக்கும் விரோதமாக எக்காளம் ஊதுகிறதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wrath; but the whole land shall be devoured by the fire of his jealousy: for he shall make even a]]></a:t>
+              <a:t><![CDATA[ஆர்ப்பரிக்கிறதுமான நாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9213,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[speedy purging of all them that dwell in the land.]]></a:t>
+              <a:t><![CDATA[17. மனுஷர் கர்த்தருக்கு விரோதமாய்ப் பாவஞ்செய்தபடியால், அவர்கள் குருடரைப்போல நடக்கும்படி நான் அவர்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செப்பனியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வருத்தப்படுத்துவேன்; அவர்கள் இரத்தம் புழுதியைப்போல் சொரியப்படும்; அவர்கள் மாம்சம் எருவைப்போல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செப்பனியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கிடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9609,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. I will utterly consume all things from off the land, says the LORD.]]></a:t>
+              <a:t><![CDATA[வசனம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செப்பனியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. கர்த்தருடைய உக்கிரத்தின் நாளிலே அவர்கள் வெள்ளியும் அவர்கள் பொன்னும் அவர்களைத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செப்பனியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தப்புவிக்கமாட்டாது; அவருடைய எரிச்சலின் அக்கினியினால் தேசமெல்லாம் அழியும், தேசத்தின் குடிகளையெல்லாம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செப்பனியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சடிதியாய் நிர்மூலம்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. I will consume man and beast; I will consume the fowls of the heaven, and the fishes of the sea,]]></a:t>
+              <a:t><![CDATA[2. தேசத்தில் உண்டானதை எல்லாம் முற்றிலும் வாரிக்கொள்ளுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the stumbling blocks with the wicked: and I will cut off man from off the land, says the LORD.]]></a:t>
+              <a:t><![CDATA[3. மனுஷரையும் மிருகஜீவன்களையும் வாரிக்கொள்ளுவேன்; நான் ஆகாயத்துப் பறவைகளையும், சமுத்திரத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. I will also stretch out mine hand upon Judah, and upon all the inhabitants of Jerusalem; and I]]></a:t>
+              <a:t><![CDATA[மச்சங்களையும் இடறுகிறதற்கேதுவானவைகளையும் துன்மார்க்கரோடேகூட வாரிக்கொண்டு தேசத்தில் உண்டான மனுஷரைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will cut off the remnant of Baal from this place, and the name of the Chemarims with the priests;]]></a:t>
+              <a:t><![CDATA[சங்காரம்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And them that worship the host of heaven upon the housetops; and them that worship and that swear]]></a:t>
+              <a:t><![CDATA[4. நான் யூதாவின்மேலும், எருசலேமிலுள்ள எல்லாக் குடிகளின்மேலும் என் கையை நீட்டி, பாகாலில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[செப்பனியா : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme33">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme33">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme33">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +11011,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>42</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>