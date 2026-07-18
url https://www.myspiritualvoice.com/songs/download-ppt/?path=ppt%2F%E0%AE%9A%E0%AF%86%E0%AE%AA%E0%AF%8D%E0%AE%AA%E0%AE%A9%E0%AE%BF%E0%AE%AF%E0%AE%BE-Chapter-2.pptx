--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -3965,51 +3965,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469516079" r:id="rId1"/>
+    <p:sldLayoutId id="2473414186" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8702,91 +8702,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[செப்பனியா : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
   <a:themeElements>
-    <a:clrScheme name="Theme47">
+    <a:clrScheme name="Theme95">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme47">
+    <a:fontScheme name="Theme95">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8812,51 +8812,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme47">
+    <a:fmtScheme name="Theme95">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>