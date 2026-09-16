--- v1 (2026-07-18)
+++ v2 (2026-09-16)
@@ -59,50 +59,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -117,50 +119,51 @@
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -292,53 +295,54 @@
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -398,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சமுத்திரக்கரை குடிகளாகிய கிரேத்தியருக்கு பெலிஸ்தரின் தேசமாகிய கானானே, கர்த்தருடைய வார்த்தை உனக்கு விரோதமாயிருக்கிறது; இனி உன்னில் குடியில்லாதபடிக்கு உன்னை அழிப்பேன்.]]></a:t>
+              <a:t><![CDATA[5. Woe unto the inhabitants of the sea coast, the nation of the Cherethites! the word of the LORD is against you; O Canaan, the land of the Philistines, I will even destroy you, that there shall be no inhabitant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -507,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சமுத்திரக்கரை குடிகளாகிய கிரேத்தியருக்கு பெலிஸ்தரின் தேசமாகிய கானானே, கர்த்தருடைய வார்த்தை உனக்கு விரோதமாயிருக்கிறது; இனி உன்னில் குடியில்லாதபடிக்கு உன்னை அழிப்பேன்.]]></a:t>
+              <a:t><![CDATA[5. Woe unto the inhabitants of the sea coast, the nation of the Cherethites! the word of the LORD is against you; O Canaan, the land of the Philistines, I will even destroy you, that there shall be no inhabitant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -616,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சமுத்திரக்கரை தேசம் மேய்ப்பர் தங்கும் குடில்களும் ஆட்டுத்தோழங்களுமாகும்.]]></a:t>
+              <a:t><![CDATA[6. And the sea coast shall be dwellings and cottages for shepherds, and folds for flocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -725,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்த தேசம் யூதா வம்சத்தாரில் மீதியானவர்களின் வம்சமாகும்; அவர்கள் அவ்விடங்களில் மந்தை மேய்ப்பார்கள்; அஸ்கலோனின் வீடுகளிலே சாயங்காலத்திலே படுத்துக்கொள்வார்கள்; அவர்களுடைய தேவனாகிய கர்த்தர் அவர்களை விசாரித்து, அவர்கள் சிறையிருப்பைத் திருப்புவார்.]]></a:t>
+              <a:t><![CDATA[7. And the coast shall be for the remnant of the house of Judah; they shall feed thereupon: in the houses of Ashkelon shall they lie down in the evening: for the LORD their God shall visit them, and turn away their captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -834,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்த தேசம் யூதா வம்சத்தாரில் மீதியானவர்களின் வம்சமாகும்; அவர்கள் அவ்விடங்களில் மந்தை மேய்ப்பார்கள்; அஸ்கலோனின் வீடுகளிலே சாயங்காலத்திலே படுத்துக்கொள்வார்கள்; அவர்களுடைய தேவனாகிய கர்த்தர் அவர்களை விசாரித்து, அவர்கள் சிறையிருப்பைத் திருப்புவார்.]]></a:t>
+              <a:t><![CDATA[7. And the coast shall be for the remnant of the house of Judah; they shall feed thereupon: in the houses of Ashkelon shall they lie down in the evening: for the LORD their God shall visit them, and turn away their captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -943,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்த தேசம் யூதா வம்சத்தாரில் மீதியானவர்களின் வம்சமாகும்; அவர்கள் அவ்விடங்களில் மந்தை மேய்ப்பார்கள்; அஸ்கலோனின் வீடுகளிலே சாயங்காலத்திலே படுத்துக்கொள்வார்கள்; அவர்களுடைய தேவனாகிய கர்த்தர் அவர்களை விசாரித்து, அவர்கள் சிறையிருப்பைத் திருப்புவார்.]]></a:t>
+              <a:t><![CDATA[7. And the coast shall be for the remnant of the house of Judah; they shall feed thereupon: in the houses of Ashkelon shall they lie down in the evening: for the LORD their God shall visit them, and turn away their captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1052,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மோவாப் செய்த நிந்தனையையும், அம்மோன் புத்திரர் என் ஜனத்தை நிந்தித்து, அவர்கள் எல்லையைக் கடந்துபெருமை பாராட்டிச் சொன்ன தூஷணங்களையும் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[8. I have heard the reproach of Moab, and the revilings of the children of Ammon, whereby they have reproached my people, and magnified themselves against their border.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1161,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மோவாப் செய்த நிந்தனையையும், அம்மோன் புத்திரர் என் ஜனத்தை நிந்தித்து, அவர்கள் எல்லையைக் கடந்துபெருமை பாராட்டிச் சொன்ன தூஷணங்களையும் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[8. I have heard the reproach of Moab, and the revilings of the children of Ammon, whereby they have reproached my people, and magnified themselves against their border.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1270,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் மோவாப் சோதோமைப்போலும், அம்மோன் புத்திரரின் தேசம் கொமோராவைப் போலுமாக, காஞ்சொறி படரும் இடமும், உப்புப் பள்ளமும், நித்திய பாழுமாயிருக்கும்; என் ஜனத்தில் மீந்தவர்கள் அவர்களைக் கொள்ளையிட்டு, என் ஜாதியில் மீந்தவர்கள் அவர்களைச் சுதந்தரித்துக்கொள்வார்கள் என்பதை என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. Therefore as I live, says the LORD of hosts, the God of Israel, Surely Moab shall be as Sodom, and the children of Ammon as Gomorrah, even the breeding of nettles, and salt-pits, and a perpetual desolation: the residue of my people shall spoil them, and the remnant of my people shall possess them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1379,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் மோவாப் சோதோமைப்போலும், அம்மோன் புத்திரரின் தேசம் கொமோராவைப் போலுமாக, காஞ்சொறி படரும் இடமும், உப்புப் பள்ளமும், நித்திய பாழுமாயிருக்கும்; என் ஜனத்தில் மீந்தவர்கள் அவர்களைக் கொள்ளையிட்டு, என் ஜாதியில் மீந்தவர்கள் அவர்களைச் சுதந்தரித்துக்கொள்வார்கள் என்பதை என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. Therefore as I live, says the LORD of hosts, the God of Israel, Surely Moab shall be as Sodom, and the children of Ammon as Gomorrah, even the breeding of nettles, and salt-pits, and a perpetual desolation: the residue of my people shall spoil them, and the remnant of my people shall possess them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1488,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. விரும்பப்படாத ஜாதியே, கட்டளை பிறக்குமுன்னும் பதரைப்போல நான் பறந்துபோகுமுன்னும் கர்த்தருடைய உக்கிரகோபம் உங்கள்மேல் இறங்குமுன்னும், கர்த்தருடைய கோபத்தின் நாள் உங்கள்மேல் வருமுன்னும்,]]></a:t>
+              <a:t><![CDATA[1. Gather yourselves together, yea, gather together, O nation not desired;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1597,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் மோவாப் சோதோமைப்போலும், அம்மோன் புத்திரரின் தேசம் கொமோராவைப் போலுமாக, காஞ்சொறி படரும் இடமும், உப்புப் பள்ளமும், நித்திய பாழுமாயிருக்கும்; என் ஜனத்தில் மீந்தவர்கள் அவர்களைக் கொள்ளையிட்டு, என் ஜாதியில் மீந்தவர்கள் அவர்களைச் சுதந்தரித்துக்கொள்வார்கள் என்பதை என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. Therefore as I live, says the LORD of hosts, the God of Israel, Surely Moab shall be as Sodom, and the children of Ammon as Gomorrah, even the breeding of nettles, and salt-pits, and a perpetual desolation: the residue of my people shall spoil them, and the remnant of my people shall possess them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1706,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால் மோவாப் சோதோமைப்போலும், அம்மோன் புத்திரரின் தேசம் கொமோராவைப் போலுமாக, காஞ்சொறி படரும் இடமும், உப்புப் பள்ளமும், நித்திய பாழுமாயிருக்கும்; என் ஜனத்தில் மீந்தவர்கள் அவர்களைக் கொள்ளையிட்டு, என் ஜாதியில் மீந்தவர்கள் அவர்களைச் சுதந்தரித்துக்கொள்வார்கள் என்பதை என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. Therefore as I live, says the LORD of hosts, the God of Israel, Surely Moab shall be as Sodom, and the children of Ammon as Gomorrah, even the breeding of nettles, and salt-pits, and a perpetual desolation: the residue of my people shall spoil them, and the remnant of my people shall possess them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1815,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் சேனைகளுடைய கர்த்தரின் ஜனத்துக்கு விரோதமாய்ப் பெருமைபாராட்டி அவர்களை நிந்தித்தபடியினால், இது அவர்கள் அகங்காரத்துக்குப் பதிலாக அவர்களுக்குக் கிடைக்கும்.]]></a:t>
+              <a:t><![CDATA[10. This shall they have for their pride, because they have reproached and magnified themselves against the people of the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1924,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் சேனைகளுடைய கர்த்தரின் ஜனத்துக்கு விரோதமாய்ப் பெருமைபாராட்டி அவர்களை நிந்தித்தபடியினால், இது அவர்கள் அகங்காரத்துக்குப் பதிலாக அவர்களுக்குக் கிடைக்கும்.]]></a:t>
+              <a:t><![CDATA[10. This shall they have for their pride, because they have reproached and magnified themselves against the people of the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2033,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் அவர்கள்மேல் கெடியாயிருப்பார்; பூமியிலுள்ள தேவர்களையெல்லாம் மெலிந்துபோகப்பண்ணுவார்; அப்பொழுது தீவுகளிலுள்ள புறஜாதிகளும் அவரவர் தங்கள் தங்கள் ஸ்தானத்திலிருந்து அவரைப் பணிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[11. The LORD will be terrible unto them: for he will famish all the gods of the earth; and men shall worship him, every one from his place, even all the isles of the heathen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2142,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் அவர்கள்மேல் கெடியாயிருப்பார்; பூமியிலுள்ள தேவர்களையெல்லாம் மெலிந்துபோகப்பண்ணுவார்; அப்பொழுது தீவுகளிலுள்ள புறஜாதிகளும் அவரவர் தங்கள் தங்கள் ஸ்தானத்திலிருந்து அவரைப் பணிந்துகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[11. The LORD will be terrible unto them: for he will famish all the gods of the earth; and men shall worship him, every one from his place, even all the isles of the heathen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2251,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எத்தியோப்பியராகிய நீங்களும் என் பட்டயத்தினால் கொலைசெய்யப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. The LORD will be terrible unto them: for he will famish all the gods of the earth; and men shall worship him, every one from his place, even all the isles of the heathen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2360,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் தமது கையை வடதேசத்துக்கு விரோதமாய் நீட்டி, அசீரியாவை அழித்து, நினிவேயைப் பாழும் வனாந்தரத்துக்கொத்த வறட்சியுமான ஸ்தலமாக்குவார்.]]></a:t>
+              <a:t><![CDATA[12. All of you Ethiopians also, all of you shall be slain by my sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2469,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் தமது கையை வடதேசத்துக்கு விரோதமாய் நீட்டி, அசீரியாவை அழித்து, நினிவேயைப் பாழும் வனாந்தரத்துக்கொத்த வறட்சியுமான ஸ்தலமாக்குவார்.]]></a:t>
+              <a:t><![CDATA[13. And he will stretch out his hand against the north, and destroy Assyria; and will make Nineveh a desolation, and dry like a wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2578,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதின் நடுவில் மந்தைகளும் ஜாதியான சகல மிருகங்களும் படுத்துக்கொள்ளும்; அதினுடைய சிகரங்களின்மேல் நாரையும் கோட்டானும் இராத்தங்கும்; பலகணிகளில் கூவுகிற சத்தம் பிறக்கும்; வாசற்படிகளில் பாழ்க்கடிப்பு இருக்கும்; கேதுருமரங்களின் மச்சைத் திறப்பாக்கிப்போடுவார்.]]></a:t>
+              <a:t><![CDATA[13. And he will stretch out his hand against the north, and destroy Assyria; and will make Nineveh a desolation, and dry like a wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2687,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் உங்களை உய்த்து ஆராய்ந்து சோதியுங்கள்.]]></a:t>
+              <a:t><![CDATA[1. Gather yourselves together, yea, gather together, O nation not desired;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2796,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதின் நடுவில் மந்தைகளும் ஜாதியான சகல மிருகங்களும் படுத்துக்கொள்ளும்; அதினுடைய சிகரங்களின்மேல் நாரையும் கோட்டானும் இராத்தங்கும்; பலகணிகளில் கூவுகிற சத்தம் பிறக்கும்; வாசற்படிகளில் பாழ்க்கடிப்பு இருக்கும்; கேதுருமரங்களின் மச்சைத் திறப்பாக்கிப்போடுவார்.]]></a:t>
+              <a:t><![CDATA[14. And flocks shall lie down in the midst of her, all the beasts of the nations: both the cormorant and the bittern shall lodge in the upper lintels of it; their voice shall sing in the windows; desolation shall be in the thresholds; for he shall uncover the cedar work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2905,51 +2909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதின் நடுவில் மந்தைகளும் ஜாதியான சகல மிருகங்களும் படுத்துக்கொள்ளும்; அதினுடைய சிகரங்களின்மேல் நாரையும் கோட்டானும் இராத்தங்கும்; பலகணிகளில் கூவுகிற சத்தம் பிறக்கும்; வாசற்படிகளில் பாழ்க்கடிப்பு இருக்கும்; கேதுருமரங்களின் மச்சைத் திறப்பாக்கிப்போடுவார்.]]></a:t>
+              <a:t><![CDATA[14. And flocks shall lie down in the midst of her, all the beasts of the nations: both the cormorant and the bittern shall lodge in the upper lintels of it; their voice shall sing in the windows; desolation shall be in the thresholds; for he shall uncover the cedar work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3014,51 +3018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான்தான், என்னைத் தவிர வேறொருவரும் இல்லை என்று தன் இருதயத்தில் சொல்லி, நிர்விசாரமாய் வாழ்ந்து களிகூர்ந்திருந்த நகரம் இதுவே; இது பாழும் மிருகஜீவன்களின் தாபரமுமாய்ப்போய்விட்டதே! அதின் வழியாய்ப்போகிறவன் எவனும் ஈசல் போட்டுத் தன் கையைக் கொட்டுவான்.]]></a:t>
+              <a:t><![CDATA[14. And flocks shall lie down in the midst of her, all the beasts of the nations: both the cormorant and the bittern shall lodge in the upper lintels of it; their voice shall sing in the windows; desolation shall be in the thresholds; for he shall uncover the cedar work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3123,51 +3127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான்தான், என்னைத் தவிர வேறொருவரும் இல்லை என்று தன் இருதயத்தில் சொல்லி, நிர்விசாரமாய் வாழ்ந்து களிகூர்ந்திருந்த நகரம் இதுவே; இது பாழும் மிருகஜீவன்களின் தாபரமுமாய்ப்போய்விட்டதே! அதின் வழியாய்ப்போகிறவன் எவனும் ஈசல் போட்டுத் தன் கையைக் கொட்டுவான்.]]></a:t>
+              <a:t><![CDATA[15. This is the rejoicing city that dwelt carelessly, that said in her heart, I am, and there is none beside me: how is she become a desolation, a place for beasts to lie down in! every one that passes by her shall hiss, and wag his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3232,51 +3236,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான்தான், என்னைத் தவிர வேறொருவரும் இல்லை என்று தன் இருதயத்தில் சொல்லி, நிர்விசாரமாய் வாழ்ந்து களிகூர்ந்திருந்த நகரம் இதுவே; இது பாழும் மிருகஜீவன்களின் தாபரமுமாய்ப்போய்விட்டதே! அதின் வழியாய்ப்போகிறவன் எவனும் ஈசல் போட்டுத் தன் கையைக் கொட்டுவான்.]]></a:t>
+              <a:t><![CDATA[15. This is the rejoicing city that dwelt carelessly, that said in her heart, I am, and there is none beside me: how is she become a desolation, a place for beasts to lie down in! every one that passes by her shall hiss, and wag his hand.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. This is the rejoicing city that dwelt carelessly, that said in her heart, I am, and there is none beside me: how is she become a desolation, a place for beasts to lie down in! every one that passes by her shall hiss, and wag his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3341,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் உங்களை உய்த்து ஆராய்ந்து சோதியுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Before the decree bring forth, before the day pass as the chaff, before the fierce anger of the LORD come upon you, before the day of the LORD's anger come upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3450,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேசத்திலுள்ள எல்லாச் சிறுமையானவர்களே, கர்த்தருடைய நியாயத்தை நடப்பிக்கிறவர்களே, அவரைத் தேடுங்கள்; நீதியைத் தேடுங்கள், மனத்தாழ்மையைத் தேடுங்கள்; அப்பொழுது ஒருவேளை கர்த்தருடைய கோபத்தின்நாளிலே மறைக்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. Seek all of you the LORD, all you meek of the earth, which have wrought his judgment; seek righteousness, seek meekness: it may be all of you shall be hid in the day of the LORD's anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3559,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேசத்திலுள்ள எல்லாச் சிறுமையானவர்களே, கர்த்தருடைய நியாயத்தை நடப்பிக்கிறவர்களே, அவரைத் தேடுங்கள்; நீதியைத் தேடுங்கள், மனத்தாழ்மையைத் தேடுங்கள்; அப்பொழுது ஒருவேளை கர்த்தருடைய கோபத்தின்நாளிலே மறைக்கப்படுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. Seek all of you the LORD, all you meek of the earth, which have wrought his judgment; seek righteousness, seek meekness: it may be all of you shall be hid in the day of the LORD's anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3668,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. காத்சா குடியற்று, அஸ்கலோன் பாழாகும்; அஸ்தோத்தைப் பட்டப்பகலிலே பறக்கடிப்பார்கள்; எக்ரோன் வேரோடே பிடுங்கப்படும்.]]></a:t>
+              <a:t><![CDATA[3. Seek all of you the LORD, all you meek of the earth, which have wrought his judgment; seek righteousness, seek meekness: it may be all of you shall be hid in the day of the LORD's anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3777,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. காத்சா குடியற்று, அஸ்கலோன் பாழாகும்; அஸ்தோத்தைப் பட்டப்பகலிலே பறக்கடிப்பார்கள்; எக்ரோன் வேரோடே பிடுங்கப்படும்.]]></a:t>
+              <a:t><![CDATA[4. For Gaza shall be forsaken, and Ashkelon a desolation: they shall drive out Ashdod at the noon day, and Ekron shall be rooted up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3886,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சமுத்திரக்கரை குடிகளாகிய கிரேத்தியருக்கு பெலிஸ்தரின் தேசமாகிய கானானே, கர்த்தருடைய வார்த்தை உனக்கு விரோதமாயிருக்கிறது; இனி உன்னில் குடியில்லாதபடிக்கு உன்னை அழிப்பேன்.]]></a:t>
+              <a:t><![CDATA[4. For Gaza shall be forsaken, and Ashkelon a desolation: they shall drive out Ashdod at the noon day, and Ekron shall be rooted up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3965,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414186" r:id="rId1"/>
+    <p:sldLayoutId id="2478615338" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4225,50 +4338,58 @@
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4417,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against you; O Canaan, the land of the Philistines, I will even destroy you, that there shall be no]]></a:t>
+              <a:t><![CDATA[5. சமுத்திரக்கரை குடிகளாகிய கிரேத்தியருக்கு பெலிஸ்தரின் தேசமாகிய கானானே, கர்த்தருடைய வார்த்தை உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4549,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[inhabitant.]]></a:t>
+              <a:t><![CDATA[விரோதமாயிருக்கிறது; இனி உன்னில் குடியில்லாதபடிக்கு உன்னை அழிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4681,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the sea coast shall be dwellings and cottages for shepherds, and folds for flocks.]]></a:t>
+              <a:t><![CDATA[6. சமுத்திரக்கரை தேசம் மேய்ப்பர் தங்கும் குடில்களும் ஆட்டுத்தோழங்களுமாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4813,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the coast shall be for the remnant of the house of Judah; they shall feed thereupon: in the]]></a:t>
+              <a:t><![CDATA[7. அந்த தேசம் யூதா வம்சத்தாரில் மீதியானவர்களின் வம்சமாகும்; அவர்கள் அவ்விடங்களில் மந்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4945,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[houses of Ashkelon shall they lie down in the evening: for the LORD their God shall visit them, and]]></a:t>
+              <a:t><![CDATA[மேய்ப்பார்கள்; அஸ்கலோனின் வீடுகளிலே சாயங்காலத்திலே படுத்துக்கொள்வார்கள்; அவர்களுடைய தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5077,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[turn away their captivity.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் அவர்களை விசாரித்து, அவர்கள் சிறையிருப்பைத் திருப்புவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5209,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. I have heard the reproach of Moab, and the revilings of the children of Ammon, whereby they have]]></a:t>
+              <a:t><![CDATA[8. மோவாப் செய்த நிந்தனையையும், அம்மோன் புத்திரர் என் ஜனத்தை நிந்தித்து, அவர்கள் எல்லையைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5341,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reproached my people, and magnified themselves against their border.]]></a:t>
+              <a:t><![CDATA[கடந்துபெருமை பாராட்டிச் சொன்ன தூஷணங்களையும் கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5473,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Therefore as I live, says the LORD of hosts, the God of Israel, Surely Moab shall be as Sodom,]]></a:t>
+              <a:t><![CDATA[9. ஆகையால் மோவாப் சோதோமைப்போலும், அம்மோன் புத்திரரின் தேசம் கொமோராவைப் போலுமாக, காஞ்சொறி படரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5605,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the children of Ammon as Gomorrah, even the breeding of nettles, and salt-pits, and a perpetual]]></a:t>
+              <a:t><![CDATA[இடமும், உப்புப் பள்ளமும், நித்திய பாழுமாயிருக்கும்; என் ஜனத்தில் மீந்தவர்கள் அவர்களைக் கொள்ளையிட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5737,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Gather yourselves together, yea, gather together, O nation not desired;]]></a:t>
+              <a:t><![CDATA[1. விரும்பப்படாத ஜாதியே, கட்டளை பிறக்குமுன்னும் பதரைப்போல நான் பறந்துபோகுமுன்னும் கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5869,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[desolation: the residue of my people shall spoil them, and the remnant of my people shall possess]]></a:t>
+              <a:t><![CDATA[என் ஜாதியில் மீந்தவர்கள் அவர்களைச் சுதந்தரித்துக்கொள்வார்கள் என்பதை என் ஜீவனைக்கொண்டு சொல்லுகிறேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them.]]></a:t>
+              <a:t><![CDATA[என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. This shall they have for their pride, because they have reproached and magnified themselves]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் சேனைகளுடைய கர்த்தரின் ஜனத்துக்கு விரோதமாய்ப் பெருமைபாராட்டி அவர்களை நிந்தித்தபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against the people of the LORD of hosts.]]></a:t>
+              <a:t><![CDATA[இது அவர்கள் அகங்காரத்துக்குப் பதிலாக அவர்களுக்குக் கிடைக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. The LORD will be terrible unto them: for he will famish all the gods of the earth; and men shall]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் அவர்கள்மேல் கெடியாயிருப்பார்; பூமியிலுள்ள தேவர்களையெல்லாம் மெலிந்துபோகப்பண்ணுவார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[worship him, every one from his place, even all the isles of the heathen.]]></a:t>
+              <a:t><![CDATA[அப்பொழுது தீவுகளிலுள்ள புறஜாதிகளும் அவரவர் தங்கள் தங்கள் ஸ்தானத்திலிருந்து அவரைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. All of you Ethiopians also, all of you shall be slain by my sword.]]></a:t>
+              <a:t><![CDATA[பணிந்துகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he will stretch out his hand against the north, and destroy Assyria; and will make Nineveh a]]></a:t>
+              <a:t><![CDATA[12. எத்தியோப்பியராகிய நீங்களும் என் பட்டயத்தினால் கொலைசெய்யப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[desolation, and dry like a wilderness.]]></a:t>
+              <a:t><![CDATA[13. அவர் தமது கையை வடதேசத்துக்கு விரோதமாய் நீட்டி, அசீரியாவை அழித்து, நினிவேயைப் பாழும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And flocks shall lie down in the midst of her, all the beasts of the nations: both the cormorant]]></a:t>
+              <a:t><![CDATA[வனாந்தரத்துக்கொத்த வறட்சியுமான ஸ்தலமாக்குவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Before the decree bring forth, before the day pass as the chaff, before the fierce anger of the]]></a:t>
+              <a:t><![CDATA[உக்கிரகோபம் உங்கள்மேல் இறங்குமுன்னும், கர்த்தருடைய கோபத்தின் நாள் உங்கள்மேல் வருமுன்னும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the bittern shall lodge in the upper lintels of it; their voice shall sing in the windows;]]></a:t>
+              <a:t><![CDATA[14. அதின் நடுவில் மந்தைகளும் ஜாதியான சகல மிருகங்களும் படுத்துக்கொள்ளும்; அதினுடைய சிகரங்களின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[desolation shall be in the thresholds; for he shall uncover the cedar work.]]></a:t>
+              <a:t><![CDATA[நாரையும் கோட்டானும் இராத்தங்கும்; பலகணிகளில் கூவுகிற சத்தம் பிறக்கும்; வாசற்படிகளில் பாழ்க்கடிப்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. This is the rejoicing city that dwelt carelessly, that said in her heart, I am, and there is]]></a:t>
+              <a:t><![CDATA[இருக்கும்; கேதுருமரங்களின் மச்சைத் திறப்பாக்கிப்போடுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[none beside me: how is she become a desolation, a place for beasts to lie down in! every one that]]></a:t>
+              <a:t><![CDATA[15. நான்தான், என்னைத் தவிர வேறொருவரும் இல்லை என்று தன் இருதயத்தில் சொல்லி, நிர்விசாரமாய் வாழ்ந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +7970,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[passes by her shall hiss, and wag his hand.]]></a:t>
+              <a:t><![CDATA[களிகூர்ந்திருந்த நகரம் இதுவே; இது பாழும் மிருகஜீவன்களின் தாபரமுமாய்ப்போய்விட்டதே! அதின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செப்பனியா : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வழியாய்ப்போகிறவன் எவனும் ஈசல் போட்டுத் தன் கையைக் கொட்டுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD come upon you, before the day of the LORD's anger come upon you.]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் உங்களை உய்த்து ஆராய்ந்து சோதியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Seek all of you the LORD, all you meek of the earth, which have wrought his judgment; seek]]></a:t>
+              <a:t><![CDATA[3. தேசத்திலுள்ள எல்லாச் சிறுமையானவர்களே, கர்த்தருடைய நியாயத்தை நடப்பிக்கிறவர்களே, அவரைத் தேடுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[righteousness, seek meekness: it may be all of you shall be hid in the day of the LORD's anger.]]></a:t>
+              <a:t><![CDATA[நீதியைத் தேடுங்கள், மனத்தாழ்மையைத் தேடுங்கள்; அப்பொழுது ஒருவேளை கர்த்தருடைய கோபத்தின்நாளிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For Gaza shall be forsaken, and Ashkelon a desolation: they shall drive out Ashdod at the noon]]></a:t>
+              <a:t><![CDATA[மறைக்கப்படுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[day, and Ekron shall be rooted up.]]></a:t>
+              <a:t><![CDATA[4. காத்சா குடியற்று, அஸ்கலோன் பாழாகும்; அஸ்தோத்தைப் பட்டப்பகலிலே பறக்கடிப்பார்கள்; எக்ரோன் வேரோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Woe unto the inhabitants of the sea coast, the nation of the Cherethites! the word of the LORD is]]></a:t>
+              <a:t><![CDATA[பிடுங்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8702,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[செப்பனியா : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
   <a:themeElements>
-    <a:clrScheme name="Theme95">
+    <a:clrScheme name="Theme3">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme95">
+    <a:fontScheme name="Theme3">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8812,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme95">
+    <a:fmtScheme name="Theme3">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8987,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>34</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>