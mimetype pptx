--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -81,50 +81,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -150,50 +154,52 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,53 +342,55 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -442,51 +450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதின் தீர்க்கதரிசிகள் வீண்பெருமையும் வஞ்சகமுமுள்ளவர்கள்; அதின் ஆசாரியன் பரிசுத்த ஸ்தலத்தைப் பரிசுத்தக்குலைச்சலாக்கி, வேதத்துக்கு அநியாயஞ்செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. The just LORD is in the midst thereof; he will not do iniquity: every morning does he bring his judgment to light, he fails not; but the unjust knows no shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -551,51 +559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதின் தீர்க்கதரிசிகள் வீண்பெருமையும் வஞ்சகமுமுள்ளவர்கள்; அதின் ஆசாரியன் பரிசுத்த ஸ்தலத்தைப் பரிசுத்தக்குலைச்சலாக்கி, வேதத்துக்கு அநியாயஞ்செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. I have cut off the nations: their towers are desolate; I made their streets waste, that none passes by: their cities are destroyed, so that there is no man, that there is none inhabitant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -660,51 +668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்குள் இருக்கிற கர்த்தர் நீதியுள்ளவர்; அவர் அநியாயஞ்செய்வதில்லை; அவர் குறைவில்லாமல், காலைதோறும் தம்முடைய நியாயத்தை விளங்கப்பண்ணுகிறார்; அநியாயக்காரனோ வெட்கம் அறியான்.]]></a:t>
+              <a:t><![CDATA[6. I have cut off the nations: their towers are desolate; I made their streets waste, that none passes by: their cities are destroyed, so that there is no man, that there is none inhabitant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -769,51 +777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்குள் இருக்கிற கர்த்தர் நீதியுள்ளவர்; அவர் அநியாயஞ்செய்வதில்லை; அவர் குறைவில்லாமல், காலைதோறும் தம்முடைய நியாயத்தை விளங்கப்பண்ணுகிறார்; அநியாயக்காரனோ வெட்கம் அறியான்.]]></a:t>
+              <a:t><![CDATA[6. I have cut off the nations: their towers are desolate; I made their streets waste, that none passes by: their cities are destroyed, so that there is no man, that there is none inhabitant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஜாதிகளைச் சங்கரித்தேன்; அவர்கள் துருகங்கள் பாழாயின; அவர்களுடைய வீதிகளை ஒருவரும் கடந்துபோகாதபடிக்குப் பாழாக்கினேன்; அவர்களுடைய பட்டணங்கள் மனுஷரில்லாதபடிக்கும் குடியில்லாதபடிக்கும் அவாந்தரையாயின.]]></a:t>
+              <a:t><![CDATA[7. I said, Surely you will fear me, you will receive instruction; so their dwelling should not be cut off, howsoever I punished them: but they rose early, and corrupted all their doings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஜாதிகளைச் சங்கரித்தேன்; அவர்கள் துருகங்கள் பாழாயின; அவர்களுடைய வீதிகளை ஒருவரும் கடந்துபோகாதபடிக்குப் பாழாக்கினேன்; அவர்களுடைய பட்டணங்கள் மனுஷரில்லாதபடிக்கும் குடியில்லாதபடிக்கும் அவாந்தரையாயின.]]></a:t>
+              <a:t><![CDATA[7. I said, Surely you will fear me, you will receive instruction; so their dwelling should not be cut off, howsoever I punished them: but they rose early, and corrupted all their doings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன் வாசஸ்தலம் நிர்மூலமாகாதபடிக்கு நீ எனக்குப் பயந்து, கடிந்துகொள்ளுதலை ஏற்றுக்கொள் என்றேன்; நான் அவர்களை எப்படி தண்டித்தாலும் அவர்கள் அதிகாலையில் எழுந்து தங்கள் கிரியைகளையெல்லாம் கேடாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Therefore wait all of you upon me, says the LORD, until the day that I rise up to the prey: for my determination is to gather the nations, that I may assemble the kingdoms, to pour upon them mine indignation, even all my fierce anger: for all the earth shall be devoured with the fire of my jealousy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன் வாசஸ்தலம் நிர்மூலமாகாதபடிக்கு நீ எனக்குப் பயந்து, கடிந்துகொள்ளுதலை ஏற்றுக்கொள் என்றேன்; நான் அவர்களை எப்படி தண்டித்தாலும் அவர்கள் அதிகாலையில் எழுந்து தங்கள் கிரியைகளையெல்லாம் கேடாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Therefore wait all of you upon me, says the LORD, until the day that I rise up to the prey: for my determination is to gather the nations, that I may assemble the kingdoms, to pour upon them mine indignation, even all my fierce anger: for all the earth shall be devoured with the fire of my jealousy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் நான் கொள்ளையாட எழும்பும் நாள்மட்டும் எனக்குக் காத்திருங்கள் என்று கர்த்தர் சொல்லுகிறார்; என் சினமாகிய உக்கிரகோபத்தையெல்லாம் அவர்கள்மேல் சொரியும்படி ஜாதிகளைச் சேர்க்கவும், ராஜ்யங்களைக் கூட்டவும் நான் தீர்மானம்பண்ணினேன்; பூமியெல்லாம் என் எரிச்சலின் அக்கினியினால் அழியும்.]]></a:t>
+              <a:t><![CDATA[8. Therefore wait all of you upon me, says the LORD, until the day that I rise up to the prey: for my determination is to gather the nations, that I may assemble the kingdoms, to pour upon them mine indignation, even all my fierce anger: for all the earth shall be devoured with the fire of my jealousy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் நான் கொள்ளையாட எழும்பும் நாள்மட்டும் எனக்குக் காத்திருங்கள் என்று கர்த்தர் சொல்லுகிறார்; என் சினமாகிய உக்கிரகோபத்தையெல்லாம் அவர்கள்மேல் சொரியும்படி ஜாதிகளைச் சேர்க்கவும், ராஜ்யங்களைக் கூட்டவும் நான் தீர்மானம்பண்ணினேன்; பூமியெல்லாம் என் எரிச்சலின் அக்கினியினால் அழியும்.]]></a:t>
+              <a:t><![CDATA[9. For then will I turn to the people a pure language, that they may all call upon the name of the LORD, to serve him with one consent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1532,51 +1540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அக்காலத்திலே உங்களைக் கூட்டிக்கொண்டுவருவேன், அக்காலத்திலே உங்களைச் சேர்த்துக்கொள்வேன்; உங்கள் கண்காண நான் உங்கள் சிறையிருப்பைத் திருப்பும்போது, பூமியிலுள்ள சகல ஜனங்களுக்குள்ளும் நான் உங்களைக் கீர்த்தியும் புகழ்ச்சியுமாக வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[1. Woe to her that is filthy and polluted, to the oppressing city!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் நான் கொள்ளையாட எழும்பும் நாள்மட்டும் எனக்குக் காத்திருங்கள் என்று கர்த்தர் சொல்லுகிறார்; என் சினமாகிய உக்கிரகோபத்தையெல்லாம் அவர்கள்மேல் சொரியும்படி ஜாதிகளைச் சேர்க்கவும், ராஜ்யங்களைக் கூட்டவும் நான் தீர்மானம்பண்ணினேன்; பூமியெல்லாம் என் எரிச்சலின் அக்கினியினால் அழியும்.]]></a:t>
+              <a:t><![CDATA[9. For then will I turn to the people a pure language, that they may all call upon the name of the LORD, to serve him with one consent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் நான் கொள்ளையாட எழும்பும் நாள்மட்டும் எனக்குக் காத்திருங்கள் என்று கர்த்தர் சொல்லுகிறார்; என் சினமாகிய உக்கிரகோபத்தையெல்லாம் அவர்கள்மேல் சொரியும்படி ஜாதிகளைச் சேர்க்கவும், ராஜ்யங்களைக் கூட்டவும் நான் தீர்மானம்பண்ணினேன்; பூமியெல்லாம் என் எரிச்சலின் அக்கினியினால் அழியும்.]]></a:t>
+              <a:t><![CDATA[10. From beyond the rivers of Ethiopia my suppliants, even the daughter of my dispersed, shall bring mine offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது ஜனங்களெல்லாரும் கர்த்தருடைய நாமத்தைத் தொழுதுகொண்டு ஒருமனப்பட்டு அவருக்கு ஆராதனை செய்யும்படிக்கு நான் அவர்கள் பாஷையைச் சுத்தமான பாஷையாக மாறப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[10. From beyond the rivers of Ethiopia my suppliants, even the daughter of my dispersed, shall bring mine offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது ஜனங்களெல்லாரும் கர்த்தருடைய நாமத்தைத் தொழுதுகொண்டு ஒருமனப்பட்டு அவருக்கு ஆராதனை செய்யும்படிக்கு நான் அவர்கள் பாஷையைச் சுத்தமான பாஷையாக மாறப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[11. In that day shall you not be ashamed for all your doings, wherein you have transgressed against me: for then I will take away out of the midst of you them that rejoice in your pride, and you shall no more be haughty because of my holy mountain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எத்தியோப்பியாவின் நதிகளுக்கு அக்கரையிலிருந்து என்னிடத்தில் விண்ணப்பம்பண்ணுகிறவர்களாகிய சிதறடிக்கப்பட்டவர்களின் குமாரத்தியானவள் எனக்குக் காணிக்கை கொண்டுவருவாள்,]]></a:t>
+              <a:t><![CDATA[11. In that day shall you not be ashamed for all your doings, wherein you have transgressed against me: for then I will take away out of the midst of you them that rejoice in your pride, and you shall no more be haughty because of my holy mountain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எத்தியோப்பியாவின் நதிகளுக்கு அக்கரையிலிருந்து என்னிடத்தில் விண்ணப்பம்பண்ணுகிறவர்களாகிய சிதறடிக்கப்பட்டவர்களின் குமாரத்தியானவள் எனக்குக் காணிக்கை கொண்டுவருவாள்,]]></a:t>
+              <a:t><![CDATA[11. In that day shall you not be ashamed for all your doings, wherein you have transgressed against me: for then I will take away out of the midst of you them that rejoice in your pride, and you shall no more be haughty because of my holy mountain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எனக்கு விரோதமாய்த் துரோகம்பண்ணி, நீ செய்த உன் எல்லாக் கிரியைகளினிமித்தமும் அந்நாளிலே வெட்கப்படாதிருப்பாய்; அப்பொழுது நான் உன் பெருமையைக்குறித்துக் களிகூர்ந்தவர்களை உன் நடுவிலிருந்து விலக்கிவிடுவேன்; நீ இனி என் பரிசுத்த பர்வதத்தில் அகங்காரங்கொள்ளமாட்டாய்.]]></a:t>
+              <a:t><![CDATA[12. I will also leave in the midst of you an afflicted and poor people, and they shall trust in the name of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எனக்கு விரோதமாய்த் துரோகம்பண்ணி, நீ செய்த உன் எல்லாக் கிரியைகளினிமித்தமும் அந்நாளிலே வெட்கப்படாதிருப்பாய்; அப்பொழுது நான் உன் பெருமையைக்குறித்துக் களிகூர்ந்தவர்களை உன் நடுவிலிருந்து விலக்கிவிடுவேன்; நீ இனி என் பரிசுத்த பர்வதத்தில் அகங்காரங்கொள்ளமாட்டாய்.]]></a:t>
+              <a:t><![CDATA[12. I will also leave in the midst of you an afflicted and poor people, and they shall trust in the name of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எனக்கு விரோதமாய்த் துரோகம்பண்ணி, நீ செய்த உன் எல்லாக் கிரியைகளினிமித்தமும் அந்நாளிலே வெட்கப்படாதிருப்பாய்; அப்பொழுது நான் உன் பெருமையைக்குறித்துக் களிகூர்ந்தவர்களை உன் நடுவிலிருந்து விலக்கிவிடுவேன்; நீ இனி என் பரிசுத்த பர்வதத்தில் அகங்காரங்கொள்ளமாட்டாய்.]]></a:t>
+              <a:t><![CDATA[13. The remnant of Israel shall not do iniquity, nor speak lies; neither shall a deceitful tongue be found in their mouth: for they shall feed and lie down, and none shall make them afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் நடுவில் சிறுமையும் எளிமையுமான ஜனத்தை மீதியாக வைப்பேன்; அவர்கள் கர்த்தருடைய நாமத்தின்மேல் நம்பிக்கையாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[13. The remnant of Israel shall not do iniquity, nor speak lies; neither shall a deceitful tongue be found in their mouth: for they shall feed and lie down, and none shall make them afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2731,51 +2739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அக்காலத்திலே உங்களைக் கூட்டிக்கொண்டுவருவேன், அக்காலத்திலே உங்களைச் சேர்த்துக்கொள்வேன்; உங்கள் கண்காண நான் உங்கள் சிறையிருப்பைத் திருப்பும்போது, பூமியிலுள்ள சகல ஜனங்களுக்குள்ளும் நான் உங்களைக் கீர்த்தியும் புகழ்ச்சியுமாக வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. She obeyed not the voice; she received not correction; she trusted not in the LORD; she drew not near to her God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் நடுவில் சிறுமையும் எளிமையுமான ஜனத்தை மீதியாக வைப்பேன்; அவர்கள் கர்த்தருடைய நாமத்தின்மேல் நம்பிக்கையாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[13. The remnant of Israel shall not do iniquity, nor speak lies; neither shall a deceitful tongue be found in their mouth: for they shall feed and lie down, and none shall make them afraid.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இஸ்ரவேலில் மீதியானவர்கள் அநியாயஞ்செய்வதில்லை; அவர்கள் பொய் பேசுவதுமில்லை; வஞ்சகநாவு அவர்கள் வாயில் கண்டுபிடிக்கப்படுவதுமில்லை; அவர்கள் தங்களைப் பயப்படுத்துவாரில்லாமல் புசித்துப் படுத்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Sing, O daughter of Zion; shout, O Israel; be glad and rejoice with all the heart, O daughter of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இஸ்ரவேலில் மீதியானவர்கள் அநியாயஞ்செய்வதில்லை; அவர்கள் பொய் பேசுவதுமில்லை; வஞ்சகநாவு அவர்கள் வாயில் கண்டுபிடிக்கப்படுவதுமில்லை; அவர்கள் தங்களைப் பயப்படுத்துவாரில்லாமல் புசித்துப் படுத்துக்கொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Sing, O daughter of Zion; shout, O Israel; be glad and rejoice with all the heart, O daughter of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சீயோன் குமாரத்தியே, கெம்பீரித்துப்பாடு; இஸ்ரவேலரே, ஆர்ப்பரியுங்கள்; எருசலேம் குமாரத்தியே, நீ முழுஇருதயத்தோடும் மகிழ்ந்து களிகூரு.]]></a:t>
+              <a:t><![CDATA[15. The LORD has taken away your judgments, he has cast out yours enemy: the king of Israel, even the LORD, is in the midst of you: you shall not see evil any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சீயோன் குமாரத்தியே, கெம்பீரித்துப்பாடு; இஸ்ரவேலரே, ஆர்ப்பரியுங்கள்; எருசலேம் குமாரத்தியே, நீ முழுஇருதயத்தோடும் மகிழ்ந்து களிகூரு.]]></a:t>
+              <a:t><![CDATA[15. The LORD has taken away your judgments, he has cast out yours enemy: the king of Israel, even the LORD, is in the midst of you: you shall not see evil any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தர் உன் ஆக்கினைகளை அகற்றி, உன் சத்துருக்களை விலக்கினார்; இஸ்ரவேலின் ராஜாவாகிய கர்த்தர் உன் நடுவிலே இருக்கிறார்; இனித் தீங்கைக் காணாதிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[16. In that day it shall be said to Jerusalem, Fear you not: and to Zion, Let not yours hands be slack.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தர் உன் ஆக்கினைகளை அகற்றி, உன் சத்துருக்களை விலக்கினார்; இஸ்ரவேலின் ராஜாவாகிய கர்த்தர் உன் நடுவிலே இருக்கிறார்; இனித் தீங்கைக் காணாதிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[16. In that day it shall be said to Jerusalem, Fear you not: and to Zion, Let not yours hands be slack.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்நாளிலே எருசலேமைப் பார்த்து, பயப்படாதே என்றும், சீயோனைப் பார்த்து உன் கைகளைத் தளரவிடாதே என்றும் சொல்லப்படும்.]]></a:t>
+              <a:t><![CDATA[17. The LORD your God in the midst of you is mighty; he will save, he will rejoice over you with joy; he will rest in his love, he will joy over you with singing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்நாளிலே எருசலேமைப் பார்த்து, பயப்படாதே என்றும், சீயோனைப் பார்த்து உன் கைகளைத் தளரவிடாதே என்றும் சொல்லப்படும்.]]></a:t>
+              <a:t><![CDATA[17. The LORD your God in the midst of you is mighty; he will save, he will rejoice over you with joy; he will rest in his love, he will joy over you with singing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் தேவனாகிய கர்த்தர் உன் நடுவில் இருக்கிறார்; அவர் வல்லமையுள்ளவர், அவர் இரட்சிப்பார்; அவர் உன்பேரில் சந்தோஷமாய் மகிழ்ந்து தம்முடைய அன்பினிமித்தம் அமர்ந்திருப்பார்; அவர் உன்பேரில் கெம்பீரமாய்க் களிகூருவார்.]]></a:t>
+              <a:t><![CDATA[17. The LORD your God in the midst of you is mighty; he will save, he will rejoice over you with joy; he will rest in his love, he will joy over you with singing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3930,51 +3938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அக்காலத்திலே உங்களைக் கூட்டிக்கொண்டுவருவேன், அக்காலத்திலே உங்களைச் சேர்த்துக்கொள்வேன்; உங்கள் கண்காண நான் உங்கள் சிறையிருப்பைத் திருப்பும்போது, பூமியிலுள்ள சகல ஜனங்களுக்குள்ளும் நான் உங்களைக் கீர்த்தியும் புகழ்ச்சியுமாக வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. She obeyed not the voice; she received not correction; she trusted not in the LORD; she drew not near to her God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,51 +4047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் தேவனாகிய கர்த்தர் உன் நடுவில் இருக்கிறார்; அவர் வல்லமையுள்ளவர், அவர் இரட்சிப்பார்; அவர் உன்பேரில் சந்தோஷமாய் மகிழ்ந்து தம்முடைய அன்பினிமித்தம் அமர்ந்திருப்பார்; அவர் உன்பேரில் கெம்பீரமாய்க் களிகூருவார்.]]></a:t>
+              <a:t><![CDATA[18. I will gather them that are sorrowful for the solemn assembly, who are of you, to whom the reproach of it was a burden.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4148,51 +4156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் சபையின் மனுஷராயிருந்து பண்டிகை ஆசரிப்பில்லாமையால் உண்டான நிந்தையினிமித்தம் சஞ்சலப்பட்டவர்களை நான் ஏகமாய்க் கூட்டிக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[18. I will gather them that are sorrowful for the solemn assembly, who are of you, to whom the reproach of it was a burden.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4257,51 +4265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உன் சபையின் மனுஷராயிருந்து பண்டிகை ஆசரிப்பில்லாமையால் உண்டான நிந்தையினிமித்தம் சஞ்சலப்பட்டவர்களை நான் ஏகமாய்க் கூட்டிக்கொள்ளுவேன்.]]></a:t>
+              <a:t><![CDATA[19. Behold, at that time I will undo all that afflict you: and I will save her that haltes, and gather her that was driven out; and I will get them praise and fame in every land where they have been put to shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4366,51 +4374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதோ அக்காலத்திலே உன்னைச் சிறுமைப்படுத்தின யாவரையும் தண்டிப்பேன்; நொண்டியானவனை இரட்சித்து தள்ளுண்டவனைச் சேர்த்துக்கொள்ளுவேன்; அவர்கள் வெட்கம் அநுபவித்த சகல தேசங்களிலும் அவர்களுக்குப் புகழ்ச்சியும் கீர்த்தியும் உண்டாகச் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[19. Behold, at that time I will undo all that afflict you: and I will save her that haltes, and gather her that was driven out; and I will get them praise and fame in every land where they have been put to shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4475,51 +4483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதோ அக்காலத்திலே உன்னைச் சிறுமைப்படுத்தின யாவரையும் தண்டிப்பேன்; நொண்டியானவனை இரட்சித்து தள்ளுண்டவனைச் சேர்த்துக்கொள்ளுவேன்; அவர்கள் வெட்கம் அநுபவித்த சகல தேசங்களிலும் அவர்களுக்குப் புகழ்ச்சியும் கீர்த்தியும் உண்டாகச் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[19. Behold, at that time I will undo all that afflict you: and I will save her that haltes, and gather her that was driven out; and I will get them praise and fame in every land where they have been put to shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4584,51 +4592,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதோ அக்காலத்திலே உன்னைச் சிறுமைப்படுத்தின யாவரையும் தண்டிப்பேன்; நொண்டியானவனை இரட்சித்து தள்ளுண்டவனைச் சேர்த்துக்கொள்ளுவேன்; அவர்கள் வெட்கம் அநுபவித்த சகல தேசங்களிலும் அவர்களுக்குப் புகழ்ச்சியும் கீர்த்தியும் உண்டாகச் செய்வேன்.]]></a:t>
+              <a:t><![CDATA[20. At that time will I bring you again, even in the time that I gather you: for I will make you a name and a praise among all people of the earth, when I turn back your captivity before your eyes, says the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. At that time will I bring you again, even in the time that I gather you: for I will make you a name and a praise among all people of the earth, when I turn back your captivity before your eyes, says the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. At that time will I bring you again, even in the time that I gather you: for I will make you a name and a praise among all people of the earth, when I turn back your captivity before your eyes, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4693,51 +4919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இடுக்கண் செய்து, ஊத்தையும் அழுக்குமாயிருக்கிற நகரத்துக்கு ஐயோ!]]></a:t>
+              <a:t><![CDATA[3. Her princes within her are roaring lions; her judges are evening wolves; they gnaw not the bones till the next day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4802,51 +5028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அது சத்தத்துக்குச் செவிகொடுக்கவில்லை; அது கடிந்துகொள்ளுதலை ஏற்றுக்கொள்ளவில்லை; அது கர்த்தரை நம்பவில்லை; அது தன் தேவனிடத்தில் சேரவில்லை.]]></a:t>
+              <a:t><![CDATA[3. Her princes within her are roaring lions; her judges are evening wolves; they gnaw not the bones till the next day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +5137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அது சத்தத்துக்குச் செவிகொடுக்கவில்லை; அது கடிந்துகொள்ளுதலை ஏற்றுக்கொள்ளவில்லை; அது கர்த்தரை நம்பவில்லை; அது தன் தேவனிடத்தில் சேரவில்லை.]]></a:t>
+              <a:t><![CDATA[4. Her prophets are light and treacherous persons: her priests have polluted the sanctuary, they have done violence to the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +5246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்குள்ளே இருக்கிற அதின் அதிபதிகள் கெர்ச்சிக்கிற சிங்கங்கள்; அதின் நியாயாதிபதிகள் சாயங்காலத்தில் புறப்படுகிறதும் விடியற்காலமட்டும் ஒரு எலும்பையும் மீதியாக வைக்காததுமான ஓநாய்கள்.]]></a:t>
+              <a:t><![CDATA[4. Her prophets are light and treacherous persons: her priests have polluted the sanctuary, they have done violence to the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5129,51 +5355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்குள்ளே இருக்கிற அதின் அதிபதிகள் கெர்ச்சிக்கிற சிங்கங்கள்; அதின் நியாயாதிபதிகள் சாயங்காலத்தில் புறப்படுகிறதும் விடியற்காலமட்டும் ஒரு எலும்பையும் மீதியாக வைக்காததுமான ஓநாய்கள்.]]></a:t>
+              <a:t><![CDATA[5. The just LORD is in the midst thereof; he will not do iniquity: every morning does he bring his judgment to light, he fails not; but the unjust knows no shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5208,51 +5434,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414214" r:id="rId1"/>
+    <p:sldLayoutId id="2478705620" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5564,50 +5790,66 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5748,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Her prophets are light and treacherous persons: her priests have polluted the sanctuary, they]]></a:t>
+              <a:t><![CDATA[தம்முடைய நியாயத்தை விளங்கப்பண்ணுகிறார்; அநியாயக்காரனோ வெட்கம் அறியான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have done violence to the law.]]></a:t>
+              <a:t><![CDATA[6. ஜாதிகளைச் சங்கரித்தேன்; அவர்கள் துருகங்கள் பாழாயின; அவர்களுடைய வீதிகளை ஒருவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. The just LORD is in the midst thereof; he will not do iniquity: every morning does he bring his]]></a:t>
+              <a:t><![CDATA[கடந்துபோகாதபடிக்குப் பாழாக்கினேன்; அவர்களுடைய பட்டணங்கள் மனுஷரில்லாதபடிக்கும் குடியில்லாதபடிக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[judgment to light, he fails not; but the unjust knows no shame.]]></a:t>
+              <a:t><![CDATA[அவாந்தரையாயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. I have cut off the nations: their towers are desolate; I made their streets waste, that none]]></a:t>
+              <a:t><![CDATA[7. உன் வாசஸ்தலம் நிர்மூலமாகாதபடிக்கு நீ எனக்குப் பயந்து, கடிந்துகொள்ளுதலை ஏற்றுக்கொள் என்றேன்; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[passes by: their cities are destroyed, so that there is no man, that there is none inhabitant.]]></a:t>
+              <a:t><![CDATA[அவர்களை எப்படி தண்டித்தாலும் அவர்கள் அதிகாலையில் எழுந்து தங்கள் கிரியைகளையெல்லாம் கேடாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. I said, Surely you will fear me, you will receive instruction; so their dwelling should not be]]></a:t>
+              <a:t><![CDATA[8. ஆகையால் நான் கொள்ளையாட எழும்பும் நாள்மட்டும் எனக்குக் காத்திருங்கள் என்று கர்த்தர் சொல்லுகிறார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cut off, howsoever I punished them: but they rose early, and corrupted all their doings.]]></a:t>
+              <a:t><![CDATA[என் சினமாகிய உக்கிரகோபத்தையெல்லாம் அவர்கள்மேல் சொரியும்படி ஜாதிகளைச் சேர்க்கவும், ராஜ்யங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Therefore wait all of you upon me, says the LORD, until the day that I rise up to the prey: for]]></a:t>
+              <a:t><![CDATA[கூட்டவும் நான் தீர்மானம்பண்ணினேன்; பூமியெல்லாம் என் எரிச்சலின் அக்கினியினால் அழியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my determination is to gather the nations, that I may assemble the kingdoms, to pour upon them mine]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது ஜனங்களெல்லாரும் கர்த்தருடைய நாமத்தைத் தொழுதுகொண்டு ஒருமனப்பட்டு அவருக்கு ஆராதனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. At that time will I bring you again, even in the time that I gather you: for I will make you a]]></a:t>
+              <a:t><![CDATA[1. இடுக்கண் செய்து, ஊத்தையும் அழுக்குமாயிருக்கிற நகரத்துக்கு ஐயோ!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[indignation, even all my fierce anger: for all the earth shall be devoured with the fire of my]]></a:t>
+              <a:t><![CDATA[செய்யும்படிக்கு நான் அவர்கள் பாஷையைச் சுத்தமான பாஷையாக மாறப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[jealousy.]]></a:t>
+              <a:t><![CDATA[10. எத்தியோப்பியாவின் நதிகளுக்கு அக்கரையிலிருந்து என்னிடத்தில் விண்ணப்பம்பண்ணுகிறவர்களாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. For then will I turn to the people a pure language, that they may all call upon the name of the]]></a:t>
+              <a:t><![CDATA[சிதறடிக்கப்பட்டவர்களின் குமாரத்தியானவள் எனக்குக் காணிக்கை கொண்டுவருவாள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD, to serve him with one consent.]]></a:t>
+              <a:t><![CDATA[11. எனக்கு விரோதமாய்த் துரோகம்பண்ணி, நீ செய்த உன் எல்லாக் கிரியைகளினிமித்தமும் அந்நாளிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. From beyond the rivers of Ethiopia my suppliants, even the daughter of my dispersed, shall bring]]></a:t>
+              <a:t><![CDATA[வெட்கப்படாதிருப்பாய்; அப்பொழுது நான் உன் பெருமையைக்குறித்துக் களிகூர்ந்தவர்களை உன் நடுவிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mine offering.]]></a:t>
+              <a:t><![CDATA[விலக்கிவிடுவேன்; நீ இனி என் பரிசுத்த பர்வதத்தில் அகங்காரங்கொள்ளமாட்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. In that day shall you not be ashamed for all your doings, wherein you have transgressed against]]></a:t>
+              <a:t><![CDATA[12. உன் நடுவில் சிறுமையும் எளிமையுமான ஜனத்தை மீதியாக வைப்பேன்; அவர்கள் கர்த்தருடைய நாமத்தின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me: for then I will take away out of the midst of you them that rejoice in your pride, and you shall]]></a:t>
+              <a:t><![CDATA[நம்பிக்கையாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[no more be haughty because of my holy mountain.]]></a:t>
+              <a:t><![CDATA[13. இஸ்ரவேலில் மீதியானவர்கள் அநியாயஞ்செய்வதில்லை; அவர்கள் பொய் பேசுவதுமில்லை; வஞ்சகநாவு அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. I will also leave in the midst of you an afflicted and poor people, and they shall trust in the]]></a:t>
+              <a:t><![CDATA[வாயில் கண்டுபிடிக்கப்படுவதுமில்லை; அவர்கள் தங்களைப் பயப்படுத்துவாரில்லாமல் புசித்துப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[name and a praise among all people of the earth, when I turn back your captivity before your eyes,]]></a:t>
+              <a:t><![CDATA[2. அது சத்தத்துக்குச் செவிகொடுக்கவில்லை; அது கடிந்துகொள்ளுதலை ஏற்றுக்கொள்ளவில்லை; அது கர்த்தரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[name of the LORD.]]></a:t>
+              <a:t><![CDATA[படுத்துக்கொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. The remnant of Israel shall not do iniquity, nor speak lies; neither shall a deceitful tongue be]]></a:t>
+              <a:t><![CDATA[14. சீயோன் குமாரத்தியே, கெம்பீரித்துப்பாடு; இஸ்ரவேலரே, ஆர்ப்பரியுங்கள்; எருசலேம் குமாரத்தியே, நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[found in their mouth: for they shall feed and lie down, and none shall make them afraid.]]></a:t>
+              <a:t><![CDATA[முழுஇருதயத்தோடும் மகிழ்ந்து களிகூரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Sing, O daughter of Zion; shout, O Israel; be glad and rejoice with all the heart, O daughter of]]></a:t>
+              <a:t><![CDATA[15. கர்த்தர் உன் ஆக்கினைகளை அகற்றி, உன் சத்துருக்களை விலக்கினார்; இஸ்ரவேலின் ராஜாவாகிய கர்த்தர் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem.]]></a:t>
+              <a:t><![CDATA[நடுவிலே இருக்கிறார்; இனித் தீங்கைக் காணாதிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. The LORD has taken away your judgments, he has cast out yours enemy: the king of Israel, even]]></a:t>
+              <a:t><![CDATA[16. அந்நாளிலே எருசலேமைப் பார்த்து, பயப்படாதே என்றும், சீயோனைப் பார்த்து உன் கைகளைத் தளரவிடாதே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD, is in the midst of you: you shall not see evil any more.]]></a:t>
+              <a:t><![CDATA[என்றும் சொல்லப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. In that day it shall be said to Jerusalem, Fear you not: and to Zion, Let not yours hands be]]></a:t>
+              <a:t><![CDATA[17. உன் தேவனாகிய கர்த்தர் உன் நடுவில் இருக்கிறார்; அவர் வல்லமையுள்ளவர், அவர் இரட்சிப்பார்; அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[slack.]]></a:t>
+              <a:t><![CDATA[உன்பேரில் சந்தோஷமாய் மகிழ்ந்து தம்முடைய அன்பினிமித்தம் அமர்ந்திருப்பார்; அவர் உன்பேரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. The LORD your God in the midst of you is mighty; he will save, he will rejoice over you with]]></a:t>
+              <a:t><![CDATA[கெம்பீரமாய்க் களிகூருவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[says the LORD.]]></a:t>
+              <a:t><![CDATA[நம்பவில்லை; அது தன் தேவனிடத்தில் சேரவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[joy; he will rest in his love, he will joy over you with singing.]]></a:t>
+              <a:t><![CDATA[18. உன் சபையின் மனுஷராயிருந்து பண்டிகை ஆசரிப்பில்லாமையால் உண்டான நிந்தையினிமித்தம் சஞ்சலப்பட்டவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. I will gather them that are sorrowful for the solemn assembly, who are of you, to whom the]]></a:t>
+              <a:t><![CDATA[நான் ஏகமாய்க் கூட்டிக்கொள்ளுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reproach of it was a burden.]]></a:t>
+              <a:t><![CDATA[19. இதோ அக்காலத்திலே உன்னைச் சிறுமைப்படுத்தின யாவரையும் தண்டிப்பேன்; நொண்டியானவனை இரட்சித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Behold, at that time I will undo all that afflict you: and I will save her that haltes, and]]></a:t>
+              <a:t><![CDATA[தள்ளுண்டவனைச் சேர்த்துக்கொள்ளுவேன்; அவர்கள் வெட்கம் அநுபவித்த சகல தேசங்களிலும் அவர்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gather her that was driven out; and I will get them praise and fame in every land where they have]]></a:t>
+              <a:t><![CDATA[புகழ்ச்சியும் கீர்த்தியும் உண்டாகச் செய்வேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11006,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[been put to shame.]]></a:t>
+              <a:t><![CDATA[20. அக்காலத்திலே உங்களைக் கூட்டிக்கொண்டுவருவேன், அக்காலத்திலே உங்களைச் சேர்த்துக்கொள்வேன்; உங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செப்பனியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கண்காண நான் உங்கள் சிறையிருப்பைத் திருப்பும்போது, பூமியிலுள்ள சகல ஜனங்களுக்குள்ளும் நான் உங்களைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செப்பனியா : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கீர்த்தியும் புகழ்ச்சியுமாக வைப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Woe to her that is filthy and polluted, to the oppressing city!]]></a:t>
+              <a:t><![CDATA[3. அதற்குள்ளே இருக்கிற அதின் அதிபதிகள் கெர்ச்சிக்கிற சிங்கங்கள்; அதின் நியாயாதிபதிகள் சாயங்காலத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. She obeyed not the voice; she received not correction; she trusted not in the LORD; she drew not]]></a:t>
+              <a:t><![CDATA[புறப்படுகிறதும் விடியற்காலமட்டும் ஒரு எலும்பையும் மீதியாக வைக்காததுமான ஓநாய்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[near to her God.]]></a:t>
+              <a:t><![CDATA[4. அதின் தீர்க்கதரிசிகள் வீண்பெருமையும் வஞ்சகமுமுள்ளவர்கள்; அதின் ஆசாரியன் பரிசுத்த ஸ்தலத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Her princes within her are roaring lions; her judges are evening wolves; they gnaw not the bones]]></a:t>
+              <a:t><![CDATA[பரிசுத்தக்குலைச்சலாக்கி, வேதத்துக்கு அநியாயஞ்செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[till the next day.]]></a:t>
+              <a:t><![CDATA[5. அதற்குள் இருக்கிற கர்த்தர் நீதியுள்ளவர்; அவர் அநியாயஞ்செய்வதில்லை; அவர் குறைவில்லாமல், காலைதோறும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +11991,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[செப்பனியா : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
   <a:themeElements>
-    <a:clrScheme name="Theme95">
+    <a:clrScheme name="Theme80">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme95">
+    <a:fontScheme name="Theme80">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +12101,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme95">
+    <a:fmtScheme name="Theme80">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +12276,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>47</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>