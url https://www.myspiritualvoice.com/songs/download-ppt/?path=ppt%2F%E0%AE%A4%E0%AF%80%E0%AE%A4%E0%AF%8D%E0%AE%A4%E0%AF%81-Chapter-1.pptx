--- v0 (2026-06-03)
+++ v1 (2026-07-28)
@@ -53,62 +53,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,56 +108,50 @@
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
-    <p:sldId id="287" r:id="rId34"/>
-[...4 lines deleted...]
-    <p:sldId id="292" r:id="rId39"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -298,59 +280,53 @@
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-[...7 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. To Titus, mine own son after the common faith: Grace, mercy, and peace, from God the Father and the Lord Jesus Christ our Saviour.]]></a:t>
+              <a:t><![CDATA[5. நீ குறைவாயிருக்கிறவைகளை ஒழுங்குபடுத்தும்படிக்கும், நான் உனக்குக் கட்டளையிட்டபடியே, பட்டணங்கள்தோறும் மூப்பரை ஏற்படுத்தும்படிக்கும், உன்னைக் கிரேத்தாதீவிலே விட்டுவந்தேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For this cause left I you in Crete, that you should set in order the things that are lacking, and ordain elders in every city, as I had appointed you:]]></a:t>
+              <a:t><![CDATA[5. நீ குறைவாயிருக்கிறவைகளை ஒழுங்குபடுத்தும்படிக்கும், நான் உனக்குக் கட்டளையிட்டபடியே, பட்டணங்கள்தோறும் மூப்பரை ஏற்படுத்தும்படிக்கும், உன்னைக் கிரேத்தாதீவிலே விட்டுவந்தேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For this cause left I you in Crete, that you should set in order the things that are lacking, and ordain elders in every city, as I had appointed you:]]></a:t>
+              <a:t><![CDATA[6. குற்றஞ்சாட்டப்படாதவனும், ஒரே மனைவியையுடைய புருஷனும், துன்மார்க்கரென்றும் அடங்காதவர்களென்றும் பேரெடுக்காத விசுவாசமுள்ள பிள்ளைகளை உடையவனுமாகிய ஒருவனிருந்தால் அவனையே ஏற்படுத்தலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. If any be blameless, the husband of one wife, having faithful children not accused of riot or unruly.]]></a:t>
+              <a:t><![CDATA[6. குற்றஞ்சாட்டப்படாதவனும், ஒரே மனைவியையுடைய புருஷனும், துன்மார்க்கரென்றும் அடங்காதவர்களென்றும் பேரெடுக்காத விசுவாசமுள்ள பிள்ளைகளை உடையவனுமாகிய ஒருவனிருந்தால் அவனையே ஏற்படுத்தலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. If any be blameless, the husband of one wife, having faithful children not accused of riot or unruly.]]></a:t>
+              <a:t><![CDATA[7. ஏனெனில், கண்காணியானவன் தேவனுடைய உக்கிராணக்காரனுக்கேற்றவிதமாய், குற்றஞ்சாட்டப்படாதவனும், தன் இஷ்டப்படி செய்யாதவனும், முற்கோபமில்லாதவனும், மதுபானப்பிரியமில்லாதவனும், அடியாதவனும், இழிவான ஆதாயத்தை இச்சியாதவனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For a bishop must be blameless, as the steward of God; not self-willed, not soon angry, not given to wine, not an attacker, not given to filthy illegal gain;]]></a:t>
+              <a:t><![CDATA[7. ஏனெனில், கண்காணியானவன் தேவனுடைய உக்கிராணக்காரனுக்கேற்றவிதமாய், குற்றஞ்சாட்டப்படாதவனும், தன் இஷ்டப்படி செய்யாதவனும், முற்கோபமில்லாதவனும், மதுபானப்பிரியமில்லாதவனும், அடியாதவனும், இழிவான ஆதாயத்தை இச்சியாதவனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For a bishop must be blameless, as the steward of God; not self-willed, not soon angry, not given to wine, not an attacker, not given to filthy illegal gain;]]></a:t>
+              <a:t><![CDATA[8. அந்நியரை உபசரிக்கிறவனும், நல்லோர்மேல் பிரியமுள்ளவனும், தெளிந்தபுத்தியுள்ளவனும், நீதிமானும், பரிசுத்தவானும், இச்சையடக்கமுள்ளவனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For a bishop must be blameless, as the steward of God; not self-willed, not soon angry, not given to wine, not an attacker, not given to filthy illegal gain;]]></a:t>
+              <a:t><![CDATA[8. அந்நியரை உபசரிக்கிறவனும், நல்லோர்மேல் பிரியமுள்ளவனும், தெளிந்தபுத்தியுள்ளவனும், நீதிமானும், பரிசுத்தவானும், இச்சையடக்கமுள்ளவனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But a lover of hospitality, a lover of good men, sober, just, holy, temperate;]]></a:t>
+              <a:t><![CDATA[9. ஆரோக்கியமான உபதேசத்தினாலே புத்திசொல்லவும், எதிர்பேசுகிறவர்களைக் கண்டனம் பண்ணவும் வல்லவனுமாயிருக்கும்படி, தான் போதிக்கப்பட்டதற்கேற்ற உண்மையான வசனத்தை நன்றாய்ப் பற்றிக்கொள்ளுகிறவனுமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But a lover of hospitality, a lover of good men, sober, just, holy, temperate;]]></a:t>
+              <a:t><![CDATA[9. ஆரோக்கியமான உபதேசத்தினாலே புத்திசொல்லவும், எதிர்பேசுகிறவர்களைக் கண்டனம் பண்ணவும் வல்லவனுமாயிருக்கும்படி, தான் போதிக்கப்பட்டதற்கேற்ற உண்மையான வசனத்தை நன்றாய்ப் பற்றிக்கொள்ளுகிறவனுமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Paul, a servant of God, and an apostle of Jesus Christ, according to the faith of God's elect, and the acknowledging of the truth which is after godliness;]]></a:t>
+              <a:t><![CDATA[1. தேவனுடைய ஊழியக்காரனும் இயேசுகிறிஸ்துவினுடைய அப்போஸ்தலனுமாகிய பவுல், பொதுவான விசுவாசத்தின்படி உத்தம குமாரனாகிய தீத்துவுக்கு எழுதுகிறதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Holding fast the faithful word as he has been taught, that he may be able by sound doctrine both to exhort and to convince the gainsayers.]]></a:t>
+              <a:t><![CDATA[10. அநேகர், விசேஷமாய் விருத்தசேதனமுள்ளவர்கள், அடங்காதவர்களும், வீண்பேச்சுக்காரரும், மனதை மயக்குகிறவர்களுமாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Holding fast the faithful word as he has been taught, that he may be able by sound doctrine both to exhort and to convince the gainsayers.]]></a:t>
+              <a:t><![CDATA[11. அவர்களுடைய வாயை அடக்கவேண்டும்; அவர்கள் இழிவான ஆதாயத்துக்காகத் தகாதவைகளை உபதேசித்து, முழுக்குடும்பங்களையும் கவிழ்த்துப்போடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Holding fast the faithful word as he has been taught, that he may be able by sound doctrine both to exhort and to convince the gainsayers.]]></a:t>
+              <a:t><![CDATA[11. அவர்களுடைய வாயை அடக்கவேண்டும்; அவர்கள் இழிவான ஆதாயத்துக்காகத் தகாதவைகளை உபதேசித்து, முழுக்குடும்பங்களையும் கவிழ்த்துப்போடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. For there are many unruly and vain talkers and deceivers, specially they of the circumcision:]]></a:t>
+              <a:t><![CDATA[12. கிரேத்தாதீவார் ஓயாப்பொய்யர், துஷ்டமிருகங்கள், பெருவயிற்றுச் சோம்பேறிகள் என்று அவர்களில் ஒருவனாகிய அவர்கள் தீர்க்கதரிசியானவனே சொல்லியிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. For there are many unruly and vain talkers and deceivers, specially they of the circumcision:]]></a:t>
+              <a:t><![CDATA[12. கிரேத்தாதீவார் ஓயாப்பொய்யர், துஷ்டமிருகங்கள், பெருவயிற்றுச் சோம்பேறிகள் என்று அவர்களில் ஒருவனாகிய அவர்கள் தீர்க்கதரிசியானவனே சொல்லியிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Whose mouths must be stopped, who subvert whole houses, teaching things which they ought not, for filthy illegal gain's sake.]]></a:t>
+              <a:t><![CDATA[13. இந்தச் சாட்சி உண்மையாயிருக்கிறது; இது முகாந்தரமாக, அவர்கள் யூதருடைய கட்டுக்கதைகளுக்கும், சத்தியத்தை விட்டு விலகுகிற மனுஷருடைய கற்பனைகளுக்கும் செவிகொடாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Whose mouths must be stopped, who subvert whole houses, teaching things which they ought not, for filthy illegal gain's sake.]]></a:t>
+              <a:t><![CDATA[13. இந்தச் சாட்சி உண்மையாயிருக்கிறது; இது முகாந்தரமாக, அவர்கள் யூதருடைய கட்டுக்கதைகளுக்கும், சத்தியத்தை விட்டு விலகுகிற மனுஷருடைய கற்பனைகளுக்கும் செவிகொடாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. One of themselves, even a prophet of their own, said, The Cretians are always liars, evil beasts, sluggards.]]></a:t>
+              <a:t><![CDATA[14. விசுவாசத்திலே ஆரோக்கியமுள்ளவர்களாயிருக்கும்படி, நீ அவர்களைக் கண்டிப்பாய்க் கடிந்துகொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. One of themselves, even a prophet of their own, said, The Cretians are always liars, evil beasts, sluggards.]]></a:t>
+              <a:t><![CDATA[15. சுத்தமுள்ளவர்களுக்குச் சகலமும் சுத்தமாயிருக்கும்; அசுத்தமுள்ளவர்களுக்கும் அவிசுவாசமுள்ளவர்களுக்கும் ஒன்றும் சுத்தமாயிராது; அவர்களுடைய புத்தியும் மனச்சாட்சியும் அசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. This witness is true. Wherefore rebuke them sharply, that they may be sound in the faith;]]></a:t>
+              <a:t><![CDATA[15. சுத்தமுள்ளவர்களுக்குச் சகலமும் சுத்தமாயிருக்கும்; அசுத்தமுள்ளவர்களுக்கும் அவிசுவாசமுள்ளவர்களுக்கும் ஒன்றும் சுத்தமாயிராது; அவர்களுடைய புத்தியும் மனச்சாட்சியும் அசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Paul, a servant of God, and an apostle of Jesus Christ, according to the faith of God's elect, and the acknowledging of the truth which is after godliness;]]></a:t>
+              <a:t><![CDATA[2. பிதாவாகிய தேவனாலும், நம்முடைய இரட்சகராயிருக்கிற கர்த்தராகிய இயேசு கிறிஸ்துவினாலும், கிருபையும் இரக்கமும் சமாதானமும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. This witness is true. Wherefore rebuke them sharply, that they may be sound in the faith;]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் தேவனை அறிந்திருக்கிறோமென்று அறிக்கைபண்ணுகிறார்கள், கிரியைகளினாலோ அவரை மறுதலிக்கிறார்கள்; அவர்கள் அருவருக்கப்படத்தக்கவர்களும், கீழ்ப்படியாதவர்களும், எந்த நற்கிரியையுஞ்செய்ய ஆகாதவர்களுமாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,705 +2893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Not giving heed to Jewish fables, and commandments of men, that turn from the truth.]]></a:t>
-[...653 lines deleted...]
-              <a:t><![CDATA[16. They profess that they know God; but in works they deny him, being abominable, and disobedient, and unto every good work reprobate.]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் தேவனை அறிந்திருக்கிறோமென்று அறிக்கைபண்ணுகிறார்கள், கிரியைகளினாலோ அவரை மறுதலிக்கிறார்கள்; அவர்கள் அருவருக்கப்படத்தக்கவர்களும், கீழ்ப்படியாதவர்களும், எந்த நற்கிரியையுஞ்செய்ய ஆகாதவர்களுமாயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. In hope of eternal life, which God, that cannot lie, promised before the world began;]]></a:t>
+              <a:t><![CDATA[2. பிதாவாகிய தேவனாலும், நம்முடைய இரட்சகராயிருக்கிற கர்த்தராகிய இயேசு கிறிஸ்துவினாலும், கிருபையும் இரக்கமும் சமாதானமும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. In hope of eternal life, which God, that cannot lie, promised before the world began;]]></a:t>
+              <a:t><![CDATA[3. பொய்யுரையாத தேவன் ஆதிகாலமுதல் நித்திய ஜீவனைக்குறித்து வாக்குத்தத்தம்பண்ணி, அதைக்குறித்த நம்பிக்கையைப்பற்றி தேவபக்திக்கேதுவான சத்தியத்தை அறிகிற அறிவும் விசுவாசமும் தேவனால் தெரிந்துகொள்ளப்பட்டவர்களுக்கு உண்டாகும்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But has in due times manifested his word through preaching, which is committed unto me according to the commandment of God our Saviour;]]></a:t>
+              <a:t><![CDATA[3. பொய்யுரையாத தேவன் ஆதிகாலமுதல் நித்திய ஜீவனைக்குறித்து வாக்குத்தத்தம்பண்ணி, அதைக்குறித்த நம்பிக்கையைப்பற்றி தேவபக்திக்கேதுவான சத்தியத்தை அறிகிற அறிவும் விசுவாசமும் தேவனால் தெரிந்துகொள்ளப்பட்டவர்களுக்கு உண்டாகும்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But has in due times manifested his word through preaching, which is committed unto me according to the commandment of God our Saviour;]]></a:t>
+              <a:t><![CDATA[3. பொய்யுரையாத தேவன் ஆதிகாலமுதல் நித்திய ஜீவனைக்குறித்து வாக்குத்தத்தம்பண்ணி, அதைக்குறித்த நம்பிக்கையைப்பற்றி தேவபக்திக்கேதுவான சத்தியத்தை அறிகிற அறிவும் விசுவாசமும் தேவனால் தெரிந்துகொள்ளப்பட்டவர்களுக்கு உண்டாகும்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. But has in due times manifested his word through preaching, which is committed unto me according to the commandment of God our Saviour;]]></a:t>
+              <a:t><![CDATA[4. ஏற்றகாலங்களிலே நம்முடைய இரட்சகராகிய தேவனுடைய கட்டளையின்படி எனக்கு ஒப்பவிக்கப்பட்ட பிரசங்கத்தினாலே தமது வார்த்தையை வெளிப்படுத்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +3547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. To Titus, mine own son after the common faith: Grace, mercy, and peace, from God the Father and the Lord Jesus Christ our Saviour.]]></a:t>
+              <a:t><![CDATA[4. ஏற்றகாலங்களிலே நம்முடைய இரட்சகராகிய தேவனுடைய கட்டளையின்படி எனக்கு ஒப்பவிக்கப்பட்ட பிரசங்கத்தினாலே தமது வார்த்தையை வெளிப்படுத்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469508794" r:id="rId1"/>
+    <p:sldLayoutId id="2474279370" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4540,98 +3862,50 @@
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...46 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4780,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தமது வார்த்தையை வெளிப்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[5. నేను నీ కాజ్ఞాపించిన ప్రకారము నీవు లోపముగా ఉన్నవాటిని దిద్ది, ప్రతి పట్టణములోను పెద్దలను నియ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ குறைவாயிருக்கிறவைகளை ஒழுங்குபடுத்தும்படிக்கும், நான் உனக்குக் கட்டளையிட்டபடியே,]]></a:t>
+              <a:t><![CDATA[మించు నిమిత్తమే నేను క్రేతులో నిన్ను విడిచి వచ్చితిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பட்டணங்கள்தோறும் மூப்பரை ஏற்படுத்தும்படிக்கும், உன்னைக் கிரேத்தாதீவிலே விட்டுவந்தேனே.]]></a:t>
+              <a:t><![CDATA[6. ఎవడైనను నిందారహితుడును, ఏకపత్నీపురుషుడును, దుర్వ్యాపారవిషయము నేరము మోపబడనివారై అవిధే యులు కాక]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. குற்றஞ்சாட்டப்படாதவனும், ஒரே மனைவியையுடைய புருஷனும், துன்மார்க்கரென்றும் அடங்காதவர்களென்றும்]]></a:t>
+              <a:t><![CDATA[విశ్వాసులైన పిల్లలుగలవాడునై యున్నయెడల అట్టివానిని పెద్దగా నియమింపవచ్చును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பேரெடுக்காத விசுவாசமுள்ள பிள்ளைகளை உடையவனுமாகிய ஒருவனிருந்தால் அவனையே ஏற்படுத்தலாம்.]]></a:t>
+              <a:t><![CDATA[7. ఎందు కనగా అధ్యక్షుడు దేవుని గృహనిర్వాహకునివలె నిందా రహితుడై యుండవలెను. అతడు స్వేచ్ఛాపరుడును,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஏனெனில், கண்காணியானவன் தேவனுடைய உக்கிராணக்காரனுக்கேற்றவிதமாய், குற்றஞ்சாட்டப்படாதவனும், தன்]]></a:t>
+              <a:t><![CDATA[ముక్కోపియు, మద్యపానియు, కొట్టువాడును, దుర్లాభము అపేక్షించువాడును కాక,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இஷ்டப்படி செய்யாதவனும், முற்கோபமில்லாதவனும், மதுபானப்பிரியமில்லாதவனும், அடியாதவனும், இழிவான ஆதாயத்தை]]></a:t>
+              <a:t><![CDATA[8. అతిథిప్రియుడును, సజ్జన ప్రియుడును స్వస్థబుద్ధిగలవాడును, నీతిమంతుడును, పవి త్రుడును,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இச்சியாதவனும்,]]></a:t>
+              <a:t><![CDATA[ఆశానిగ్రహముగలవాడునై యుండి,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்நியரை உபசரிக்கிறவனும், நல்லோர்மேல் பிரியமுள்ளவனும், தெளிந்தபுத்தியுள்ளவனும், நீதிமானும்,]]></a:t>
+              <a:t><![CDATA[9. తాను హితబోధవిషయమై జనులను హెచ్చరించుటకును, ఎదు రాడువారి మాట ఖండించుటకును శక్తిగలవాడగునట్లు,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பரிசுத்தவானும், இச்சையடக்கமுள்ளவனும்,]]></a:t>
+              <a:t><![CDATA[ఉపదేశమును అనుసరించి నమ్మదగిన బోధను గట్టిగా చేపట్టుకొనువాడునై యుండవలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனுடைய ஊழியக்காரனும் இயேசுகிறிஸ்துவினுடைய அப்போஸ்தலனுமாகிய பவுல், பொதுவான விசுவாசத்தின்படி]]></a:t>
+              <a:t><![CDATA[1. దేవుడు ఏర్పరచుకొనినవారి విశ్వాసము నిమిత్తమును,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆரோக்கியமான உபதேசத்தினாலே புத்திசொல்லவும், எதிர்பேசுகிறவர்களைக் கண்டனம் பண்ணவும்]]></a:t>
+              <a:t><![CDATA[10. అనేకులు, విశేషముగా సున్నతి సంబంధులును, అవిధేయులును వదరుబోతులును మోసపుచ్చువారునై యున్నారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வல்லவனுமாயிருக்கும்படி, தான் போதிக்கப்பட்டதற்கேற்ற உண்மையான வசனத்தை நன்றாய்ப்]]></a:t>
+              <a:t><![CDATA[11. వారి నోళ్లు మూయింపవలెను. అట్టివారు ఉపదేశింపకూడనివాటిని దుర్లాభముకొరకు ఉప దేశించుచు, కుటుంబములకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பற்றிக்கொள்ளுகிறவனுமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[కుటుంబములనే పాడుచేయు చున్నారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அநேகர், விசேஷமாய் விருத்தசேதனமுள்ளவர்கள், அடங்காதவர்களும், வீண்பேச்சுக்காரரும், மனதை]]></a:t>
+              <a:t><![CDATA[12. వారిలో ఒకడు, అనగా వారి సొంత ప్రవక్తలలో ఒకడు ఇట్లనెనుక్రేతీయులు ఎల్లప్పుడు అబద్ధికులును,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மயக்குகிறவர்களுமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[దుష్టమృగములును, సోమరులగు తిండి పోతులునై యున్నారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்களுடைய வாயை அடக்கவேண்டும்; அவர்கள் இழிவான ஆதாயத்துக்காகத் தகாதவைகளை உபதேசித்து,]]></a:t>
+              <a:t><![CDATA[13. ఈ సాక్ష్యము నిజమే. ఈ హేతువుచేత వారు యూదుల కల్పనాకథలను, సత్యము నుండి తొలగిపోవునట్టి మనుష్యుల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[முழுக்குடும்பங்களையும் கவிழ்த்துப்போடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[కట్టడలను లక్ష్యపెట్టక,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கிரேத்தாதீவார் ஓயாப்பொய்யர், துஷ்டமிருகங்கள், பெருவயிற்றுச் சோம்பேறிகள் என்று அவர்களில்]]></a:t>
+              <a:t><![CDATA[14. విశ్వాసవిషయమున స్వస్థులగు నిమిత్తము వారిని కఠినముగా గద్దింపుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஒருவனாகிய அவர்கள் தீர்க்கதரிசியானவனே சொல்லியிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[15. పవిత్రులకు అన్నియు పవిత్రములే గాని అపవిత్రులకును అవిశ్వా సులకును ఏదియు పవిత్రమైనది కాదు; వారి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இந்தச் சாட்சி உண்மையாயிருக்கிறது; இது முகாந்தரமாக, அவர்கள் யூதருடைய கட்டுக்கதைகளுக்கும்,]]></a:t>
+              <a:t><![CDATA[మనస్సును వారి మనస్సాక్షియు అపవిత్రపరచబడి యున్నవి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உத்தம குமாரனாகிய தீத்துவுக்கு எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[2. నిత్యజీవమునుగూర్చిన నిరీక్షణతోకూడిన భక్తికి ఆధారమగు సత్యవిషయమైన అనుభవజ్ఞానము నిమిత్తమును, దేవుని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சத்தியத்தை விட்டு விலகுகிற மனுஷருடைய கற்பனைகளுக்கும் செவிகொடாமல்,]]></a:t>
+              <a:t><![CDATA[16. దేవుని ఎరుగుదుమని వారు చెప్పుకొందురు గాని, అసహ్యులును అవిధేయులును ప్రతి సత్కార్యము విషయము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,843 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. விசுவாசத்திலே ஆரோக்கியமுள்ளவர்களாயிருக்கும்படி, நீ அவர்களைக் கண்டிப்பாய்க் கடிந்துகொள்.]]></a:t>
-[...791 lines deleted...]
-              <a:t><![CDATA[ஆகாதவர்களுமாயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[భ్రష్టులునైయుండి, తమ క్రియలవలన ఆయనను ఎరుగమన్నట్టున్నారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிதாவாகிய தேவனாலும், நம்முடைய இரட்சகராயிருக்கிற கர்த்தராகிய இயேசு கிறிஸ்துவினாலும், கிருபையும்]]></a:t>
+              <a:t><![CDATA[దాసుడును యేసుక్రీస్తు అపొస్తలుడునైన పౌలు, మన అందరి విశ్వాస విషయములో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இரக்கமும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[3. నా నిజమైన కుమారుడగు తీతుకు శుభమని చెప్పి వ్రాయునది. ఆ నిత్యజీవమును అబద్ధమాడనేరని దేవుడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பொய்யுரையாத தேவன் ஆதிகாலமுதல் நித்திய ஜீவனைக்குறித்து வாக்குத்தத்தம்பண்ணி, அதைக்குறித்த]]></a:t>
+              <a:t><![CDATA[అనాదికాలమందే వాగ్దానము చేసెను గాని, యిప్పుడు మన రక్షకుడైన దేవుని ఆజ్ఞప్రకా రము నాకు అప్పగింపబడిన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நம்பிக்கையைப்பற்றி தேவபக்திக்கேதுவான சத்தியத்தை அறிகிற அறிவும் விசுவாசமும் தேவனால்]]></a:t>
+              <a:t><![CDATA[సువార్త ప్రకటనవలన తన వాక్యమును యుక్తకాలములయందు బయలుపరచెను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தெரிந்துகொள்ளப்பட்டவர்களுக்கு உண்டாகும்படி,]]></a:t>
+              <a:t><![CDATA[4. తండ్రియైన దేవునినుండియు మన రక్షకుడైన క్రీస్తుయేసు నుండియు కృపయు కనికరమును సమాధానమును నీకు కలుగును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏற்றகாலங்களிலே நம்முடைய இரட்சகராகிய தேவனுடைய கட்டளையின்படி எனக்கு ஒப்பவிக்கப்பட்ட பிரசங்கத்தினாலே]]></a:t>
+              <a:t><![CDATA[గాక.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[தீத்து : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
   <a:themeElements>
-    <a:clrScheme name="Theme48">
+    <a:clrScheme name="Theme84">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme48">
+    <a:fontScheme name="Theme84">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme48">
+    <a:fmtScheme name="Theme84">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +8228,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>31</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>