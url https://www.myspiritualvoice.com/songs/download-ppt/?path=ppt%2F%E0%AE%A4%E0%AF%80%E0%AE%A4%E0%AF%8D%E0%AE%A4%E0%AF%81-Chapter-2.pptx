--- v0 (2026-06-03)
+++ v1 (2026-07-28)
@@ -39,98 +39,101 @@
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -252,53 +255,54 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
-  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -358,51 +362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீயே எல்லாவற்றிலும் உன்னை நற்கிரியைகளுக்கு மாதிரியாகக் காண்பித்து,]]></a:t>
+              <a:t><![CDATA[6. அப்படியே, பாலிய புருஷரும் தெளிந்த புத்தியுள்ளவர்களாயிருக்கவும் நீ புத்திசொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -467,51 +471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எதிரியானவன் உங்களைக்குறித்துப் பொல்லாங்கு சொல்லுகிறதற்கு ஒன்றுமில்லாமல் வெட்கப்படத்தக்கதாக, உபதேசத்திலே விகற்பமில்லாதவனும், நல்லொழுக்கமுள்ளவனும் குற்றம்பிடிக்கப்படாத ஆரோக்கியமான வசனத்தைப் பேசுகிறவனுமாயிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[7. நீயே எல்லாவற்றிலும் உன்னை நற்கிரியைகளுக்கு மாதிரியாகக் காண்பித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -576,51 +580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எதிரியானவன் உங்களைக்குறித்துப் பொல்லாங்கு சொல்லுகிறதற்கு ஒன்றுமில்லாமல் வெட்கப்படத்தக்கதாக, உபதேசத்திலே விகற்பமில்லாதவனும், நல்லொழுக்கமுள்ளவனும் குற்றம்பிடிக்கப்படாத ஆரோக்கியமான வசனத்தைப் பேசுகிறவனுமாயிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[7. நீயே எல்லாவற்றிலும் உன்னை நற்கிரியைகளுக்கு மாதிரியாகக் காண்பித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -685,51 +689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வேலைக்காரர் நம்முடைய இரட்சகராகிய தேவனுடைய உபதேசத்தை எல்லாவற்றிலும் அலங்கரிக்கத்தக்கதாக,]]></a:t>
+              <a:t><![CDATA[8. எதிரியானவன் உங்களைக்குறித்துப் பொல்லாங்கு சொல்லுகிறதற்கு ஒன்றுமில்லாமல் வெட்கப்படத்தக்கதாக, உபதேசத்திலே விகற்பமில்லாதவனும், நல்லொழுக்கமுள்ளவனும் குற்றம்பிடிக்கப்படாத ஆரோக்கியமான வசனத்தைப் பேசுகிறவனுமாயிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -903,51 +907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தங்கள் எஜமான்களுக்கு கீழ்ப்படிந்திருந்து எதிர்த்துப்பேசாமல், எல்லாவற்றிலும் பிரியமுண்டாக நடந்துகொள்ளவும், திருடாமலிருந்து, சகலவிதத்திலும் நல்லுண்மையைக் காண்பிக்கவும் புத்திசொல்லு.]]></a:t>
+              <a:t><![CDATA[9. வேலைக்காரர் நம்முடைய இரட்சகராகிய தேவனுடைய உபதேசத்தை எல்லாவற்றிலும் அலங்கரிக்கத்தக்கதாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1121,51 +1125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஏனெனில் எல்லா மனுஷருக்கும் இரட்சிப்பை அளிக்கத்தக்க தேவகிருபையானது பிரசன்னமாகி,]]></a:t>
+              <a:t><![CDATA[10. தங்கள் எஜமான்களுக்கு கீழ்ப்படிந்திருந்து எதிர்த்துப்பேசாமல், எல்லாவற்றிலும் பிரியமுண்டாக நடந்துகொள்ளவும், திருடாமலிருந்து, சகலவிதத்திலும் நல்லுண்மையைக் காண்பிக்கவும் புத்திசொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1230,51 +1234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாம் அவபக்தியையும் லெளகிக இச்சைகளையும் வெறுத்து, தெளிந்தபுத்தியும் நீதியும் தேவபக்தியும் உள்ளவர்களாய் இவ்வுலகத்திலே ஜீவனம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[11. ஏனெனில் எல்லா மனுஷருக்கும் இரட்சிப்பை அளிக்கத்தக்க தேவகிருபையானது பிரசன்னமாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2003,50 +2007,159 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[15. இவைகளை நீ பேசி, போதித்து, சகல அதிகாரத்தோடும் கடிந்துகொள். ஒருவனும் உன்னை அசட்டைபண்ண இடங்கொடாதிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. இவைகளை நீ பேசி, போதித்து, சகல அதிகாரத்தோடும் கடிந்துகொள். ஒருவனும் உன்னை அசட்டைபண்ண இடங்கொடாதிருப்பாயாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -2211,51 +2324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. முதிர்வயதுள்ள ஸ்திரீகளும் அப்படியே பரிசுத்தத்துக்கேற்றவிதமாய் நடக்கிறவர்களும், அவதூறுபண்ணாதவர்களும், மதுபானத்துக்கு அடிமைப்படாதவர்களுமாயிருக்கவும்,]]></a:t>
+              <a:t><![CDATA[2. முதிர்வயதுள்ள புருஷர்கள் ஜாக்கிரதையுள்ளவர்களும், நல்லொழுக்கமுள்ளவர்களும், தெளிந்த புத்தியுள்ளவர்களும், விசுவாசத்திலும் அன்பிலும் பொறுமையிலும் ஆரோக்கியமுள்ளவர்களுமாயிருக்கும்படி புத்திசொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2429,51 +2542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவவசனம் துக்கப்படாதபடிக்கு பாலிய ஸ்திரீகள் தங்கள் புருஷரிடத்திலும், தங்கள் பிள்ளைகளிடத்திலும் அன்புள்ளவர்களும்,]]></a:t>
+              <a:t><![CDATA[3. முதிர்வயதுள்ள ஸ்திரீகளும் அப்படியே பரிசுத்தத்துக்கேற்றவிதமாய் நடக்கிறவர்களும், அவதூறுபண்ணாதவர்களும், மதுபானத்துக்கு அடிமைப்படாதவர்களுமாயிருக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2538,51 +2651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தெளிந்த புத்தியுள்ளவர்களும், கற்புள்ளவர்களும், வீட்டில் தரித்திருக்கிறவர்களும், நல்லவர்களும், தங்கள் புருஷருக்குக் கீழ்ப்படிகிறவர்களுமாயிக்கும்படி, அவர்களுக்குப் படிப்பிக்கத்தக்க நற்காரியங்களைப் போதிக்கிறவர்களுமாயிருக்கவும் முதிர்வயதுள்ள ஸ்திரீகளுக்குப் புத்திசொல்லு.]]></a:t>
+              <a:t><![CDATA[4. தேவவசனம் துக்கப்படாதபடிக்கு பாலிய ஸ்திரீகள் தங்கள் புருஷரிடத்திலும், தங்கள் பிள்ளைகளிடத்திலும் அன்புள்ளவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2647,51 +2760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தெளிந்த புத்தியுள்ளவர்களும், கற்புள்ளவர்களும், வீட்டில் தரித்திருக்கிறவர்களும், நல்லவர்களும், தங்கள் புருஷருக்குக் கீழ்ப்படிகிறவர்களுமாயிக்கும்படி, அவர்களுக்குப் படிப்பிக்கத்தக்க நற்காரியங்களைப் போதிக்கிறவர்களுமாயிருக்கவும் முதிர்வயதுள்ள ஸ்திரீகளுக்குப் புத்திசொல்லு.]]></a:t>
+              <a:t><![CDATA[4. தேவவசனம் துக்கப்படாதபடிக்கு பாலிய ஸ்திரீகள் தங்கள் புருஷரிடத்திலும், தங்கள் பிள்ளைகளிடத்திலும் அன்புள்ளவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2756,51 +2869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே, பாலிய புருஷரும் தெளிந்த புத்தியுள்ளவர்களாயிருக்கவும் நீ புத்திசொல்லி,]]></a:t>
+              <a:t><![CDATA[5. தெளிந்த புத்தியுள்ளவர்களும், கற்புள்ளவர்களும், வீட்டில் தரித்திருக்கிறவர்களும், நல்லவர்களும், தங்கள் புருஷருக்குக் கீழ்ப்படிகிறவர்களுமாயிக்கும்படி, அவர்களுக்குப் படிப்பிக்கத்தக்க நற்காரியங்களைப் போதிக்கிறவர்களுமாயிருக்கவும் முதிர்வயதுள்ள ஸ்திரீகளுக்குப் புத்திசொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2835,51 +2948,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495612" r:id="rId1"/>
+    <p:sldLayoutId id="2474279320" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3007,50 +3120,58 @@
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3207,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. सब बातों में अपने आप को भले कामों का नमूना बना: तेरे उपदेश में सफाई, गम्भीरता]]></a:t>
+              <a:t><![CDATA[6. అటువలెనే స్వస్థబుద్దిగలవారై యుండవలెనని ¸°వనపురుషులను హెచ్చరించుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3339,51 +3460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. और ऐसी खराई पाई जाए, कि कोई उसे बुरा न कह सके; जिस से विरोधी हम पर कोई दोष लगाने का अवसर न पाकर]]></a:t>
+              <a:t><![CDATA[7. పరపక్షమందుండువాడు మనలనుగూర్చి చెడుమాట యేదియు చెప్పనేరక సిగ్గుపడునట్లు అన్నిటియందు నిన్ను నీవే]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3471,51 +3592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लज्ज़ित हों।]]></a:t>
+              <a:t><![CDATA[సత్కార్యములవిషయమై మాదిరిగా కనుపరచుకొనుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3603,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. दासों को समझा, कि अपने अपने स्वामी के आधीन रहें, और सब बातों में उन्हें प्रसन्न रखें, और उलट कर]]></a:t>
+              <a:t><![CDATA[8. నీ ఉపదేశము మోసములేనిదిగాను మాన్య మైనదిగాను నిరాక్షేపమైన హితవాక్యముతో కూడినదిగాను ఉండవలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3735,51 +3856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जवाब न दें।]]></a:t>
+              <a:t><![CDATA[9. దాసులైనవారు అన్ని విషయముల యందు మన రక్షకుడగు దేవుని ఉపదేశమును అలంక రించునట్లు, తమ యజమానులకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3867,51 +3988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. चोरी चालाकी न करें; पर सब प्रकार से पूरे विश्वासी निकलें, कि वे सब बातों में हमारे उद्धारकर्ता]]></a:t>
+              <a:t><![CDATA[ఎదురుమాట చెప్పక,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3999,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर के उपदेश को शोभा दें।]]></a:t>
+              <a:t><![CDATA[10. ఏమియు అపహరింపక, సంపూర్ణమైన మంచి నమ్మకమును కనుపరచుచు, అన్ని కార్యములయందు వారిని సంతోష పెట్టుచు,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4131,51 +4252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. क्योंकि परमेश्वर का अनुग्रह प्रगट है, जो सब मनुष्यों के उद्धार का कारण है।]]></a:t>
+              <a:t><![CDATA[వారికి లోబడియుండవలెనని వారిని హెచ్చ రించుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4263,51 +4384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और हमें चिताता है, कि हम अभक्ति और सांसारिक अभिलाषाओं से मन फेर कर इस युग में संयम और धर्म और]]></a:t>
+              <a:t><![CDATA[11. ఏలయనగా సమస్త మనుష్యులకు రక్షణకరమైన దేవుని కృప ప్రత్యక్షమై]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4395,51 +4516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भक्ति से जीवन बिताएं।]]></a:t>
+              <a:t><![CDATA[12. మనము భక్తిహీనతను, ఇహలోక సంబంధమైన దురాశలను విసర్జించి, శుభప్రదమైన నిరీక్షణ నిమిత్తము,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4527,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. पर तू ऐसी बातें कहा कर, जो खरे उपदेश के योग्य हैं।]]></a:t>
+              <a:t><![CDATA[1. నీవు హితబోధకనుకూలమైన సంగతులను బోధిం చుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4659,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और उस धन्य आशा की अर्थात अपने महान परमेश्वर और उद्धारकर्ता यीशु मसीह की महिमा के प्रगट होने की]]></a:t>
+              <a:t><![CDATA[13. అనగా మహా దేవుడును మన రక్షకుడునైన యేసుక్రీస్తు మహిమయొక్క ప్రత్యక్షత కొరకు ఎదురుచూచుచు, ఈ లోకములో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बाट जोहते रहें।]]></a:t>
+              <a:t><![CDATA[స్వస్థబుద్ధితోను నీతితోను, భక్తితోను బ్రదుకుచుండవలెన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. जिस ने अपने आप को हमारे लिये दे दिया, कि हमें हर प्रकार के अधर्म से छुड़ा ले, और शुद्ध करके अपने]]></a:t>
+              <a:t><![CDATA[14. ఆయన సమస్తమైన దుర్నీతినుండి మనలను విమోచించి, సత్‌క్రియలయందాసక్తిగల ప్రజలను తన కోసరము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लिये एक ऐसी जाति बना ले जो भले भले कामों में सरगर्म हो॥]]></a:t>
+              <a:t><![CDATA[పవిత్రపరచుకొని తన సొత్తుగా చేసికొనుటకు తన్నుతానే మనకొరకు అర్పించుకొనెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +5308,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. पूरे अधिकार के साथ ये बातें कह और समझा और सिखाता रह: कोई तुझे तुच्छ न जानने पाए॥]]></a:t>
+              <a:t><![CDATA[15. వీటినిగూర్చి బోధించుచు, హెచ్చరించుచు సంపూ ర్ణాధికారముతో దుర్భోధను ఖండించుచునుండుము నిన్నెవనిని]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தீத்து : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[తృణీకరింపనీయకుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. अर्थात बूढ़े पुरूष, सचेत और गम्भीर और संयमी हों, और उन का विश्वास और प्रेम और धीरज पक्का हो।]]></a:t>
+              <a:t><![CDATA[2. ఏలాగనగా వృద్ధులు మితానుభవముగలవారును, మాన్యులును, స్వస్థబుద్ధిగలవారును, విశ్వాస ప్రేమ సహనములయందు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. इसी प्रकार बूढ़ी स्त्रियों का चाल चलन पवित्र लोगों सा हो, दोष लगाने वाली और पियक्कड़ नहीं; पर]]></a:t>
+              <a:t><![CDATA[లోపములేనివారునై యుండవలె ననియు,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अच्छी बातें सिखाने वाली हों।]]></a:t>
+              <a:t><![CDATA[3. ఆలాగుననే వృద్ధస్త్రీలు కొండెకత్తెలును,మిగుల మద్యపానాసక్తులునై6 యుండక, ప్రవర్తనయందు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ताकि वे जवान स्त्रियों को चितौनी देती रहें, कि अपने पतियों और बच्चों से प्रीति रखें।]]></a:t>
+              <a:t><![CDATA[భయభక్తులుగలవారై యుండవలెననియు, దేవునివాక్యము దూషింపబడకుండునట్లు,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और संयमी, पतिव्रता, घर का कारबार करने वाली, भली और अपने अपने पति के आधीन रहने वाली हों, ताकि]]></a:t>
+              <a:t><![CDATA[4. ¸°వనస్త్రీలు తమ భర్తలకు లోబడియుండి తమ భర్తలను శిశువులను ప్రేమించు వారును స్వస్థబుద్ధిగలవారును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर के वचन की निन्दा न होने पाए।]]></a:t>
+              <a:t><![CDATA[పవిత్రులును ఇంట ఉండి పనిచేసికొనువారును మంచివారునై యుండవలెనని బుద్ధి చెప్పుచు,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ऐसे ही जवान पुरूषों को भी समझाया कर, कि संयमी हों।]]></a:t>
+              <a:t><![CDATA[5. మంచి ఉపదేశముచేయువారునై యుండవలె ననియు బోధించుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6172,91 +6425,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[தீத்து : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
   <a:themeElements>
-    <a:clrScheme name="Theme27">
+    <a:clrScheme name="Theme56">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme27">
+    <a:fontScheme name="Theme56">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6282,51 +6535,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme27">
+    <a:fmtScheme name="Theme56">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6457,51 +6710,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>24</Slides>
+  <Slides>25</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>