--- v0 (2026-08-02)
+++ v1 (2026-11-01)
@@ -47,50 +47,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -99,50 +105,53 @@
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -268,53 +277,56 @@
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -374,51 +386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏனெனில், முற்காலத்திலே நாமும் புத்தியீனரும், கீழ்ப்படியாதவர்களும், வழிதப்பி நடக்கிறவர்களும், பலவித இச்சைகளுக்கும் இன்பங்களுக்கும். அடிமைப்பட்டவர்களும், துர்க்குணத்தோடும் பொறாமையோடும் ஜீவனம்பண்ணுகிறவர்களும், பகைக்கப்படத்தக்கவர்களும், ஒருவரையொருவர் பகைக்கிறவர்களுமாயிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[5. Not by works of righteousness which we have done, but according to his mercy he saved us, by the washing of regeneration, and renewing of the Holy Spirit;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -483,51 +495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நம்முடைய இரட்சகராகிய தேவனுடைய தயையும் மனுஷர்மேலுள்ள அன்பும் பிரசன்னமானபோது,]]></a:t>
+              <a:t><![CDATA[5. Not by works of righteousness which we have done, but according to his mercy he saved us, by the washing of regeneration, and renewing of the Holy Spirit;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -592,51 +604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நாம் செய்த நீதியின் கிரியைகளினிமித்தம் அவர் நம்மை இரட்சியாமல், தமது இரக்கத்தின்படியே, மறுஜென்ம முழுக்கினாலும், பரிசுத்த ஆவியினுடைய புதிதாக்குதலினாலும் நம்மை இரட்சித்தார்.]]></a:t>
+              <a:t><![CDATA[6. Which he shed on us abundantly through Jesus Christ our Saviour;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -701,51 +713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நாம் செய்த நீதியின் கிரியைகளினிமித்தம் அவர் நம்மை இரட்சியாமல், தமது இரக்கத்தின்படியே, மறுஜென்ம முழுக்கினாலும், பரிசுத்த ஆவியினுடைய புதிதாக்குதலினாலும் நம்மை இரட்சித்தார்.]]></a:t>
+              <a:t><![CDATA[6. Which he shed on us abundantly through Jesus Christ our Saviour;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -810,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தமது கிருபையினாலே நாம் நீதிமான்களாக்கப்பட்டு, நித்திய ஜீவனுண்டாகும் என்கிற நம்பிக்கையின்படி சுதந்தரமாகத்தக்கதாக,]]></a:t>
+              <a:t><![CDATA[7. That being justified by his grace, we should be made heirs according to the hope of eternal life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -919,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் நமது இரட்சகராகிய இயேசுகிறிஸ்து மூலமாய், அந்தப் பரிசுத்தாவியை நம்மேல் சம்பூரணமாய்ப் பொழிந்தருளினார்.]]></a:t>
+              <a:t><![CDATA[7. That being justified by his grace, we should be made heirs according to the hope of eternal life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1028,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்த வார்த்தை உண்மையுள்ளது; தேவனிடத்தில் விசுவாசமானவர்கள் நற்கிரியைகளைச் செய்ய ஜாக்கிரதையாயிருக்கும்படி நீ இவைகளைக்குறித்துத் திட்டமாய்ப் போதிக்கவேண்டுமென்று விரும்புகிறேன்; இவைகளே நன்மையும் மனுஷருக்குப் பிரயோஜனமுமானவைகள்.]]></a:t>
+              <a:t><![CDATA[8. This is a faithful saying, and these things I will that you affirm constantly, that they which have believed in God might be careful to maintain good works. These things are good and profitable unto men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1137,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்த வார்த்தை உண்மையுள்ளது; தேவனிடத்தில் விசுவாசமானவர்கள் நற்கிரியைகளைச் செய்ய ஜாக்கிரதையாயிருக்கும்படி நீ இவைகளைக்குறித்துத் திட்டமாய்ப் போதிக்கவேண்டுமென்று விரும்புகிறேன்; இவைகளே நன்மையும் மனுஷருக்குப் பிரயோஜனமுமானவைகள்.]]></a:t>
+              <a:t><![CDATA[8. This is a faithful saying, and these things I will that you affirm constantly, that they which have believed in God might be careful to maintain good works. These things are good and profitable unto men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1246,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்த வார்த்தை உண்மையுள்ளது; தேவனிடத்தில் விசுவாசமானவர்கள் நற்கிரியைகளைச் செய்ய ஜாக்கிரதையாயிருக்கும்படி நீ இவைகளைக்குறித்துத் திட்டமாய்ப் போதிக்கவேண்டுமென்று விரும்புகிறேன்; இவைகளே நன்மையும் மனுஷருக்குப் பிரயோஜனமுமானவைகள்.]]></a:t>
+              <a:t><![CDATA[8. This is a faithful saying, and these things I will that you affirm constantly, that they which have believed in God might be careful to maintain good works. These things are good and profitable unto men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1355,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. புத்தியீனமான தர்க்கங்களையும் வம்சவரலாறுகளையும், சண்டைகளையும், நியாயப்பிரமாணத்தைக்குறித்து உண்டாகிற வாக்குவாதங்களையும் விட்டு விலகு; அவைகள் அப்பிரயோஜனமும் வீணுமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. But avoid foolish questions, and genealogies, and contentions, and strivings about the law; for they are useless and vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1464,51 +1476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என்னோடிருக்கிற யாவரும் உனக்கு வாழ்த்துதல் சொல்லுகிறார்கள். விசுவாசத்திலே நம்மைச் சிநேகிக்கிறவர்களுக்கு வாழ்த்துதல் சொல்லு. கிருபையானது உங்களனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[1. Put them in mind to be subject to principalities and powers, to obey magistrates, to be ready to every good work,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1573,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. புத்தியீனமான தர்க்கங்களையும் வம்சவரலாறுகளையும், சண்டைகளையும், நியாயப்பிரமாணத்தைக்குறித்து உண்டாகிற வாக்குவாதங்களையும் விட்டு விலகு; அவைகள் அப்பிரயோஜனமும் வீணுமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. But avoid foolish questions, and genealogies, and contentions, and strivings about the law; for they are useless and vain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1682,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வேதப்புரட்டனாயிருக்கிற ஒருவனுக்கு நீ இரண்டொருதரம் புத்தி சொன்னபின்பு அவனைவிட்டு விலகு.]]></a:t>
+              <a:t><![CDATA[10. A man that is an heretic after the first and second admonition reject;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1791,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்படிப்பட்டவன் நிலை தவறி, தன்னிலேதானே ஆக்கினைத்தீர்ப்புடையவனாய்ப் பாவஞ்செய்கிறவனென்று அறிந்திருக்கிறாயே.]]></a:t>
+              <a:t><![CDATA[11. Knowing that he that is such is subverted, and sins, being condemned of himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1900,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் அர்த்தெமாவையாவது தீகிக்குவையாவது உன்னிடத்தில் அனுப்பும்போது நீ நிக்கொப்போலிக்கு என்னிடத்தில் வர ஜாக்கிரதைப்படு; மாரிகாலத்திலே அங்கே தங்கும்படி தீர்மானித்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[11. Knowing that he that is such is subverted, and sins, being condemned of himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2009,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நான் அர்த்தெமாவையாவது தீகிக்குவையாவது உன்னிடத்தில் அனுப்பும்போது நீ நிக்கொப்போலிக்கு என்னிடத்தில் வர ஜாக்கிரதைப்படு; மாரிகாலத்திலே அங்கே தங்கும்படி தீர்மானித்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[12. When I shall send Artemas unto you, or Tychicus, be diligent to come unto me to Nicopolis: for I have determined there to winter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2118,51 +2130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நியாயசாஸ்திரியாகிய சேனாவுக்கும் அப்பொல்லோவுக்கும் ஒரு குறைவுமில்லாதபடிக்கு அவர்களை ஜாக்கிரதையாய் விசாரித்து வழிவிட்டனுப்பு.]]></a:t>
+              <a:t><![CDATA[12. When I shall send Artemas unto you, or Tychicus, be diligent to come unto me to Nicopolis: for I have determined there to winter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2227,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நியாயசாஸ்திரியாகிய சேனாவுக்கும் அப்பொல்லோவுக்கும் ஒரு குறைவுமில்லாதபடிக்கு அவர்களை ஜாக்கிரதையாய் விசாரித்து வழிவிட்டனுப்பு.]]></a:t>
+              <a:t><![CDATA[13. Bring Zenas the lawyer and Apollos on their journey diligently, that nothing be lacking unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2336,51 +2348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நம்முடையவர்களும் கனியற்றவர்களாயிராதபடி குறைவுகளை நீக்குகிறதற்கேதுவாக நற்கிரியைகளைச் செய்யப்பழகட்டும்.]]></a:t>
+              <a:t><![CDATA[13. Bring Zenas the lawyer and Apollos on their journey diligently, that nothing be lacking unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2445,51 +2457,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நம்முடையவர்களும் கனியற்றவர்களாயிராதபடி குறைவுகளை நீக்குகிறதற்கேதுவாக நற்கிரியைகளைச் செய்யப்பழகட்டும்.]]></a:t>
+              <a:t><![CDATA[14. And let our's also learn to maintain good works for necessary uses, that they be not unfruitful.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. And let our's also learn to maintain good works for necessary uses, that they be not unfruitful.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2554,51 +2675,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என்னோடிருக்கிற யாவரும் உனக்கு வாழ்த்துதல் சொல்லுகிறார்கள். விசுவாசத்திலே நம்மைச் சிநேகிக்கிறவர்களுக்கு வாழ்த்துதல் சொல்லு. கிருபையானது உங்களனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[1. Put them in mind to be subject to principalities and powers, to obey magistrates, to be ready to every good work,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. All that are with me salute you. Greet them that love us in the faith. Grace be with you all. Amen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. All that are with me salute you. Greet them that love us in the faith. Grace be with you all. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2663,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. துரைத்தனங்களுக்கும் அதிகாரங்களுக்கும் கீழ்ப்படிந்து அடங்கியிருக்கவும், சகலவிதமான நற்கிரியைகளையும் செய்ய ஆயத்தமாயிருக்கவும்,]]></a:t>
+              <a:t><![CDATA[2. To speak evil of no man, to be no brawlers, but gentle, showing all meekness unto all men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2772,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. துரைத்தனங்களுக்கும் அதிகாரங்களுக்கும் கீழ்ப்படிந்து அடங்கியிருக்கவும், சகலவிதமான நற்கிரியைகளையும் செய்ய ஆயத்தமாயிருக்கவும்,]]></a:t>
+              <a:t><![CDATA[2. To speak evil of no man, to be no brawlers, but gentle, showing all meekness unto all men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2881,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒருவனையும் தூஷியாமலும், சண்டை பண்ணாமலும், பொறுமையுள்ளவர்களாய் எல்லா மனுஷருக்கும் சாந்தகுணத்தைக் காண்பிக்கவும் அவர்களுக்கு நினைப்பூட்டு.]]></a:t>
+              <a:t><![CDATA[3. For we ourselves also were sometimes foolish, disobedient, deceived, serving divers lusts and pleasures, living in malice and envy, hateful, and hating one another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2990,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒருவனையும் தூஷியாமலும், சண்டை பண்ணாமலும், பொறுமையுள்ளவர்களாய் எல்லா மனுஷருக்கும் சாந்தகுணத்தைக் காண்பிக்கவும் அவர்களுக்கு நினைப்பூட்டு.]]></a:t>
+              <a:t><![CDATA[3. For we ourselves also were sometimes foolish, disobedient, deceived, serving divers lusts and pleasures, living in malice and envy, hateful, and hating one another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3099,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏனெனில், முற்காலத்திலே நாமும் புத்தியீனரும், கீழ்ப்படியாதவர்களும், வழிதப்பி நடக்கிறவர்களும், பலவித இச்சைகளுக்கும் இன்பங்களுக்கும். அடிமைப்பட்டவர்களும், துர்க்குணத்தோடும் பொறாமையோடும் ஜீவனம்பண்ணுகிறவர்களும், பகைக்கப்படத்தக்கவர்களும், ஒருவரையொருவர் பகைக்கிறவர்களுமாயிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[3. For we ourselves also were sometimes foolish, disobedient, deceived, serving divers lusts and pleasures, living in malice and envy, hateful, and hating one another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3208,51 +3547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஏனெனில், முற்காலத்திலே நாமும் புத்தியீனரும், கீழ்ப்படியாதவர்களும், வழிதப்பி நடக்கிறவர்களும், பலவித இச்சைகளுக்கும் இன்பங்களுக்கும். அடிமைப்பட்டவர்களும், துர்க்குணத்தோடும் பொறாமையோடும் ஜீவனம்பண்ணுகிறவர்களும், பகைக்கப்படத்தக்கவர்களும், ஒருவரையொருவர் பகைக்கிறவர்களுமாயிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[4. But after that the kindness and love of God our Saviour toward man appeared,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3287,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474695756" r:id="rId1"/>
+    <p:sldLayoutId id="2482528630" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3491,54 +3830,78 @@
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3691,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[थे, और एक दूसरे से बैर रखते थे।]]></a:t>
+              <a:t><![CDATA[5. நாம் செய்த நீதியின் கிரியைகளினிமித்தம் அவர் நம்மை இரட்சியாமல், தமது இரக்கத்தின்படியே, மறுஜென்ம]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3823,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. पर जब हमारे उद्धारकर्ता परमेश्वर की कृपा, और मनुष्यों पर उसकी प्रीति प्रगट हुई।]]></a:t>
+              <a:t><![CDATA[முழுக்கினாலும், பரிசுத்த ஆவியினுடைய புதிதாக்குதலினாலும் நம்மை இரட்சித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3955,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. तो उस ने हमारा उद्धार किया: और यह धर्म के कामों के कारण नहीं, जो हम ने आप किए, पर अपनी दया के]]></a:t>
+              <a:t><![CDATA[6. தமது கிருபையினாலே நாம் நீதிமான்களாக்கப்பட்டு, நித்திய ஜீவனுண்டாகும் என்கிற நம்பிக்கையின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4087,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अनुसार, नए जन्म के स्नान, और पवित्र आत्मा के हमें नया बनाने के द्वारा हुआ।]]></a:t>
+              <a:t><![CDATA[சுதந்தரமாகத்தக்கதாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4219,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. जिसे उस ने हमारे उद्धारकर्ता यीशु मसीह के द्वारा हम पर अधिकाई से उंडेला।]]></a:t>
+              <a:t><![CDATA[7. அவர் நமது இரட்சகராகிய இயேசுகிறிஸ்து மூலமாய், அந்தப் பரிசுத்தாவியை நம்மேல் சம்பூரணமாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4351,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. जिस से हम उसके अनुग्रह से धर्मी ठहरकर, अनन्त जीवन की आशा के अनुसार वारिस बनें।]]></a:t>
+              <a:t><![CDATA[பொழிந்தருளினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4483,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. यह बात सच है, और मैं चाहता हूं, कि तू इन बातों के विषय में दृढ़ता से बोले इसलिये कि जिन्हों ने]]></a:t>
+              <a:t><![CDATA[8. இந்த வார்த்தை உண்மையுள்ளது; தேவனிடத்தில் விசுவாசமானவர்கள் நற்கிரியைகளைச் செய்ய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4615,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर की प्रतीति की है, वे भले-भले कामों में लगे रहने का ध्यान रखें: ये बातें भली, और मनुष्यों के]]></a:t>
+              <a:t><![CDATA[ஜாக்கிரதையாயிருக்கும்படி நீ இவைகளைக்குறித்துத் திட்டமாய்ப் போதிக்கவேண்டுமென்று விரும்புகிறேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4747,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लाभ की हैं।]]></a:t>
+              <a:t><![CDATA[இவைகளே நன்மையும் மனுஷருக்குப் பிரயோஜனமுமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4879,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. पर मूर्खता के विवादों, और वंशावलियों, और बैर विरोध, और उन झगड़ों से, जो व्यवस्था के विषय में हों]]></a:t>
+              <a:t><![CDATA[9. புத்தியீனமான தர்க்கங்களையும் வம்சவரலாறுகளையும், சண்டைகளையும், நியாயப்பிரமாணத்தைக்குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5011,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. मेरे सब साथियों का तुझे नमस्कार और जो विश्वास के कारण हम से प्रीति रखते हैं, उन को नमस्कार॥ तुम]]></a:t>
+              <a:t><![CDATA[1. துரைத்தனங்களுக்கும் அதிகாரங்களுக்கும் கீழ்ப்படிந்து அடங்கியிருக்கவும், சகலவிதமான நற்கிரியைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5143,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बचा रह; क्योंकि वे निष्फल और व्यर्थ हैं।]]></a:t>
+              <a:t><![CDATA[உண்டாகிற வாக்குவாதங்களையும் விட்டு விலகு; அவைகள் அப்பிரயோஜனமும் வீணுமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. किसी पाखंडी को एक दो बार समझा बुझाकर उस से अलग रह।]]></a:t>
+              <a:t><![CDATA[10. வேதப்புரட்டனாயிருக்கிற ஒருவனுக்கு நீ இரண்டொருதரம் புத்தி சொன்னபின்பு அவனைவிட்டு விலகு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. यह जानकर कि ऐसा मनुष्य भटक गया है, और अपने आप को दोषी ठहराकर पाप करता रहता है॥]]></a:t>
+              <a:t><![CDATA[11. அப்படிப்பட்டவன் நிலை தவறி, தன்னிலேதானே ஆக்கினைத்தீர்ப்புடையவனாய்ப் பாவஞ்செய்கிறவனென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. जब मैं तेरे पास अरतिमास या तुखिकुस को भेजूं, तो मेरे पास नीकुपुलिस आने का प्रयत्न करना: क्योंकि]]></a:t>
+              <a:t><![CDATA[அறிந்திருக்கிறாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मैं ने वहीं जाड़ा काटने की ठानी है।]]></a:t>
+              <a:t><![CDATA[12. நான் அர்த்தெமாவையாவது தீகிக்குவையாவது உன்னிடத்தில் அனுப்பும்போது நீ நிக்கொப்போலிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. जेनास व्यवस्थापक और अपुल्लोस को यत्न करके आगे पहुंचा दे, और देख, कि उन्हें किसी वस्तु की घटी न]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் வர ஜாக்கிரதைப்படு; மாரிகாலத்திலே அங்கே தங்கும்படி தீர்மானித்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[होने पाए।]]></a:t>
+              <a:t><![CDATA[13. நியாயசாஸ்திரியாகிய சேனாவுக்கும் அப்பொல்லோவுக்கும் ஒரு குறைவுமில்லாதபடிக்கு அவர்களை ஜாக்கிரதையாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. और हमारे लोग भी आवश्यकताओं को पूरा करने के लिये अच्छे कामों में लगे रहना सीखें ताकि निष्फल न]]></a:t>
+              <a:t><![CDATA[விசாரித்து வழிவிட்டனுப்பு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +6562,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रहें॥]]></a:t>
+              <a:t><![CDATA[14. நம்முடையவர்களும் கனியற்றவர்களாயிராதபடி குறைவுகளை நீக்குகிறதற்கேதுவாக நற்கிரியைகளைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தீத்து : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்யப்பழகட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +6826,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सब पर अनुग्रह होता रहे॥]]></a:t>
+              <a:t><![CDATA[செய்ய ஆயத்தமாயிருக்கவும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தீத்து : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. என்னோடிருக்கிற யாவரும் உனக்கு வாழ்த்துதல் சொல்லுகிறார்கள். விசுவாசத்திலே நம்மைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தீத்து : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சிநேகிக்கிறவர்களுக்கு வாழ்த்துதல் சொல்லு. கிருபையானது உங்களனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. लोगों को सुधि दिला, कि हाकिमों और अधिकारियों के आधीन रहें, और उन की आज्ञा मानें, और हर एक अच्छे]]></a:t>
+              <a:t><![CDATA[2. ஒருவனையும் தூஷியாமலும், சண்டை பண்ணாமலும், பொறுமையுள்ளவர்களாய் எல்லா மனுஷருக்கும் சாந்தகுணத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[काम के लिये तैयार रहें।]]></a:t>
+              <a:t><![CDATA[காண்பிக்கவும் அவர்களுக்கு நினைப்பூட்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. किसी को बदनाम न करें; झगडालू न हों: पर कोमल स्वभाव के हों, और सब मनुष्यों के साथ बड़ी नम्रता के]]></a:t>
+              <a:t><![CDATA[3. ஏனெனில், முற்காலத்திலே நாமும் புத்தியீனரும், கீழ்ப்படியாதவர்களும், வழிதப்பி நடக்கிறவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[साथ रहें।]]></a:t>
+              <a:t><![CDATA[பலவித இச்சைகளுக்கும் இன்பங்களுக்கும். அடிமைப்பட்டவர்களும், துர்க்குணத்தோடும் பொறாமையோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. क्योंकि हम भी पहिले, निर्बुद्धि, और आज्ञा न मानने वाले, और भ्रम में पड़े हुए, और रंग रंग के]]></a:t>
+              <a:t><![CDATA[ஜீவனம்பண்ணுகிறவர்களும், பகைக்கப்படத்தக்கவர்களும், ஒருவரையொருவர் பகைக்கிறவர்களுமாயிருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अभिलाषाओं और सुखविलास के दासत्व में थे, और बैरभाव, और डाह करने में जीवन निर्वाह करते थे, और घृणित]]></a:t>
+              <a:t><![CDATA[4. நம்முடைய இரட்சகராகிய தேவனுடைய தயையும் மனுஷர்மேலுள்ள அன்பும் பிரசன்னமானபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7184,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[தீத்து : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme20">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
   <a:themeElements>
-    <a:clrScheme name="Theme20">
+    <a:clrScheme name="Theme97">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme20">
+    <a:fontScheme name="Theme97">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7294,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme20">
+    <a:fmtScheme name="Theme97">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7469,51 +8228,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>28</Slides>
+  <Slides>31</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>