--- v0 (2026-08-01)
+++ v1 (2026-09-16)
@@ -378,51 +378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் தன் பிரபலஸ்தரை நினைவுகூருவான்; அεர்கள் தங்கள் நடைகளில் இடறி, அலங்கத்துக்கு விரைந்து ஓடுவார்கள்; மறைவிடம் ஆயத்தப்படுத்தப்படும்.]]></a:t>
+              <a:t><![CDATA[4. The chariots shall rage in the streets, they shall clash with one against another in the broad ways: they shall seem like torches, they shall run like the lightnings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -487,51 +487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் தன் பிரபலஸ்தரை நினைவுகூருவான்; அεர்கள் தங்கள் நடைகளில் இடறி, அலங்கத்துக்கு விரைந்து ஓடுவார்கள்; மறைவிடம் ஆயத்தப்படுத்தப்படும்.]]></a:t>
+              <a:t><![CDATA[4. The chariots shall rage in the streets, they shall clash with one against another in the broad ways: they shall seem like torches, they shall run like the lightnings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -596,51 +596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆறுகளின் மதகுகள் திறக்கப்படும், அரமனை கரைந்துபோம்.]]></a:t>
+              <a:t><![CDATA[5. He shall recount his nobles: they shall stumble in their walk; they shall make haste to the wall thereof, and the defence shall be prepared.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -705,51 +705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆறுகளின் மதகுகள் திறக்கப்படும், அரமனை கரைந்துபோம்.]]></a:t>
+              <a:t><![CDATA[5. He shall recount his nobles: they shall stumble in their walk; they shall make haste to the wall thereof, and the defence shall be prepared.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -814,51 +814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் சிறைப்பட்டுப்போகத் தீர்மானமாயிற்று; அவளுடைய தாதிமார்ககள் தங்கள் மார்பிலே அடித்துக்கொண்டு புறாக்களைப்போலச் சத்தமிட்டுக் கூடப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[6. The gates of the rivers shall be opened, and the palace shall be dissolved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -923,51 +923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் சிறைப்பட்டுப்போகத் தீர்மானமாயிற்று; அவளுடைய தாதிமார்ககள் தங்கள் மார்பிலே அடித்துக்கொண்டு புறாக்களைப்போலச் சத்தமிட்டுக் கூடப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And Huzzab shall be led away captive, she shall be brought up, and her maids shall lead her as with the voice of doves, beating upon their breasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1032,51 +1032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நினிவே பூர்வகாலமுதல் தண்ணீர்த் தடாகம்போல் இருந்தது; இப்போதோ அவர்கள் ஓடிப்போகிறார்கள்; நில்லுங்கள் நில்லுங்கள் என்றாலும், திரும்பிப்பார்க்கிறவன் இல்லை.]]></a:t>
+              <a:t><![CDATA[7. And Huzzab shall be led away captive, she shall be brought up, and her maids shall lead her as with the voice of doves, beating upon their breasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1141,51 +1141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நினிவே பூர்வகாலமுதல் தண்ணீர்த் தடாகம்போல் இருந்தது; இப்போதோ அவர்கள் ஓடிப்போகிறார்கள்; நில்லுங்கள் நில்லுங்கள் என்றாலும், திரும்பிப்பார்க்கிறவன் இல்லை.]]></a:t>
+              <a:t><![CDATA[8. But Nineveh is of old like a pool of water: yet they shall flee away. Stand, stand, shall they cry; but none shall look back.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1250,51 +1250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வெள்ளியைக் கொள்ளையிடுங்கள், பொன்னையும் கொள்ளையிடுங்கள்; சம்பத்துக்கு முடிவில்லை; இச்சிக்கப்படத்தக்க சகலவித பொருள்களும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. But Nineveh is of old like a pool of water: yet they shall flee away. Stand, stand, shall they cry; but none shall look back.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1359,51 +1359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. வெள்ளியைக் கொள்ளையிடுங்கள், பொன்னையும் கொள்ளையிடுங்கள்; சம்பத்துக்கு முடிவில்லை; இச்சிக்கப்படத்தக்க சகலவித பொருள்களும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. Take all of you the spoil of silver, take the spoil of gold: for there is none end of the store and glory out of all the pleasant furniture.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1468,51 +1468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சிதறடிக்கிறவன் உன் முகத்துக்கு முன்பாக வருகிறான்; அரணைக் காத்துக்கொள், வழியைக் காவல்பண்ணு, அரையைக் கெட்டியாய்க் கட்டிக்கொள், உன் பெலனை மிகவும் ஸ்திரப்படுத்து.]]></a:t>
+              <a:t><![CDATA[1. He that dashes in pieces has come up before your face: keep the stronghold, watch the way, make your loins strong, fortify your power mightily.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1577,51 +1577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவள் வெறுமையும் வெளியும் பாழுமாவாள்; மனம் கரைந்துபோகிறது; முழங்கால்கள் தள்ளாடுகிறது; எல்லா இடுப்புகளிலும் மிகுந்த வேதனை உண்டு; எல்லாருடைய முகங்களும் கருகிப்போகிறது.]]></a:t>
+              <a:t><![CDATA[9. Take all of you the spoil of silver, take the spoil of gold: for there is none end of the store and glory out of all the pleasant furniture.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1686,51 +1686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவள் வெறுமையும் வெளியும் பாழுமாவாள்; மனம் கரைந்துபோகிறது; முழங்கால்கள் தள்ளாடுகிறது; எல்லா இடுப்புகளிலும் மிகுந்த வேதனை உண்டு; எல்லாருடைய முகங்களும் கருகிப்போகிறது.]]></a:t>
+              <a:t><![CDATA[10. She is empty, and void, and waste: and the heart melts, and the knees strike together, and much pain is in all loins, and the faces of them all gather blackness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1795,51 +1795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவள் வெறுமையும் வெளியும் பாழுமாவாள்; மனம் கரைந்துபோகிறது; முழங்கால்கள் தள்ளாடுகிறது; எல்லா இடுப்புகளிலும் மிகுந்த வேதனை உண்டு; எல்லாருடைய முகங்களும் கருகிப்போகிறது.]]></a:t>
+              <a:t><![CDATA[10. She is empty, and void, and waste: and the heart melts, and the knees strike together, and much pain is in all loins, and the faces of them all gather blackness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1904,51 +1904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சிங்கங்களின் வாசஸ்தலம் எங்கே? பாலசிங்கம் இரைதின்கிற இடம் எங்கே? கிழச்சிங்கமாகிய சிங்கமும், சிங்கக்குட்டிகளும் பயப்படுத்துவாரில்லாமல் சஞ்சரிக்கிற ஸ்தானம் எங்கே?]]></a:t>
+              <a:t><![CDATA[11. Where is the dwelling of the lions, and the feeding-place of the young lions, where the lion, even the old lion, walked, and the lion's offspring, and none made them afraid?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2013,51 +2013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சிங்கம் தன் குட்டிகளுக்குத் தேவையானதைப் பீற தன் பெண்சிங்கங்களுக்கு வேண்டியதைத் தொண்டையைப் பிடித்துக் கொன்று இரைகளினால் தன் கெபிகளையும், பீறிப்போட்டவைகளினால் தன் தாபரங்களையும் நிரப்பிற்று.]]></a:t>
+              <a:t><![CDATA[11. Where is the dwelling of the lions, and the feeding-place of the young lions, where the lion, even the old lion, walked, and the lion's offspring, and none made them afraid?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2122,51 +2122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சிங்கம் தன் குட்டிகளுக்குத் தேவையானதைப் பீற தன் பெண்சிங்கங்களுக்கு வேண்டியதைத் தொண்டையைப் பிடித்துக் கொன்று இரைகளினால் தன் கெபிகளையும், பீறிப்போட்டவைகளினால் தன் தாபரங்களையும் நிரப்பிற்று.]]></a:t>
+              <a:t><![CDATA[12. The lion did tear in pieces enough for his whelps, and strangled for his lionesses, and filled his holes with prey, and his dens with ravin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2231,51 +2231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சிங்கம் தன் குட்டிகளுக்குத் தேவையானதைப் பீற தன் பெண்சிங்கங்களுக்கு வேண்டியதைத் தொண்டையைப் பிடித்துக் கொன்று இரைகளினால் தன் கெபிகளையும், பீறிப்போட்டவைகளினால் தன் தாபரங்களையும் நிரப்பிற்று.]]></a:t>
+              <a:t><![CDATA[12. The lion did tear in pieces enough for his whelps, and strangled for his lionesses, and filled his holes with prey, and his dens with ravin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2340,51 +2340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதோ, நான் உனக்கு விரோதமாக வந்து, இரதங்களைப் புகையெழும்ப எரித்துப்போடுவேன்; பட்டயம் உன் பாலசிங்கங்களைப் பட்சிக்கும்; நீ இரைக்காகப் பிடிக்கும் வேட்டையை தேசத்தில் அற்றுப்போகப்பண்ணுவேன்; உன் ஸ்தானாபதிகளின் சத்தம் இனிக் கேட்கப்படுவதில்லையென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. Behold, I am against you, says the LORD of hosts, and I will burn her chariots in the smoke, and the sword shall devour your young lions: and I will cut off your prey from the earth, and the voice of your messengers shall no more be heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2449,51 +2449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதோ, நான் உனக்கு விரோதமாக வந்து, இரதங்களைப் புகையெழும்ப எரித்துப்போடுவேன்; பட்டயம் உன் பாலசிங்கங்களைப் பட்சிக்கும்; நீ இரைக்காகப் பிடிக்கும் வேட்டையை தேசத்தில் அற்றுப்போகப்பண்ணுவேன்; உன் ஸ்தானாபதிகளின் சத்தம் இனிக் கேட்கப்படுவதில்லையென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. Behold, I am against you, says the LORD of hosts, and I will burn her chariots in the smoke, and the sword shall devour your young lions: and I will cut off your prey from the earth, and the voice of your messengers shall no more be heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2558,51 +2558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதோ, நான் உனக்கு விரோதமாக வந்து, இரதங்களைப் புகையெழும்ப எரித்துப்போடுவேன்; பட்டயம் உன் பாலசிங்கங்களைப் பட்சிக்கும்; நீ இரைக்காகப் பிடிக்கும் வேட்டையை தேசத்தில் அற்றுப்போகப்பண்ணுவேன்; உன் ஸ்தானாபதிகளின் சத்தம் இனிக் கேட்கப்படுவதில்லையென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. Behold, I am against you, says the LORD of hosts, and I will burn her chariots in the smoke, and the sword shall devour your young lions: and I will cut off your prey from the earth, and the voice of your messengers shall no more be heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2667,51 +2667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சிதறடிக்கிறவன் உன் முகத்துக்கு முன்பாக வருகிறான்; அரணைக் காத்துக்கொள், வழியைக் காவல்பண்ணு, அரையைக் கெட்டியாய்க் கட்டிக்கொள், உன் பெலனை மிகவும் ஸ்திரப்படுத்து.]]></a:t>
+              <a:t><![CDATA[1. He that dashes in pieces has come up before your face: keep the stronghold, watch the way, make your loins strong, fortify your power mightily.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2776,51 +2776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. வெறுமையாக்குகிறவர்கள் அவர்களை வெறுமையாக்கி, அவர்களுடைய திராட்சக்கொடிகளைக் கெடுத்துப்போட்டாலும், கர்த்தர் யாக்கோபின் மகிமையைத் திரும்பிவரப்பண்ணுவது போல், இஸ்ரவேலின் மகிமையையும் திரும்பிவரப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[2. For the LORD has turned away the excellency of Jacob, as the excellency of Israel: for the destroyers have emptied them out, and ruined their vine branches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2885,51 +2885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. வெறுமையாக்குகிறவர்கள் அவர்களை வெறுமையாக்கி, அவர்களுடைய திராட்சக்கொடிகளைக் கெடுத்துப்போட்டாலும், கர்த்தர் யாக்கோபின் மகிமையைத் திரும்பிவரப்பண்ணுவது போல், இஸ்ரவேலின் மகிமையையும் திரும்பிவரப்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[2. For the LORD has turned away the excellency of Jacob, as the excellency of Israel: for the destroyers have emptied them out, and ruined their vine branches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2994,51 +2994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுடைய பராக்கிரமசாலிகளின் கேடகம் இரத்தமயமாகும்; அவனுடைய யுத்தவீரர் இரத்தாம்பரந் தரித்துக்கொண்டிருக்கிறார்கள்; அவன் தன்னை ஆயத்தம்பண்ணும் நாளிலே இரதங்கள் ஜுவாலிக்கிற கடகங்களை உடையதாயிருக்கும்; ஈட்டிகள் குலுங்கும்.]]></a:t>
+              <a:t><![CDATA[2. For the LORD has turned away the excellency of Jacob, as the excellency of Israel: for the destroyers have emptied them out, and ruined their vine branches.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3103,51 +3103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுடைய பராக்கிரமசாலிகளின் கேடகம் இரத்தமயமாகும்; அவனுடைய யுத்தவீரர் இரத்தாம்பரந் தரித்துக்கொண்டிருக்கிறார்கள்; அவன் தன்னை ஆயத்தம்பண்ணும் நாளிலே இரதங்கள் ஜுவாலிக்கிற கடகங்களை உடையதாயிருக்கும்; ஈட்டிகள் குலுங்கும்.]]></a:t>
+              <a:t><![CDATA[3. The shield of his mighty men is made red, the valiant men are in scarlet: the chariots shall be with flaming torches in the day of his preparation, and the fir trees shall be terribly shaken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3212,51 +3212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இரதங்கள் தெருக்களில் கடகடவென்றோடி, வீதிகளில் இடசாரி வலசாரி வரும்; அவைகள் தீவட்டிகளைப்போல விளங்கி, மின்னல்களைப்போல வேகமாய்ப் பறக்கும்.]]></a:t>
+              <a:t><![CDATA[3. The shield of his mighty men is made red, the valiant men are in scarlet: the chariots shall be with flaming torches in the day of his preparation, and the fir trees shall be terribly shaken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3321,51 +3321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இரதங்கள் தெருக்களில் கடகடவென்றோடி, வீதிகளில் இடசாரி வலசாரி வரும்; அவைகள் தீவட்டிகளைப்போல விளங்கி, மின்னல்களைப்போல வேகமாய்ப் பறக்கும்.]]></a:t>
+              <a:t><![CDATA[3. The shield of his mighty men is made red, the valiant men are in scarlet: the chariots shall be with flaming torches in the day of his preparation, and the fir trees shall be terribly shaken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3400,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474602406" r:id="rId1"/>
+    <p:sldLayoutId id="2478604196" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3812,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. শত্রু পক্ষ তার সব থেকে ভালো সৈন্যদের ডাকছে| কিন্তু দৌড়ে য়েতে গিয়ে তারা হোঁচট খাচ্ছে| তারা]]></a:t>
+              <a:t><![CDATA[4. இரதங்கள் தெருக்களில் கடகடவென்றோடி, வீதிகளில் இடசாரி வலசாரி வரும்; அவைகள் தீவட்டிகளைப்போல விளங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3944,51 +3944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রাচীরের দিকে দৌড়ে এবং অবরোধ যন্ত্র বসাচ্ছে|]]></a:t>
+              <a:t><![CDATA[மின்னல்களைப்போல வேகமாய்ப் பறக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +4076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. কিন্তু নদীর ধারের দরজাগুলো খোলা রয়েছে এবং শত্রুরা এর মধ্যে দিয়ে বন্যার মত প্রবেশ করে রাজার]]></a:t>
+              <a:t><![CDATA[5. அவன் தன் பிரபலஸ்தரை நினைவுகூருவான்; அεர்கள் தங்கள் நடைகளில் இடறி, அலங்கத்துக்கு விரைந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4208,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাড়ী ধ্বংস করছে|]]></a:t>
+              <a:t><![CDATA[ஓடுவார்கள்; மறைவிடம் ஆயத்தப்படுத்தப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4340,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. এরা রাণীকে নিয়ে চলে যাচ্ছিল| তার ক্রীতদাসীরা ঘুঘু পাখীর মত দুঃখে বিলাপ করছিলো| দুঃখ বোঝাবার জন্য]]></a:t>
+              <a:t><![CDATA[6. ஆறுகளின் மதகுகள் திறக்கப்படும், அரமனை கரைந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4472,51 +4472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা তাদের বুক চাপড়াচ্ছিল|]]></a:t>
+              <a:t><![CDATA[7. அவன் சிறைப்பட்டுப்போகத் தீர்மானமாயிற்று; அவளுடைய தாதிமார்ககள் தங்கள் மார்பிலே அடித்துக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4604,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. নীনবীর অবস্থা জলাশযের মত, যার জল নর্দমা দিয়ে বয়ে চলে যাচ্ছে| জনসাধারণ তীব্রস্বরে গর্জন করছে,]]></a:t>
+              <a:t><![CDATA[புறாக்களைப்போலச் சத்தமிட்டுக் கூடப்போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4736,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“থামো! পালিয়ে য়েও না!” কিন্তু তাতে কোন ভালো ফল হচ্ছ না?]]></a:t>
+              <a:t><![CDATA[8. நினிவே பூர்வகாலமுதல் தண்ணீர்த் தடாகம்போல் இருந்தது; இப்போதோ அவர்கள் ஓடிப்போகிறார்கள்; நில்லுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4868,51 +4868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. সৈন্যরা, তোমরা যারা নীনবী ধ্বংস করেছো, তারা রূপো নিয়ে যাও, সোনা নিয়ে যাও নেবার অনেক কিছু আছে]]></a:t>
+              <a:t><![CDATA[நில்லுங்கள் என்றாலும், திரும்பிப்பார்க்கிறவன் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5000,51 +5000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এখানে অনেক সম্পদ আছে|]]></a:t>
+              <a:t><![CDATA[9. வெள்ளியைக் கொள்ளையிடுங்கள், பொன்னையும் கொள்ளையிடுங்கள்; சம்பத்துக்கு முடிவில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5132,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. একজন শত্রু তোমাকে আক্রমণ করার জন্য আসছে| সেজন্য তোমার শহরের শক্ত জায়গাগুলিকে পাহারা দাও|]]></a:t>
+              <a:t><![CDATA[1. சிதறடிக்கிறவன் உன் முகத்துக்கு முன்பாக வருகிறான்; அரணைக் காத்துக்கொள், வழியைக் காவல்பண்ணு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5264,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. এখন নীনবী শূন্য| সব জিনিষই চুরি হয়ে গেছে| শহরটি ধ্বংস হয়েছে| জনসাধারণ তাদের সাহস হারিয়েছে|]]></a:t>
+              <a:t><![CDATA[இச்சிக்கப்படத்தக்க சகலவித பொருள்களும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের হৃদয় ভয়ে গলে যাচ্ছে, তাদের হাঁটুগুলো ঠক-ঠক শব্দে কাঁপছে| তাদের শরীর কাঁপছে, তাদের মুখ ভয়ে]]></a:t>
+              <a:t><![CDATA[10. அவள் வெறுமையும் வெளியும் பாழுமாவாள்; மனம் கரைந்துபோகிறது; முழங்கால்கள் தள்ளாடுகிறது; எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সাদা হয়ে গেছে|]]></a:t>
+              <a:t><![CDATA[இடுப்புகளிலும் மிகுந்த வேதனை உண்டு; எல்லாருடைய முகங்களும் கருகிப்போகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. সিংহের গুহাস্বরূপ নীনবী এখন কোথায যেখানে পুরুষ এবং স্ত্রী-সিংহরা থাকত? তাদের শিশুরা ভয় পেত না|]]></a:t>
+              <a:t><![CDATA[11. சிங்கங்களின் வாசஸ்தலம் எங்கே? பாலசிங்கம் இரைதின்கிற இடம் எங்கே? கிழச்சிங்கமாகிய சிங்கமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. সিংহ (নীনবীর রাজা) তার বাচ্চাদের এবং সিংহকে খাওয়াবার জন্য বহু লোক হত্যা করেছে| সে তার গুহা]]></a:t>
+              <a:t><![CDATA[சிங்கக்குட்டிகளும் பயப்படுத்துவாரில்லாமல் சஞ்சரிக்கிற ஸ்தானம் எங்கே?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[(নীনবী) মনুষ্যদেহ দিয়ে ভরে দিয়েছিল| য়ে নারীদের সে হত্যা করেছিল তাদের দেহগুলি দিয়ে তার গুহা পূর্ণ]]></a:t>
+              <a:t><![CDATA[12. சிங்கம் தன் குட்டிகளுக்குத் தேவையானதைப் பீற தன் பெண்சிங்கங்களுக்கு வேண்டியதைத் தொண்டையைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছে|]]></a:t>
+              <a:t><![CDATA[பிடித்துக் கொன்று இரைகளினால் தன் கெபிகளையும், பீறிப்போட்டவைகளினால் தன் தாபரங்களையும் நிரப்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. সর্বশক্তিমান প্রভু বলেছেন, নীনবী, আমি তোমার বিরূদ্ধে! আমি তোমার রথগুলোকে বালিয়ে দেব| যুদ্ধে আমি]]></a:t>
+              <a:t><![CDATA[13. இதோ, நான் உனக்கு விரோதமாக வந்து, இரதங்களைப் புகையெழும்ப எரித்துப்போடுவேன்; பட்டயம் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমার সিংহ শাবকদের মেরে ফেলব| তুমি পৃথিবীতে কাউকে শিকার করতে সমর্থ হবে না| লোকরা আর কখনোই তোমার]]></a:t>
+              <a:t><![CDATA[பாலசிங்கங்களைப் பட்சிக்கும்; நீ இரைக்காகப் பிடிக்கும் வேட்டையை தேசத்தில் அற்றுப்போகப்பண்ணுவேன்; உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দূতদের কাছ থেকে কোন খারাপ খবর শুনবে না|]]></a:t>
+              <a:t><![CDATA[ஸ்தானாபதிகளின் சத்தம் இனிக் கேட்கப்படுவதில்லையென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাস্তায় নজর রাখো| যুদ্ধের জন্য তৈরী হও| সংগ্রামের জন্য প্রস্তুত হও!]]></a:t>
+              <a:t><![CDATA[அரையைக் கெட்டியாய்க் கட்டிக்கொள், உன் பெலனை மிகவும் ஸ்திரப்படுத்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. হ্যাঁ, প্রভু যাকোবের মাহাত্ম্য় পাল্টে দেবেন| তার শ্রী ইস্রায়েলের মতোই হবে| শত্রুরা তাদের ধ্বংস]]></a:t>
+              <a:t><![CDATA[2. வெறுமையாக்குகிறவர்கள் அவர்களை வெறுமையாக்கி, அவர்களுடைய திராட்சக்கொடிகளைக் கெடுத்துப்போட்டாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছে এবং তাদের দ্রাক্ষা ক্ষেতগুলি ধ্বংস করেছে|]]></a:t>
+              <a:t><![CDATA[கர்த்தர் யாக்கோபின் மகிமையைத் திரும்பிவரப்பண்ணுவது போல், இஸ்ரவேலின் மகிமையையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ঐসব সৈন্যদের বর্মগুলো লাল| তাদের উর্দিগুলো উজ্জ্বল লাল| তাদের রথগুলো যুদ্ধের জন্য সারি দিয়ে]]></a:t>
+              <a:t><![CDATA[திரும்பிவரப்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাঁড়িয়ে আছে এবং আগুনের শিখার মতো চক্ চক্ করছে এবং তাদের ঘোড়াগুলো যাবার জন্য প্রস্তুত|]]></a:t>
+              <a:t><![CDATA[3. அவனுடைய பராக்கிரமசாலிகளின் கேடகம் இரத்தமயமாகும்; அவனுடைய யுத்தவீரர் இரத்தாம்பரந்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. রথগুলো রাস্তার ওপর উন্মত্তের মত এগোচ্ছে| প্রশস্ত জায়গায় তারা হুড়োহুড়ি করে সামনে পেছনে যাচ্ছে|]]></a:t>
+              <a:t><![CDATA[தரித்துக்கொண்டிருக்கிறார்கள்; அவன் தன்னை ஆயத்தம்பண்ணும் நாளிலே இரதங்கள் ஜுவாலிக்கிற கடகங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের জ্বলন্ত মশালের মতো চক্ চকে দেখাচ্ছে| এক জায়গা থেকে আর এক জায়গায় বিদ্য়ুতের মতো ঝলসে উঠছে!]]></a:t>
+              <a:t><![CDATA[உடையதாயிருக்கும்; ஈட்டிகள் குலுங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7437,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நாகூம் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
   <a:themeElements>
-    <a:clrScheme name="Theme80">
+    <a:clrScheme name="Theme19">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme80">
+    <a:fontScheme name="Theme19">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme80">
+    <a:fmtScheme name="Theme19">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>