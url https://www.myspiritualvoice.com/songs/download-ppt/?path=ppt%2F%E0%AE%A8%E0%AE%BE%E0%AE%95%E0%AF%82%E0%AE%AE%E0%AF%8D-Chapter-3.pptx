--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -4417,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469516225" r:id="rId1"/>
+    <p:sldLayoutId id="2473433922" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9714,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நாகூம் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
   <a:themeElements>
-    <a:clrScheme name="Theme4">
+    <a:clrScheme name="Theme45">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme4">
+    <a:fontScheme name="Theme45">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme4">
+    <a:fmtScheme name="Theme45">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>