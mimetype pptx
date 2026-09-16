--- v1 (2026-07-19)
+++ v2 (2026-09-16)
@@ -67,50 +67,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -129,50 +137,54 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -308,53 +320,57 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -414,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதோ, நான் உனக்கு விரோதமாக வந்து உன் வஸ்திரத்து ஓரங்களை உன் முகமட்டும் தூக்கியெடுத்து, ஜாதிகளுக்கு உன் நிர்வாணத்தையும் ராஜ்யங்களுக்கு உன் மானத்தையும் தெரியப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[4. Because of the multitude of the whoredoms of the well-favoured harlot, the mistress of witchcrafts, that sells nations through her whoredoms, and families through her witchcrafts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -523,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இதோ, நான் உனக்கு விரோதமாக வந்து உன் வஸ்திரத்து ஓரங்களை உன் முகமட்டும் தூக்கியெடுத்து, ஜாதிகளுக்கு உன் நிர்வாணத்தையும் ராஜ்யங்களுக்கு உன் மானத்தையும் தெரியப்பண்ணி,]]></a:t>
+              <a:t><![CDATA[5. Behold, I am against you, says the LORD of hosts; and I will discover your skirts upon your face, and I will show the nations your nakedness, and the kingdoms your shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -632,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன்மேல் தீட்டானவைகளை எறிந்து உன்னைக் கனவீனப்படுத்தி, உன்னை வேடிக்கையாக்கிப்போடுவேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. Behold, I am against you, says the LORD of hosts; and I will discover your skirts upon your face, and I will show the nations your nakedness, and the kingdoms your shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -741,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது உன்னைக் காண்கிறவனெல்லாம் நினிவே பாழாய்ப்போயிற்று, அதற்காகப் புலம்புகிறவர்கள் யார்? ஆறுதல் சொல்லுகிறவர்களை உனக்கு எங்கே தேடுவேனென்று சொல்லி உன்னைவிட்டோடிப்போவான்.]]></a:t>
+              <a:t><![CDATA[6. And I will cast abominable filth upon you, and make you vile, and will set you as a gazing-stock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -850,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது உன்னைக் காண்கிறவனெல்லாம் நினிவே பாழாய்ப்போயிற்று, அதற்காகப் புலம்புகிறவர்கள் யார்? ஆறுதல் சொல்லுகிறவர்களை உனக்கு எங்கே தேடுவேனென்று சொல்லி உன்னைவிட்டோடிப்போவான்.]]></a:t>
+              <a:t><![CDATA[6. And I will cast abominable filth upon you, and make you vile, and will set you as a gazing-stock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -959,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நதிகள் மத்தியிலிருந்த நோ அம்மோனைப்பார்க்கிலும் நீ சிரேஷ்டமோ? அதைச் சுற்றிலும் தண்ணீர் இருந்தது; சமுத்திரம் அதின் அரணும், சமுத்திரக்கால் அதின் மதிலுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And it shall come to pass, that all they that look upon you shall flee from you, and say, Nineveh is laid waste: who will lament for her? whence shall I seek comforters for you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1068,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நதிகள் மத்தியிலிருந்த நோ அம்மோனைப்பார்க்கிலும் நீ சிரேஷ்டமோ? அதைச் சுற்றிலும் தண்ணீர் இருந்தது; சமுத்திரம் அதின் அரணும், சமுத்திரக்கால் அதின் மதிலுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And it shall come to pass, that all they that look upon you shall flee from you, and say, Nineveh is laid waste: who will lament for her? whence shall I seek comforters for you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1177,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எத்தியோப்பியாவும் எகிப்தும் எண்ணிறந்த சேனையால் அதற்குப் பெலனாக இருந்தது; பூத்தும் லூபீமும் அதற்குச் சகாயமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. Are you better than populous No, that was situated among the rivers, that had the waters round about it, whose rampart was the sea, and her wall was from the sea?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1286,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆயினும் அவள் குடிவிலக்கப்பட்டுச் சிறையிருப்பிலே கொண்டுபோகப்பட்டாள்; அவள் குழந்தைகள் எல்லா வீதிகளின் முகனைகளிலும் மோதியடிக்கப்பட்டார்கள்; அவளுடைய கனவான்கள்பேரில் சீட்டுப்போட்டார்கள்; அவளுடைய பெரியவர்கள் எல்லாரும் சங்கிலிகளால் கட்டப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Are you better than populous No, that was situated among the rivers, that had the waters round about it, whose rampart was the sea, and her wall was from the sea?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1395,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆயினும் அவள் குடிவிலக்கப்பட்டுச் சிறையிருப்பிலே கொண்டுபோகப்பட்டாள்; அவள் குழந்தைகள் எல்லா வீதிகளின் முகனைகளிலும் மோதியடிக்கப்பட்டார்கள்; அவளுடைய கனவான்கள்பேரில் சீட்டுப்போட்டார்கள்; அவளுடைய பெரியவர்கள் எல்லாரும் சங்கிலிகளால் கட்டப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Ethiopia and Egypt were her strength, and it was infinite; Put and Lubim were your helpers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1504,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இரத்தப்பழிகளின் நகரத்திற்கு ஐயோ! அது வஞ்சகத்தினாலும் கொடுமையினாலும் நிறைந்திருக்கிறது; கொள்ளை ஓயாமல் நடக்கிறது.]]></a:t>
+              <a:t><![CDATA[1. Woe to the bloody city! it is all full of lies and robbery; the prey departs not;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1613,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆயினும் அவள் குடிவிலக்கப்பட்டுச் சிறையிருப்பிலே கொண்டுபோகப்பட்டாள்; அவள் குழந்தைகள் எல்லா வீதிகளின் முகனைகளிலும் மோதியடிக்கப்பட்டார்கள்; அவளுடைய கனவான்கள்பேரில் சீட்டுப்போட்டார்கள்; அவளுடைய பெரியவர்கள் எல்லாரும் சங்கிலிகளால் கட்டப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Ethiopia and Egypt were her strength, and it was infinite; Put and Lubim were your helpers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1722,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீயும் வெறிகொண்டு ஒளித்துக்கொள்வாய்; நீயும் உன் சத்துருவுக்குத் தப்ப அரணான கோட்டையைத் தேடுவாய்.]]></a:t>
+              <a:t><![CDATA[10. Yet was she carried away, she went into captivity: her young children also were dashed in pieces at the top of all the streets: and they cast lots for her honourable men, and all her great men were bound in chains.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் அரண்களெல்லாம் முதல்பழுக்கும் பழங்களுள்ள அத்திமரங்களைப்போல இருக்கும்; அவைகள் குலுக்கப்பட்டால் அவைகளின் பழம் தின்கிறவன் வாயிலே விழும்.]]></a:t>
+              <a:t><![CDATA[10. Yet was she carried away, she went into captivity: her young children also were dashed in pieces at the top of all the streets: and they cast lots for her honourable men, and all her great men were bound in chains.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் அரண்களெல்லாம் முதல்பழுக்கும் பழங்களுள்ள அத்திமரங்களைப்போல இருக்கும்; அவைகள் குலுக்கப்பட்டால் அவைகளின் பழம் தின்கிறவன் வாயிலே விழும்.]]></a:t>
+              <a:t><![CDATA[10. Yet was she carried away, she went into captivity: her young children also were dashed in pieces at the top of all the streets: and they cast lots for her honourable men, and all her great men were bound in chains.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2049,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதோ, உன் நடுவில் இருக்கிற ஜனங்கள் பேடிகள்; உன் தேசத்தின் வாசல்கள் உன் சத்துருவுக்குமுன் திறவுண்டுபோகும்; அக்கினி உன் தாழ்ப்பாள்களைப் பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[11. You also shall be drunken: you shall be hid, you also shall seek strength because of the enemy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதோ, உன் நடுவில் இருக்கிற ஜனங்கள் பேடிகள்; உன் தேசத்தின் வாசல்கள் உன் சத்துருவுக்குமுன் திறவுண்டுபோகும்; அக்கினி உன் தாழ்ப்பாள்களைப் பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[12. All your strong holds shall be like fig trees with the first-fruits figs: if they be shaken, they shall even fall into the mouth of the eater.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2267,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. முற்றிக்கைக்குத் தண்ணீர்மொண்டு வை, உன் அரண்களைப் பலப்படுத்து; சேற்றிலே போய்க் களிமண் மிதி, சூளையைக் கெட்டிப்படுத்து.]]></a:t>
+              <a:t><![CDATA[12. All your strong holds shall be like fig trees with the first-fruits figs: if they be shaken, they shall even fall into the mouth of the eater.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2376,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. முற்றிக்கைக்குத் தண்ணீர்மொண்டு வை, உன் அரண்களைப் பலப்படுத்து; சேற்றிலே போய்க் களிமண் மிதி, சூளையைக் கெட்டிப்படுத்து.]]></a:t>
+              <a:t><![CDATA[13. Behold, your people in the midst of you are women: the gates of your land shall be set wide open unto yours enemies: the fire shall devour your bars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2485,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அங்கே அக்கினி உன்னைப் பட்சிக்கும், பட்டயம் உன்னைச் சங்கரிக்கும்; அது பச்சைக்கிளிகளைப்போல் உன்னைப் பட்சித்துப்போடும்; உன்னைப் பச்சைக்கிளிகளத்தனையாக்கிக்கொள், உன்னை வெட்டுக்கிளிகளத்தனையாக்கிக்கொள்.]]></a:t>
+              <a:t><![CDATA[13. Behold, your people in the midst of you are women: the gates of your land shall be set wide open unto yours enemies: the fire shall devour your bars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2594,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அங்கே அக்கினி உன்னைப் பட்சிக்கும், பட்டயம் உன்னைச் சங்கரிக்கும்; அது பச்சைக்கிளிகளைப்போல் உன்னைப் பட்சித்துப்போடும்; உன்னைப் பச்சைக்கிளிகளத்தனையாக்கிக்கொள், உன்னை வெட்டுக்கிளிகளத்தனையாக்கிக்கொள்.]]></a:t>
+              <a:t><![CDATA[14. Draw you waters for the siege, fortify your strong holds: go into clay, and tread the mortar, make strong the brick-kiln.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2703,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சவுக்குகளின் ஓசையும், உருளைகளின் அதிர்ச்சியும், குதிரைகளின் பாய்ச்சலும், இரதங்கள் கடகடவென்று ஓடுகிற சத்தமும்,]]></a:t>
+              <a:t><![CDATA[1. Woe to the bloody city! it is all full of lies and robbery; the prey departs not;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2812,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் வர்த்தகரை வானத்து நட்சத்திரங்களிலும் அதிகமாக்கினாய்; இந்த பச்சைக்கிளிகள் பரவிப் பறந்துபோகும்.]]></a:t>
+              <a:t><![CDATA[14. Draw you waters for the siege, fortify your strong holds: go into clay, and tread the mortar, make strong the brick-kiln.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2921,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் வர்த்தகரை வானத்து நட்சத்திரங்களிலும் அதிகமாக்கினாய்; இந்த பச்சைக்கிளிகள் பரவிப் பறந்துபோகும்.]]></a:t>
+              <a:t><![CDATA[15. There shall the fire devour you; the sword shall cut you off, it shall eat you up like the cankerworm: make yourself many as the cankerworm, make yourself many as the locusts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3030,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் மகுடவர்த்தனர் வெட்டுக்கிளிகளுக்கும் உன் தளகர்த்தர் பெருங்கிளிகளுக்கும் சமானமாயிருக்கிறார்கள்; அவைகள் குளிர்ச்சியான நாளில் வேலிகளில் பாளையமிறங்கி, சூரியன் உதித்தமாத்திரத்தில் பறந்துபோம்; பின்பு அவைகள் இருக்கும் இடமின்னதென்று தெரியாது.]]></a:t>
+              <a:t><![CDATA[15. There shall the fire devour you; the sword shall cut you off, it shall eat you up like the cankerworm: make yourself many as the cankerworm, make yourself many as the locusts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3139,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் மகுடவர்த்தனர் வெட்டுக்கிளிகளுக்கும் உன் தளகர்த்தர் பெருங்கிளிகளுக்கும் சமானமாயிருக்கிறார்கள்; அவைகள் குளிர்ச்சியான நாளில் வேலிகளில் பாளையமிறங்கி, சூரியன் உதித்தமாத்திரத்தில் பறந்துபோம்; பின்பு அவைகள் இருக்கும் இடமின்னதென்று தெரியாது.]]></a:t>
+              <a:t><![CDATA[15. There shall the fire devour you; the sword shall cut you off, it shall eat you up like the cankerworm: make yourself many as the cankerworm, make yourself many as the locusts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3248,51 +3264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் மகுடவர்த்தனர் வெட்டுக்கிளிகளுக்கும் உன் தளகர்த்தர் பெருங்கிளிகளுக்கும் சமானமாயிருக்கிறார்கள்; அவைகள் குளிர்ச்சியான நாளில் வேலிகளில் பாளையமிறங்கி, சூரியன் உதித்தமாத்திரத்தில் பறந்துபோம்; பின்பு அவைகள் இருக்கும் இடமின்னதென்று தெரியாது.]]></a:t>
+              <a:t><![CDATA[16. You have multiplied your merchants above the stars of heaven: the cankerworm spoils, and flees away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3357,51 +3373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அசீரியா ராஜாவே, உன் மேய்ப்பர்கள் உறங்குவார்கள்; உன் பிரபலஸ்தர் படுத்திருப்பார்கள்; உன் ஜனங்கள் பர்வதங்களின்மேல் சிதறியிருக்கிறார்கள், அவைகளைக் கூட்டிச் சேர்ப்பவன் இல்லை.]]></a:t>
+              <a:t><![CDATA[16. You have multiplied your merchants above the stars of heaven: the cankerworm spoils, and flees away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3466,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அசீரியா ராஜாவே, உன் மேய்ப்பர்கள் உறங்குவார்கள்; உன் பிரபலஸ்தர் படுத்திருப்பார்கள்; உன் ஜனங்கள் பர்வதங்களின்மேல் சிதறியிருக்கிறார்கள், அவைகளைக் கூட்டிச் சேர்ப்பவன் இல்லை.]]></a:t>
+              <a:t><![CDATA[17. Your crowned are as the locusts, and your captains as the great grasshoppers, which camp in the hedges in the cold day, but when the sun arises they flee away, and their place is not known where they are.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3575,51 +3591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் நொறுங்குதலுக்குப் பரிகாரம் இல்லை; உன் காரியம் கொடியது; உன் செய்தியைக் கேட்பவர் யாவரும் உன்பேரில் கைகொட்டுவார்கள்; உன் பொல்லாப்பு எந்நேரமும் யார்பேரிலேதான் பாயாமற்போயிற்று?]]></a:t>
+              <a:t><![CDATA[17. Your crowned are as the locusts, and your captains as the great grasshoppers, which camp in the hedges in the cold day, but when the sun arises they flee away, and their place is not known where they are.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3684,51 +3700,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் நொறுங்குதலுக்குப் பரிகாரம் இல்லை; உன் காரியம் கொடியது; உன் செய்தியைக் கேட்பவர் யாவரும் உன்பேரில் கைகொட்டுவார்கள்; உன் பொல்லாப்பு எந்நேரமும் யார்பேரிலேதான் பாயாமற்போயிற்று?]]></a:t>
+              <a:t><![CDATA[17. Your crowned are as the locusts, and your captains as the great grasshoppers, which camp in the hedges in the cold day, but when the sun arises they flee away, and their place is not known where they are.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Your shepherds slumber, O king of Assyria: your nobles shall dwell in the dust: your people is scattered upon the mountains, and no man gathers them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3793,51 +3918,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சவுக்குகளின் ஓசையும், உருளைகளின் அதிர்ச்சியும், குதிரைகளின் பாய்ச்சலும், இரதங்கள் கடகடவென்று ஓடுகிற சத்தமும்,]]></a:t>
+              <a:t><![CDATA[2. The noise of a whip, and the noise of the rattling of the wheels, and of the prancing horses, and of the jumping chariots.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Your shepherds slumber, O king of Assyria: your nobles shall dwell in the dust: your people is scattered upon the mountains, and no man gathers them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. There is no healing of your bruise; your wound is grievous: all that hear the bruit of you shall clap the hands over you: for upon whom has not your wickedness passed continually?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. There is no healing of your bruise; your wound is grievous: all that hear the bruit of you shall clap the hands over you: for upon whom has not your wickedness passed continually?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3902,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வீரர் குதிரை ஏறுகிறதும், பட்டயங்கள் துலங்குகிறதும், ஈட்டிகள் மின்னுகிறதும் வெட்டுண்டவர்களின் திரளும், பிரேதங்களின் ஏராளமும் அங்கே உண்டாயிருக்கும்; பிணங்களுக்குத் தொகையில்லை; அவர்கள் பிணங்களில் இடறிவிழுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[2. The noise of a whip, and the noise of the rattling of the wheels, and of the prancing horses, and of the jumping chariots.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4011,51 +4463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வீரர் குதிரை ஏறுகிறதும், பட்டயங்கள் துலங்குகிறதும், ஈட்டிகள் மின்னுகிறதும் வெட்டுண்டவர்களின் திரளும், பிரேதங்களின் ஏராளமும் அங்கே உண்டாயிருக்கும்; பிணங்களுக்குத் தொகையில்லை; அவர்கள் பிணங்களில் இடறிவிழுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. The horseman lifts up both the bright sword and the glittering spear: and there is a multitude of slain, and a great number of carcasses; and there is none end of their corpses; they stumble upon their corpses:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4120,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வீரர் குதிரை ஏறுகிறதும், பட்டயங்கள் துலங்குகிறதும், ஈட்டிகள் மின்னுகிறதும் வெட்டுண்டவர்களின் திரளும், பிரேதங்களின் ஏராளமும் அங்கே உண்டாயிருக்கும்; பிணங்களுக்குத் தொகையில்லை; அவர்கள் பிணங்களில் இடறிவிழுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. The horseman lifts up both the bright sword and the glittering spear: and there is a multitude of slain, and a great number of carcasses; and there is none end of their corpses; they stumble upon their corpses:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4229,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தன் வேசித்தனங்களினால் ஜாதிகளையும் தன் சூனியங்களினால் வம்சங்களையும் விற்கிற மகா சூனியக்காரியும் ரூபவதியுமாயிருக்கிற வேசியினுடைய திரளான வேசித்தனங்களினிமித்தம்,]]></a:t>
+              <a:t><![CDATA[3. The horseman lifts up both the bright sword and the glittering spear: and there is a multitude of slain, and a great number of carcasses; and there is none end of their corpses; they stumble upon their corpses:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4338,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தன் வேசித்தனங்களினால் ஜாதிகளையும் தன் சூனியங்களினால் வம்சங்களையும் விற்கிற மகா சூனியக்காரியும் ரூபவதியுமாயிருக்கிற வேசியினுடைய திரளான வேசித்தனங்களினிமித்தம்,]]></a:t>
+              <a:t><![CDATA[4. Because of the multitude of the whoredoms of the well-favoured harlot, the mistress of witchcrafts, that sells nations through her whoredoms, and families through her witchcrafts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4417,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473433922" r:id="rId1"/>
+    <p:sldLayoutId id="2478604229" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4709,54 +5161,86 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4901,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Behold, I am against you, says the LORD of hosts; and I will discover your skirts upon your face,]]></a:t>
+              <a:t><![CDATA[ரூபவதியுமாயிருக்கிற வேசியினுடைய திரளான வேசித்தனங்களினிமித்தம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and I will show the nations your nakedness, and the kingdoms your shame.]]></a:t>
+              <a:t><![CDATA[5. இதோ, நான் உனக்கு விரோதமாக வந்து உன் வஸ்திரத்து ஓரங்களை உன் முகமட்டும் தூக்கியெடுத்து, ஜாதிகளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And I will cast abominable filth upon you, and make you vile, and will set you as a gazing-stock.]]></a:t>
+              <a:t><![CDATA[உன் நிர்வாணத்தையும் ராஜ்யங்களுக்கு உன் மானத்தையும் தெரியப்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And it shall come to pass, that all they that look upon you shall flee from you, and say, Nineveh]]></a:t>
+              <a:t><![CDATA[6. உன்மேல் தீட்டானவைகளை எறிந்து உன்னைக் கனவீனப்படுத்தி, உன்னை வேடிக்கையாக்கிப்போடுவேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is laid waste: who will lament for her? whence shall I seek comforters for you?]]></a:t>
+              <a:t><![CDATA[சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Are you better than populous No, that was situated among the rivers, that had the waters round]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது உன்னைக் காண்கிறவனெல்லாம் நினிவே பாழாய்ப்போயிற்று, அதற்காகப் புலம்புகிறவர்கள் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[about it, whose rampart was the sea, and her wall was from the sea?]]></a:t>
+              <a:t><![CDATA[ஆறுதல் சொல்லுகிறவர்களை உனக்கு எங்கே தேடுவேனென்று சொல்லி உன்னைவிட்டோடிப்போவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Ethiopia and Egypt were her strength, and it was infinite; Put and Lubim were your helpers.]]></a:t>
+              <a:t><![CDATA[8. நதிகள் மத்தியிலிருந்த நோ அம்மோனைப்பார்க்கிலும் நீ சிரேஷ்டமோ? அதைச் சுற்றிலும் தண்ணீர் இருந்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Yet was she carried away, she went into captivity: her young children also were dashed in pieces]]></a:t>
+              <a:t><![CDATA[சமுத்திரம் அதின் அரணும், சமுத்திரக்கால் அதின் மதிலுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[at the top of all the streets: and they cast lots for her honourable men, and all her great men were]]></a:t>
+              <a:t><![CDATA[9. எத்தியோப்பியாவும் எகிப்தும் எண்ணிறந்த சேனையால் அதற்குப் பெலனாக இருந்தது; பூத்தும் லூபீமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Woe to the bloody city! it is all full of lies and robbery; the prey departs not;]]></a:t>
+              <a:t><![CDATA[1. இரத்தப்பழிகளின் நகரத்திற்கு ஐயோ! அது வஞ்சகத்தினாலும் கொடுமையினாலும் நிறைந்திருக்கிறது; கொள்ளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bound in chains.]]></a:t>
+              <a:t><![CDATA[அதற்குச் சகாயமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. You also shall be drunken: you shall be hid, you also shall seek strength because of the enemy.]]></a:t>
+              <a:t><![CDATA[10. ஆயினும் அவள் குடிவிலக்கப்பட்டுச் சிறையிருப்பிலே கொண்டுபோகப்பட்டாள்; அவள் குழந்தைகள் எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. All your strong holds shall be like fig trees with the first-fruits figs: if they be shaken,]]></a:t>
+              <a:t><![CDATA[வீதிகளின் முகனைகளிலும் மோதியடிக்கப்பட்டார்கள்; அவளுடைய கனவான்கள்பேரில் சீட்டுப்போட்டார்கள்; அவளுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they shall even fall into the mouth of the eater.]]></a:t>
+              <a:t><![CDATA[பெரியவர்கள் எல்லாரும் சங்கிலிகளால் கட்டப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Behold, your people in the midst of you are women: the gates of your land shall be set wide open]]></a:t>
+              <a:t><![CDATA[11. நீயும் வெறிகொண்டு ஒளித்துக்கொள்வாய்; நீயும் உன் சத்துருவுக்குத் தப்ப அரணான கோட்டையைத் தேடுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto yours enemies: the fire shall devour your bars.]]></a:t>
+              <a:t><![CDATA[12. உன் அரண்களெல்லாம் முதல்பழுக்கும் பழங்களுள்ள அத்திமரங்களைப்போல இருக்கும்; அவைகள் குலுக்கப்பட்டால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Draw you waters for the siege, fortify your strong holds: go into clay, and tread the mortar,]]></a:t>
+              <a:t><![CDATA[அவைகளின் பழம் தின்கிறவன் வாயிலே விழும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[make strong the brick-kiln.]]></a:t>
+              <a:t><![CDATA[13. இதோ, உன் நடுவில் இருக்கிற ஜனங்கள் பேடிகள்; உன் தேசத்தின் வாசல்கள் உன் சத்துருவுக்குமுன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. There shall the fire devour you; the sword shall cut you off, it shall eat you up like the]]></a:t>
+              <a:t><![CDATA[திறவுண்டுபோகும்; அக்கினி உன் தாழ்ப்பாள்களைப் பட்சிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cankerworm: make yourself many as the cankerworm, make yourself many as the locusts.]]></a:t>
+              <a:t><![CDATA[14. முற்றிக்கைக்குத் தண்ணீர்மொண்டு வை, உன் அரண்களைப் பலப்படுத்து; சேற்றிலே போய்க் களிமண் மிதி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. The noise of a whip, and the noise of the rattling of the wheels, and of the prancing horses, and]]></a:t>
+              <a:t><![CDATA[ஓயாமல் நடக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. You have multiplied your merchants above the stars of heaven: the cankerworm spoils, and flees]]></a:t>
+              <a:t><![CDATA[சூளையைக் கெட்டிப்படுத்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[away.]]></a:t>
+              <a:t><![CDATA[15. அங்கே அக்கினி உன்னைப் பட்சிக்கும், பட்டயம் உன்னைச் சங்கரிக்கும்; அது பச்சைக்கிளிகளைப்போல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Your crowned are as the locusts, and your captains as the great grasshoppers, which camp in the]]></a:t>
+              <a:t><![CDATA[உன்னைப் பட்சித்துப்போடும்; உன்னைப் பச்சைக்கிளிகளத்தனையாக்கிக்கொள், உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hedges in the cold day, but when the sun arises they flee away, and their place is not known where]]></a:t>
+              <a:t><![CDATA[வெட்டுக்கிளிகளத்தனையாக்கிக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they are.]]></a:t>
+              <a:t><![CDATA[16. உன் வர்த்தகரை வானத்து நட்சத்திரங்களிலும் அதிகமாக்கினாய்; இந்த பச்சைக்கிளிகள் பரவிப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Your shepherds slumber, O king of Assyria: your nobles shall dwell in the dust: your people is]]></a:t>
+              <a:t><![CDATA[பறந்துபோகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[scattered upon the mountains, and no man gathers them.]]></a:t>
+              <a:t><![CDATA[17. உன் மகுடவர்த்தனர் வெட்டுக்கிளிகளுக்கும் உன் தளகர்த்தர் பெருங்கிளிகளுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. There is no healing of your bruise; your wound is grievous: all that hear the bruit of you shall]]></a:t>
+              <a:t><![CDATA[சமானமாயிருக்கிறார்கள்; அவைகள் குளிர்ச்சியான நாளில் வேலிகளில் பாளையமிறங்கி, சூரியன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9345,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[clap the hands over you: for upon whom has not your wickedness passed continually?]]></a:t>
+              <a:t><![CDATA[உதித்தமாத்திரத்தில் பறந்துபோம்; பின்பு அவைகள் இருக்கும் இடமின்னதென்று தெரியாது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நாகூம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. அசீரியா ராஜாவே, உன் மேய்ப்பர்கள் உறங்குவார்கள்; உன் பிரபலஸ்தர் படுத்திருப்பார்கள்; உன் ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9609,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the jumping chariots.]]></a:t>
+              <a:t><![CDATA[2. சவுக்குகளின் ஓசையும், உருளைகளின் அதிர்ச்சியும், குதிரைகளின் பாய்ச்சலும், இரதங்கள் கடகடவென்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நாகூம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பர்வதங்களின்மேல் சிதறியிருக்கிறார்கள், அவைகளைக் கூட்டிச் சேர்ப்பவன் இல்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நாகூம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. உன் நொறுங்குதலுக்குப் பரிகாரம் இல்லை; உன் காரியம் கொடியது; உன் செய்தியைக் கேட்பவர் யாவரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நாகூம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உன்பேரில் கைகொட்டுவார்கள்; உன் பொல்லாப்பு எந்நேரமும் யார்பேரிலேதான் பாயாமற்போயிற்று?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. The horseman lifts up both the bright sword and the glittering spear: and there is a multitude of]]></a:t>
+              <a:t><![CDATA[ஓடுகிற சத்தமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[slain, and a great number of carcasses; and there is none end of their corpses; they stumble upon]]></a:t>
+              <a:t><![CDATA[3. வீரர் குதிரை ஏறுகிறதும், பட்டயங்கள் துலங்குகிறதும், ஈட்டிகள் மின்னுகிறதும் வெட்டுண்டவர்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their corpses:]]></a:t>
+              <a:t><![CDATA[திரளும், பிரேதங்களின் ஏராளமும் அங்கே உண்டாயிருக்கும்; பிணங்களுக்குத் தொகையில்லை; அவர்கள் பிணங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Because of the multitude of the whoredoms of the well-favoured harlot, the mistress of]]></a:t>
+              <a:t><![CDATA[இடறிவிழுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[witchcrafts, that sells nations through her whoredoms, and families through her witchcrafts.]]></a:t>
+              <a:t><![CDATA[4. தன் வேசித்தனங்களினால் ஜாதிகளையும் தன் சூனியங்களினால் வம்சங்களையும் விற்கிற மகா சூனியக்காரியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நாகூம் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme66">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme66">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme66">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9999,51 +11011,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>38</Slides>
+  <Slides>42</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>