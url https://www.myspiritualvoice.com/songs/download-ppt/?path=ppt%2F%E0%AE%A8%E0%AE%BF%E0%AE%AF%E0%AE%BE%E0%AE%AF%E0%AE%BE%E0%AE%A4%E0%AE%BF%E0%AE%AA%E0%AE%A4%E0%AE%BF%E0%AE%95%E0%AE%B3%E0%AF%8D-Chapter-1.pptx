--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -125,60 +125,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -226,55 +216,50 @@
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
-    <p:sldId id="323" r:id="rId70"/>
-[...3 lines deleted...]
-    <p:sldId id="327" r:id="rId74"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -439,58 +424,53 @@
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -550,51 +530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்த வேவுகாரர் பட்டணத்திலிருந்து புறப்பட்டு வருகிற ஒரு மனுஷனைக் கண்டு: பட்டணத்திற்குள் பிரவேசிக்கும் வழியை எங்களுக்குக் காண்பி, உனக்குத் தயைசெய்வோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[35. எமோரியர் ஏரேஸ் மலைகளிலும் ஆயலோனிலும் சால்பீமிலும் குடியிருக்கவேண்டும் என்று இருந்தார்கள்; ஆனாலும் யோசேப்பின் குடும்பத்தாரின் கை பலத்தபடியினால், அவர்களுக்குப் பகுதிகட்டுகிறவர்களானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -659,51 +639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்படியே பட்டணத்திற்குள் பிரவேசிக்கும் வழியை அவர்களுக்குக் காண்பித்தான்; அப்பொழுது அவர்கள் வந்து, பட்டணத்திலுள்ளவர்களைப் பட்டயக்கருக்கினால் வெட்டி, அந்த மனுஷனையும் அவன் குடும்பத்தையும் விட்டுவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[35. எமோரியர் ஏரேஸ் மலைகளிலும் ஆயலோனிலும் சால்பீமிலும் குடியிருக்கவேண்டும் என்று இருந்தார்கள்; ஆனாலும் யோசேப்பின் குடும்பத்தாரின் கை பலத்தபடியினால், அவர்களுக்குப் பகுதிகட்டுகிறவர்களானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -768,51 +748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்படியே பட்டணத்திற்குள் பிரவேசிக்கும் வழியை அவர்களுக்குக் காண்பித்தான்; அப்பொழுது அவர்கள் வந்து, பட்டணத்திலுள்ளவர்களைப் பட்டயக்கருக்கினால் வெட்டி, அந்த மனுஷனையும் அவன் குடும்பத்தையும் விட்டுவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[36. எமோரியரின் எல்லை அக்கராபீமுக்குப் போகிற மேடுதொடங்கி அதற்கு அப்புறமும் போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -877,51 +857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அந்த மனுஷன் ஏத்தியரின் தேசத்திற்குப் போய், ஒரு பட்டணத்தைக் கட்டி, அதற்கு லூஸ் என்று பேரிட்டான்; அதுதான் இந்நாள் மட்டும் அதின் பேர்.]]></a:t>
+              <a:t><![CDATA[1. யோசுவா மரித்தபின் இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கி: கானானியரை எதிர்த்து யுத்தம்பண்ணும்படி, எங்களில் யார் முதல்முதல் எழுந்து புறப்படவேண்டும் என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -986,51 +966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அந்த மனுஷன் ஏத்தியரின் தேசத்திற்குப் போய், ஒரு பட்டணத்தைக் கட்டி, அதற்கு லூஸ் என்று பேரிட்டான்; அதுதான் இந்நாள் மட்டும் அதின் பேர்.]]></a:t>
+              <a:t><![CDATA[1. யோசுவா மரித்தபின் இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கி: கானானியரை எதிர்த்து யுத்தம்பண்ணும்படி, எங்களில் யார் முதல்முதல் எழுந்து புறப்படவேண்டும் என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1095,51 +1075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மனாசே கோத்திரத்தார் பெத்செயான் பட்டணத்தாரையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், தானாக் பட்டணத்தாரையும், அதற்கு அடுத்த ஊர்களின் மனுஷரையும், தோரின் குடிகளையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், இப்லெயாம் பட்டணத்தாரையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், மெகிதோவின் குடிகளையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும் துரத்திவிடவில்லை; கானானியர் அந்த தேசத்திலே தானே குடியிருக்கவேண்டும் என்று இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. அதற்குக் கர்த்தர்: யூதா எழுந்து புறப்படக்கடவன்; இதோ, அந்த தேசத்தை அவன் கையிலே ஒப்புக்கொடுத்தேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1204,51 +1184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மனாசே கோத்திரத்தார் பெத்செயான் பட்டணத்தாரையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், தானாக் பட்டணத்தாரையும், அதற்கு அடுத்த ஊர்களின் மனுஷரையும், தோரின் குடிகளையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், இப்லெயாம் பட்டணத்தாரையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், மெகிதோவின் குடிகளையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும் துரத்திவிடவில்லை; கானானியர் அந்த தேசத்திலே தானே குடியிருக்கவேண்டும் என்று இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது யூதா தன் சகோதரனாகிய சிமியோனை நோக்கி: நாம் கானானியரோடே யுத்தம்பண்ண நீ என் சுதந்தரப் பங்குவீதத்தில் என்னோடேகூட எழுந்து வா; உன் சுதந்தரப் பங்கு வீதத்தில் நானும் உன்னோடுகூட வருவேன் என்றான்; அப்படியே சிமியோன் அவனோடேகூட போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1313,51 +1293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மனாசே கோத்திரத்தார் பெத்செயான் பட்டணத்தாரையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், தானாக் பட்டணத்தாரையும், அதற்கு அடுத்த ஊர்களின் மனுஷரையும், தோரின் குடிகளையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், இப்லெயாம் பட்டணத்தாரையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், மெகிதோவின் குடிகளையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும் துரத்திவிடவில்லை; கானானியர் அந்த தேசத்திலே தானே குடியிருக்கவேண்டும் என்று இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது யூதா தன் சகோதரனாகிய சிமியோனை நோக்கி: நாம் கானானியரோடே யுத்தம்பண்ண நீ என் சுதந்தரப் பங்குவீதத்தில் என்னோடேகூட எழுந்து வா; உன் சுதந்தரப் பங்கு வீதத்தில் நானும் உன்னோடுகூட வருவேன் என்றான்; அப்படியே சிமியோன் அவனோடேகூட போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1422,51 +1402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இஸ்ரவேலர் பலத்தபோது, கானானியரை முற்றிலும் துரத்திவிடாமல் பகுதி கட்டப்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. யூதா எழுந்துபோனபோது, கர்த்தர் கானானியரையும் பெரிசியரையும் அவர்கள் கையிலே ஒப்புக்கொடுத்தார்; அவர்கள் பேசேக்கிலே பதினாயிரம்பேரையும் வெட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1531,51 +1511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இஸ்ரவேலர் பலத்தபோது, கானானியரை முற்றிலும் துரத்திவிடாமல் பகுதி கட்டப்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. யூதா எழுந்துபோனபோது, கர்த்தர் கானானியரையும் பெரிசியரையும் அவர்கள் கையிலே ஒப்புக்கொடுத்தார்; அவர்கள் பேசேக்கிலே பதினாயிரம்பேரையும் வெட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1640,51 +1620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர் யூதாவோடேகூட இருந்ததினால், மலைத்தேசத்தாரைத் துரத்திவிட்டார்கள்; பள்ளத்தாக்கின் குடிகளுக்கு இருப்புரதங்கள் இருந்தபடியினால், அவர்களைத் துரத்த கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[30. செபுலோன் கோத்திரத்தார் கித்ரோனின் குடிகளையும், நாகலோலின் குடிகளையும் துரத்திவிடவில்லை, ஆகையால் கானானியர் அவர்கள் நடுவே குடியிருந்து, பகுதி கட்டுகிறவர்களானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1749,51 +1729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசுவா மரித்தபின் இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கி: கானானியரை எதிர்த்து யுத்தம்பண்ணும்படி, எங்களில் யார் முதல்முதல் எழுந்து புறப்படவேண்டும் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[5. பேசேக்கிலே அதோனிபேசேக்கைக் கண்டு, அவனோடு யுத்தம்பண்ணி, கானானியரையும் பெரிசியரையும் வெட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1858,51 +1838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசுவா மரித்தபின் இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கி: கானானியரை எதிர்த்து யுத்தம்பண்ணும்படி, எங்களில் யார் முதல்முதல் எழுந்து புறப்படவேண்டும் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[5. பேசேக்கிலே அதோனிபேசேக்கைக் கண்டு, அவனோடு யுத்தம்பண்ணி, கானானியரையும் பெரிசியரையும் வெட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1967,51 +1947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்குக் கர்த்தர்: யூதா எழுந்து புறப்படக்கடவன்; இதோ, அந்த தேசத்தை அவன் கையிலே ஒப்புக்கொடுத்தேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. அதோனிபேசேக் ஓடிப்போகையில், அவனைப் பின்தொடர்ந்து பிடித்து, அவன் கைகால்களின் பெருவிரல்களைத் தறித்துப் போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2076,51 +2056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது யூதா தன் சகோதரனாகிய சிமியோனை நோக்கி: நாம் கானானியரோடே யுத்தம்பண்ண நீ என் சுதந்தரப் பங்குவீதத்தில் என்னோடேகூட எழுந்து வா; உன் சுதந்தரப் பங்கு வீதத்தில் நானும் உன்னோடுகூட வருவேன் என்றான்; அப்படியே சிமியோன் அவனோடேகூட போனான்.]]></a:t>
+              <a:t><![CDATA[6. அதோனிபேசேக் ஓடிப்போகையில், அவனைப் பின்தொடர்ந்து பிடித்து, அவன் கைகால்களின் பெருவிரல்களைத் தறித்துப் போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2185,51 +2165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது யூதா தன் சகோதரனாகிய சிமியோனை நோக்கி: நாம் கானானியரோடே யுத்தம்பண்ண நீ என் சுதந்தரப் பங்குவீதத்தில் என்னோடேகூட எழுந்து வா; உன் சுதந்தரப் பங்கு வீதத்தில் நானும் உன்னோடுகூட வருவேன் என்றான்; அப்படியே சிமியோன் அவனோடேகூட போனான்.]]></a:t>
+              <a:t><![CDATA[7. அப்போழுது அதோனிபேசேக்: எழுபது ராஜாக்கள், கைகால்களின் பெருவிரல்கள் தறிக்கப்பட்டவர்களாய், என் மேஜையின்கீழ் விழுந்ததைப் பொறுக்கித் தின்றார்கள்; நான் எப்படிச் செய்தேனோ, அப்படியே தேவன் எனக்கும் செய்து சரிக்கட்டினார் என்றான். அவனை எருசலேமுக்குக் கொண்டுபோனார்கள்; அங்கே அவன் செத்துப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2294,51 +2274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யூதா எழுந்துபோனபோது, கர்த்தர் கானானியரையும் பெரிசியரையும் அவர்கள் கையிலே ஒப்புக்கொடுத்தார்; அவர்கள் பேசேக்கிலே பதினாயிரம்பேரையும் வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அப்போழுது அதோனிபேசேக்: எழுபது ராஜாக்கள், கைகால்களின் பெருவிரல்கள் தறிக்கப்பட்டவர்களாய், என் மேஜையின்கீழ் விழுந்ததைப் பொறுக்கித் தின்றார்கள்; நான் எப்படிச் செய்தேனோ, அப்படியே தேவன் எனக்கும் செய்து சரிக்கட்டினார் என்றான். அவனை எருசலேமுக்குக் கொண்டுபோனார்கள்; அங்கே அவன் செத்துப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2403,51 +2383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யூதா எழுந்துபோனபோது, கர்த்தர் கானானியரையும் பெரிசியரையும் அவர்கள் கையிலே ஒப்புக்கொடுத்தார்; அவர்கள் பேசேக்கிலே பதினாயிரம்பேரையும் வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அப்போழுது அதோனிபேசேக்: எழுபது ராஜாக்கள், கைகால்களின் பெருவிரல்கள் தறிக்கப்பட்டவர்களாய், என் மேஜையின்கீழ் விழுந்ததைப் பொறுக்கித் தின்றார்கள்; நான் எப்படிச் செய்தேனோ, அப்படியே தேவன் எனக்கும் செய்து சரிக்கட்டினார் என்றான். அவனை எருசலேமுக்குக் கொண்டுபோனார்கள்; அங்கே அவன் செத்துப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2512,51 +2492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பேசேக்கிலே அதோனிபேசேக்கைக் கண்டு, அவனோடு யுத்தம்பண்ணி, கானானியரையும் பெரிசியரையும் வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. யூதாவின் புத்திரர் எருசலேமின்மேல் யுத்தம்பண்ணி, அதைப்பிடித்து, அதிலுள்ளவர்களைப் பட்டயக் கருக்கினால் வெட்டிப், பட்டணத்தை அக்கினிக்கு இரையாக்கிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2621,51 +2601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பேசேக்கிலே அதோனிபேசேக்கைக் கண்டு, அவனோடு யுத்தம்பண்ணி, கானானியரையும் பெரிசியரையும் வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. யூதாவின் புத்திரர் எருசலேமின்மேல் யுத்தம்பண்ணி, அதைப்பிடித்து, அதிலுள்ளவர்களைப் பட்டயக் கருக்கினால் வெட்டிப், பட்டணத்தை அக்கினிக்கு இரையாக்கிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2730,51 +2710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதோனிபேசேக் ஓடிப்போகையில், அவனைப் பின்தொடர்ந்து பிடித்து, அவன் கைகால்களின் பெருவிரல்களைத் தறித்துப் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. பின்பு யூதாவின் புத்திரர் மலைத்தேசத்திலேயும், தெற்கேயும், பள்ளத்தாக்குகளிலேயும் குடியிருக்கிற கானானியரோடு யுத்தம்பண்ணப் புறப்பட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2839,51 +2819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர் யூதாவோடேகூட இருந்ததினால், மலைத்தேசத்தாரைத் துரத்திவிட்டார்கள்; பள்ளத்தாக்கின் குடிகளுக்கு இருப்புரதங்கள் இருந்தபடியினால், அவர்களைத் துரத்த கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[30. செபுலோன் கோத்திரத்தார் கித்ரோனின் குடிகளையும், நாகலோலின் குடிகளையும் துரத்திவிடவில்லை, ஆகையால் கானானியர் அவர்கள் நடுவே குடியிருந்து, பகுதி கட்டுகிறவர்களானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2948,51 +2928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதோனிபேசேக் ஓடிப்போகையில், அவனைப் பின்தொடர்ந்து பிடித்து, அவன் கைகால்களின் பெருவிரல்களைத் தறித்துப் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. பின்பு யூதாவின் புத்திரர் மலைத்தேசத்திலேயும், தெற்கேயும், பள்ளத்தாக்குகளிலேயும் குடியிருக்கிற கானானியரோடு யுத்தம்பண்ணப் புறப்பட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3057,51 +3037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்போழுது அதோனிபேசேக்: எழுபது ராஜாக்கள், கைகால்களின் பெருவிரல்கள் தறிக்கப்பட்டவர்களாய், என் மேஜையின்கீழ் விழுந்ததைப் பொறுக்கித் தின்றார்கள்; நான் எப்படிச் செய்தேனோ, அப்படியே தேவன் எனக்கும் செய்து சரிக்கட்டினார் என்றான். அவனை எருசலேமுக்குக் கொண்டுபோனார்கள்; அங்கே அவன் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[10. அப்படியே யூதா கோத்திரத்தார் எபிரோனிலே குடியிருக்கிற கானானியருக்கு விரோதமாய்ப் போய், சேசாய், அகீமான், தல்மாய் என்பவர்களை வெட்டிப்போட்டார்கள். முற்காலத்தில் அந்த எபிரோனுக்கு கீரியாத் அர்பா என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3166,51 +3146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்போழுது அதோனிபேசேக்: எழுபது ராஜாக்கள், கைகால்களின் பெருவிரல்கள் தறிக்கப்பட்டவர்களாய், என் மேஜையின்கீழ் விழுந்ததைப் பொறுக்கித் தின்றார்கள்; நான் எப்படிச் செய்தேனோ, அப்படியே தேவன் எனக்கும் செய்து சரிக்கட்டினார் என்றான். அவனை எருசலேமுக்குக் கொண்டுபோனார்கள்; அங்கே அவன் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[10. அப்படியே யூதா கோத்திரத்தார் எபிரோனிலே குடியிருக்கிற கானானியருக்கு விரோதமாய்ப் போய், சேசாய், அகீமான், தல்மாய் என்பவர்களை வெட்டிப்போட்டார்கள். முற்காலத்தில் அந்த எபிரோனுக்கு கீரியாத் அர்பா என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3275,51 +3255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்போழுது அதோனிபேசேக்: எழுபது ராஜாக்கள், கைகால்களின் பெருவிரல்கள் தறிக்கப்பட்டவர்களாய், என் மேஜையின்கீழ் விழுந்ததைப் பொறுக்கித் தின்றார்கள்; நான் எப்படிச் செய்தேனோ, அப்படியே தேவன் எனக்கும் செய்து சரிக்கட்டினார் என்றான். அவனை எருசலேமுக்குக் கொண்டுபோனார்கள்; அங்கே அவன் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[11. அங்கேயிருந்து தெபீரின் குடிகளுக்கு விரோதமாகப் போனார்கள்; முற்காலத்தில் தெபீருக்கு கீரியாத்செப்பேர் என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3384,51 +3364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. எப்பிராயீம் கோத்திரத்தார் கேசேரிலே குடியிருந்த கானானியரையும் துரத்திவிடவில்லை; ஆகையால் கானானியர் கேசேரில் அவர்கள் நடுவே குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அங்கேயிருந்து தெபீரின் குடிகளுக்கு விரோதமாகப் போனார்கள்; முற்காலத்தில் தெபீருக்கு கீரியாத்செப்பேர் என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3493,51 +3473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. எப்பிராயீம் கோத்திரத்தார் கேசேரிலே குடியிருந்த கானானியரையும் துரத்திவிடவில்லை; ஆகையால் கானானியர் கேசேரில் அவர்கள் நடுவே குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அப்போது காலேப்: கீரியாத்செப்பேரை சங்காரம்பண்ணிப் பிடிக்கிறவனுக்கு என் குமாரத்தியாகிய அக்சாளை விவாகம் பண்ணிக்கொடுப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3602,51 +3582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. செபுலோன் கோத்திரத்தார் கித்ரோனின் குடிகளையும், நாகலோலின் குடிகளையும் துரத்திவிடவில்லை, ஆகையால் கானானியர் அவர்கள் நடுவே குடியிருந்து, பகுதி கட்டுகிறவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அப்போது காலேப்: கீரியாத்செப்பேரை சங்காரம்பண்ணிப் பிடிக்கிறவனுக்கு என் குமாரத்தியாகிய அக்சாளை விவாகம் பண்ணிக்கொடுப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3711,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. செபுலோன் கோத்திரத்தார் கித்ரோனின் குடிகளையும், நாகலோலின் குடிகளையும் துரத்திவிடவில்லை, ஆகையால் கானானியர் அவர்கள் நடுவே குடியிருந்து, பகுதி கட்டுகிறவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அப்போது காலேபுடைய தம்பியாகிய கேனாசின் குமாரன் ஒத்னியேல் அதைப் பிடித்தான்; ஆகையால் தன் குமாரத்தியாகிய அக்சாளை அவனுக்கு விவாகம் பண்ணிக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3820,51 +3800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யூதாவின் புத்திரர் எருசலேமின்மேல் யுத்தம்பண்ணி, அதைப்பிடித்து, அதிலுள்ளவர்களைப் பட்டயக் கருக்கினால் வெட்டிப், பட்டணத்தை அக்கினிக்கு இரையாக்கிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அப்போது காலேபுடைய தம்பியாகிய கேனாசின் குமாரன் ஒத்னியேல் அதைப் பிடித்தான்; ஆகையால் தன் குமாரத்தியாகிய அக்சாளை அவனுக்கு விவாகம் பண்ணிக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3929,51 +3909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யூதாவின் புத்திரர் எருசலேமின்மேல் யுத்தம்பண்ணி, அதைப்பிடித்து, அதிலுள்ளவர்களைப் பட்டயக் கருக்கினால் வெட்டிப், பட்டணத்தை அக்கினிக்கு இரையாக்கிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[14. அவள் புறப்படுகையில், என் தகப்பனிடத்தில் ஒரு வயல்வெளியைக் கேட்கவேண்டும் என்று அவனிடத்தில் உத்தரவு பெற்றுக்கொண்டு, கழுதையின்மேலிருந்து இறங்கினாள்; காலேப் அவளை நோக்கி: உனக்கு என்ன வேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4038,51 +4018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மோசே சொன்னபடியே, எபிரோனைக் காலேபுக்குக் கொடுத்தார்கள்; அவன் அதிலிருந்த ஏனாக்கின் மூன்று குமாரரையும் துரத்திவிட்டான்.]]></a:t>
+              <a:t><![CDATA[31. ஆசேர் கோத்திரத்தார் அக்கோவின் குடிகளையும், சீதோனின் குடிகளையும், அக்லாப், அக்சீப், எல்பா, ஆப்பீக், சேகோப் பட்டணங்களின் குடிகளையும் துரத்திவிடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4147,51 +4127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆசேர் கோத்திரத்தார் அக்கோவின் குடிகளையும், சீதோனின் குடிகளையும், அக்லாப், அக்சீப், எல்பா, ஆப்பீக், சேகோப் பட்டணங்களின் குடிகளையும் துரத்திவிடவில்லை.]]></a:t>
+              <a:t><![CDATA[14. அவள் புறப்படுகையில், என் தகப்பனிடத்தில் ஒரு வயல்வெளியைக் கேட்கவேண்டும் என்று அவனிடத்தில் உத்தரவு பெற்றுக்கொண்டு, கழுதையின்மேலிருந்து இறங்கினாள்; காலேப் அவளை நோக்கி: உனக்கு என்ன வேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4256,51 +4236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆசேர் கோத்திரத்தார் அக்கோவின் குடிகளையும், சீதோனின் குடிகளையும், அக்லாப், அக்சீப், எல்பா, ஆப்பீக், சேகோப் பட்டணங்களின் குடிகளையும் துரத்திவிடவில்லை.]]></a:t>
+              <a:t><![CDATA[15. அப்போது அவள்: எனக்கு ஒரு ஆசீர்வாதம் தரவேண்டும்; வறட்சியான நிலத்தை எனக்குத் தந்தீர்; நீர்ப்பாய்ச்சலான நிலங்களையும் எனக்கு தரவேண்டும் என்றாள்; அப்பொழுது காலேப் மேற்புறத்திலும் கீழ்ப்புறத்திலும் அவளுக்கு நீர்ப்பாய்ச்சலான நிலங்களைக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4365,51 +4345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு யூதாவின் புத்திரர் மலைத்தேசத்திலேயும், தெற்கேயும், பள்ளத்தாக்குகளிலேயும் குடியிருக்கிற கானானியரோடு யுத்தம்பண்ணப் புறப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[15. அப்போது அவள்: எனக்கு ஒரு ஆசீர்வாதம் தரவேண்டும்; வறட்சியான நிலத்தை எனக்குத் தந்தீர்; நீர்ப்பாய்ச்சலான நிலங்களையும் எனக்கு தரவேண்டும் என்றாள்; அப்பொழுது காலேப் மேற்புறத்திலும் கீழ்ப்புறத்திலும் அவளுக்கு நீர்ப்பாய்ச்சலான நிலங்களைக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4474,51 +4454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு யூதாவின் புத்திரர் மலைத்தேசத்திலேயும், தெற்கேயும், பள்ளத்தாக்குகளிலேயும் குடியிருக்கிற கானானியரோடு யுத்தம்பண்ணப் புறப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[16. மோசேயின் மாமனாகிய கேனியனின் புத்திரரும் யூதாவின் புத்திரரோடேகூடப் பேரீச்சமரங்களின் பட்டணத்திலிருந்து ஆராத்திற்குத் தெற்கேயிருக்கிற யூதாவின் வனாந்தரத்திற்கு வந்து, ஜனங்களோடே குடியேறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4583,51 +4563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே யூதா கோத்திரத்தார் எபிரோனிலே குடியிருக்கிற கானானியருக்கு விரோதமாய்ப் போய், சேசாய், அகீமான், தல்மாய் என்பவர்களை வெட்டிப்போட்டார்கள். முற்காலத்தில் அந்த எபிரோனுக்கு கீரியாத் அர்பா என்று பேர்.]]></a:t>
+              <a:t><![CDATA[16. மோசேயின் மாமனாகிய கேனியனின் புத்திரரும் யூதாவின் புத்திரரோடேகூடப் பேரீச்சமரங்களின் பட்டணத்திலிருந்து ஆராத்திற்குத் தெற்கேயிருக்கிற யூதாவின் வனாந்தரத்திற்கு வந்து, ஜனங்களோடே குடியேறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4692,51 +4672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே யூதா கோத்திரத்தார் எபிரோனிலே குடியிருக்கிற கானானியருக்கு விரோதமாய்ப் போய், சேசாய், அகீமான், தல்மாய் என்பவர்களை வெட்டிப்போட்டார்கள். முற்காலத்தில் அந்த எபிரோனுக்கு கீரியாத் அர்பா என்று பேர்.]]></a:t>
+              <a:t><![CDATA[17. யூதா தன் சகோதரனாகிய சிமியோனோடுங்கூடப் போனான், அவர்கள் சேப்பாத்தில் குடியிருக்கிற கானானியரை முறிய அடித்து, அதைச் சங்காரம் பண்ணி, அந்தப் பட்டணத்திற்கு ஒர்மா என்று பேரிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4801,51 +4781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அங்கேயிருந்து தெபீரின் குடிகளுக்கு விரோதமாகப் போனார்கள்; முற்காலத்தில் தெபீருக்கு கீரியாத்செப்பேர் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[17. யூதா தன் சகோதரனாகிய சிமியோனோடுங்கூடப் போனான், அவர்கள் சேப்பாத்தில் குடியிருக்கிற கானானியரை முறிய அடித்து, அதைச் சங்காரம் பண்ணி, அந்தப் பட்டணத்திற்கு ஒர்மா என்று பேரிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4910,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அங்கேயிருந்து தெபீரின் குடிகளுக்கு விரோதமாகப் போனார்கள்; முற்காலத்தில் தெபீருக்கு கீரியாத்செப்பேர் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[18. யூதா காசாவையும் அதின் எல்லையையும், அஸ்கலோனையும் அதின் எல்லையையும், எக்ரோனையும் அதின் எல்லையையும் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5019,51 +4999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆசேரியர் தேசத்தின் குடிகளாகிய கானானியரின் நடுவே குடியிருந்தார்கள்; அவர்களை அவர்கள் துரத்திவிடவில்லை.]]></a:t>
+              <a:t><![CDATA[18. யூதா காசாவையும் அதின் எல்லையையும், அஸ்கலோனையும் அதின் எல்லையையும், எக்ரோனையும் அதின் எல்லையையும் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5128,51 +5108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆசேரியர் தேசத்தின் குடிகளாகிய கானானியரின் நடுவே குடியிருந்தார்கள்; அவர்களை அவர்கள் துரத்திவிடவில்லை.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தர் யூதாவோடேகூட இருந்ததினால், மலைத்தேசத்தாரைத் துரத்திவிட்டார்கள்; பள்ளத்தாக்கின் குடிகளுக்கு இருப்புரதங்கள் இருந்தபடியினால், அவர்களைத் துரத்த கூடாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5237,51 +5217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பென்யமீன் புத்திரர் எருசலேமிலே குடியிருந்த எபூசியரையும் துரத்திவிடவில்லை; ஆகையால் எபூசியர் இந்நாள் மட்டும் பென்யமீன் புத்திரரோடேகூட எருசலேமில் குடியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[31. ஆசேர் கோத்திரத்தார் அக்கோவின் குடிகளையும், சீதோனின் குடிகளையும், அக்லாப், அக்சீப், எல்பா, ஆப்பீக், சேகோப் பட்டணங்களின் குடிகளையும் துரத்திவிடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5346,51 +5326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்போது காலேப்: கீரியாத்செப்பேரை சங்காரம்பண்ணிப் பிடிக்கிறவனுக்கு என் குமாரத்தியாகிய அக்சாளை விவாகம் பண்ணிக்கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தர் யூதாவோடேகூட இருந்ததினால், மலைத்தேசத்தாரைத் துரத்திவிட்டார்கள்; பள்ளத்தாக்கின் குடிகளுக்கு இருப்புரதங்கள் இருந்தபடியினால், அவர்களைத் துரத்த கூடாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5455,51 +5435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்போது காலேப்: கீரியாத்செப்பேரை சங்காரம்பண்ணிப் பிடிக்கிறவனுக்கு என் குமாரத்தியாகிய அக்சாளை விவாகம் பண்ணிக்கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. மோசே சொன்னபடியே, எபிரோனைக் காலேபுக்குக் கொடுத்தார்கள்; அவன் அதிலிருந்த ஏனாக்கின் மூன்று குமாரரையும் துரத்திவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5564,51 +5544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்போது காலேபுடைய தம்பியாகிய கேனாசின் குமாரன் ஒத்னியேல் அதைப் பிடித்தான்; ஆகையால் தன் குமாரத்தியாகிய அக்சாளை அவனுக்கு விவாகம் பண்ணிக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[20. மோசே சொன்னபடியே, எபிரோனைக் காலேபுக்குக் கொடுத்தார்கள்; அவன் அதிலிருந்த ஏனாக்கின் மூன்று குமாரரையும் துரத்திவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5673,51 +5653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்போது காலேபுடைய தம்பியாகிய கேனாசின் குமாரன் ஒத்னியேல் அதைப் பிடித்தான்; ஆகையால் தன் குமாரத்தியாகிய அக்சாளை அவனுக்கு விவாகம் பண்ணிக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[21. பென்யமீன் புத்திரர் எருசலேமிலே குடியிருந்த எபூசியரையும் துரத்திவிடவில்லை; ஆகையால் எபூசியர் இந்நாள் மட்டும் பென்யமீன் புத்திரரோடேகூட எருசலேமில் குடியிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5782,51 +5762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவள் புறப்படுகையில், என் தகப்பனிடத்தில் ஒரு வயல்வெளியைக் கேட்கவேண்டும் என்று அவனிடத்தில் உத்தரவு பெற்றுக்கொண்டு, கழுதையின்மேலிருந்து இறங்கினாள்; காலேப் அவளை நோக்கி: உனக்கு என்ன வேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. பென்யமீன் புத்திரர் எருசலேமிலே குடியிருந்த எபூசியரையும் துரத்திவிடவில்லை; ஆகையால் எபூசியர் இந்நாள் மட்டும் பென்யமீன் புத்திரரோடேகூட எருசலேமில் குடியிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5891,51 +5871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவள் புறப்படுகையில், என் தகப்பனிடத்தில் ஒரு வயல்வெளியைக் கேட்கவேண்டும் என்று அவனிடத்தில் உத்தரவு பெற்றுக்கொண்டு, கழுதையின்மேலிருந்து இறங்கினாள்; காலேப் அவளை நோக்கி: உனக்கு என்ன வேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. யோசேப்பின் குடும்பத்தாரும் பெத்தேலுக்கு விரோதமாய்ப் போனார்கள்; கர்த்தர் அவர்களோடேகூட இருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6000,51 +5980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்போது அவள்: எனக்கு ஒரு ஆசீர்வாதம் தரவேண்டும்; வறட்சியான நிலத்தை எனக்குத் தந்தீர்; நீர்ப்பாய்ச்சலான நிலங்களையும் எனக்கு தரவேண்டும் என்றாள்; அப்பொழுது காலேப் மேற்புறத்திலும் கீழ்ப்புறத்திலும் அவளுக்கு நீர்ப்பாய்ச்சலான நிலங்களைக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[23. யோசேப்பின் புத்திரர் பெத்தேலை வேவுபார்க்க ஆட்களை அனுப்பினார்கள்; முன்னே அந்தப் பட்டணத்திற்கு லூஸ் என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6109,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்போது அவள்: எனக்கு ஒரு ஆசீர்வாதம் தரவேண்டும்; வறட்சியான நிலத்தை எனக்குத் தந்தீர்; நீர்ப்பாய்ச்சலான நிலங்களையும் எனக்கு தரவேண்டும் என்றாள்; அப்பொழுது காலேப் மேற்புறத்திலும் கீழ்ப்புறத்திலும் அவளுக்கு நீர்ப்பாய்ச்சலான நிலங்களைக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[24. அந்த வேவுகாரர் பட்டணத்திலிருந்து புறப்பட்டு வருகிற ஒரு மனுஷனைக் கண்டு: பட்டணத்திற்குள் பிரவேசிக்கும் வழியை எங்களுக்குக் காண்பி, உனக்குத் தயைசெய்வோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6218,51 +6198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நப்தலி கோத்திரத்தார் பெத்ஷிமேசின் குடிகளையும் பெத்தானாத்தின குடிகளையும் துரத்திவிடாமல், தேசத்தின் குடிகளாகிய கானானியரின் நடுவே குடியிருந்தார்கள்; பெத்ஷிமேஸ், பெத்தானாத் பட்டணங்களின் குடிகள் அவர்களுக்குப் பகுதிகட்டுகிறவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[24. அந்த வேவுகாரர் பட்டணத்திலிருந்து புறப்பட்டு வருகிற ஒரு மனுஷனைக் கண்டு: பட்டணத்திற்குள் பிரவேசிக்கும் வழியை எங்களுக்குக் காண்பி, உனக்குத் தயைசெய்வோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6327,51 +6307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நப்தலி கோத்திரத்தார் பெத்ஷிமேசின் குடிகளையும் பெத்தானாத்தின குடிகளையும் துரத்திவிடாமல், தேசத்தின் குடிகளாகிய கானானியரின் நடுவே குடியிருந்தார்கள்; பெத்ஷிமேஸ், பெத்தானாத் பட்டணங்களின் குடிகள் அவர்களுக்குப் பகுதிகட்டுகிறவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[25. அப்படியே பட்டணத்திற்குள் பிரவேசிக்கும் வழியை அவர்களுக்குக் காண்பித்தான்; அப்பொழுது அவர்கள் வந்து, பட்டணத்திலுள்ளவர்களைப் பட்டயக்கருக்கினால் வெட்டி, அந்த மனுஷனையும் அவன் குடும்பத்தையும் விட்டுவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6436,51 +6416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பென்யமீன் புத்திரர் எருசலேமிலே குடியிருந்த எபூசியரையும் துரத்திவிடவில்லை; ஆகையால் எபூசியர் இந்நாள் மட்டும் பென்யமீன் புத்திரரோடேகூட எருசலேமில் குடியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[32. ஆசேரியர் தேசத்தின் குடிகளாகிய கானானியரின் நடுவே குடியிருந்தார்கள்; அவர்களை அவர்கள் துரத்திவிடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6545,51 +6525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நப்தலி கோத்திரத்தார் பெத்ஷிமேசின் குடிகளையும் பெத்தானாத்தின குடிகளையும் துரத்திவிடாமல், தேசத்தின் குடிகளாகிய கானானியரின் நடுவே குடியிருந்தார்கள்; பெத்ஷிமேஸ், பெத்தானாத் பட்டணங்களின் குடிகள் அவர்களுக்குப் பகுதிகட்டுகிறவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[25. அப்படியே பட்டணத்திற்குள் பிரவேசிக்கும் வழியை அவர்களுக்குக் காண்பித்தான்; அப்பொழுது அவர்கள் வந்து, பட்டணத்திலுள்ளவர்களைப் பட்டயக்கருக்கினால் வெட்டி, அந்த மனுஷனையும் அவன் குடும்பத்தையும் விட்டுவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6654,51 +6634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மோசேயின் மாமனாகிய கேனியனின் புத்திரரும் யூதாவின் புத்திரரோடேகூடப் பேரீச்சமரங்களின் பட்டணத்திலிருந்து ஆராத்திற்குத் தெற்கேயிருக்கிற யூதாவின் வனாந்தரத்திற்கு வந்து, ஜனங்களோடே குடியேறினார்கள்.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது அந்த மனுஷன் ஏத்தியரின் தேசத்திற்குப் போய், ஒரு பட்டணத்தைக் கட்டி, அதற்கு லூஸ் என்று பேரிட்டான்; அதுதான் இந்நாள் மட்டும் அதின் பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6763,51 +6743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மோசேயின் மாமனாகிய கேனியனின் புத்திரரும் யூதாவின் புத்திரரோடேகூடப் பேரீச்சமரங்களின் பட்டணத்திலிருந்து ஆராத்திற்குத் தெற்கேயிருக்கிற யூதாவின் வனாந்தரத்திற்கு வந்து, ஜனங்களோடே குடியேறினார்கள்.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது அந்த மனுஷன் ஏத்தியரின் தேசத்திற்குப் போய், ஒரு பட்டணத்தைக் கட்டி, அதற்கு லூஸ் என்று பேரிட்டான்; அதுதான் இந்நாள் மட்டும் அதின் பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6872,51 +6852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மோசேயின் மாமனாகிய கேனியனின் புத்திரரும் யூதாவின் புத்திரரோடேகூடப் பேரீச்சமரங்களின் பட்டணத்திலிருந்து ஆராத்திற்குத் தெற்கேயிருக்கிற யூதாவின் வனாந்தரத்திற்கு வந்து, ஜனங்களோடே குடியேறினார்கள்.]]></a:t>
+              <a:t><![CDATA[27. மனாசே கோத்திரத்தார் பெத்செயான் பட்டணத்தாரையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், தானாக் பட்டணத்தாரையும், அதற்கு அடுத்த ஊர்களின் மனுஷரையும், தோரின் குடிகளையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், இப்லெயாம் பட்டணத்தாரையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், மெகிதோவின் குடிகளையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும் துரத்திவிடவில்லை; கானானியர் அந்த தேசத்திலே தானே குடியிருக்கவேண்டும் என்று இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6981,51 +6961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. எமோரியர் தாண் புத்திரரைப் பள்ளத்தாக்கில் இறங்கவொட்டாமல், மலைத்தேசத்திற்குப் போகும்படி நெருக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[27. மனாசே கோத்திரத்தார் பெத்செயான் பட்டணத்தாரையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், தானாக் பட்டணத்தாரையும், அதற்கு அடுத்த ஊர்களின் மனுஷரையும், தோரின் குடிகளையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், இப்லெயாம் பட்டணத்தாரையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், மெகிதோவின் குடிகளையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும் துரத்திவிடவில்லை; கானானியர் அந்த தேசத்திலே தானே குடியிருக்கவேண்டும் என்று இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7090,51 +7070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. எமோரியர் தாண் புத்திரரைப் பள்ளத்தாக்கில் இறங்கவொட்டாமல், மலைத்தேசத்திற்குப் போகும்படி நெருக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. இஸ்ரவேலர் பலத்தபோது, கானானியரை முற்றிலும் துரத்திவிடாமல் பகுதி கட்டப்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7199,51 +7179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யூதா தன் சகோதரனாகிய சிமியோனோடுங்கூடப் போனான், அவர்கள் சேப்பாத்தில் குடியிருக்கிற கானானியரை முறிய அடித்து, அதைச் சங்காரம் பண்ணி, அந்தப் பட்டணத்திற்கு ஒர்மா என்று பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. எப்பிராயீம் கோத்திரத்தார் கேசேரிலே குடியிருந்த கானானியரையும் துரத்திவிடவில்லை; ஆகையால் கானானியர் கேசேரில் அவர்கள் நடுவே குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7308,269 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யூதா தன் சகோதரனாகிய சிமியோனோடுங்கூடப் போனான், அவர்கள் சேப்பாத்தில் குடியிருக்கிற கானானியரை முறிய அடித்து, அதைச் சங்காரம் பண்ணி, அந்தப் பட்டணத்திற்கு ஒர்மா என்று பேரிட்டார்கள்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[35. எமோரியர் ஏரேஸ் மலைகளிலும் ஆயலோனிலும் சால்பீமிலும் குடியிருக்கவேண்டும் என்று இருந்தார்கள்; ஆனாலும் யோசேப்பின் குடும்பத்தாரின் கை பலத்தபடியினால், அவர்களுக்குப் பகுதிகட்டுகிறவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[29. எப்பிராயீம் கோத்திரத்தார் கேசேரிலே குடியிருந்த கானானியரையும் துரத்திவிடவில்லை; ஆகையால் கானானியர் கேசேரில் அவர்கள் நடுவே குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7635,378 +7397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யோசேப்பின் குடும்பத்தாரும் பெத்தேலுக்கு விரோதமாய்ப் போனார்கள்; கர்த்தர் அவர்களோடேகூட இருந்தார்.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[36. எமோரியரின் எல்லை அக்கராபீமுக்குப் போகிற மேடுதொடங்கி அதற்கு அப்புறமும் போயிற்று.]]></a:t>
+              <a:t><![CDATA[33. நப்தலி கோத்திரத்தார் பெத்ஷிமேசின் குடிகளையும் பெத்தானாத்தின குடிகளையும் துரத்திவிடாமல், தேசத்தின் குடிகளாகிய கானானியரின் நடுவே குடியிருந்தார்கள்; பெத்ஷிமேஸ், பெத்தானாத் பட்டணங்களின் குடிகள் அவர்களுக்குப் பகுதிகட்டுகிறவர்களானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8071,51 +7506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யோசேப்பின் புத்திரர் பெத்தேலை வேவுபார்க்க ஆட்களை அனுப்பினார்கள்; முன்னே அந்தப் பட்டணத்திற்கு லூஸ் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[33. நப்தலி கோத்திரத்தார் பெத்ஷிமேசின் குடிகளையும் பெத்தானாத்தின குடிகளையும் துரத்திவிடாமல், தேசத்தின் குடிகளாகிய கானானியரின் நடுவே குடியிருந்தார்கள்; பெத்ஷிமேஸ், பெத்தானாத் பட்டணங்களின் குடிகள் அவர்களுக்குப் பகுதிகட்டுகிறவர்களானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8180,51 +7615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்த வேவுகாரர் பட்டணத்திலிருந்து புறப்பட்டு வருகிற ஒரு மனுஷனைக் கண்டு: பட்டணத்திற்குள் பிரவேசிக்கும் வழியை எங்களுக்குக் காண்பி, உனக்குத் தயைசெய்வோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[34. எமோரியர் தாண் புத்திரரைப் பள்ளத்தாக்கில் இறங்கவொட்டாமல், மலைத்தேசத்திற்குப் போகும்படி நெருக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8259,51 +7694,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506409" r:id="rId1"/>
+    <p:sldLayoutId id="2474529211" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8807,94 +8242,54 @@
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
-</Relationships>
-[...22 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -9015,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you, the entrance into the city, and we will show you mercy.]]></a:t>
+              <a:t><![CDATA[35. ತಾವು ಹರ್‌ಹೆರೆಸ್‌ ಬೆಟ್ಟದಲ್ಲಿಯೂ ಅಯ್ಯಾಲೋನಿ ನಲ್ಲಿಯೂ ಶಾಲ್ಬೀಮಿನಲ್ಲಿಯೂ ವಾಸಿಸಬೇಕೆಂದಿದ್ದರು. ಆದರೆ ಯೋಸೇಫನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And when he showed them the entrance into the city, they stroke the city with the edge of the]]></a:t>
+              <a:t><![CDATA[ಮನೆಯವರ ಕೈ ಭಾರವಾದದ್ದ ರಿಂದ ಅವರಿಗೆ ಕಪ್ಪಕೊಡುವವರಾದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sword; but they let go the man and all his family.]]></a:t>
+              <a:t><![CDATA[36. ಹೀಗೆಯೇ ಅಮೋರಿಯರ ಮೇರೆಯು ಅಕ್ರಬ್ಬೀಮು ಹಿಡಿದು ಬಂಡೆಯಿಂದ ಮೇಲ್ಗಡೆಗೆ ಹಾದುಹೋಗುವದಾಗಿತ್ತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And the man went into the land of the Hittites, and built a city, and called the name thereof]]></a:t>
+              <a:t><![CDATA[1. ಯೆಹೋಶುವನು ಸತ್ತ ತರುವಾಯ ಆದದ್ದೇನಂದರೆ, ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಕರ್ತನಿಗೆ--ಕಾನಾನ್ಯರ ಮೇಲೆ ಮೊದಲು ನಮಗಾಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Luz: which is the name thereof unto this day.]]></a:t>
+              <a:t><![CDATA[ಯುದ್ಧಕ್ಕೆ ಹೋಗುವವರು ಯಾರು ಎಂದು ಕೇಳಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Neither did Manasseh drive out the inhabitants of Bethshean and her towns, nor Taanach and her]]></a:t>
+              <a:t><![CDATA[2. ಅದಕ್ಕೆ ಕರ್ತನು--ಯೂದನು ಹೋಗಲಿ; ಇಗೋ, ನಾನು ಆ ದೇಶವನ್ನು ಅವನ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಟ್ಟಿ ದ್ದೇನೆ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[towns, nor the inhabitants of Dor and her towns, nor the inhabitants of Ibleam and her towns, nor]]></a:t>
+              <a:t><![CDATA[3. ಯೂದನು ತನ್ನ ಸಹೋದರನಾದ ಸಿಮೆಯೋನನಿಗೆ--ನೀನು ನನ್ನ ಸಂಗಡ ನನ್ನ ಭಾಗಕ್ಕೆ ಬಾ, ಕಾನಾನ್ಯರ ಮೇಲೆ ಯುದ್ಧಮಾಡೋಣ; ನಾನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the inhabitants of Megiddo and her towns: but the Canaanites would dwell in that land.]]></a:t>
+              <a:t><![CDATA[ಹಾಗೆಯೇ ನಿನ್ನ ಸಂಗಡ ನಿನ್ನ ಭಾಗಕ್ಕೆ ಬರುವೆನು ಅಂದನು. ಹೀಗೆ ಸಿಮೆಯೋನನು ಅವನ ಸಂಗಡ ಹೋದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And it came to pass, when Israel was strong, that they put the Canaanites to tribute, and did]]></a:t>
+              <a:t><![CDATA[4. ಯೂದನು ಹೋದಾಗ ಕರ್ತನು ಕಾನಾನ್ಯರನ್ನೂ ಪೆರಿಜ್ಜೀಯರನ್ನೂ ಅವರ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಟ್ಟನು. ಬೆಜೆಕಿನಲ್ಲಿ ಇವರು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not utterly drive them out.]]></a:t>
+              <a:t><![CDATA[ಅವರಲ್ಲಿ ಹತ್ತು ಸಾವಿರ ಜನರನ್ನು ಕೊಂದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the LORD was with Judah; and he drove out the inhabitants of the mountain; but could not]]></a:t>
+              <a:t><![CDATA[30. ಜೆಬುಲೂನ್ಯರು ಕಿಟ್ರೋನಿನ ವಾಸಿಗಳನ್ನೂ ನಹಲೋಲಿನ ವಾಸಿಗಳನ್ನೂ ಹೊರಡಿಸಿಬಿಡಲಿಲ್ಲ. ಕಾನಾನ್ಯರಾದ ಇವರು ಅವರಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now after the death of Joshua it came to pass, that the children of Israel asked the LORD,]]></a:t>
+              <a:t><![CDATA[5. ಅವರು ಬೆಜೆಕಿನಲ್ಲಿ ಅದೋನೀಬೆಜೆಕನನ್ನು ಕಂಡು ಅವನಿಗೆ ವಿರೋಧವಾಗಿ ಯುದ್ಧಮಾಡಿ ಅಲ್ಲಿ ಕಾನಾನ್ಯರನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[saying, Who shall go up for us against the Canaanites first, to fight against them?]]></a:t>
+              <a:t><![CDATA[ಪೆರಿಜ್ಜೀಯರನ್ನೂ ಕೊಂದುಹಾಕಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the LORD said, Judah shall go up: behold, I have delivered the land into his hand.]]></a:t>
+              <a:t><![CDATA[6. ಆದರೆ ಅದೋನೀಬೆಜೆಕನು ಓಡಿಹೋದದರಿಂದ ಅವನನ್ನು ಹಿಂದಟ್ಟಿ ಹಿಡಿದು ಅವನ ಕೈಕಾಲುಗಳ ಹೆಬ್ಬೆರಳುಗಳನ್ನು ಕತ್ತರಿಸಿ ಹಾಕಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And Judah said unto Simeon his brother, Come up with me into my lot, that we may fight against]]></a:t>
+              <a:t><![CDATA[ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Canaanites; and I likewise will go with you into your lot. So Simeon went with him.]]></a:t>
+              <a:t><![CDATA[7. ಆಗ ಅದೋನೀಬೆಜೆಕನು--ನಾನು ಕೈಕಾಲು ಗಳ ಹೆಬ್ಬೆರಳುಗಳನ್ನು ಕತ್ತರಿಸಿದ ಎಪ್ಪತ್ತು ಮಂದಿ ಅರಸುಗಳು ನನ್ನ ಮೇಜಿನ ಕೆಳಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Judah went up; and the LORD delivered the Canaanites and the Perizzites into their hand: and]]></a:t>
+              <a:t><![CDATA[ತಮ್ಮ ಆಹಾರ ವನ್ನು ಕೂಡಿಸಿದರು; ನಾನು ಹೇಗೆ ಮಾಡಿದೆನೋ ಹಾಗಾಯೇ ದೇವರು ನನಗೆ ಮುಯ್ಯಿಗೆ ಮುಯ್ಯಿಮಾಡಿದ್ದಾನೆ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they slew of them in Bezek ten thousand men.]]></a:t>
+              <a:t><![CDATA[ಅವನನ್ನು ಯೆರೂಸಲೇಮಿಗೆ ತಕ್ಕೊಂಡು ಬಂದರು; ಅವನು ಅಲ್ಲಿ ಸತ್ತನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And they found Adonibezek in Bezek: and they fought against him, and they slew the Canaanites and]]></a:t>
+              <a:t><![CDATA[8. ಯೂದನ ಮಕ್ಕಳು ಯೆರೂಸಲೇಮಿನ ಮೇಲೆ ಯುದ್ಧಮಾಡಿ ಅದನ್ನು ಹಿಡಿದು ಕತ್ತಿಯಿಂದ ಹೊಡೆದು ಪಟ್ಟಣವನ್ನು ಬೆಂಕಿಯಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Perizzites.]]></a:t>
+              <a:t><![CDATA[ಸುಟ್ಟುಬಿಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. But Adonibezek fled; and they pursued after him, and caught him, and cut off his thumbs and his]]></a:t>
+              <a:t><![CDATA[9. ತರುವಾಯ ಯೂದನ ಮಕ್ಕಳು ಬೆಟ್ಟದಲ್ಲಿಯೂ ದಕ್ಷಿಣದಲ್ಲಿಯೂ ತಗ್ಗಿನ ಲ್ಲಿಯೂ ವಾಸಿಸಿದ ಕಾನಾನ್ಯರಿಗೆ ವಿರೋಧವಾಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[drive out the inhabitants of the valley, because they had chariots of iron.]]></a:t>
+              <a:t><![CDATA[ವಾಸವಾಗಿದ್ದು ಕಪ್ಪ ವನ್ನು ಕೊಡುವವರಾದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[great toes.]]></a:t>
+              <a:t><![CDATA[ಯುದ್ಧಮಾಡುವದಕ್ಕೆ ಹೋದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Adonibezek said, Threescore and ten kings, having their thumbs and their great toes cut off,]]></a:t>
+              <a:t><![CDATA[10. ಯೂದನು ಪೂರ್ವದಲ್ಲಿ ಕಿರ್ಯತರ್ಬ ಎಂಬ ಹೆಸರಿದ್ದ ಹೆಬ್ರೋನಿನಲ್ಲಿ ವಾಸವಾಗಿದ್ದ ಕಾನಾನ್ಯರ ಮೇಲೆ ಹೋಗಿ ಶೇಷೈ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gathered their food under my table: as I have done, so God has requited me. And they brought him to]]></a:t>
+              <a:t><![CDATA[ಅಹೀಮನ್‌, ತಲ್ಮೈರನ್ನು ಕೊಂದುಹಾಕಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem, and there he died.]]></a:t>
+              <a:t><![CDATA[11. ಅಲ್ಲಿಂದ ದೆಬೀರಿನಲ್ಲಿ ವಾಸ ವಾಗಿರುವವರಿಗೆ ವಿರೋಧವಾಗಿ ಹೋದರು; ದೆಬೀ ರಿಗೆ ಪೂರ್ವದಲ್ಲಿ ಕಿರ್ಯತ್‌ಸೇಫೆರ್‌ ಎಂಬ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Neither did Ephraim drive out the Canaanites that dwelt in Gezer; but the Canaanites dwelt in]]></a:t>
+              <a:t><![CDATA[ಹೆಸ ರಿತ್ತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Gezer among them.]]></a:t>
+              <a:t><![CDATA[12. ಕಾಲೇಬನು--ಕಿರ್ಯತೆಸೇಫೆರನ್ನು ಹೊಡೆದು ತೆಗೆದುಕೊಳ್ಳುವವನಿಗೆ ನನ್ನ ಕುಮಾರ್ತೆಯಾದ ಅಕ್ಷಾ ಳನ್ನು ಹೆಂಡತಿಯಾಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Neither did Zebulun drive out the inhabitants of Kitron, nor the inhabitants of Nahalol; but the]]></a:t>
+              <a:t><![CDATA[ಕೊಡುವೆನು ಎಂದು ಹೇಳಿದ್ದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Canaanites dwelt among them, and became tributaries.]]></a:t>
+              <a:t><![CDATA[13. ಆಗ ಕಾಲೇಬನ ತಮ್ಮನು ಕೆನಜನ ಮಗನಾದ ಒತ್ನೀಯೇಲನು ಅದನ್ನು ಹಿಡಿದನು. ಆಗ ಅವನು ತನ್ನ ಮಗಳಾದ ಅಕ್ಷಾಳನ್ನು ಅವನಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Now the children of Judah had fought against Jerusalem, and had taken it, and smitten it with the]]></a:t>
+              <a:t><![CDATA[ಹೆಂಡತಿಯಾಗಿ ಕೊಟ್ಟನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[edge of the sword, and set the city on fire.]]></a:t>
+              <a:t><![CDATA[14. ಅವಳು ಅವನ ಬಳಿಗೆ ಹೋಗುವಾಗ ತನ್ನ ತಂದೆಯಿಂದ ಒಂದು ಹೊಲವನ್ನು ಕೇಳುವದಕ್ಕೆ ಅವನನ್ನು ಪ್ರೇರೇಪಿಸಿದವಳಾಗಿ ಕತ್ತೆಯಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And they gave Hebron unto Caleb, as Moses said: and he expelled thence the three sons of Anak.]]></a:t>
+              <a:t><![CDATA[31. ಆಶೇರ್ಯರು ಅಕ್ಕೋವಿನ ವಾಸಿಗಳನ್ನೂ ಚೀದೋನಿನ ವಾಸಿಗಳನ್ನೂ ಅಹ್ಲಾಬ್‌, ಅಕ್ಜೀಬ್‌, ಹೆಲ್ಬಾ, ಅಫೀಕ್‌, ರೆಹೋಬ್‌]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. Neither did Asher drive out the inhabitants of Accho, nor the inhabitants of Zidon, nor of]]></a:t>
+              <a:t><![CDATA[ಇಳಿದಳು; ಕಾಲೇಬನು ಅವಳಿಗೆ--ನಿನಗೆ ಏನು ಬೇಕು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Ahlab, nor of Achzib, nor of Helbah, nor of Aphik, nor of Rehob:]]></a:t>
+              <a:t><![CDATA[15. ಅವಳು ಅವನಿಗೆ--ನನಗೆ ಆಶೀರ್ವಾದಕೊಡು; ನೀನು ದಕ್ಷಿಣ ಭೂಮಿಯನ್ನು ನನಗೆ ಕೊಟ್ಟುಬಿಟ್ಟೆ ಯಲ್ಲಾ, ನೀರು ಬುಗ್ಗೆಗಳನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And afterward the children of Judah went down to fight against the Canaanites, that dwelt in the]]></a:t>
+              <a:t><![CDATA[ಸಹ ಕೊಡು ಅಂದಳು. ಕಾಲೇಬನು ಮೇಲಿನ ಬುಗ್ಗೆಗಳನ್ನೂ ಕೆಳಗಿನ ಬುಗ್ಗೆಗಳನ್ನೂ ಅವಳಿಗೆ ಕೊಟ್ಟನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mountain, and in the south, and in the valley.]]></a:t>
+              <a:t><![CDATA[16. ಮೋಶೆಯ ಮಾವನಾದ ಕೇನ್ಯನ ಮಕ್ಕಳು ಖರ್ಜೂರ ಗಿಡಗಳ ಪಟ್ಟಣದಿಂದ ಹೊರಟು ಯೂದನ ಮಕ್ಕಳ ಸಂಗಡ ಅರಾದಿಗೆ ದಕ್ಷಿಣಕ್ಕಿರುವ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Judah went against the Canaanites that dwelt in Hebron: (now the name of Hebron before was]]></a:t>
+              <a:t><![CDATA[ಯೂದದ ಅರಣ್ಯಕ್ಕೆ ಬಂದು ಜನರ ಸಂಗಡ ವಾಸವಾಗಿದ್ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Kirjatharba:) and they slew Sheshai, and Ahiman, and Talmai.]]></a:t>
+              <a:t><![CDATA[17. ಯೆಹೂದ್ಯರು ತಮ್ಮ ಸಹೋದರರಾದ ಸಿಮೆ ಯೋನ್ಯರ ಸಂಗಡ ಹೊರಟು ಚೆಫತ್‌ನಲ್ಲಿ ವಾಸವಾಗಿ ರುವ ಕಾನಾನ್ಯರನ್ನು ಕೊಂದು ಆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And from thence he went against the inhabitants of Debir: and the name of Debir before was]]></a:t>
+              <a:t><![CDATA[ಪಟ್ಟಣವನ್ನು ನಿರ್ಮೂಲ ಮಾಡಿದರು. ಆ ಪಟ್ಟಣವು ಹೋರ್ಮಾ ಎಂದು ಕರೆಯಲ್ಪಟ್ಟಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Kirjathsepher:]]></a:t>
+              <a:t><![CDATA[18. ಇದಲ್ಲದೆ ಯೂದನು ಗಾಜಾವನ್ನೂ ಅದರ ಮೇರೆಯನ್ನೂ ಅಷ್ಕೆಲೋನನ್ನ್ನೂ ಅದರ ಮೇರೆಯನ್ನೂ ಎಕ್ರೋನನ್ನ್ನೂ ಅದರ ಮೇರೆ ಯನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. But the Asherites dwelt among the Canaanites, the inhabitants of the land: for they did not]]></a:t>
+              <a:t><![CDATA[ತೆಗೆದುಕೊಂಡನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[drive them out.]]></a:t>
+              <a:t><![CDATA[19. ಕರ್ತನು ಯೂದನ ಸಂಗಡ ಇದ್ದದರಿಂದ ಅವನು ಬೆಟ್ಟದ ನಿವಾಸಿಗಳನ್ನು ಹೊರಡಿಸಿಬಿಟ್ಟನು; ಆದರೆ ತಗ್ಗಿನ ನಿವಾಸಿಗಳಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +14086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the children of Benjamin did not drive out the Jebusites that inhabited Jerusalem; but the]]></a:t>
+              <a:t><![CDATA[ಪಟ್ಟಣ ಗಳ ವಾಸಿಗಳನ್ನೂ ಹೊರಡಿಸಿಬಿಡಲಿಲ್ಲ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Caleb said, He that strikes Kirjathsepher, and takes it, to him will I give Achsah my]]></a:t>
+              <a:t><![CDATA[ಕಬ್ಬಿ ಣದ ರಥಗಳಿದ್ದದರಿಂದ ಅವನು ಅವರನ್ನು ಹೊರ ಡಿಸಲಾರದೆ ಹೋದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[daughter to wife.]]></a:t>
+              <a:t><![CDATA[20. ಮೋಶೆಯು ಹೇಳಿದ ಪ್ರಕಾರ ಅವರು ಹೆಬ್ರೋನನ್ನ್ನು ಕಾಲೇಬನಿಗೆ ಕೊಟ್ಟರು. ಅವನು ಅನಾಕನ ಮೂವರು ಮಕ್ಕಳನ್ನು ಅಲ್ಲಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And Othniel the son of Kenaz, Caleb's younger brother, took it: and he gave him Achsah his]]></a:t>
+              <a:t><![CDATA[ಹೊರಡಿಸಿಬಿಟ್ಟನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[daughter to wife.]]></a:t>
+              <a:t><![CDATA[21. ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳು ಯೆರೂಸಲೇಮಿನಲ್ಲಿ ವಾಸವಾಗಿದ್ದ ಯೆಬೂಸಿಯರನ್ನು ಹೊರಡಿಸಲಿಲ್ಲ. ಆದರೆ ಯೆಬೂಸಿಯರು ಈ ದಿನದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And it came to pass, when she came to him, that she moved him to ask of her father a field: and]]></a:t>
+              <a:t><![CDATA[ವರೆಗೆ ಬೆನ್ಯಾವಿಾ ನನ ಮಕ್ಕಳ ಸಂಗಡ ವಾಸವಾಗಿದ್ದಾರೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[she lighted from off her ass; and Caleb said unto her, What will you?]]></a:t>
+              <a:t><![CDATA[22. ಇದಲ್ಲದೆ ಯೋಸೇಫನ ಮನೆಯವರು ಬೇತೇಲಿಗೆ ಹೋದರು. ಕರ್ತನು ಅವರ ಸಂಗಡ ಇದ್ದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +15010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And she said unto him, Give me a blessing: for you have given me a south land; give me also]]></a:t>
+              <a:t><![CDATA[23. ಆದರೆ ಮೊದಲು ಲೂಜ್‌ ಎಂದು ಹೆಸರಿದ್ದ ಬೇತೇಲೆಂಬ ಪಟ್ಟಣವನ್ನು ಪಾಳತಿ ನೋಡಲು ಯೋಸೇಫನ ಮನೆಯವರು ಕಳುಹಿಸಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +15142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[springs of water. And Caleb gave her the upper springs and the nether springs.]]></a:t>
+              <a:t><![CDATA[24. ಪಾಳತಿಯವರು ಪಟ್ಟಣದೊಳಗಿಂದ ಬರುವ ಒಬ್ಬ ಮನುಷ್ಯನನ್ನು ಕಂಡು ಅವನಿಗೆ--ದಯಮಾಡಿ ಪಟ್ಟಣದಲ್ಲಿ ಪ್ರವೇಶಿಸುವ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +15274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. Neither did Naphtali drive out the inhabitants of Bethshemesh, nor the inhabitants of Bethanath;]]></a:t>
+              <a:t><![CDATA[ಮಾರ್ಗವನ್ನು ನಮಗೆ ತೋರಿಸು; ನಾವು ನಿನಗೆ ಕರುಣೆ ತೋರಿಸುವೆವು ಅಂದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +15406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[but he dwelt among the Canaanites, the inhabitants of the land: nevertheless the inhabitants of]]></a:t>
+              <a:t><![CDATA[25. ಅವನು ಪಟ್ಟಣದಲ್ಲಿ ಪ್ರವೇಶಿಸುವ ಮಾರ್ಗವನ್ನು ಅವರಿಗೆ ತೋರಿಸಿದಾಗ ಅವರು ಬಂದು ಪಟ್ಟಣವನ್ನು ಕತ್ತಿಯಿಂದ ಹೊಡೆದು ಆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +15538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jebusites dwell with the children of Benjamin in Jerusalem unto this day.]]></a:t>
+              <a:t><![CDATA[32. ಆದರೆ ಆಶೇರ್ಯರು ಅವರನ್ನು ಹೊರಡಿಸಿಬಿಡದೆ ಆ ದೇಶದ ವಾಸಿಗಳಾದ ಕಾನಾನ್ಯರ ಮಧ್ಯದಲ್ಲಿ ವಾಸವಾಗಿದ್ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +15670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Bethshemesh and of Bethanath became tributaries unto them.]]></a:t>
+              <a:t><![CDATA[ಮನುಷ್ಯನನ್ನೂ ಅವನ ಸಮಸ್ತ ಕುಟುಂಬವನ್ನೂ ಕಳುಹಿಸಿಬಿಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +15802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the children of the Kenite, Moses' father in law, went up out of the city of palm trees with]]></a:t>
+              <a:t><![CDATA[26. ಆ ಮನುಷ್ಯನು ಹಿತ್ತಿಯರ ದೇಶಕ್ಕೆ ಹೋಗಿ ಅಲ್ಲಿ ಒಂದು ಪಟ್ಟಣವನ್ನು ಕಟ್ಟಿ ಅದಕ್ಕೆ ಲೂಜ್‌ ಎಂದು ಹೆಸರಿಟ್ಟನು. ಈ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +15934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the children of Judah into the wilderness of Judah, which lies in the south of Arad; and they went]]></a:t>
+              <a:t><![CDATA[ವರೆಗೂ ಅದಕ್ಕೆ ಅದೇ ಹೆಸರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +16066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and dwelt among the people.]]></a:t>
+              <a:t><![CDATA[27. ಮನಸ್ಸೆಯವರು ಬೇತ್‌ಷೆಯಾನ್‌ ತಾನಾಕ್‌ ದೋರ್‌ ಇಬ್ಲೆಯಾಮ್‌ ಮೆಗಿದ್ದೋ ಎಂಬ ಪಟ್ಟಣ ಗಳನ್ನು ಅವುಗಳ ಗ್ರಾಮಗಳನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +16198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And the Amorites forced the children of Dan into the mountain: for they would not suffer them to]]></a:t>
+              <a:t><![CDATA[ಸ್ವಾಧೀನಮಾಡಿ ಕೊಳ್ಳಲಿಲ್ಲ. ಆದದರಿಂದ ಕಾನಾನ್ಯರು ಆ ಪ್ರಾಂತ ಗಳಲ್ಲೇ ವಾಸಿಸುವದಕ್ಕೆ ದೃಢಮಾಡಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +16330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[come down to the valley:]]></a:t>
+              <a:t><![CDATA[28. ಇಸ್ರಾ ಯೇಲ್ಯರು ಬಲಗೊಂಡಾಗ ಅವರನ್ನು ಪೂರ್ಣವಾಗಿ ಹೊರಡಿಸಿಬಿಡದೆ ಕಪ್ಪಕೊಡಲು ಕಾನಾನ್ಯರಿಗೆ ನೇಮಕ ಮಾಡಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +16462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Judah went with Simeon his brother, and they slew the Canaanites that inhabited Zephath, and]]></a:t>
+              <a:t><![CDATA[29. ಇದಲ್ಲದೆ ಎಫ್ರಾಯಾಮ್‌ ಗೆಜೆರಿನಲ್ಲಿ ವಾಸವಾಗಿದ್ದ ಕಾನಾನ್ಯರನ್ನು ಹೊರಡಿಸಿಬಿಡಲಿಲ್ಲ. ಕಾನಾ ನ್ಯರು ಗೆಜೆರಿನಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,315 +16594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[utterly destroyed it. And the name of the city was called Hormah.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[house of Joseph prevailed, so that they became tributaries.]]></a:t>
+              <a:t><![CDATA[ಅವರ ಸಂಗಡ ವಾಸಿಸಿದ್ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,447 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the house of Joseph, they also went up against Bethel: and the LORD was with them.]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[36. And the coast of the Amorites was from the going up to Akrabbim, from the rock, and upward.]]></a:t>
+              <a:t><![CDATA[33. ನಫ್ತಾಲ್ಯರು ಬೇತ್‌ಷೆಮೆಷಿನ ವಾಸಿಗಳನ್ನೂ ಬೇತ ನಾತಿನ ವಾಸಿಗಳನ್ನೂ ಹೊರಡಿಸಿಬಿಡದೆ ಆ ದೇಶ ವಾಸಿಗಳಾದ ಕಾನಾನ್ಯರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the house of Joseph sent to search out Bethel. (Now the name of the city before was Luz.)]]></a:t>
+              <a:t><![CDATA[ಮಧ್ಯದಲ್ಲಿ ವಾಸಿಸಿದ್ದರು. ಆದರೆ ಬೇತ್‌ಷೆಮೆಷ್‌ ಬೇತನಾತನ ಪಟ್ಟಣವಾಸಿಗಳು ಅವರಿಗೆ ಕಪ್ಪಕೊಡುವವರಾದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And the spies saw a man come forth out of the city, and they said unto him, Show us, we pray]]></a:t>
+              <a:t><![CDATA[34. ಇದಲ್ಲದೆ ಅಮೋರಿಯರು ದಾನನ ಮಕ್ಕಳನ್ನು ತಗ್ಗಿನಲ್ಲಿ ಇಳಿಯಗೊಡದೆ ಬೆಟ್ಟಗಳಿಗೆ ಓಡಿಸಿಬಿಟ್ಟು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18316,91 +17051,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme72">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme72">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18426,51 +17161,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme72">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18601,51 +17336,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>72</Slides>
+  <Slides>67</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>