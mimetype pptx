--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -125,50 +125,74 @@
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -216,50 +240,62 @@
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -424,53 +460,65 @@
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -530,51 +578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. எமோரியர் ஏரேஸ் மலைகளிலும் ஆயலோனிலும் சால்பீமிலும் குடியிருக்கவேண்டும் என்று இருந்தார்கள்; ஆனாலும் யோசேப்பின் குடும்பத்தாரின் கை பலத்தபடியினால், அவர்களுக்குப் பகுதிகட்டுகிறவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And Judah went up; and the LORD delivered the Canaanites and the Perizzites into their hand: and they slew of them in Bezek ten thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -639,51 +687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. எமோரியர் ஏரேஸ் மலைகளிலும் ஆயலோனிலும் சால்பீமிலும் குடியிருக்கவேண்டும் என்று இருந்தார்கள்; ஆனாலும் யோசேப்பின் குடும்பத்தாரின் கை பலத்தபடியினால், அவர்களுக்குப் பகுதிகட்டுகிறவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And they found Adonibezek in Bezek: and they fought against him, and they slew the Canaanites and the Perizzites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -748,51 +796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. எமோரியரின் எல்லை அக்கராபீமுக்குப் போகிற மேடுதொடங்கி அதற்கு அப்புறமும் போயிற்று.]]></a:t>
+              <a:t><![CDATA[6. But Adonibezek fled; and they pursued after him, and caught him, and cut off his thumbs and his great toes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -857,51 +905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசுவா மரித்தபின் இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கி: கானானியரை எதிர்த்து யுத்தம்பண்ணும்படி, எங்களில் யார் முதல்முதல் எழுந்து புறப்படவேண்டும் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[6. But Adonibezek fled; and they pursued after him, and caught him, and cut off his thumbs and his great toes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -966,51 +1014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசுவா மரித்தபின் இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கி: கானானியரை எதிர்த்து யுத்தம்பண்ணும்படி, எங்களில் யார் முதல்முதல் எழுந்து புறப்படவேண்டும் என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And Adonibezek said, Threescore and ten kings, having their thumbs and their great toes cut off, gathered their food under my table: as I have done, so God has requited me. And they brought him to Jerusalem, and there he died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1075,51 +1123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்குக் கர்த்தர்: யூதா எழுந்து புறப்படக்கடவன்; இதோ, அந்த தேசத்தை அவன் கையிலே ஒப்புக்கொடுத்தேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. And Adonibezek said, Threescore and ten kings, having their thumbs and their great toes cut off, gathered their food under my table: as I have done, so God has requited me. And they brought him to Jerusalem, and there he died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1184,51 +1232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது யூதா தன் சகோதரனாகிய சிமியோனை நோக்கி: நாம் கானானியரோடே யுத்தம்பண்ண நீ என் சுதந்தரப் பங்குவீதத்தில் என்னோடேகூட எழுந்து வா; உன் சுதந்தரப் பங்கு வீதத்தில் நானும் உன்னோடுகூட வருவேன் என்றான்; அப்படியே சிமியோன் அவனோடேகூட போனான்.]]></a:t>
+              <a:t><![CDATA[7. And Adonibezek said, Threescore and ten kings, having their thumbs and their great toes cut off, gathered their food under my table: as I have done, so God has requited me. And they brought him to Jerusalem, and there he died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1293,51 +1341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது யூதா தன் சகோதரனாகிய சிமியோனை நோக்கி: நாம் கானானியரோடே யுத்தம்பண்ண நீ என் சுதந்தரப் பங்குவீதத்தில் என்னோடேகூட எழுந்து வா; உன் சுதந்தரப் பங்கு வீதத்தில் நானும் உன்னோடுகூட வருவேன் என்றான்; அப்படியே சிமியோன் அவனோடேகூட போனான்.]]></a:t>
+              <a:t><![CDATA[8. Now the children of Judah had fought against Jerusalem, and had taken it, and smitten it with the edge of the sword, and set the city on fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1402,51 +1450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யூதா எழுந்துபோனபோது, கர்த்தர் கானானியரையும் பெரிசியரையும் அவர்கள் கையிலே ஒப்புக்கொடுத்தார்; அவர்கள் பேசேக்கிலே பதினாயிரம்பேரையும் வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Now the children of Judah had fought against Jerusalem, and had taken it, and smitten it with the edge of the sword, and set the city on fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1511,51 +1559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யூதா எழுந்துபோனபோது, கர்த்தர் கானானியரையும் பெரிசியரையும் அவர்கள் கையிலே ஒப்புக்கொடுத்தார்; அவர்கள் பேசேக்கிலே பதினாயிரம்பேரையும் வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And afterward the children of Judah went down to fight against the Canaanites, that dwelt in the mountain, and in the south, and in the valley.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1620,51 +1668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. செபுலோன் கோத்திரத்தார் கித்ரோனின் குடிகளையும், நாகலோலின் குடிகளையும் துரத்திவிடவில்லை, ஆகையால் கானானியர் அவர்கள் நடுவே குடியிருந்து, பகுதி கட்டுகிறவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now after the death of Joshua it came to pass, that the children of Israel asked the LORD, saying, Who shall go up for us against the Canaanites first, to fight against them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1729,51 +1777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பேசேக்கிலே அதோனிபேசேக்கைக் கண்டு, அவனோடு யுத்தம்பண்ணி, கானானியரையும் பெரிசியரையும் வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And afterward the children of Judah went down to fight against the Canaanites, that dwelt in the mountain, and in the south, and in the valley.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1838,51 +1886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பேசேக்கிலே அதோனிபேசேக்கைக் கண்டு, அவனோடு யுத்தம்பண்ணி, கானானியரையும் பெரிசியரையும் வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And Judah went against the Canaanites that dwelt in Hebron: (now the name of Hebron before was Kirjatharba:) and they slew Sheshai, and Ahiman, and Talmai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1947,51 +1995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதோனிபேசேக் ஓடிப்போகையில், அவனைப் பின்தொடர்ந்து பிடித்து, அவன் கைகால்களின் பெருவிரல்களைத் தறித்துப் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And Judah went against the Canaanites that dwelt in Hebron: (now the name of Hebron before was Kirjatharba:) and they slew Sheshai, and Ahiman, and Talmai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2056,51 +2104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதோனிபேசேக் ஓடிப்போகையில், அவனைப் பின்தொடர்ந்து பிடித்து, அவன் கைகால்களின் பெருவிரல்களைத் தறித்துப் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And Judah went against the Canaanites that dwelt in Hebron: (now the name of Hebron before was Kirjatharba:) and they slew Sheshai, and Ahiman, and Talmai.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2165,51 +2213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்போழுது அதோனிபேசேக்: எழுபது ராஜாக்கள், கைகால்களின் பெருவிரல்கள் தறிக்கப்பட்டவர்களாய், என் மேஜையின்கீழ் விழுந்ததைப் பொறுக்கித் தின்றார்கள்; நான் எப்படிச் செய்தேனோ, அப்படியே தேவன் எனக்கும் செய்து சரிக்கட்டினார் என்றான். அவனை எருசலேமுக்குக் கொண்டுபோனார்கள்; அங்கே அவன் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[11. And from thence he went against the inhabitants of Debir: and the name of Debir before was Kirjathsepher:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2274,51 +2322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்போழுது அதோனிபேசேக்: எழுபது ராஜாக்கள், கைகால்களின் பெருவிரல்கள் தறிக்கப்பட்டவர்களாய், என் மேஜையின்கீழ் விழுந்ததைப் பொறுக்கித் தின்றார்கள்; நான் எப்படிச் செய்தேனோ, அப்படியே தேவன் எனக்கும் செய்து சரிக்கட்டினார் என்றான். அவனை எருசலேமுக்குக் கொண்டுபோனார்கள்; அங்கே அவன் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[11. And from thence he went against the inhabitants of Debir: and the name of Debir before was Kirjathsepher:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2383,51 +2431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்போழுது அதோனிபேசேக்: எழுபது ராஜாக்கள், கைகால்களின் பெருவிரல்கள் தறிக்கப்பட்டவர்களாய், என் மேஜையின்கீழ் விழுந்ததைப் பொறுக்கித் தின்றார்கள்; நான் எப்படிச் செய்தேனோ, அப்படியே தேவன் எனக்கும் செய்து சரிக்கட்டினார் என்றான். அவனை எருசலேமுக்குக் கொண்டுபோனார்கள்; அங்கே அவன் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[12. And Caleb said, He that strikes Kirjathsepher, and takes it, to him will I give Achsah my daughter to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2492,51 +2540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யூதாவின் புத்திரர் எருசலேமின்மேல் யுத்தம்பண்ணி, அதைப்பிடித்து, அதிலுள்ளவர்களைப் பட்டயக் கருக்கினால் வெட்டிப், பட்டணத்தை அக்கினிக்கு இரையாக்கிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And Caleb said, He that strikes Kirjathsepher, and takes it, to him will I give Achsah my daughter to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2601,51 +2649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யூதாவின் புத்திரர் எருசலேமின்மேல் யுத்தம்பண்ணி, அதைப்பிடித்து, அதிலுள்ளவர்களைப் பட்டயக் கருக்கினால் வெட்டிப், பட்டணத்தை அக்கினிக்கு இரையாக்கிவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And Othniel the son of Kenaz, Caleb's younger brother, took it: and he gave him Achsah his daughter to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2710,51 +2758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு யூதாவின் புத்திரர் மலைத்தேசத்திலேயும், தெற்கேயும், பள்ளத்தாக்குகளிலேயும் குடியிருக்கிற கானானியரோடு யுத்தம்பண்ணப் புறப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And Othniel the son of Kenaz, Caleb's younger brother, took it: and he gave him Achsah his daughter to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2819,51 +2867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. செபுலோன் கோத்திரத்தார் கித்ரோனின் குடிகளையும், நாகலோலின் குடிகளையும் துரத்திவிடவில்லை, ஆகையால் கானானியர் அவர்கள் நடுவே குடியிருந்து, பகுதி கட்டுகிறவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now after the death of Joshua it came to pass, that the children of Israel asked the LORD, saying, Who shall go up for us against the Canaanites first, to fight against them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2928,51 +2976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு யூதாவின் புத்திரர் மலைத்தேசத்திலேயும், தெற்கேயும், பள்ளத்தாக்குகளிலேயும் குடியிருக்கிற கானானியரோடு யுத்தம்பண்ணப் புறப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And it came to pass, when she came to him, that she moved him to ask of her father a field: and she lighted from off her ass; and Caleb said unto her, What will you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3037,51 +3085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே யூதா கோத்திரத்தார் எபிரோனிலே குடியிருக்கிற கானானியருக்கு விரோதமாய்ப் போய், சேசாய், அகீமான், தல்மாய் என்பவர்களை வெட்டிப்போட்டார்கள். முற்காலத்தில் அந்த எபிரோனுக்கு கீரியாத் அர்பா என்று பேர்.]]></a:t>
+              <a:t><![CDATA[14. And it came to pass, when she came to him, that she moved him to ask of her father a field: and she lighted from off her ass; and Caleb said unto her, What will you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3146,51 +3194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே யூதா கோத்திரத்தார் எபிரோனிலே குடியிருக்கிற கானானியருக்கு விரோதமாய்ப் போய், சேசாய், அகீமான், தல்மாய் என்பவர்களை வெட்டிப்போட்டார்கள். முற்காலத்தில் அந்த எபிரோனுக்கு கீரியாத் அர்பா என்று பேர்.]]></a:t>
+              <a:t><![CDATA[15. And she said unto him, Give me a blessing: for you have given me a south land; give me also springs of water. And Caleb gave her the upper springs and the nether springs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3255,51 +3303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அங்கேயிருந்து தெபீரின் குடிகளுக்கு விரோதமாகப் போனார்கள்; முற்காலத்தில் தெபீருக்கு கீரியாத்செப்பேர் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[15. And she said unto him, Give me a blessing: for you have given me a south land; give me also springs of water. And Caleb gave her the upper springs and the nether springs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3364,51 +3412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அங்கேயிருந்து தெபீரின் குடிகளுக்கு விரோதமாகப் போனார்கள்; முற்காலத்தில் தெபீருக்கு கீரியாத்செப்பேர் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[15. And she said unto him, Give me a blessing: for you have given me a south land; give me also springs of water. And Caleb gave her the upper springs and the nether springs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3473,51 +3521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்போது காலேப்: கீரியாத்செப்பேரை சங்காரம்பண்ணிப் பிடிக்கிறவனுக்கு என் குமாரத்தியாகிய அக்சாளை விவாகம் பண்ணிக்கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And the children of the Kenite, Moses' father in law, went up out of the city of palm trees with the children of Judah into the wilderness of Judah, which lies in the south of Arad; and they went and dwelt among the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3582,51 +3630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்போது காலேப்: கீரியாத்செப்பேரை சங்காரம்பண்ணிப் பிடிக்கிறவனுக்கு என் குமாரத்தியாகிய அக்சாளை விவாகம் பண்ணிக்கொடுப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And the children of the Kenite, Moses' father in law, went up out of the city of palm trees with the children of Judah into the wilderness of Judah, which lies in the south of Arad; and they went and dwelt among the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3691,51 +3739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்போது காலேபுடைய தம்பியாகிய கேனாசின் குமாரன் ஒத்னியேல் அதைப் பிடித்தான்; ஆகையால் தன் குமாரத்தியாகிய அக்சாளை அவனுக்கு விவாகம் பண்ணிக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[16. And the children of the Kenite, Moses' father in law, went up out of the city of palm trees with the children of Judah into the wilderness of Judah, which lies in the south of Arad; and they went and dwelt among the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3800,51 +3848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்போது காலேபுடைய தம்பியாகிய கேனாசின் குமாரன் ஒத்னியேல் அதைப் பிடித்தான்; ஆகையால் தன் குமாரத்தியாகிய அக்சாளை அவனுக்கு விவாகம் பண்ணிக்கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[17. And Judah went with Simeon his brother, and they slew the Canaanites that inhabited Zephath, and utterly destroyed it. And the name of the city was called Hormah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3909,51 +3957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவள் புறப்படுகையில், என் தகப்பனிடத்தில் ஒரு வயல்வெளியைக் கேட்கவேண்டும் என்று அவனிடத்தில் உத்தரவு பெற்றுக்கொண்டு, கழுதையின்மேலிருந்து இறங்கினாள்; காலேப் அவளை நோக்கி: உனக்கு என்ன வேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And Judah went with Simeon his brother, and they slew the Canaanites that inhabited Zephath, and utterly destroyed it. And the name of the city was called Hormah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4018,51 +4066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆசேர் கோத்திரத்தார் அக்கோவின் குடிகளையும், சீதோனின் குடிகளையும், அக்லாப், அக்சீப், எல்பா, ஆப்பீக், சேகோப் பட்டணங்களின் குடிகளையும் துரத்திவிடவில்லை.]]></a:t>
+              <a:t><![CDATA[2. And the LORD said, Judah shall go up: behold, I have delivered the land into his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4127,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவள் புறப்படுகையில், என் தகப்பனிடத்தில் ஒரு வயல்வெளியைக் கேட்கவேண்டும் என்று அவனிடத்தில் உத்தரவு பெற்றுக்கொண்டு, கழுதையின்மேலிருந்து இறங்கினாள்; காலேப் அவளை நோக்கி: உனக்கு என்ன வேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. Also Judah took Gaza with the coast thereof, and Askelon with the coast thereof, and Ekron with the coast thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4236,51 +4284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்போது அவள்: எனக்கு ஒரு ஆசீர்வாதம் தரவேண்டும்; வறட்சியான நிலத்தை எனக்குத் தந்தீர்; நீர்ப்பாய்ச்சலான நிலங்களையும் எனக்கு தரவேண்டும் என்றாள்; அப்பொழுது காலேப் மேற்புறத்திலும் கீழ்ப்புறத்திலும் அவளுக்கு நீர்ப்பாய்ச்சலான நிலங்களைக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[18. Also Judah took Gaza with the coast thereof, and Askelon with the coast thereof, and Ekron with the coast thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4345,51 +4393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்போது அவள்: எனக்கு ஒரு ஆசீர்வாதம் தரவேண்டும்; வறட்சியான நிலத்தை எனக்குத் தந்தீர்; நீர்ப்பாய்ச்சலான நிலங்களையும் எனக்கு தரவேண்டும் என்றாள்; அப்பொழுது காலேப் மேற்புறத்திலும் கீழ்ப்புறத்திலும் அவளுக்கு நீர்ப்பாய்ச்சலான நிலங்களைக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[19. And the LORD was with Judah; and he drove out the inhabitants of the mountain; but could not drive out the inhabitants of the valley, because they had chariots of iron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4454,51 +4502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மோசேயின் மாமனாகிய கேனியனின் புத்திரரும் யூதாவின் புத்திரரோடேகூடப் பேரீச்சமரங்களின் பட்டணத்திலிருந்து ஆராத்திற்குத் தெற்கேயிருக்கிற யூதாவின் வனாந்தரத்திற்கு வந்து, ஜனங்களோடே குடியேறினார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And the LORD was with Judah; and he drove out the inhabitants of the mountain; but could not drive out the inhabitants of the valley, because they had chariots of iron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4563,51 +4611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மோசேயின் மாமனாகிய கேனியனின் புத்திரரும் யூதாவின் புத்திரரோடேகூடப் பேரீச்சமரங்களின் பட்டணத்திலிருந்து ஆராத்திற்குத் தெற்கேயிருக்கிற யூதாவின் வனாந்தரத்திற்கு வந்து, ஜனங்களோடே குடியேறினார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And they gave Hebron unto Caleb, as Moses said: and he expelled thence the three sons of Anak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4672,51 +4720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யூதா தன் சகோதரனாகிய சிமியோனோடுங்கூடப் போனான், அவர்கள் சேப்பாத்தில் குடியிருக்கிற கானானியரை முறிய அடித்து, அதைச் சங்காரம் பண்ணி, அந்தப் பட்டணத்திற்கு ஒர்மா என்று பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And they gave Hebron unto Caleb, as Moses said: and he expelled thence the three sons of Anak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4781,51 +4829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யூதா தன் சகோதரனாகிய சிமியோனோடுங்கூடப் போனான், அவர்கள் சேப்பாத்தில் குடியிருக்கிற கானானியரை முறிய அடித்து, அதைச் சங்காரம் பண்ணி, அந்தப் பட்டணத்திற்கு ஒர்மா என்று பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And the children of Benjamin did not drive out the Jebusites that inhabited Jerusalem; but the Jebusites dwell with the children of Benjamin in Jerusalem unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4890,51 +4938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யூதா காசாவையும் அதின் எல்லையையும், அஸ்கலோனையும் அதின் எல்லையையும், எக்ரோனையும் அதின் எல்லையையும் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[21. And the children of Benjamin did not drive out the Jebusites that inhabited Jerusalem; but the Jebusites dwell with the children of Benjamin in Jerusalem unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4999,51 +5047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யூதா காசாவையும் அதின் எல்லையையும், அஸ்கலோனையும் அதின் எல்லையையும், எக்ரோனையும் அதின் எல்லையையும் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[22. And the house of Joseph, they also went up against Bethel: and the LORD was with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5108,51 +5156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர் யூதாவோடேகூட இருந்ததினால், மலைத்தேசத்தாரைத் துரத்திவிட்டார்கள்; பள்ளத்தாக்கின் குடிகளுக்கு இருப்புரதங்கள் இருந்தபடியினால், அவர்களைத் துரத்த கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[23. And the house of Joseph sent to search out Bethel. (Now the name of the city before was Luz.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5217,51 +5265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஆசேர் கோத்திரத்தார் அக்கோவின் குடிகளையும், சீதோனின் குடிகளையும், அக்லாப், அக்சீப், எல்பா, ஆப்பீக், சேகோப் பட்டணங்களின் குடிகளையும் துரத்திவிடவில்லை.]]></a:t>
+              <a:t><![CDATA[2. And the LORD said, Judah shall go up: behold, I have delivered the land into his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5326,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர் யூதாவோடேகூட இருந்ததினால், மலைத்தேசத்தாரைத் துரத்திவிட்டார்கள்; பள்ளத்தாக்கின் குடிகளுக்கு இருப்புரதங்கள் இருந்தபடியினால், அவர்களைத் துரத்த கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[23. And the house of Joseph sent to search out Bethel. (Now the name of the city before was Luz.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5435,51 +5483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மோசே சொன்னபடியே, எபிரோனைக் காலேபுக்குக் கொடுத்தார்கள்; அவன் அதிலிருந்த ஏனாக்கின் மூன்று குமாரரையும் துரத்திவிட்டான்.]]></a:t>
+              <a:t><![CDATA[24. And the spies saw a man come forth out of the city, and they said unto him, Show us, we pray you, the entrance into the city, and we will show you mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5544,51 +5592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மோசே சொன்னபடியே, எபிரோனைக் காலேபுக்குக் கொடுத்தார்கள்; அவன் அதிலிருந்த ஏனாக்கின் மூன்று குமாரரையும் துரத்திவிட்டான்.]]></a:t>
+              <a:t><![CDATA[24. And the spies saw a man come forth out of the city, and they said unto him, Show us, we pray you, the entrance into the city, and we will show you mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5653,51 +5701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பென்யமீன் புத்திரர் எருசலேமிலே குடியிருந்த எபூசியரையும் துரத்திவிடவில்லை; ஆகையால் எபூசியர் இந்நாள் மட்டும் பென்யமீன் புத்திரரோடேகூட எருசலேமில் குடியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And when he showed them the entrance into the city, they stroke the city with the edge of the sword; but they let go the man and all his family.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5762,51 +5810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பென்யமீன் புத்திரர் எருசலேமிலே குடியிருந்த எபூசியரையும் துரத்திவிடவில்லை; ஆகையால் எபூசியர் இந்நாள் மட்டும் பென்யமீன் புத்திரரோடேகூட எருசலேமில் குடியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And when he showed them the entrance into the city, they stroke the city with the edge of the sword; but they let go the man and all his family.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5871,51 +5919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யோசேப்பின் குடும்பத்தாரும் பெத்தேலுக்கு விரோதமாய்ப் போனார்கள்; கர்த்தர் அவர்களோடேகூட இருந்தார்.]]></a:t>
+              <a:t><![CDATA[25. And when he showed them the entrance into the city, they stroke the city with the edge of the sword; but they let go the man and all his family.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5980,51 +6028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யோசேப்பின் புத்திரர் பெத்தேலை வேவுபார்க்க ஆட்களை அனுப்பினார்கள்; முன்னே அந்தப் பட்டணத்திற்கு லூஸ் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[26. And the man went into the land of the Hittites, and built a city, and called the name thereof Luz: which is the name thereof unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6089,51 +6137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்த வேவுகாரர் பட்டணத்திலிருந்து புறப்பட்டு வருகிற ஒரு மனுஷனைக் கண்டு: பட்டணத்திற்குள் பிரவேசிக்கும் வழியை எங்களுக்குக் காண்பி, உனக்குத் தயைசெய்வோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And the man went into the land of the Hittites, and built a city, and called the name thereof Luz: which is the name thereof unto this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6198,51 +6246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்த வேவுகாரர் பட்டணத்திலிருந்து புறப்பட்டு வருகிற ஒரு மனுஷனைக் கண்டு: பட்டணத்திற்குள் பிரவேசிக்கும் வழியை எங்களுக்குக் காண்பி, உனக்குத் தயைசெய்வோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[27. Neither did Manasseh drive out the inhabitants of Bethshean and her towns, nor Taanach and her towns, nor the inhabitants of Dor and her towns, nor the inhabitants of Ibleam and her towns, nor the inhabitants of Megiddo and her towns: but the Canaanites would dwell in that land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6307,51 +6355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்படியே பட்டணத்திற்குள் பிரவேசிக்கும் வழியை அவர்களுக்குக் காண்பித்தான்; அப்பொழுது அவர்கள் வந்து, பட்டணத்திலுள்ளவர்களைப் பட்டயக்கருக்கினால் வெட்டி, அந்த மனுஷனையும் அவன் குடும்பத்தையும் விட்டுவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. Neither did Manasseh drive out the inhabitants of Bethshean and her towns, nor Taanach and her towns, nor the inhabitants of Dor and her towns, nor the inhabitants of Ibleam and her towns, nor the inhabitants of Megiddo and her towns: but the Canaanites would dwell in that land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6416,51 +6464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆசேரியர் தேசத்தின் குடிகளாகிய கானானியரின் நடுவே குடியிருந்தார்கள்; அவர்களை அவர்கள் துரத்திவிடவில்லை.]]></a:t>
+              <a:t><![CDATA[3. And Judah said unto Simeon his brother, Come up with me into my lot, that we may fight against the Canaanites; and I likewise will go with you into your lot. So Simeon went with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6525,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்படியே பட்டணத்திற்குள் பிரவேசிக்கும் வழியை அவர்களுக்குக் காண்பித்தான்; அப்பொழுது அவர்கள் வந்து, பட்டணத்திலுள்ளவர்களைப் பட்டயக்கருக்கினால் வெட்டி, அந்த மனுஷனையும் அவன் குடும்பத்தையும் விட்டுவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. Neither did Manasseh drive out the inhabitants of Bethshean and her towns, nor Taanach and her towns, nor the inhabitants of Dor and her towns, nor the inhabitants of Ibleam and her towns, nor the inhabitants of Megiddo and her towns: but the Canaanites would dwell in that land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6634,51 +6682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அந்த மனுஷன் ஏத்தியரின் தேசத்திற்குப் போய், ஒரு பட்டணத்தைக் கட்டி, அதற்கு லூஸ் என்று பேரிட்டான்; அதுதான் இந்நாள் மட்டும் அதின் பேர்.]]></a:t>
+              <a:t><![CDATA[27. Neither did Manasseh drive out the inhabitants of Bethshean and her towns, nor Taanach and her towns, nor the inhabitants of Dor and her towns, nor the inhabitants of Ibleam and her towns, nor the inhabitants of Megiddo and her towns: but the Canaanites would dwell in that land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6743,51 +6791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது அந்த மனுஷன் ஏத்தியரின் தேசத்திற்குப் போய், ஒரு பட்டணத்தைக் கட்டி, அதற்கு லூஸ் என்று பேரிட்டான்; அதுதான் இந்நாள் மட்டும் அதின் பேர்.]]></a:t>
+              <a:t><![CDATA[27. Neither did Manasseh drive out the inhabitants of Bethshean and her towns, nor Taanach and her towns, nor the inhabitants of Dor and her towns, nor the inhabitants of Ibleam and her towns, nor the inhabitants of Megiddo and her towns: but the Canaanites would dwell in that land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6852,51 +6900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மனாசே கோத்திரத்தார் பெத்செயான் பட்டணத்தாரையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், தானாக் பட்டணத்தாரையும், அதற்கு அடுத்த ஊர்களின் மனுஷரையும், தோரின் குடிகளையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், இப்லெயாம் பட்டணத்தாரையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், மெகிதோவின் குடிகளையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும் துரத்திவிடவில்லை; கானானியர் அந்த தேசத்திலே தானே குடியிருக்கவேண்டும் என்று இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And it came to pass, when Israel was strong, that they put the Canaanites to tribute, and did not utterly drive them out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6961,51 +7009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மனாசே கோத்திரத்தார் பெத்செயான் பட்டணத்தாரையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், தானாக் பட்டணத்தாரையும், அதற்கு அடுத்த ஊர்களின் மனுஷரையும், தோரின் குடிகளையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், இப்லெயாம் பட்டணத்தாரையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், மெகிதோவின் குடிகளையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும் துரத்திவிடவில்லை; கானானியர் அந்த தேசத்திலே தானே குடியிருக்கவேண்டும் என்று இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[29. Neither did Ephraim drive out the Canaanites that dwelt in Gezer; but the Canaanites dwelt in Gezer among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7070,51 +7118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இஸ்ரவேலர் பலத்தபோது, கானானியரை முற்றிலும் துரத்திவிடாமல் பகுதி கட்டப்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[29. Neither did Ephraim drive out the Canaanites that dwelt in Gezer; but the Canaanites dwelt in Gezer among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7179,51 +7227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. எப்பிராயீம் கோத்திரத்தார் கேசேரிலே குடியிருந்த கானானியரையும் துரத்திவிடவில்லை; ஆகையால் கானானியர் கேசேரில் அவர்கள் நடுவே குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. Neither did Zebulun drive out the inhabitants of Kitron, nor the inhabitants of Nahalol; but the Canaanites dwelt among them, and became tributaries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7288,51 +7336,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. எப்பிராயீம் கோத்திரத்தார் கேசேரிலே குடியிருந்த கானானியரையும் துரத்திவிடவில்லை; ஆகையால் கானானியர் கேசேரில் அவர்கள் நடுவே குடியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. Neither did Zebulun drive out the inhabitants of Kitron, nor the inhabitants of Nahalol; but the Canaanites dwelt among them, and became tributaries.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Neither did Asher drive out the inhabitants of Accho, nor the inhabitants of Zidon, nor of Ahlab, nor of Achzib, nor of Helbah, nor of Aphik, nor of Rehob:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Neither did Asher drive out the inhabitants of Accho, nor the inhabitants of Zidon, nor of Ahlab, nor of Achzib, nor of Helbah, nor of Aphik, nor of Rehob:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7397,51 +7663,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நப்தலி கோத்திரத்தார் பெத்ஷிமேசின் குடிகளையும் பெத்தானாத்தின குடிகளையும் துரத்திவிடாமல், தேசத்தின் குடிகளாகிய கானானியரின் நடுவே குடியிருந்தார்கள்; பெத்ஷிமேஸ், பெத்தானாத் பட்டணங்களின் குடிகள் அவர்களுக்குப் பகுதிகட்டுகிறவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And Judah said unto Simeon his brother, Come up with me into my lot, that we may fight against the Canaanites; and I likewise will go with you into your lot. So Simeon went with him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. But the Asherites dwelt among the Canaanites, the inhabitants of the land: for they did not drive them out.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. But the Asherites dwelt among the Canaanites, the inhabitants of the land: for they did not drive them out.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. Neither did Naphtali drive out the inhabitants of Bethshemesh, nor the inhabitants of Bethanath; but he dwelt among the Canaanites, the inhabitants of the land: nevertheless the inhabitants of Bethshemesh and of Bethanath became tributaries unto them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. Neither did Naphtali drive out the inhabitants of Bethshemesh, nor the inhabitants of Bethanath; but he dwelt among the Canaanites, the inhabitants of the land: nevertheless the inhabitants of Bethshemesh and of Bethanath became tributaries unto them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. Neither did Naphtali drive out the inhabitants of Bethshemesh, nor the inhabitants of Bethanath; but he dwelt among the Canaanites, the inhabitants of the land: nevertheless the inhabitants of Bethshemesh and of Bethanath became tributaries unto them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And the Amorites forced the children of Dan into the mountain: for they would not suffer them to come down to the valley:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And the Amorites forced the children of Dan into the mountain: for they would not suffer them to come down to the valley:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. But the Amorites would dwell in mount Heres in Aijalon, and in Shaalbim: yet the hand of the house of Joseph prevailed, so that they became tributaries.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. But the Amorites would dwell in mount Heres in Aijalon, and in Shaalbim: yet the hand of the house of Joseph prevailed, so that they became tributaries.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And the coast of the Amorites was from the going up to Akrabbim, from the rock, and upward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7506,51 +8862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நப்தலி கோத்திரத்தார் பெத்ஷிமேசின் குடிகளையும் பெத்தானாத்தின குடிகளையும் துரத்திவிடாமல், தேசத்தின் குடிகளாகிய கானானியரின் நடுவே குடியிருந்தார்கள்; பெத்ஷிமேஸ், பெத்தானாத் பட்டணங்களின் குடிகள் அவர்களுக்குப் பகுதிகட்டுகிறவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And Judah said unto Simeon his brother, Come up with me into my lot, that we may fight against the Canaanites; and I likewise will go with you into your lot. So Simeon went with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7615,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. எமோரியர் தாண் புத்திரரைப் பள்ளத்தாக்கில் இறங்கவொட்டாமல், மலைத்தேசத்திற்குப் போகும்படி நெருக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And Judah went up; and the LORD delivered the Canaanites and the Perizzites into their hand: and they slew of them in Bezek ten thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7694,51 +9050,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529211" r:id="rId1"/>
+    <p:sldLayoutId id="2478619331" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8242,54 +9598,150 @@
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8410,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ತಾವು ಹರ್‌ಹೆರೆಸ್‌ ಬೆಟ್ಟದಲ್ಲಿಯೂ ಅಯ್ಯಾಲೋನಿ ನಲ್ಲಿಯೂ ಶಾಲ್ಬೀಮಿನಲ್ಲಿಯೂ ವಾಸಿಸಬೇಕೆಂದಿದ್ದರು. ಆದರೆ ಯೋಸೇಫನ]]></a:t>
+              <a:t><![CDATA[அவர்கள் பேசேக்கிலே பதினாயிரம்பேரையும் வெட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನೆಯವರ ಕೈ ಭಾರವಾದದ್ದ ರಿಂದ ಅವರಿಗೆ ಕಪ್ಪಕೊಡುವವರಾದರು.]]></a:t>
+              <a:t><![CDATA[5. பேசேக்கிலே அதோனிபேசேக்கைக் கண்டு, அவனோடு யுத்தம்பண்ணி, கானானியரையும் பெரிசியரையும் வெட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಹೀಗೆಯೇ ಅಮೋರಿಯರ ಮೇರೆಯು ಅಕ್ರಬ್ಬೀಮು ಹಿಡಿದು ಬಂಡೆಯಿಂದ ಮೇಲ್ಗಡೆಗೆ ಹಾದುಹೋಗುವದಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[6. அதோனிபேசேக் ஓடிப்போகையில், அவனைப் பின்தொடர்ந்து பிடித்து, அவன் கைகால்களின் பெருவிரல்களைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಯೆಹೋಶುವನು ಸತ್ತ ತರುವಾಯ ಆದದ್ದೇನಂದರೆ, ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಕರ್ತನಿಗೆ--ಕಾನಾನ್ಯರ ಮೇಲೆ ಮೊದಲು ನಮಗಾಗಿ]]></a:t>
+              <a:t><![CDATA[தறித்துப் போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯುದ್ಧಕ್ಕೆ ಹೋಗುವವರು ಯಾರು ಎಂದು ಕೇಳಿದರು.]]></a:t>
+              <a:t><![CDATA[7. அப்போழுது அதோனிபேசேக்: எழுபது ராஜாக்கள், கைகால்களின் பெருவிரல்கள் தறிக்கப்பட்டவர்களாய், என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಅದಕ್ಕೆ ಕರ್ತನು--ಯೂದನು ಹೋಗಲಿ; ಇಗೋ, ನಾನು ಆ ದೇಶವನ್ನು ಅವನ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಟ್ಟಿ ದ್ದೇನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[மேஜையின்கீழ் விழுந்ததைப் பொறுக்கித் தின்றார்கள்; நான் எப்படிச் செய்தேனோ, அப்படியே தேவன் எனக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಯೂದನು ತನ್ನ ಸಹೋದರನಾದ ಸಿಮೆಯೋನನಿಗೆ--ನೀನು ನನ್ನ ಸಂಗಡ ನನ್ನ ಭಾಗಕ್ಕೆ ಬಾ, ಕಾನಾನ್ಯರ ಮೇಲೆ ಯುದ್ಧಮಾಡೋಣ; ನಾನು]]></a:t>
+              <a:t><![CDATA[செய்து சரிக்கட்டினார் என்றான். அவனை எருசலேமுக்குக் கொண்டுபோனார்கள்; அங்கே அவன் செத்துப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗೆಯೇ ನಿನ್ನ ಸಂಗಡ ನಿನ್ನ ಭಾಗಕ್ಕೆ ಬರುವೆನು ಅಂದನು. ಹೀಗೆ ಸಿಮೆಯೋನನು ಅವನ ಸಂಗಡ ಹೋದನು.]]></a:t>
+              <a:t><![CDATA[8. யூதாவின் புத்திரர் எருசலேமின்மேல் யுத்தம்பண்ணி, அதைப்பிடித்து, அதிலுள்ளவர்களைப் பட்டயக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಯೂದನು ಹೋದಾಗ ಕರ್ತನು ಕಾನಾನ್ಯರನ್ನೂ ಪೆರಿಜ್ಜೀಯರನ್ನೂ ಅವರ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಟ್ಟನು. ಬೆಜೆಕಿನಲ್ಲಿ ಇವರು]]></a:t>
+              <a:t><![CDATA[கருக்கினால் வெட்டிப், பட்டணத்தை அக்கினிக்கு இரையாக்கிவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರಲ್ಲಿ ಹತ್ತು ಸಾವಿರ ಜನರನ್ನು ಕೊಂದರು.]]></a:t>
+              <a:t><![CDATA[9. பின்பு யூதாவின் புத்திரர் மலைத்தேசத்திலேயும், தெற்கேயும், பள்ளத்தாக்குகளிலேயும் குடியிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಜೆಬುಲೂನ್ಯರು ಕಿಟ್ರೋನಿನ ವಾಸಿಗಳನ್ನೂ ನಹಲೋಲಿನ ವಾಸಿಗಳನ್ನೂ ಹೊರಡಿಸಿಬಿಡಲಿಲ್ಲ. ಕಾನಾನ್ಯರಾದ ಇವರು ಅವರಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[1. யோசுவா மரித்தபின் இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கி: கானானியரை எதிர்த்து யுத்தம்பண்ணும்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅವರು ಬೆಜೆಕಿನಲ್ಲಿ ಅದೋನೀಬೆಜೆಕನನ್ನು ಕಂಡು ಅವನಿಗೆ ವಿರೋಧವಾಗಿ ಯುದ್ಧಮಾಡಿ ಅಲ್ಲಿ ಕಾನಾನ್ಯರನ್ನೂ]]></a:t>
+              <a:t><![CDATA[கானானியரோடு யுத்தம்பண்ணப் புறப்பட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪೆರಿಜ್ಜೀಯರನ್ನೂ ಕೊಂದುಹಾಕಿದರು.]]></a:t>
+              <a:t><![CDATA[10. அப்படியே யூதா கோத்திரத்தார் எபிரோனிலே குடியிருக்கிற கானானியருக்கு விரோதமாய்ப் போய், சேசாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆದರೆ ಅದೋನೀಬೆಜೆಕನು ಓಡಿಹೋದದರಿಂದ ಅವನನ್ನು ಹಿಂದಟ್ಟಿ ಹಿಡಿದು ಅವನ ಕೈಕಾಲುಗಳ ಹೆಬ್ಬೆರಳುಗಳನ್ನು ಕತ್ತರಿಸಿ ಹಾಕಿ]]></a:t>
+              <a:t><![CDATA[அகீமான், தல்மாய் என்பவர்களை வெட்டிப்போட்டார்கள். முற்காலத்தில் அந்த எபிரோனுக்கு கீரியாத் அர்பா என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದರು.]]></a:t>
+              <a:t><![CDATA[பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆಗ ಅದೋನೀಬೆಜೆಕನು--ನಾನು ಕೈಕಾಲು ಗಳ ಹೆಬ್ಬೆರಳುಗಳನ್ನು ಕತ್ತರಿಸಿದ ಎಪ್ಪತ್ತು ಮಂದಿ ಅರಸುಗಳು ನನ್ನ ಮೇಜಿನ ಕೆಳಗೆ]]></a:t>
+              <a:t><![CDATA[11. அங்கேயிருந்து தெபீரின் குடிகளுக்கு விரோதமாகப் போனார்கள்; முற்காலத்தில் தெபீருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಮ್ಮ ಆಹಾರ ವನ್ನು ಕೂಡಿಸಿದರು; ನಾನು ಹೇಗೆ ಮಾಡಿದೆನೋ ಹಾಗಾಯೇ ದೇವರು ನನಗೆ ಮುಯ್ಯಿಗೆ ಮುಯ್ಯಿಮಾಡಿದ್ದಾನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[கீரியாத்செப்பேர் என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನನ್ನು ಯೆರೂಸಲೇಮಿಗೆ ತಕ್ಕೊಂಡು ಬಂದರು; ಅವನು ಅಲ್ಲಿ ಸತ್ತನು.]]></a:t>
+              <a:t><![CDATA[12. அப்போது காலேப்: கீரியாத்செப்பேரை சங்காரம்பண்ணிப் பிடிக்கிறவனுக்கு என் குமாரத்தியாகிய அக்சாளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಯೂದನ ಮಕ್ಕಳು ಯೆರೂಸಲೇಮಿನ ಮೇಲೆ ಯುದ್ಧಮಾಡಿ ಅದನ್ನು ಹಿಡಿದು ಕತ್ತಿಯಿಂದ ಹೊಡೆದು ಪಟ್ಟಣವನ್ನು ಬೆಂಕಿಯಿಂದ]]></a:t>
+              <a:t><![CDATA[விவாகம் பண்ணிக்கொடுப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸುಟ್ಟುಬಿಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[13. அப்போது காலேபுடைய தம்பியாகிய கேனாசின் குமாரன் ஒத்னியேல் அதைப் பிடித்தான்; ஆகையால் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ತರುವಾಯ ಯೂದನ ಮಕ್ಕಳು ಬೆಟ್ಟದಲ್ಲಿಯೂ ದಕ್ಷಿಣದಲ್ಲಿಯೂ ತಗ್ಗಿನ ಲ್ಲಿಯೂ ವಾಸಿಸಿದ ಕಾನಾನ್ಯರಿಗೆ ವಿರೋಧವಾಗಿ]]></a:t>
+              <a:t><![CDATA[குமாரத்தியாகிய அக்சாளை அவனுக்கு விவாகம் பண்ணிக்கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಾಸವಾಗಿದ್ದು ಕಪ್ಪ ವನ್ನು ಕೊಡುವವರಾದರು.]]></a:t>
+              <a:t><![CDATA[எங்களில் யார் முதல்முதல் எழுந்து புறப்படவேண்டும் என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯುದ್ಧಮಾಡುವದಕ್ಕೆ ಹೋದರು.]]></a:t>
+              <a:t><![CDATA[14. அவள் புறப்படுகையில், என் தகப்பனிடத்தில் ஒரு வயல்வெளியைக் கேட்கவேண்டும் என்று அவனிடத்தில் உத்தரவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಯೂದನು ಪೂರ್ವದಲ್ಲಿ ಕಿರ್ಯತರ್ಬ ಎಂಬ ಹೆಸರಿದ್ದ ಹೆಬ್ರೋನಿನಲ್ಲಿ ವಾಸವಾಗಿದ್ದ ಕಾನಾನ್ಯರ ಮೇಲೆ ಹೋಗಿ ಶೇಷೈ,]]></a:t>
+              <a:t><![CDATA[பெற்றுக்கொண்டு, கழுதையின்மேலிருந்து இறங்கினாள்; காலேப் அவளை நோக்கி: உனக்கு என்ன வேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಹೀಮನ್‌, ತಲ್ಮೈರನ್ನು ಕೊಂದುಹಾಕಿದನು.]]></a:t>
+              <a:t><![CDATA[15. அப்போது அவள்: எனக்கு ஒரு ஆசீர்வாதம் தரவேண்டும்; வறட்சியான நிலத்தை எனக்குத் தந்தீர்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಅಲ್ಲಿಂದ ದೆಬೀರಿನಲ್ಲಿ ವಾಸ ವಾಗಿರುವವರಿಗೆ ವಿರೋಧವಾಗಿ ಹೋದರು; ದೆಬೀ ರಿಗೆ ಪೂರ್ವದಲ್ಲಿ ಕಿರ್ಯತ್‌ಸೇಫೆರ್‌ ಎಂಬ]]></a:t>
+              <a:t><![CDATA[நீர்ப்பாய்ச்சலான நிலங்களையும் எனக்கு தரவேண்டும் என்றாள்; அப்பொழுது காலேப் மேற்புறத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೆಸ ರಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[கீழ்ப்புறத்திலும் அவளுக்கு நீர்ப்பாய்ச்சலான நிலங்களைக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಕಾಲೇಬನು--ಕಿರ್ಯತೆಸೇಫೆರನ್ನು ಹೊಡೆದು ತೆಗೆದುಕೊಳ್ಳುವವನಿಗೆ ನನ್ನ ಕುಮಾರ್ತೆಯಾದ ಅಕ್ಷಾ ಳನ್ನು ಹೆಂಡತಿಯಾಗಿ]]></a:t>
+              <a:t><![CDATA[16. மோசேயின் மாமனாகிய கேனியனின் புத்திரரும் யூதாவின் புத்திரரோடேகூடப் பேரீச்சமரங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಡುವೆನು ಎಂದು ಹೇಳಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[பட்டணத்திலிருந்து ஆராத்திற்குத் தெற்கேயிருக்கிற யூதாவின் வனாந்தரத்திற்கு வந்து, ஜனங்களோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಆಗ ಕಾಲೇಬನ ತಮ್ಮನು ಕೆನಜನ ಮಗನಾದ ಒತ್ನೀಯೇಲನು ಅದನ್ನು ಹಿಡಿದನು. ಆಗ ಅವನು ತನ್ನ ಮಗಳಾದ ಅಕ್ಷಾಳನ್ನು ಅವನಿಗೆ]]></a:t>
+              <a:t><![CDATA[குடியேறினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೆಂಡತಿಯಾಗಿ ಕೊಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[17. யூதா தன் சகோதரனாகிய சிமியோனோடுங்கூடப் போனான், அவர்கள் சேப்பாத்தில் குடியிருக்கிற கானானியரை முறிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಅವಳು ಅವನ ಬಳಿಗೆ ಹೋಗುವಾಗ ತನ್ನ ತಂದೆಯಿಂದ ಒಂದು ಹೊಲವನ್ನು ಕೇಳುವದಕ್ಕೆ ಅವನನ್ನು ಪ್ರೇರೇಪಿಸಿದವಳಾಗಿ ಕತ್ತೆಯಿಂದ]]></a:t>
+              <a:t><![CDATA[அடித்து, அதைச் சங்காரம் பண்ணி, அந்தப் பட்டணத்திற்கு ஒர்மா என்று பேரிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +14086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಆಶೇರ್ಯರು ಅಕ್ಕೋವಿನ ವಾಸಿಗಳನ್ನೂ ಚೀದೋನಿನ ವಾಸಿಗಳನ್ನೂ ಅಹ್ಲಾಬ್‌, ಅಕ್ಜೀಬ್‌, ಹೆಲ್ಬಾ, ಅಫೀಕ್‌, ರೆಹೋಬ್‌]]></a:t>
+              <a:t><![CDATA[2. அதற்குக் கர்த்தர்: யூதா எழுந்து புறப்படக்கடவன்; இதோ, அந்த தேசத்தை அவன் கையிலே ஒப்புக்கொடுத்தேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಳಿದಳು; ಕಾಲೇಬನು ಅವಳಿಗೆ--ನಿನಗೆ ಏನು ಬೇಕು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[18. யூதா காசாவையும் அதின் எல்லையையும், அஸ்கலோனையும் அதின் எல்லையையும், எக்ரோனையும் அதின் எல்லையையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಅವಳು ಅವನಿಗೆ--ನನಗೆ ಆಶೀರ್ವಾದಕೊಡು; ನೀನು ದಕ್ಷಿಣ ಭೂಮಿಯನ್ನು ನನಗೆ ಕೊಟ್ಟುಬಿಟ್ಟೆ ಯಲ್ಲಾ, ನೀರು ಬುಗ್ಗೆಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಹ ಕೊಡು ಅಂದಳು. ಕಾಲೇಬನು ಮೇಲಿನ ಬುಗ್ಗೆಗಳನ್ನೂ ಕೆಳಗಿನ ಬುಗ್ಗೆಗಳನ್ನೂ ಅವಳಿಗೆ ಕೊಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தர் யூதாவோடேகூட இருந்ததினால், மலைத்தேசத்தாரைத் துரத்திவிட்டார்கள்; பள்ளத்தாக்கின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಮೋಶೆಯ ಮಾವನಾದ ಕೇನ್ಯನ ಮಕ್ಕಳು ಖರ್ಜೂರ ಗಿಡಗಳ ಪಟ್ಟಣದಿಂದ ಹೊರಟು ಯೂದನ ಮಕ್ಕಳ ಸಂಗಡ ಅರಾದಿಗೆ ದಕ್ಷಿಣಕ್ಕಿರುವ]]></a:t>
+              <a:t><![CDATA[குடிகளுக்கு இருப்புரதங்கள் இருந்தபடியினால், அவர்களைத் துரத்த கூடாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೂದದ ಅರಣ್ಯಕ್ಕೆ ಬಂದು ಜನರ ಸಂಗಡ ವಾಸವಾಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[20. மோசே சொன்னபடியே, எபிரோனைக் காலேபுக்குக் கொடுத்தார்கள்; அவன் அதிலிருந்த ஏனாக்கின் மூன்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಯೆಹೂದ್ಯರು ತಮ್ಮ ಸಹೋದರರಾದ ಸಿಮೆ ಯೋನ್ಯರ ಸಂಗಡ ಹೊರಟು ಚೆಫತ್‌ನಲ್ಲಿ ವಾಸವಾಗಿ ರುವ ಕಾನಾನ್ಯರನ್ನು ಕೊಂದು ಆ]]></a:t>
+              <a:t><![CDATA[குமாரரையும் துரத்திவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +15010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಟ್ಟಣವನ್ನು ನಿರ್ಮೂಲ ಮಾಡಿದರು. ಆ ಪಟ್ಟಣವು ಹೋರ್ಮಾ ಎಂದು ಕರೆಯಲ್ಪಟ್ಟಿತು.]]></a:t>
+              <a:t><![CDATA[21. பென்யமீன் புத்திரர் எருசலேமிலே குடியிருந்த எபூசியரையும் துரத்திவிடவில்லை; ஆகையால் எபூசியர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +15142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಇದಲ್ಲದೆ ಯೂದನು ಗಾಜಾವನ್ನೂ ಅದರ ಮೇರೆಯನ್ನೂ ಅಷ್ಕೆಲೋನನ್ನ್ನೂ ಅದರ ಮೇರೆಯನ್ನೂ ಎಕ್ರೋನನ್ನ್ನೂ ಅದರ ಮೇರೆ ಯನ್ನೂ]]></a:t>
+              <a:t><![CDATA[இந்நாள் மட்டும் பென்யமீன் புத்திரரோடேகூட எருசலேமில் குடியிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +15274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೆಗೆದುಕೊಂಡನು.]]></a:t>
+              <a:t><![CDATA[22. யோசேப்பின் குடும்பத்தாரும் பெத்தேலுக்கு விரோதமாய்ப் போனார்கள்; கர்த்தர் அவர்களோடேகூட இருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +15406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಕರ್ತನು ಯೂದನ ಸಂಗಡ ಇದ್ದದರಿಂದ ಅವನು ಬೆಟ್ಟದ ನಿವಾಸಿಗಳನ್ನು ಹೊರಡಿಸಿಬಿಟ್ಟನು; ಆದರೆ ತಗ್ಗಿನ ನಿವಾಸಿಗಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[23. யோசேப்பின் புத்திரர் பெத்தேலை வேவுபார்க்க ஆட்களை அனுப்பினார்கள்; முன்னே அந்தப் பட்டணத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +15538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಟ್ಟಣ ಗಳ ವಾಸಿಗಳನ್ನೂ ಹೊರಡಿಸಿಬಿಡಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +15670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಬ್ಬಿ ಣದ ರಥಗಳಿದ್ದದರಿಂದ ಅವನು ಅವರನ್ನು ಹೊರ ಡಿಸಲಾರದೆ ಹೋದನು.]]></a:t>
+              <a:t><![CDATA[லூஸ் என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +15802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಮೋಶೆಯು ಹೇಳಿದ ಪ್ರಕಾರ ಅವರು ಹೆಬ್ರೋನನ್ನ್ನು ಕಾಲೇಬನಿಗೆ ಕೊಟ್ಟರು. ಅವನು ಅನಾಕನ ಮೂವರು ಮಕ್ಕಳನ್ನು ಅಲ್ಲಿಂದ]]></a:t>
+              <a:t><![CDATA[24. அந்த வேவுகாரர் பட்டணத்திலிருந்து புறப்பட்டு வருகிற ஒரு மனுஷனைக் கண்டு: பட்டணத்திற்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +15934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊರಡಿಸಿಬಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[பிரவேசிக்கும் வழியை எங்களுக்குக் காண்பி, உனக்குத் தயைசெய்வோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +16066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳು ಯೆರೂಸಲೇಮಿನಲ್ಲಿ ವಾಸವಾಗಿದ್ದ ಯೆಬೂಸಿಯರನ್ನು ಹೊರಡಿಸಲಿಲ್ಲ. ಆದರೆ ಯೆಬೂಸಿಯರು ಈ ದಿನದ]]></a:t>
+              <a:t><![CDATA[25. அப்படியே பட்டணத்திற்குள் பிரவேசிக்கும் வழியை அவர்களுக்குக் காண்பித்தான்; அப்பொழுது அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +16198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವರೆಗೆ ಬೆನ್ಯಾವಿಾ ನನ ಮಕ್ಕಳ ಸಂಗಡ ವಾಸವಾಗಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[வந்து, பட்டணத்திலுள்ளவர்களைப் பட்டயக்கருக்கினால் வெட்டி, அந்த மனுஷனையும் அவன் குடும்பத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +16330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಇದಲ್ಲದೆ ಯೋಸೇಫನ ಮನೆಯವರು ಬೇತೇಲಿಗೆ ಹೋದರು. ಕರ್ತನು ಅವರ ಸಂಗಡ ಇದ್ದನು.]]></a:t>
+              <a:t><![CDATA[விட்டுவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +16462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಆದರೆ ಮೊದಲು ಲೂಜ್‌ ಎಂದು ಹೆಸರಿದ್ದ ಬೇತೇಲೆಂಬ ಪಟ್ಟಣವನ್ನು ಪಾಳತಿ ನೋಡಲು ಯೋಸೇಫನ ಮನೆಯವರು ಕಳುಹಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது அந்த மனுஷன் ஏத்தியரின் தேசத்திற்குப் போய், ஒரு பட்டணத்தைக் கட்டி, அதற்கு லூஸ் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +16594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಪಾಳತಿಯವರು ಪಟ್ಟಣದೊಳಗಿಂದ ಬರುವ ಒಬ್ಬ ಮನುಷ್ಯನನ್ನು ಕಂಡು ಅವನಿಗೆ--ದಯಮಾಡಿ ಪಟ್ಟಣದಲ್ಲಿ ಪ್ರವೇಶಿಸುವ]]></a:t>
+              <a:t><![CDATA[பேரிட்டான்; அதுதான் இந்நாள் மட்டும் அதின் பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,51 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾರ್ಗವನ್ನು ನಮಗೆ ತೋರಿಸು; ನಾವು ನಿನಗೆ ಕರುಣೆ ತೋರಿಸುವೆವು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[27. மனாசே கோத்திரத்தார் பெத்செயான் பட்டணத்தாரையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், தானாக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15406,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಅವನು ಪಟ್ಟಣದಲ್ಲಿ ಪ್ರವೇಶಿಸುವ ಮಾರ್ಗವನ್ನು ಅವರಿಗೆ ತೋರಿಸಿದಾಗ ಅವರು ಬಂದು ಪಟ್ಟಣವನ್ನು ಕತ್ತಿಯಿಂದ ಹೊಡೆದು ಆ]]></a:t>
+              <a:t><![CDATA[பட்டணத்தாரையும், அதற்கு அடுத்த ஊர்களின் மனுஷரையும், தோரின் குடிகளையும் அதற்கு அடுத்த ஊர்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಆದರೆ ಆಶೇರ್ಯರು ಅವರನ್ನು ಹೊರಡಿಸಿಬಿಡದೆ ಆ ದೇಶದ ವಾಸಿಗಳಾದ ಕಾನಾನ್ಯರ ಮಧ್ಯದಲ್ಲಿ ವಾಸವಾಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது யூதா தன் சகோதரனாகிய சிமியோனை நோக்கி: நாம் கானானியரோடே யுத்தம்பண்ண நீ என் சுதந்தரப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15670,51 +17122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನುಷ್ಯನನ್ನೂ ಅವನ ಸಮಸ್ತ ಕುಟುಂಬವನ್ನೂ ಕಳುಹಿಸಿಬಿಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[மனுஷரையும், இப்லெயாம் பட்டணத்தாரையும் அதற்கு அடுத்த ஊர்களின் மனுஷரையும், மெகிதோவின் குடிகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +17254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಆ ಮನುಷ್ಯನು ಹಿತ್ತಿಯರ ದೇಶಕ್ಕೆ ಹೋಗಿ ಅಲ್ಲಿ ಒಂದು ಪಟ್ಟಣವನ್ನು ಕಟ್ಟಿ ಅದಕ್ಕೆ ಲೂಜ್‌ ಎಂದು ಹೆಸರಿಟ್ಟನು. ಈ]]></a:t>
+              <a:t><![CDATA[அதற்கு அடுத்த ஊர்களின் மனுஷரையும் துரத்திவிடவில்லை; கானானியர் அந்த தேசத்திலே தானே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +17386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವರೆಗೂ ಅದಕ್ಕೆ ಅದೇ ಹೆಸರು.]]></a:t>
+              <a:t><![CDATA[குடியிருக்கவேண்டும் என்று இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +17518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಮನಸ್ಸೆಯವರು ಬೇತ್‌ಷೆಯಾನ್‌ ತಾನಾಕ್‌ ದೋರ್‌ ಇಬ್ಲೆಯಾಮ್‌ ಮೆಗಿದ್ದೋ ಎಂಬ ಪಟ್ಟಣ ಗಳನ್ನು ಅವುಗಳ ಗ್ರಾಮಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[28. இஸ்ரவேலர் பலத்தபோது, கானானியரை முற்றிலும் துரத்திவிடாமல் பகுதி கட்டப்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +17650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸ್ವಾಧೀನಮಾಡಿ ಕೊಳ್ಳಲಿಲ್ಲ. ಆದದರಿಂದ ಕಾನಾನ್ಯರು ಆ ಪ್ರಾಂತ ಗಳಲ್ಲೇ ವಾಸಿಸುವದಕ್ಕೆ ದೃಢಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[29. எப்பிராயீம் கோத்திரத்தார் கேசேரிலே குடியிருந்த கானானியரையும் துரத்திவிடவில்லை; ஆகையால் கானானியர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,51 +17782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಇಸ್ರಾ ಯೇಲ್ಯರು ಬಲಗೊಂಡಾಗ ಅವರನ್ನು ಪೂರ್ಣವಾಗಿ ಹೊರಡಿಸಿಬಿಡದೆ ಕಪ್ಪಕೊಡಲು ಕಾನಾನ್ಯರಿಗೆ ನೇಮಕ ಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[கேசேரில் அவர்கள் நடுவே குடியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16462,51 +17914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಇದಲ್ಲದೆ ಎಫ್ರಾಯಾಮ್‌ ಗೆಜೆರಿನಲ್ಲಿ ವಾಸವಾಗಿದ್ದ ಕಾನಾನ್ಯರನ್ನು ಹೊರಡಿಸಿಬಿಡಲಿಲ್ಲ. ಕಾನಾ ನ್ಯರು ಗೆಜೆರಿನಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[30. செபுலோன் கோத்திரத்தார் கித்ரோனின் குடிகளையும், நாகலோலின் குடிகளையும் துரத்திவிடவில்லை, ஆகையால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16594,51 +18046,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರ ಸಂಗಡ ವಾಸಿಸಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[கானானியர் அவர்கள் நடுவே குடியிருந்து, பகுதி கட்டுகிறவர்களானார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. ஆசேர் கோத்திரத்தார் அக்கோவின் குடிகளையும், சீதோனின் குடிகளையும், அக்லாப், அக்சீப், எல்பா,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆப்பீக், சேகோப் பட்டணங்களின் குடிகளையும் துரத்திவிடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +18442,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ನಫ್ತಾಲ್ಯರು ಬೇತ್‌ಷೆಮೆಷಿನ ವಾಸಿಗಳನ್ನೂ ಬೇತ ನಾತಿನ ವಾಸಿಗಳನ್ನೂ ಹೊರಡಿಸಿಬಿಡದೆ ಆ ದೇಶ ವಾಸಿಗಳಾದ ಕಾನಾನ್ಯರ]]></a:t>
+              <a:t><![CDATA[பங்குவீதத்தில் என்னோடேகூட எழுந்து வா; உன் சுதந்தரப் பங்கு வீதத்தில் நானும் உன்னோடுகூட வருவேன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. ஆசேரியர் தேசத்தின் குடிகளாகிய கானானியரின் நடுவே குடியிருந்தார்கள்; அவர்களை அவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[துரத்திவிடவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. நப்தலி கோத்திரத்தார் பெத்ஷிமேசின் குடிகளையும் பெத்தானாத்தின குடிகளையும் துரத்திவிடாமல்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தேசத்தின் குடிகளாகிய கானானியரின் நடுவே குடியிருந்தார்கள்; பெத்ஷிமேஸ், பெத்தானாத் பட்டணங்களின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குடிகள் அவர்களுக்குப் பகுதிகட்டுகிறவர்களானார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. எமோரியர் தாண் புத்திரரைப் பள்ளத்தாக்கில் இறங்கவொட்டாமல், மலைத்தேசத்திற்குப் போகும்படி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நெருக்கினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. எமோரியர் ஏரேஸ் மலைகளிலும் ஆயலோனிலும் சால்பீமிலும் குடியிருக்கவேண்டும் என்று இருந்தார்கள்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆனாலும் யோசேப்பின் குடும்பத்தாரின் கை பலத்தபடியினால், அவர்களுக்குப் பகுதிகட்டுகிறவர்களானார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. எமோரியரின் எல்லை அக்கராபீமுக்குப் போகிற மேடுதொடங்கி அதற்கு அப்புறமும் போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +19894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಧ್ಯದಲ್ಲಿ ವಾಸಿಸಿದ್ದರು. ಆದರೆ ಬೇತ್‌ಷೆಮೆಷ್‌ ಬೇತನಾತನ ಪಟ್ಟಣವಾಸಿಗಳು ಅವರಿಗೆ ಕಪ್ಪಕೊಡುವವರಾದರು.]]></a:t>
+              <a:t><![CDATA[என்றான்; அப்படியே சிமியோன் அவனோடேகூட போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +20026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಇದಲ್ಲದೆ ಅಮೋರಿಯರು ದಾನನ ಮಕ್ಕಳನ್ನು ತಗ್ಗಿನಲ್ಲಿ ಇಳಿಯಗೊಡದೆ ಬೆಟ್ಟಗಳಿಗೆ ಓಡಿಸಿಬಿಟ್ಟು]]></a:t>
+              <a:t><![CDATA[4. யூதா எழுந்துபோனபோது, கர்த்தர் கானானியரையும் பெரிசியரையும் அவர்கள் கையிலே ஒப்புக்கொடுத்தார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17051,91 +20087,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme72">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme72">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17161,51 +20197,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme72">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17336,51 +20372,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>67</Slides>
+  <Slides>79</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>