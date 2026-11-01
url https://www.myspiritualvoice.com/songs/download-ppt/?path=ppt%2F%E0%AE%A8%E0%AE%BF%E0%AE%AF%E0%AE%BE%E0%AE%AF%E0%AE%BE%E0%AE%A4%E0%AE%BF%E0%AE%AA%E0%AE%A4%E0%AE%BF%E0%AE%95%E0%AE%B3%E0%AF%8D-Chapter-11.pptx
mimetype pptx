--- v0 (2026-06-21)
+++ v1 (2026-11-01)
@@ -147,50 +147,96 @@
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -249,50 +295,73 @@
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
+    <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
+    <p:sldId id="348" r:id="rId95"/>
+    <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
+    <p:sldId id="351" r:id="rId98"/>
+    <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -468,53 +537,76 @@
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
-  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -574,51 +666,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யெப்தாவை நோக்கி: நீ வந்து, நாங்கள் அம்மோன் புத்திரரோடு யுத்தம் பண்ண எங்கள் சேனாபதியாயிருக்க வேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And it was so, that when the children of Ammon made war against Israel, the elders of Gilead went to fetch Jephthah out of the land of Tob:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. That the daughters of Israel went yearly to lament the daughter of Jephthah the Gileadite four days in a year.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. That the daughters of Israel went yearly to lament the daughter of Jephthah the Gileadite four days in a year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -683,51 +993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்கு யெப்தா கீலேயாத்தி மூப்பரைப் பார்த்து: நீங்கள் அல்லவா என்னைப் பகைத்து, என் தகப்பன் வீட்டிலிருந்து என்னைத் துரத்தினவர்கள்? இப்பொழுது உங்களுக்கு ஆபத்து நேரிட்டிருக்கிற சமயத்தில் நீங்கள் என்னிடத்தில் ஏன் வருகிறீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And it was so, that when the children of Ammon made war against Israel, the elders of Gilead went to fetch Jephthah out of the land of Tob:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -792,51 +1102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்கு யெப்தா கீலேயாத்தி மூப்பரைப் பார்த்து: நீங்கள் அல்லவா என்னைப் பகைத்து, என் தகப்பன் வீட்டிலிருந்து என்னைத் துரத்தினவர்கள்? இப்பொழுது உங்களுக்கு ஆபத்து நேரிட்டிருக்கிற சமயத்தில் நீங்கள் என்னிடத்தில் ஏன் வருகிறீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And they said unto Jephthah, Come, and be our captain, that we may fight with the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -901,51 +1211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்குக் கீலேயாத்தின் மூப்பர் யெப்தாவை நோக்கி: நீ எங்களுடனேகூட வந்து, அம்மோன் புத்திரரோடு யுத்தம்பண்ணி, கீலேயாத்தின் குடிகளாகிய எங்கள் அனைவர்மேலும் தலைவனாயிருக்க வேண்டும்; இதற்காக இப்பொழுது உன்னிடத்தில் வந்தோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And they said unto Jephthah, Come, and be our captain, that we may fight with the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1010,51 +1320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்குக் கீலேயாத்தின் மூப்பர் யெப்தாவை நோக்கி: நீ எங்களுடனேகூட வந்து, அம்மோன் புத்திரரோடு யுத்தம்பண்ணி, கீலேயாத்தின் குடிகளாகிய எங்கள் அனைவர்மேலும் தலைவனாயிருக்க வேண்டும்; இதற்காக இப்பொழுது உன்னிடத்தில் வந்தோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And Jephthah said unto the elders of Gilead, Did not all of you hate me, and expel me out of my father's house? and why are all of you come unto me now when all of you are in distress?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1119,51 +1429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு யெப்தா: அம்மோன் புத்திரரோடே யுத்தம்பண்ண, நீங்கள் என்னைத் திரும்ப அழைத்துப்போனபின்பு, கர்த்தர் அவர்களை என் முன்னிலையாய் ஒப்புக்கொடுத்தால், என்னை உங்களுக்குத் தலைவனாய் வைப்பீர்களா என்று கீலேயாத்தின் மூப்பரைக் கேட்டான்.]]></a:t>
+              <a:t><![CDATA[7. And Jephthah said unto the elders of Gilead, Did not all of you hate me, and expel me out of my father's house? and why are all of you come unto me now when all of you are in distress?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1228,51 +1538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு யெப்தா: அம்மோன் புத்திரரோடே யுத்தம்பண்ண, நீங்கள் என்னைத் திரும்ப அழைத்துப்போனபின்பு, கர்த்தர் அவர்களை என் முன்னிலையாய் ஒப்புக்கொடுத்தால், என்னை உங்களுக்குத் தலைவனாய் வைப்பீர்களா என்று கீலேயாத்தின் மூப்பரைக் கேட்டான்.]]></a:t>
+              <a:t><![CDATA[7. And Jephthah said unto the elders of Gilead, Did not all of you hate me, and expel me out of my father's house? and why are all of you come unto me now when all of you are in distress?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1337,51 +1647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கீலேயாத்தின் மூப்பர் யெப்தாவைப் பார்த்து: நாங்கள் உன் வார்த்தையின்படியே செய்யாவிட்டால், கர்த்தர் நமக்கு நடுநின்று கேட்பாராக என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the elders of Gilead said unto Jephthah, Therefore we return to you now, that you may go with us, and fight against the children of Ammon, and be our head over all the inhabitants of Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1446,51 +1756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கீலேயாத்தின் மூப்பர் யெப்தாவைப் பார்த்து: நாங்கள் உன் வார்த்தையின்படியே செய்யாவிட்டால், கர்த்தர் நமக்கு நடுநின்று கேட்பாராக என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the elders of Gilead said unto Jephthah, Therefore we return to you now, that you may go with us, and fight against the children of Ammon, and be our head over all the inhabitants of Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1555,51 +1865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யெப்தா கீலேயாத்தின் மூப்பரோடே கூடப்போனான்; ஜனங்கள் அவனைத் தங்கள்மேல் தலைவனும் சேனாபதியுமாக வைத்தார்கள். யெப்தா தன் காரியங்களையெல்லாம் மிஸ்பாவிலே கர்த்தருடைய சந்நிதியிலே சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. And the elders of Gilead said unto Jephthah, Therefore we return to you now, that you may go with us, and fight against the children of Ammon, and be our head over all the inhabitants of Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1664,51 +1974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கீலேயாத்தியனான யெப்தா பலத்த பராக்கிரமசாலியாயிருந்தான்; அவன் பரஸ்திரீயின் குமாரன்; கிலெயாத் அவனைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[1. Now Jephthah the Gileadite was a mighty man of valour, and he was the son of an harlot: and Gilead brings forth Jephthah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1773,51 +2083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யெப்தா கீலேயாத்தின் மூப்பரோடே கூடப்போனான்; ஜனங்கள் அவனைத் தங்கள்மேல் தலைவனும் சேனாபதியுமாக வைத்தார்கள். யெப்தா தன் காரியங்களையெல்லாம் மிஸ்பாவிலே கர்த்தருடைய சந்நிதியிலே சொன்னான்.]]></a:t>
+              <a:t><![CDATA[9. And Jephthah said unto the elders of Gilead, If all of you bring me home again to fight against the children of Ammon, and the LORD deliver them before me, shall I be your head?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1882,51 +2192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு யெப்தா அம்மோன் புத்திரரின் ராஜாவினிடத்திற்கு ஸ்தானாபதிகளை அனுப்பி: நீ என் தேசத்தில் எனக்கு விரோதமாக யுத்தம்பண்ண வருகிறதற்கு, எனக்கும் உனக்கும் என்ன வழக்கு இருக்கிறது என்று கேட்கச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[9. And Jephthah said unto the elders of Gilead, If all of you bring me home again to fight against the children of Ammon, and the LORD deliver them before me, shall I be your head?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1991,51 +2301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு யெப்தா அம்மோன் புத்திரரின் ராஜாவினிடத்திற்கு ஸ்தானாபதிகளை அனுப்பி: நீ என் தேசத்தில் எனக்கு விரோதமாக யுத்தம்பண்ண வருகிறதற்கு, எனக்கும் உனக்கும் என்ன வழக்கு இருக்கிறது என்று கேட்கச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[9. And Jephthah said unto the elders of Gilead, If all of you bring me home again to fight against the children of Ammon, and the LORD deliver them before me, shall I be your head?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2100,51 +2410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அம்மோன் புத்திரரின் ராஜா யெப்தாவின் ஸ்தானாபதிகளை நோக்கி: இஸ்ரவேலர் எகிப்திலிருந்து வருகிறபோது, அர்னோன் துவக்கி யாபோக்மட்டும், யோர்தான்மட்டும் இருக்கிற என் தேசத்தைக் கட்டிக்கொண்டார்களே; இப்பொழுது அதை எனக்குச் சமாதானமாய்த் திரும்பக்கொடுத்துவிட வேண்டும் என்று சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And the elders of Gilead said unto Jephthah, The LORD be witness between us, if we do not so according to your words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2209,51 +2519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அம்மோன் புத்திரரின் ராஜா யெப்தாவின் ஸ்தானாபதிகளை நோக்கி: இஸ்ரவேலர் எகிப்திலிருந்து வருகிறபோது, அர்னோன் துவக்கி யாபோக்மட்டும், யோர்தான்மட்டும் இருக்கிற என் தேசத்தைக் கட்டிக்கொண்டார்களே; இப்பொழுது அதை எனக்குச் சமாதானமாய்த் திரும்பக்கொடுத்துவிட வேண்டும் என்று சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And the elders of Gilead said unto Jephthah, The LORD be witness between us, if we do not so according to your words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2318,51 +2628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அம்மோன் புத்திரரின் ராஜா யெப்தாவின் ஸ்தானாபதிகளை நோக்கி: இஸ்ரவேலர் எகிப்திலிருந்து வருகிறபோது, அர்னோன் துவக்கி யாபோக்மட்டும், யோர்தான்மட்டும் இருக்கிற என் தேசத்தைக் கட்டிக்கொண்டார்களே; இப்பொழுது அதை எனக்குச் சமாதானமாய்த் திரும்பக்கொடுத்துவிட வேண்டும் என்று சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Then Jephthah went with the elders of Gilead, and the people made him head and captain over them: and Jephthah uttered all his words before the LORD in Mizpeh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2427,51 +2737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யெப்தா மறுபடியும் அம்மோன் புத்திரரின் ராஜாவினிடத்திற்கு ஸ்தானாபதிகளை அனுப்பி, அவனுக்குச் சொல்லச் சொன்னதாவது:]]></a:t>
+              <a:t><![CDATA[11. Then Jephthah went with the elders of Gilead, and the people made him head and captain over them: and Jephthah uttered all his words before the LORD in Mizpeh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2536,51 +2846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யெப்தா சொல்லுகிறது என்னவென்றால்: இஸ்ரவேலர் மோவாபியரின் தேசத்தையாகிலும், அம்மோன் புத்திரரின் தேசத்தையாகிலும் கட்டிக்கொண்டதில்லையே.]]></a:t>
+              <a:t><![CDATA[12. And Jephthah sent messengers unto the king of the children of Ammon, saying, What have you to do with me, that you are come against me to fight in my land?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2645,51 +2955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இஸ்ரவேலர் எகிப்திலிருந்து வருகிறபோது, வனாந்தரத்தில் சிவந்த சமுத்திர மட்டும் நடந்து, பின்பு காதேசுக்கு வந்து,]]></a:t>
+              <a:t><![CDATA[12. And Jephthah sent messengers unto the king of the children of Ammon, saying, What have you to do with me, that you are come against me to fight in my land?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2754,51 +3064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இஸ்ரவேலர் எகிப்திலிருந்து வருகிறபோது, வனாந்தரத்தில் சிவந்த சமுத்திர மட்டும் நடந்து, பின்பு காதேசுக்கு வந்து,]]></a:t>
+              <a:t><![CDATA[12. And Jephthah sent messengers unto the king of the children of Ammon, saying, What have you to do with me, that you are come against me to fight in my land?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2863,51 +3173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கிலெயாத்தின் மனைவியும் அவனுக்குக் குமாரர்களைப் பெற்றாள்; அவன் மனைவி பெற்ற குமாரர் பெரியவர்களான பின்பு, அவர்கள் யெப்தாவை நோக்கி: உனக்கு எங்கள் தகப்பன் வீட்டிலே சுதந்தரம் இல்லை; நீ அந்நிய ஸ்திரீயின் மகன் என்று சொல்லி அவனைத் துரத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now Jephthah the Gileadite was a mighty man of valour, and he was the son of an harlot: and Gilead brings forth Jephthah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2972,51 +3282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேலர் ஏதோமின் ராஜாவினிடத்திற்கு ஸ்தானாபதிகளை அனுப்பி: நாங்கள் உன் தேசத்துவழியாய்க் கடந்து போகட்டும் என்று சொல்லச்சொன்னார்கள்; அதற்கு ஏதோமின் ராஜா செவிகொடுக்கவில்லை; அப்படியே மோவாபின் ராஜாவிடத்திற்கும் அனுப்பினார்கள்; அவனும் சம்மதிக்கவில்லை. ஆதலால் இஸ்ரவேலர் காதேசிலே தரித்திருந்து,]]></a:t>
+              <a:t><![CDATA[13. And the king of the children of Ammon answered unto the messengers of Jephthah, Because Israel took away my land, when they came up out of Egypt, from Arnon even unto Jabbok, and unto Jordan: now therefore restore those lands again peaceably.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3081,51 +3391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேலர் ஏதோமின் ராஜாவினிடத்திற்கு ஸ்தானாபதிகளை அனுப்பி: நாங்கள் உன் தேசத்துவழியாய்க் கடந்து போகட்டும் என்று சொல்லச்சொன்னார்கள்; அதற்கு ஏதோமின் ராஜா செவிகொடுக்கவில்லை; அப்படியே மோவாபின் ராஜாவிடத்திற்கும் அனுப்பினார்கள்; அவனும் சம்மதிக்கவில்லை. ஆதலால் இஸ்ரவேலர் காதேசிலே தரித்திருந்து,]]></a:t>
+              <a:t><![CDATA[13. And the king of the children of Ammon answered unto the messengers of Jephthah, Because Israel took away my land, when they came up out of Egypt, from Arnon even unto Jabbok, and unto Jordan: now therefore restore those lands again peaceably.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3190,51 +3500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இஸ்ரவேலர் ஏதோமின் ராஜாவினிடத்திற்கு ஸ்தானாபதிகளை அனுப்பி: நாங்கள் உன் தேசத்துவழியாய்க் கடந்து போகட்டும் என்று சொல்லச்சொன்னார்கள்; அதற்கு ஏதோமின் ராஜா செவிகொடுக்கவில்லை; அப்படியே மோவாபின் ராஜாவிடத்திற்கும் அனுப்பினார்கள்; அவனும் சம்மதிக்கவில்லை. ஆதலால் இஸ்ரவேலர் காதேசிலே தரித்திருந்து,]]></a:t>
+              <a:t><![CDATA[13. And the king of the children of Ammon answered unto the messengers of Jephthah, Because Israel took away my land, when they came up out of Egypt, from Arnon even unto Jabbok, and unto Jordan: now therefore restore those lands again peaceably.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3299,51 +3609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு வனாந்தரவழியாய் நடந்து ஏதோம் தேசத்தையும் மோவாப் தேசத்தையும் சுற்றிப்போய், மோவாபின் தேசத்திற்குக் கிழக்கே வந்து, மோவாபின் எல்லைக்குள் பிரவேசியாமல், மோவாபின் எல்லையான அர்னோன் நதிக்கு அப்பாலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And Jephthah sent messengers again unto the king of the children of Ammon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3408,51 +3718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு வனாந்தரவழியாய் நடந்து ஏதோம் தேசத்தையும் மோவாப் தேசத்தையும் சுற்றிப்போய், மோவாபின் தேசத்திற்குக் கிழக்கே வந்து, மோவாபின் எல்லைக்குள் பிரவேசியாமல், மோவாபின் எல்லையான அர்னோன் நதிக்கு அப்பாலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And Jephthah sent messengers again unto the king of the children of Ammon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3517,51 +3827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு வனாந்தரவழியாய் நடந்து ஏதோம் தேசத்தையும் மோவாப் தேசத்தையும் சுற்றிப்போய், மோவாபின் தேசத்திற்குக் கிழக்கே வந்து, மோவாபின் எல்லைக்குள் பிரவேசியாமல், மோவாபின் எல்லையான அர்னோன் நதிக்கு அப்பாலே பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And said unto him, Thus says Jephthah, Israel took not away the land of Moab, nor the land of the children of Ammon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3626,51 +3936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது இஸ்ரவேலர் எஸ்போனில் ஆளுகிற சீகோன் என்னும் எமோரியரின் ராஜாவினிடத்திற்கு ஸ்தானாபதிகளை அனுப்பி: நாங்கள் உன் தேசத்து வழியாய் எங்கள் ஸ்தானத்திற்குக் கடந்துபோக இடங்கொடு என்று சொல்லச்சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And said unto him, Thus says Jephthah, Israel took not away the land of Moab, nor the land of the children of Ammon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3735,51 +4045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது இஸ்ரவேலர் எஸ்போனில் ஆளுகிற சீகோன் என்னும் எமோரியரின் ராஜாவினிடத்திற்கு ஸ்தானாபதிகளை அனுப்பி: நாங்கள் உன் தேசத்து வழியாய் எங்கள் ஸ்தானத்திற்குக் கடந்துபோக இடங்கொடு என்று சொல்லச்சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[16. But when Israel came up from Egypt, and walked through the wilderness unto the Red sea, and came to Kadesh;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3844,51 +4154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சீகோன் இஸ்ரவேலரை நம்பாததினால், தன் எல்லையைக் கடந்துபோகிறதற்கு இடங்கொடாமல் தன் ஜனங்களையெல்லாம் கூட்டி, யாகாசிலே பாளயமிறங்கி, இஸ்ரவேலரோடே யுத்தம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[16. But when Israel came up from Egypt, and walked through the wilderness unto the Red sea, and came to Kadesh;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3953,51 +4263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சீகோன் இஸ்ரவேலரை நம்பாததினால், தன் எல்லையைக் கடந்துபோகிறதற்கு இடங்கொடாமல் தன் ஜனங்களையெல்லாம் கூட்டி, யாகாசிலே பாளயமிறங்கி, இஸ்ரவேலரோடே யுத்தம் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[17. Then Israel sent messengers unto the king of Edom, saying, Let me, I pray you, pass through your land: but the king of Edom would not hearken thereto. And in like manner they sent unto the king of Moab: but he would not consent: and Israel abode in Kadesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4062,51 +4372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கிலெயாத்தின் மனைவியும் அவனுக்குக் குமாரர்களைப் பெற்றாள்; அவன் மனைவி பெற்ற குமாரர் பெரியவர்களான பின்பு, அவர்கள் யெப்தாவை நோக்கி: உனக்கு எங்கள் தகப்பன் வீட்டிலே சுதந்தரம் இல்லை; நீ அந்நிய ஸ்திரீயின் மகன் என்று சொல்லி அவனைத் துரத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Gilead's wife bare him sons; and his wife's sons grew up, and they thrust out Jephthah, and said unto him, You shall not inherit in our father's house; for you are the son of a strange woman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4171,51 +4481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது இஸ்ரவேலின் தேவனாகிய கர்த்தர் சீகோனையும் அவனுடைய எல்லா ஜனங்களையும் இஸ்ரவேலரின் கையில் ஒப்புக்கொடுத்தார்; அவர்களை முறிய அடித்தார்கள்; அப்படியே இஸ்ரவேலர் அந்த தேசத்திலே குடியிருந்த எமோரியரின் சீமையையெல்லாம் பிடித்து, அர்னோன் துவக்கி,]]></a:t>
+              <a:t><![CDATA[17. Then Israel sent messengers unto the king of Edom, saying, Let me, I pray you, pass through your land: but the king of Edom would not hearken thereto. And in like manner they sent unto the king of Moab: but he would not consent: and Israel abode in Kadesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4280,51 +4590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது இஸ்ரவேலின் தேவனாகிய கர்த்தர் சீகோனையும் அவனுடைய எல்லா ஜனங்களையும் இஸ்ரவேலரின் கையில் ஒப்புக்கொடுத்தார்; அவர்களை முறிய அடித்தார்கள்; அப்படியே இஸ்ரவேலர் அந்த தேசத்திலே குடியிருந்த எமோரியரின் சீமையையெல்லாம் பிடித்து, அர்னோன் துவக்கி,]]></a:t>
+              <a:t><![CDATA[17. Then Israel sent messengers unto the king of Edom, saying, Let me, I pray you, pass through your land: but the king of Edom would not hearken thereto. And in like manner they sent unto the king of Moab: but he would not consent: and Israel abode in Kadesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4389,51 +4699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யாபோக்மட்டும் வனாந்தரம் துவக்கி யோர்தான்மட்டும் இருக்கிற எமோரியரின் எல்லையையெல்லாம் சுதந்தரமாய்க் கட்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Then they went along through the wilderness, and compassed the land of Edom, and the land of Moab, and came by the east side of the land of Moab, and pitched on the other side of Arnon, but came not within the border of Moab: for Arnon was the border of Moab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4498,51 +4808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யாபோக்மட்டும் வனாந்தரம் துவக்கி யோர்தான்மட்டும் இருக்கிற எமோரியரின் எல்லையையெல்லாம் சுதந்தரமாய்க் கட்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Then they went along through the wilderness, and compassed the land of Edom, and the land of Moab, and came by the east side of the land of Moab, and pitched on the other side of Arnon, but came not within the border of Moab: for Arnon was the border of Moab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4607,51 +4917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இப்படி இஸ்ரவேலின் தேவனாகிய கர்த்தர் எமோரியரைத் தம்முடைய ஜனமாகிய இஸ்ரவேலுக்கு முன்பாகத் துரத்தியிருக்க, நீர் அந்த தேசத்தைக் கட்டிக்கொள்ளத்தகுமா?]]></a:t>
+              <a:t><![CDATA[18. Then they went along through the wilderness, and compassed the land of Edom, and the land of Moab, and came by the east side of the land of Moab, and pitched on the other side of Arnon, but came not within the border of Moab: for Arnon was the border of Moab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4716,51 +5026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இப்படி இஸ்ரவேலின் தேவனாகிய கர்த்தர் எமோரியரைத் தம்முடைய ஜனமாகிய இஸ்ரவேலுக்கு முன்பாகத் துரத்தியிருக்க, நீர் அந்த தேசத்தைக் கட்டிக்கொள்ளத்தகுமா?]]></a:t>
+              <a:t><![CDATA[19. And Israel sent messengers unto Sihon king of the Amorites, the king of Heshbon; and Israel said unto him, Let us pass, we pray you, through your land into my place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4825,51 +5135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உம்முடைய தேவனாகிய காமோஸ் உமக்கு முன்பாகத் துரத்துகிறவர்களின் தேசத்தை நீர் கட்டிக்கொள்ளமாட்டீரோ? அப்படியே எங்கள் தேவனாகிய கர்த்தர் எங்களுக்கு முன்பாகத் துரத்துகிறவர்களின் தேசத்தையெல்லாம் நாங்களும் கட்டிக்கொள்ளுகிறோம்.]]></a:t>
+              <a:t><![CDATA[19. And Israel sent messengers unto Sihon king of the Amorites, the king of Heshbon; and Israel said unto him, Let us pass, we pray you, through your land into my place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4934,51 +5244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உம்முடைய தேவனாகிய காமோஸ் உமக்கு முன்பாகத் துரத்துகிறவர்களின் தேசத்தை நீர் கட்டிக்கொள்ளமாட்டீரோ? அப்படியே எங்கள் தேவனாகிய கர்த்தர் எங்களுக்கு முன்பாகத் துரத்துகிறவர்களின் தேசத்தையெல்லாம் நாங்களும் கட்டிக்கொள்ளுகிறோம்.]]></a:t>
+              <a:t><![CDATA[19. And Israel sent messengers unto Sihon king of the Amorites, the king of Heshbon; and Israel said unto him, Let us pass, we pray you, through your land into my place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5043,51 +5353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மேலும் சிப்போரின் குமாரனாகிய பாலாக் என்னும் மோவாபின் ராஜாவைப் பார்க்கிலும் உமக்கு அதிக நியாயம் உண்டோ? அவன் இஸ்ரவேலோடே எப்போதாகிலும் வழக்காடினானா? எப்போதாகிலும் அவர்களுக்கு விரோதமாக யுத்தம் பண்ணினானா?]]></a:t>
+              <a:t><![CDATA[20. But Sihon trusted not Israel to pass through his coast: but Sihon gathered all his people together, and pitched in Jahaz, and fought against Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5152,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மேலும் சிப்போரின் குமாரனாகிய பாலாக் என்னும் மோவாபின் ராஜாவைப் பார்க்கிலும் உமக்கு அதிக நியாயம் உண்டோ? அவன் இஸ்ரவேலோடே எப்போதாகிலும் வழக்காடினானா? எப்போதாகிலும் அவர்களுக்கு விரோதமாக யுத்தம் பண்ணினானா?]]></a:t>
+              <a:t><![CDATA[20. But Sihon trusted not Israel to pass through his coast: but Sihon gathered all his people together, and pitched in Jahaz, and fought against Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5261,51 +5571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது யெப்தா: தன் சகோதரரை விட்டு ஓடிப்போய், தோப்தேசத்திலே குடியிருந்தான்; வீணரான மனுஷர் யெப்தாவோடே கூடிக்கொண்டு, அவனோடேகூட யுத்தத்திற்குப் போவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Gilead's wife bare him sons; and his wife's sons grew up, and they thrust out Jephthah, and said unto him, You shall not inherit in our father's house; for you are the son of a strange woman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5370,51 +5680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இஸ்ரவேலர் எஸ்போனிலும் அதின் கிராமங்களிலும், ஆரோவேரிலும் அதின் கிராமங்களிலும், அர்னோன் நதியருகான எல்லா ஊர்களிலும், முந்நூறு வருஷம் குடியிருக்கையில், இவ்வளவுகாலமாய் நீங்கள் அதைத் திருப்பிக்கொள்ளாதே போனதென்ன?]]></a:t>
+              <a:t><![CDATA[21. And the LORD God of Israel delivered Sihon and all his people into the hand of Israel, and they stroke them: so Israel possessed all the land of the Amorites, the inhabitants of that country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5479,51 +5789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இஸ்ரவேலர் எஸ்போனிலும் அதின் கிராமங்களிலும், ஆரோவேரிலும் அதின் கிராமங்களிலும், அர்னோன் நதியருகான எல்லா ஊர்களிலும், முந்நூறு வருஷம் குடியிருக்கையில், இவ்வளவுகாலமாய் நீங்கள் அதைத் திருப்பிக்கொள்ளாதே போனதென்ன?]]></a:t>
+              <a:t><![CDATA[21. And the LORD God of Israel delivered Sihon and all his people into the hand of Israel, and they stroke them: so Israel possessed all the land of the Amorites, the inhabitants of that country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5588,51 +5898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நான் உமக்கு விரோதமாய்க் குற்றம் செய்யவில்லை; நீர் எனக்கு விரோதமாய் யுத்தம் பண்ணுகிறதினால் நீர் தான் எனக்கு அநியாயம் செய்கிறீர்; நியாயாதிபதியாகிய கர்த்தர் இன்று இஸ்ரவேல் புத்திரருக்கும் அம்மோன் புத்திரருக்கும் நடுநின்று நியாயம் தீர்க்கக்கடவர் என்று சொல்லி அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[21. And the LORD God of Israel delivered Sihon and all his people into the hand of Israel, and they stroke them: so Israel possessed all the land of the Amorites, the inhabitants of that country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5697,51 +6007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நான் உமக்கு விரோதமாய்க் குற்றம் செய்யவில்லை; நீர் எனக்கு விரோதமாய் யுத்தம் பண்ணுகிறதினால் நீர் தான் எனக்கு அநியாயம் செய்கிறீர்; நியாயாதிபதியாகிய கர்த்தர் இன்று இஸ்ரவேல் புத்திரருக்கும் அம்மோன் புத்திரருக்கும் நடுநின்று நியாயம் தீர்க்கக்கடவர் என்று சொல்லி அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[22. And they possessed all the coasts of the Amorites, from Arnon even unto Jabbok, and from the wilderness even unto Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5806,51 +6116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆனாலும் அம்மோன் புத்திரரின் ராஜா தனக்கு யெப்தா சொல்லியனுப்பின வார்த்தைகளுக்குச் செவிகொடாதே போனான்.]]></a:t>
+              <a:t><![CDATA[22. And they possessed all the coasts of the Amorites, from Arnon even unto Jabbok, and from the wilderness even unto Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5915,51 +6225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது கர்த்தருடைய ஆவி யெப்தாவின் மேல் இறங்கினார்; அவன் கீலேயாத்தையும் மனாசே நாட்டையும் கடந்துபோய், கீலேயாத்திலிருக்கிற மிஸ்பாவுக்கு வந்து, அங்கேயிருந்து அம்மோன் புத்திரருக்கு விரோதமாகப் போனான்.]]></a:t>
+              <a:t><![CDATA[23. So now the LORD God of Israel has dispossessed the Amorites from before his people Israel, and should you possess it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6024,51 +6334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது கர்த்தருடைய ஆவி யெப்தாவின் மேல் இறங்கினார்; அவன் கீலேயாத்தையும் மனாசே நாட்டையும் கடந்துபோய், கீலேயாத்திலிருக்கிற மிஸ்பாவுக்கு வந்து, அங்கேயிருந்து அம்மோன் புத்திரருக்கு விரோதமாகப் போனான்.]]></a:t>
+              <a:t><![CDATA[23. So now the LORD God of Israel has dispossessed the Amorites from before his people Israel, and should you possess it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6133,51 +6443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது யெப்தா கர்த்தருக்கு ஒரு பொருத்தனையைப் பண்ணி: தேவரீர் அம்மோன் புத்திரரை என் கையில் ஒப்புக்கொடுக்கவே ஒப்புக்கொடுத்தால்,]]></a:t>
+              <a:t><![CDATA[24. Will not you possess that which Chemosh your god gives you to possess? So whomsoever the LORD our God shall drive out from before us, them will we possess.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6242,51 +6552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது யெப்தா கர்த்தருக்கு ஒரு பொருத்தனையைப் பண்ணி: தேவரீர் அம்மோன் புத்திரரை என் கையில் ஒப்புக்கொடுக்கவே ஒப்புக்கொடுத்தால்,]]></a:t>
+              <a:t><![CDATA[24. Will not you possess that which Chemosh your god gives you to possess? So whomsoever the LORD our God shall drive out from before us, them will we possess.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6351,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நான் அம்மோன் புத்திரரிடத்திலிருந்து சமாதானத்தோடே திரும்பி வரும்போது, என் வீட்டு வாசற்படியிலிருந்து எனக்கு எதிர்கொண்டு வருவது எதுவோ அது கர்த்தருக்கு உரியதாகும். அதைச் சர்வாங்க தகனபலியாகச் செலுத்துவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. Will not you possess that which Chemosh your god gives you to possess? So whomsoever the LORD our God shall drive out from before us, them will we possess.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6460,51 +6770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது யெப்தா: தன் சகோதரரை விட்டு ஓடிப்போய், தோப்தேசத்திலே குடியிருந்தான்; வீணரான மனுஷர் யெப்தாவோடே கூடிக்கொண்டு, அவனோடேகூட யுத்தத்திற்குப் போவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Gilead's wife bare him sons; and his wife's sons grew up, and they thrust out Jephthah, and said unto him, You shall not inherit in our father's house; for you are the son of a strange woman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6569,51 +6879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நான் அம்மோன் புத்திரரிடத்திலிருந்து சமாதானத்தோடே திரும்பி வரும்போது, என் வீட்டு வாசற்படியிலிருந்து எனக்கு எதிர்கொண்டு வருவது எதுவோ அது கர்த்தருக்கு உரியதாகும். அதைச் சர்வாங்க தகனபலியாகச் செலுத்துவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And now are you any thing better than Balak the son of Zippor, king of Moab? did he ever strive against Israel, or did he ever fight against them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6678,51 +6988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. யெப்தா அம்மோன் புத்திரரின்மேல் யுத்தம்பண்ண, அவர்களுக்கு விரோதமாய்ப் புறப்பட்டுப்போனான்; கர்த்தர் அவர்களை அவன் கையில் ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[25. And now are you any thing better than Balak the son of Zippor, king of Moab? did he ever strive against Israel, or did he ever fight against them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6787,51 +7097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. யெப்தா அம்மோன் புத்திரரின்மேல் யுத்தம்பண்ண, அவர்களுக்கு விரோதமாய்ப் புறப்பட்டுப்போனான்; கர்த்தர் அவர்களை அவன் கையில் ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[25. And now are you any thing better than Balak the son of Zippor, king of Moab? did he ever strive against Israel, or did he ever fight against them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6896,51 +7206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவன் அவர்களை ஆரோவேர் துவக்கி மின்னித்திற்குப் போகுமட்டும், திராட்சத்தோட்டத்து நிலங்கள் வரைக்கும், மகா சங்காரமாய் முறிய அடித்து, இருபது பட்டணங்களைப் பிடித்தான்; இப்படி அம்மோன் புத்திரர் இஸ்ரவேல் புத்திரருக்கு முன்பாகத் தாழ்த்தப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[26. While Israel dwelt in Heshbon and her towns, and in Aroer and her towns, and in all the cities that be along by the coasts of Arnon, three hundred years? why therefore did all of you not recover them within that time?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7005,51 +7315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவன் அவர்களை ஆரோவேர் துவக்கி மின்னித்திற்குப் போகுமட்டும், திராட்சத்தோட்டத்து நிலங்கள் வரைக்கும், மகா சங்காரமாய் முறிய அடித்து, இருபது பட்டணங்களைப் பிடித்தான்; இப்படி அம்மோன் புத்திரர் இஸ்ரவேல் புத்திரருக்கு முன்பாகத் தாழ்த்தப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[26. While Israel dwelt in Heshbon and her towns, and in Aroer and her towns, and in all the cities that be along by the coasts of Arnon, three hundred years? why therefore did all of you not recover them within that time?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7114,51 +7424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. யெப்தா மிஸ்பாவிலிருக்கிற தன் வீட்டுக்கு வருகிறபோது, இதோ, அவன் குமாரத்தி தம்புரு வாசித்து நடனஞ்செய்து, அவனுக்கு எதிர்கொண்டு வந்தாள்; அவள் அவனுக்கு ஒரே பிள்ளையானவள்; அவளையல்லாமல் அவனுக்குக் குமாரனும் இல்லை குமாரத்தியும் இல்லை.]]></a:t>
+              <a:t><![CDATA[26. While Israel dwelt in Heshbon and her towns, and in Aroer and her towns, and in all the cities that be along by the coasts of Arnon, three hundred years? why therefore did all of you not recover them within that time?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7223,51 +7533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. யெப்தா மிஸ்பாவிலிருக்கிற தன் வீட்டுக்கு வருகிறபோது, இதோ, அவன் குமாரத்தி தம்புரு வாசித்து நடனஞ்செய்து, அவனுக்கு எதிர்கொண்டு வந்தாள்; அவள் அவனுக்கு ஒரே பிள்ளையானவள்; அவளையல்லாமல் அவனுக்குக் குமாரனும் இல்லை குமாரத்தியும் இல்லை.]]></a:t>
+              <a:t><![CDATA[27. Wherefore I have not sinned against you, but you do me wrong to war against me: the LORD the Judge be judge this day between the children of Israel and the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7332,51 +7642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவன் அவளைக் கண்டவுடனே தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு: ஐயோ! என் மகளே, என்னை மிகவும் மனமடியவும் கலங்கவும் பண்ணுகிறாய்; நான் கர்த்தரை நோக்கி என் வாயைத் திறந்து சொல்லிவிட்டேன்; அதை நான் மாற்றக் கூடாது என்றான்.]]></a:t>
+              <a:t><![CDATA[27. Wherefore I have not sinned against you, but you do me wrong to war against me: the LORD the Judge be judge this day between the children of Israel and the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7441,51 +7751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவன் அவளைக் கண்டவுடனே தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு: ஐயோ! என் மகளே, என்னை மிகவும் மனமடியவும் கலங்கவும் பண்ணுகிறாய்; நான் கர்த்தரை நோக்கி என் வாயைத் திறந்து சொல்லிவிட்டேன்; அதை நான் மாற்றக் கூடாது என்றான்.]]></a:t>
+              <a:t><![CDATA[27. Wherefore I have not sinned against you, but you do me wrong to war against me: the LORD the Judge be judge this day between the children of Israel and the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7550,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது அவள்: என் தகப்பனே, நீர் கர்த்தரை நோக்கி உம்முடைய வாயைத் திறந்து பேசினீரல்லவோ? அம்மோன் புத்திரராகிய, உம்முடைய சத்துருக்களுக்கு நீதியைச் சரிக்கட்டும் ஜெயத்தைக் கர்த்தர் உமக்குக் கட்டளையிட்டபடியினால், உம்முடைய வாயிலிருந்து புறப்பட்டபடியே எனக்குச் செய்யும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[28. Nevertheless the king of the children of Ammon hearkened not unto the words of Jephthah which he sent him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7659,51 +7969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சில நாளைக்குப்பின்பு, அம்மொன் புத்திரர் இஸ்ரவேலின் மேல் யுத்தம் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Then Jephthah fled from his brethren, and dwelt in the land of Tob: and there were gathered vain men to Jephthah, and went out with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7768,51 +8078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அப்பொழுது அவள்: என் தகப்பனே, நீர் கர்த்தரை நோக்கி உம்முடைய வாயைத் திறந்து பேசினீரல்லவோ? அம்மோன் புத்திரராகிய, உம்முடைய சத்துருக்களுக்கு நீதியைச் சரிக்கட்டும் ஜெயத்தைக் கர்த்தர் உமக்குக் கட்டளையிட்டபடியினால், உம்முடைய வாயிலிருந்து புறப்பட்டபடியே எனக்குச் செய்யும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[28. Nevertheless the king of the children of Ammon hearkened not unto the words of Jephthah which he sent him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7877,51 +8187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பின்னும் அவன் தன் தகப்பனை நோக்கி: நீர் எனக்கு ஒரு காரியம் செய்ய வேண்டும்; நான் மலைகளின்மேல் போய்த்திரிந்து, நானும் என் தோழிமார்களும் என் கன்னிமையினிமித்தம் துக்கங்கொண்டாட, எனக்கு இரண்டுமாதம் தவணைகொடும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[29. Then the Spirit of the LORD came upon Jephthah, and he passed over Gilead, and Manasseh, and passed over Mizpeh of Gilead, and from Mizpeh of Gilead he passed over unto the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7986,51 +8296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. பின்னும் அவன் தன் தகப்பனை நோக்கி: நீர் எனக்கு ஒரு காரியம் செய்ய வேண்டும்; நான் மலைகளின்மேல் போய்த்திரிந்து, நானும் என் தோழிமார்களும் என் கன்னிமையினிமித்தம் துக்கங்கொண்டாட, எனக்கு இரண்டுமாதம் தவணைகொடும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[29. Then the Spirit of the LORD came upon Jephthah, and he passed over Gilead, and Manasseh, and passed over Mizpeh of Gilead, and from Mizpeh of Gilead he passed over unto the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8095,51 +8405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அதற்கு அவன்: போய் வா என்று அவளை இரண்டு மாதத்திற்கு அனுப்பிவிட்டான்; அவள் தன் தோழிமார்களோடும் கூடப்போய், தன் கன்னிமையினிமித்தம் மலைகளின் மேல் துக்கங்கொண்டாடி,]]></a:t>
+              <a:t><![CDATA[29. Then the Spirit of the LORD came upon Jephthah, and he passed over Gilead, and Manasseh, and passed over Mizpeh of Gilead, and from Mizpeh of Gilead he passed over unto the children of Ammon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8204,51 +8514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அதற்கு அவன்: போய் வா என்று அவளை இரண்டு மாதத்திற்கு அனுப்பிவிட்டான்; அவள் தன் தோழிமார்களோடும் கூடப்போய், தன் கன்னிமையினிமித்தம் மலைகளின் மேல் துக்கங்கொண்டாடி,]]></a:t>
+              <a:t><![CDATA[30. And Jephthah vowed a vow unto the LORD, and said, If you shall without fail deliver the children of Ammon into mine hands,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8313,51 +8623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. இரண்டுமாதம் முடிந்தபின்பு, தன் தகப்பனிடத்திற்குத் திரும்பிவந்தாள்; அப்பொழுது அவன் பண்ணியிருந்த தன் பொருத்தனையின் படி அவளுக்குச் செய்தான்; அவள் புருஷனை அறியாதிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[30. And Jephthah vowed a vow unto the LORD, and said, If you shall without fail deliver the children of Ammon into mine hands,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8422,51 +8732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. இரண்டுமாதம் முடிந்தபின்பு, தன் தகப்பனிடத்திற்குத் திரும்பிவந்தாள்; அப்பொழுது அவன் பண்ணியிருந்த தன் பொருத்தனையின் படி அவளுக்குச் செய்தான்; அவள் புருஷனை அறியாதிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[31. Then it shall be, that whatsoever comes out of the doors of my house to meet me, when I return in peace from the children of Ammon, shall surely be the LORD's, and I will offer it up for a burnt offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8531,51 +8841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இதினிமித்தம் இஸ்ரவேலின் குமாரத்திகள் வருஷந்தோறும் போய், நாலு நாள் கீலேயாத்தியனான யெப்தாவின் குமாரத்தியைக்குறித்துப் புலம்புவது இஸ்ரவேலிலே வழக்கமாயிற்று.]]></a:t>
+              <a:t><![CDATA[31. Then it shall be, that whatsoever comes out of the doors of my house to meet me, when I return in peace from the children of Ammon, shall surely be the LORD's, and I will offer it up for a burnt offering.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8640,51 +8950,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இதினிமித்தம் இஸ்ரவேலின் குமாரத்திகள் வருஷந்தோறும் போய், நாலு நாள் கீலேயாத்தியனான யெப்தாவின் குமாரத்தியைக்குறித்துப் புலம்புவது இஸ்ரவேலிலே வழக்கமாயிற்று.]]></a:t>
+              <a:t><![CDATA[31. Then it shall be, that whatsoever comes out of the doors of my house to meet me, when I return in peace from the children of Ammon, shall surely be the LORD's, and I will offer it up for a burnt offering.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. So Jephthah passed over unto the children of Ammon to fight against them; and the LORD delivered them into his hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8749,51 +9168,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்கள் இஸ்ரவேலின்மேல் யுத்தம் பண்ணும்போது கீலேயாத்தின் மூப்பர் யெப்தாவைத் தோப்தேசத்திலிருந்து அழைத்துவரப்போய்,]]></a:t>
+              <a:t><![CDATA[3. Then Jephthah fled from his brethren, and dwelt in the land of Tob: and there were gathered vain men to Jephthah, and went out with him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. So Jephthah passed over unto the children of Ammon to fight against them; and the LORD delivered them into his hands.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And he stroke them from Aroer, even till you come to Minnith, even twenty cities, and unto the plain of the vineyards, with a very great slaughter. Thus the children of Ammon were subdued before the children of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And he stroke them from Aroer, even till you come to Minnith, even twenty cities, and unto the plain of the vineyards, with a very great slaughter. Thus the children of Ammon were subdued before the children of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And he stroke them from Aroer, even till you come to Minnith, even twenty cities, and unto the plain of the vineyards, with a very great slaughter. Thus the children of Ammon were subdued before the children of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And Jephthah came to Mizpeh unto his house, and, behold, his daughter came out to meet him with timbrels and with dances: and she was his only child; beside her he had neither son nor daughter.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And Jephthah came to Mizpeh unto his house, and, behold, his daughter came out to meet him with timbrels and with dances: and she was his only child; beside her he had neither son nor daughter.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And Jephthah came to Mizpeh unto his house, and, behold, his daughter came out to meet him with timbrels and with dances: and she was his only child; beside her he had neither son nor daughter.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And it came to pass, when he saw her, that he rent his clothes, and said, Alas, my daughter! you have brought me very low, and you are one of them that trouble me: for I have opened my mouth unto the LORD, and I cannot go back.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And it came to pass, when he saw her, that he rent his clothes, and said, Alas, my daughter! you have brought me very low, and you are one of them that trouble me: for I have opened my mouth unto the LORD, and I cannot go back.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And it came to pass, when he saw her, that he rent his clothes, and said, Alas, my daughter! you have brought me very low, and you are one of them that trouble me: for I have opened my mouth unto the LORD, and I cannot go back.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8858,51 +10367,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யெப்தாவை நோக்கி: நீ வந்து, நாங்கள் அம்மோன் புத்திரரோடு யுத்தம் பண்ண எங்கள் சேனாபதியாயிருக்க வேண்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And it came to pass in process of time, that the children of Ammon made war against Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And she said unto him, My father, if you have opened your mouth unto the LORD, do to me according to that which has proceeded out of your mouth; forasmuch as the LORD has taken vengeance for you of yours enemies, even of the children of Ammon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And she said unto him, My father, if you have opened your mouth unto the LORD, do to me according to that which has proceeded out of your mouth; forasmuch as the LORD has taken vengeance for you of yours enemies, even of the children of Ammon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And she said unto him, My father, if you have opened your mouth unto the LORD, do to me according to that which has proceeded out of your mouth; forasmuch as the LORD has taken vengeance for you of yours enemies, even of the children of Ammon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And she said unto her father, Let this thing be done for me: let me alone two months, that I may go up and down upon the mountains, and mourn for my virginity, I and my fellows.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And she said unto her father, Let this thing be done for me: let me alone two months, that I may go up and down upon the mountains, and mourn for my virginity, I and my fellows.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And she said unto her father, Let this thing be done for me: let me alone two months, that I may go up and down upon the mountains, and mourn for my virginity, I and my fellows.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And he said, Go. And he sent her away for two months: and she went with her companions, and bewailed her virginity upon the mountains.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And he said, Go. And he sent her away for two months: and she went with her companions, and bewailed her virginity upon the mountains.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And it came to pass at the end of two months, that she returned unto her father, who did with her according to his vow which he had vowed: and she knew no man. And it was a custom in Israel,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And it came to pass at the end of two months, that she returned unto her father, who did with her according to his vow which he had vowed: and she knew no man. And it was a custom in Israel,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8937,51 +11536,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471044068" r:id="rId1"/>
+    <p:sldLayoutId id="2482540438" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8989,50 +11588,66 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -9581,62 +12196,230 @@
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -9741,51 +12524,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మనము అమ్మోనీయులతో యుద్ధము చేయుదమని యెఫ్తాతో చెప్పిరి.]]></a:t>
+              <a:t><![CDATA[5. அவர்கள் இஸ்ரவேலின்மேல் யுத்தம் பண்ணும்போது கீலேயாத்தின் மூப்பர் யெப்தாவைத் தோப்தேசத்திலிருந்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. இதினிமித்தம் இஸ்ரவேலின் குமாரத்திகள் வருஷந்தோறும் போய், நாலு நாள் கீலேயாத்தியனான யெப்தாவின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குமாரத்தியைக்குறித்துப் புலம்புவது இஸ்ரவேலிலே வழக்கமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. అందుకు యెఫ్తామీరు నాయందు పగపట్టి నా తండ్రి యింటనుండి నన్ను తోలివేసితిరే. ఇప్పుడు మీకు కలిగిన]]></a:t>
+              <a:t><![CDATA[அழைத்துவரப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[శ్రమలో మీరు నాయొద్దకు రానేల? అని గిలాదు పెద్దలతో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[6. யெப்தாவை நோக்கி: நீ வந்து, நாங்கள் அம்மோன் புத்திரரோடு யுத்தம் பண்ண எங்கள் சேனாபதியாயிருக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. అప్పుడు గిలాదు పెద్దలు అందుచేతనే మేము నీయొద్దకు మళ్లి వచ్చితివిు; నీవు మాతోకూడ వచ్చి అమ్మోనీయులతో]]></a:t>
+              <a:t><![CDATA[வேண்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యుద్ధముచేసిన యెడల, గిలాదు నివాసులమైన మా అందరిమీద నీవు అధికారి వవుదువని యెఫ్తాతో అనిరి.]]></a:t>
+              <a:t><![CDATA[7. அதற்கு யெப்தா கீலேயாத்தி மூப்பரைப் பார்த்து: நீங்கள் அல்லவா என்னைப் பகைத்து, என் தகப்பன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అందుకు యెఫ్తా అమ్మోనీయులతో యుద్ధము చేయుటకు మీరు నన్ను గిలాదుకు తిరిగి తీసికొని పోయినమీదట యెహోవా]]></a:t>
+              <a:t><![CDATA[வீட்டிலிருந்து என்னைத் துரத்தினவர்கள்? இப்பொழுது உங்களுக்கு ஆபத்து நேரிட்டிருக்கிற சமயத்தில் நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారిని నా చేతి కప్పగించిన యెడల నేనే మీకు ప్రధా నుడనవుదునా? అని గిలాదు పెద్దల నడుగగా]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் ஏன் வருகிறீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. గిలాదు పెద్దలునిశ్చయముగా మేము నీ మాటచొప్పున చేయు దుము; యెహోవా మన యుభయుల మధ్యను సాక్షిగా]]></a:t>
+              <a:t><![CDATA[8. அதற்குக் கீலேயாத்தின் மூப்பர் யெப்தாவை நோக்கி: நீ எங்களுடனேகூட வந்து, அம்மோன் புத்திரரோடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఉండునుగాకని యెఫ్తాతో అనిరి.]]></a:t>
+              <a:t><![CDATA[யுத்தம்பண்ணி, கீலேயாத்தின் குடிகளாகிய எங்கள் அனைவர்மேலும் தலைவனாயிருக்க வேண்டும்; இதற்காக இப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. కాబట్టి యెఫ్తా గిలాదు పెద్దలతోకూడ పోయినప్పుడు జనులు తమకు ప్రధానుని గాను అధిపతినిగాను అతని]]></a:t>
+              <a:t><![CDATA[உன்னிடத்தில் வந்தோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. గిలాదువాడైన యెఫ్తా పరాక్రమముగల బలాఢ్యుడు. అతడు వేశ్య కుమారుడు; గిలాదు యెఫ్తాను కనెను.]]></a:t>
+              <a:t><![CDATA[1. கீலேயாத்தியனான யெப்தா பலத்த பராக்கிரமசாலியாயிருந்தான்; அவன் பரஸ்திரீயின் குமாரன்; கிலெயாத் அவனைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నియమించు కొనిరి. అప్పుడు యెఫ్తా మిస్పాలో యెహోవా సన్నిధిని తన సంగతి యంతయు వినిపించెను.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு யெப்தா: அம்மோன் புத்திரரோடே யுத்தம்பண்ண, நீங்கள் என்னைத் திரும்ப அழைத்துப்போனபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. యెఫ్తా అమ్మోనీయుల రాజునొద్దకు దూతలనుపంపినాకును నీకును మధ్య ఏమి జరిగినందున నీవు నా దేశము మీదికి]]></a:t>
+              <a:t><![CDATA[கர்த்தர் அவர்களை என் முன்னிலையாய் ஒப்புக்கொடுத்தால், என்னை உங்களுக்குத் தலைவனாய் வைப்பீர்களா என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యుద్ధమునకు వచ్చియున్నావని యడుగగా]]></a:t>
+              <a:t><![CDATA[கீலேயாத்தின் மூப்பரைக் கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అమ్మోనీయుల రాజుఇశ్రాయేలీయులు ఐగుప్తులోనుండి వచ్చినప్పుడు వారు అర్నోను మొదలుకొని యబ్బోకు వరకును]]></a:t>
+              <a:t><![CDATA[10. கீலேயாத்தின் மூப்பர் யெப்தாவைப் பார்த்து: நாங்கள் உன் வார்த்தையின்படியே செய்யாவிட்டால், கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యొర్దానువరకును నా దేశము ఆక్రమించుకొని నందుననే నేను వచ్చియున్నాను. కాబట్టి మనము సమా ధానముగా]]></a:t>
+              <a:t><![CDATA[நமக்கு நடுநின்று கேட்பாராக என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నుండునట్లు ఆ దేశములను మరల మాకప్పగించు మని యెఫ్తా పంపిన దూతలతో సమాచారము చెప్పెను.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது யெப்தா கீலேயாத்தின் மூப்பரோடே கூடப்போனான்; ஜனங்கள் அவனைத் தங்கள்மேல் தலைவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. అంతట యెఫ్తా మరల అమ్మోనీయుల రాజునొద్దకు దూత లను పంపి యిట్లనెను]]></a:t>
+              <a:t><![CDATA[சேனாபதியுமாக வைத்தார்கள். யெப்தா தன் காரியங்களையெல்லாம் மிஸ்பாவிலே கர்த்தருடைய சந்நிதியிலே சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. యెఫ్తా సెలవిచ్చినదేమనగాఇశ్రాయేలీయులు మోయాబు దేశమునైనను అమ్మోనీయుల దేశమునైనను ఆక్రమించుకొనలేదు.]]></a:t>
+              <a:t><![CDATA[12. பின்பு யெப்தா அம்மோன் புத்திரரின் ராஜாவினிடத்திற்கு ஸ்தானாபதிகளை அனுப்பி: நீ என் தேசத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ఇశ్రాయేలీయులు ఐగుప్తులోనుండి వచ్చుచుండగా వారు ఎఱ్ఱసముద్రము వరకు అరణ్యములో నడిచి కాదేషునకు]]></a:t>
+              <a:t><![CDATA[எனக்கு விரோதமாக யுத்தம்பண்ண வருகிறதற்கு, எனக்கும் உனக்கும் என்ன வழக்கு இருக்கிறது என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[கேட்கச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. గిలాదు భార్య అతనికి కుమారులను కనగా వారు పెద్ద వారై యెఫ్తాతోనీవు అన్యస్త్రీకి పుట్టిన వాడవు గనుక]]></a:t>
+              <a:t><![CDATA[பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. అప్పుడు ఇశ్రాయేలీయులు ఎదోము రాజునొద్దకు దూతలను పంపంపీ­ నీ దేశము గుండ పోవుటకు దయచేసి నాకు]]></a:t>
+              <a:t><![CDATA[13. அம்மோன் புத்திரரின் ராஜா யெப்தாவின் ஸ்தானாபதிகளை நோக்கி: இஸ்ரவேலர் எகிப்திலிருந்து வருகிறபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సెలవిమ్మని యడుగగా, ఎదోమురాజు ఒప్పుకొనలేదు. వారు మోయాబు రాజునొద్దకు అట్టి వర్తమానమే పంపిరి గాని]]></a:t>
+              <a:t><![CDATA[அர்னோன் துவக்கி யாபோக்மட்டும், யோர்தான்மட்டும் இருக்கிற என் தேசத்தைக் கட்டிக்கொண்டார்களே; இப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతడునునేను సెలవియ్యనని చెప్పెను. అప్పుడు ఇశ్రా యేలీయులు కాదేషులో నివసించిరి.]]></a:t>
+              <a:t><![CDATA[அதை எனக்குச் சமாதானமாய்த் திரும்பக்கொடுத்துவிட வேண்டும் என்று சொல்லுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. తరువాత వారు అరణ్యప్రయాణముచేయుచు ఎదోమీయులయొక్కయు మోయాబీయులయొక్కయు దేశముల చుట్టు తిరిగి, మోయాబునకు]]></a:t>
+              <a:t><![CDATA[14. யெப்தா மறுபடியும் அம்மோன் புத்திரரின் ராஜாவினிடத்திற்கு ஸ்தானாபதிகளை அனுப்பி, அவனுக்குச் சொல்லச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తూర్పు దిక్కున కనాను దేశమందు ప్రవేశించి అర్నోను అద్దరిని దిగిరి. వారు మోయాబు సరి హద్దు లోపలికి]]></a:t>
+              <a:t><![CDATA[சொன்னதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పోలేదు. అర్నోను మోయాబునకు సరి హద్దు గదా.]]></a:t>
+              <a:t><![CDATA[15. யெப்தா சொல்லுகிறது என்னவென்றால்: இஸ்ரவேலர் மோவாபியரின் தேசத்தையாகிலும், அம்மோன் புத்திரரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. మరియు ఇశ్రాయేలీయులు అమోరీయుల రాజైన సీహోనను హెష్బోను రాజునొద్దకు దూతలను పంపినీ దేశముగుండ మా]]></a:t>
+              <a:t><![CDATA[தேசத்தையாகிலும் கட்டிக்கொண்டதில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[స్థలమునకు మేము పోవునట్లు దయచేసి సెలవిమ్మని అతనియొద్ద మనవిచేయగా]]></a:t>
+              <a:t><![CDATA[16. இஸ்ரவேலர் எகிப்திலிருந்து வருகிறபோது, வனாந்தரத்தில் சிவந்த சமுத்திர மட்டும் நடந்து, பின்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. సీహోను ఇశ్రాయేలీయులను నమ్మక, తన దేశములో బడి వెళ్లనియ్యక, తన జనులనందరిని సమకూర్చుకొని యాహసులో]]></a:t>
+              <a:t><![CDATA[காதேசுக்கு வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13833,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దిగి ఇశ్రా యేలీయులతో యుద్ధము చేసెను.]]></a:t>
+              <a:t><![CDATA[17. இஸ்ரவேலர் ஏதோமின் ராஜாவினிடத்திற்கு ஸ்தானாபதிகளை அனுப்பி: நாங்கள் உன் தேசத்துவழியாய்க் கடந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13965,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మన తండ్రియింట నీకు స్వాస్థ్యము లేదనిరి.]]></a:t>
+              <a:t><![CDATA[2. கிலெயாத்தின் மனைவியும் அவனுக்குக் குமாரர்களைப் பெற்றாள்; அவன் மனைவி பெற்ற குமாரர் பெரியவர்களான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14097,51 +17144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. అప్పుడు ఇశ్రాయేలీ యుల దేవుడైన యెహోవా ఆ సీహోనును అతని సమస్త జనమును ఇశ్రాయేలీయుల చేతి కప్పగింపగా]]></a:t>
+              <a:t><![CDATA[போகட்டும் என்று சொல்லச்சொன்னார்கள்; அதற்கு ஏதோமின் ராஜா செவிகொடுக்கவில்லை; அப்படியே மோவாபின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14229,51 +17276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారు ఆ జనమును హతముచేసిన తరువాత ఆ దేశనివాసులైన అమోరీయుల దేశమంతయు స్వాధీనపరచుకొని]]></a:t>
+              <a:t><![CDATA[ராஜாவிடத்திற்கும் அனுப்பினார்கள்; அவனும் சம்மதிக்கவில்லை. ஆதலால் இஸ்ரவேலர் காதேசிலே தரித்திருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14361,51 +17408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. అర్నోను నది మొదలుకొని యబ్బోకువరకును అరణ్యము మొదలుకొని యొర్దానువరకును అమోరీయుల ప్రాంతములన్నిటిని]]></a:t>
+              <a:t><![CDATA[18. பின்பு வனாந்தரவழியாய் நடந்து ஏதோம் தேசத்தையும் மோவாப் தேசத்தையும் சுற்றிப்போய், மோவாபின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14493,51 +17540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[స్వాధీనపరచుకొనిరి.]]></a:t>
+              <a:t><![CDATA[தேசத்திற்குக் கிழக்கே வந்து, மோவாபின் எல்லைக்குள் பிரவேசியாமல், மோவாபின் எல்லையான அர்னோன் நதிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14625,51 +17672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. కాబట్టి ఇశ్రాయేలీయుల దేవుడైన యెహోవా అమోరీయులను తన జనులయెదుట నిలువ కుండ తోలివేసిన తరువాత నీవు]]></a:t>
+              <a:t><![CDATA[அப்பாலே பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14757,51 +17804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దానిని స్వతంత్రించుకొందువా?]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது இஸ்ரவேலர் எஸ்போனில் ஆளுகிற சீகோன் என்னும் எமோரியரின் ராஜாவினிடத்திற்கு ஸ்தானாபதிகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14889,51 +17936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ​స్వాధీన పరచుకొనుటకు కెమోషను నీ దేవత నీకిచ్చిన దానిని నీవనుభవించుచున్నావుగదా? మా దేవుడైన యెహోవా]]></a:t>
+              <a:t><![CDATA[அனுப்பி: நாங்கள் உன் தேசத்து வழியாய் எங்கள் ஸ்தானத்திற்குக் கடந்துபோக இடங்கொடு என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15021,51 +18068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మా యెదుటనుండి యెవరిని తోలివేయునో వారి స్వాస్థ్యమును మేము స్వాధీనపరచుకొందుము.]]></a:t>
+              <a:t><![CDATA[சொல்லச்சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15153,51 +18200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. మోయాబు రాజైన సిప్పోరు కుమారుడగు బాలాకుకంటె నీవు ఏమాత్రమును అధికుడవు కావుగదా? అతడు ఇశ్రా]]></a:t>
+              <a:t><![CDATA[20. சீகோன் இஸ்ரவேலரை நம்பாததினால், தன் எல்லையைக் கடந்துபோகிறதற்கு இடங்கொடாமல் தன் ஜனங்களையெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15285,51 +18332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యేలీయులతో ఎప్పుడైనను కలహించెనా? ఎప్పుడైనను వారితో యుద్ధము చేసెనా?]]></a:t>
+              <a:t><![CDATA[கூட்டி, யாகாசிலே பாளயமிறங்கி, இஸ்ரவேலரோடே யுத்தம் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15417,51 +18464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ​యెఫ్తా తన సహోదరులయొద్దనుండి పారిపోయి టోబు దేశమున నివ సింపగా అల్లరిజనము యెఫ్తాయొద్దకు వచ్చి]]></a:t>
+              <a:t><![CDATA[பின்பு, அவர்கள் யெப்தாவை நோக்கி: உனக்கு எங்கள் தகப்பன் வீட்டிலே சுதந்தரம் இல்லை; நீ அந்நிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15549,51 +18596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ఇశ్రాయేలీయులు హెప్బోను లోను దాని ఊరులలోను అరోయేరులోను దాని ఊరుల లోను అర్నోను తీరముల]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது இஸ்ரவேலின் தேவனாகிய கர்த்தர் சீகோனையும் அவனுடைய எல்லா ஜனங்களையும் இஸ்ரவேலரின் கையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15681,51 +18728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పట్టణములన్నిటిలోను మూడు వందల సంవత్సరములనుండి నివసించుచుండగా ఆ కాలమున నీవేల వాటిని పట్టుకొనలేదు?]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுத்தார்; அவர்களை முறிய அடித்தார்கள்; அப்படியே இஸ்ரவேலர் அந்த தேசத்திலே குடியிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15813,51 +18860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ఇట్లుండగా నేను నీ యెడల తప్పు చేయలేదు గాని నీవు నామీదికి యుద్ధమునకు వచ్చుట వలన నాయెడల దోషము]]></a:t>
+              <a:t><![CDATA[எமோரியரின் சீமையையெல்லாம் பிடித்து, அர்னோன் துவக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15945,51 +18992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయుచున్నావు. న్యాయాధి పతియైన యెహోవా నేడు ఇశ్రాయేలీయులకును అమ్మోనీ యులకును న్యాయము తీర్చును గాక.]]></a:t>
+              <a:t><![CDATA[22. யாபோக்மட்டும் வனாந்தரம் துவக்கி யோர்தான்மட்டும் இருக்கிற எமோரியரின் எல்லையையெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16077,51 +19124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. అయితే అమ్మోనీ యులరాజు యెఫ్తా తనతో చెప్పిన మాటలకుఒప్పుకొన లేదు.]]></a:t>
+              <a:t><![CDATA[சுதந்தரமாய்க் கட்டிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16209,51 +19256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. యెహోవా ఆత్మ యెఫ్తామీదికి రాగా అతడు గిలాదు లోను మనష్షేలోను సంచరించుచు, గిలాదు మిస్పే లో సంచరించి]]></a:t>
+              <a:t><![CDATA[23. இப்படி இஸ்ரவேலின் தேவனாகிய கர்த்தர் எமோரியரைத் தம்முடைய ஜனமாகிய இஸ்ரவேலுக்கு முன்பாகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16341,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గిలాదు మిస్పేనుండి అమ్మోనీయుల యొద్దకు సాగెను.]]></a:t>
+              <a:t><![CDATA[துரத்தியிருக்க, நீர் அந்த தேசத்தைக் கட்டிக்கொள்ளத்தகுமா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16473,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. అప్పుడు యెఫ్తా యెహోవాకు మ్రొక్కు కొనెను, ఎట్లనగానీవు నా చేతికి అమ్మోనీయులను నిశ్చ యముగా]]></a:t>
+              <a:t><![CDATA[24. உம்முடைய தேவனாகிய காமோஸ் உமக்கு முன்பாகத் துரத்துகிறவர்களின் தேசத்தை நீர் கட்டிக்கொள்ளமாட்டீரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16605,51 +19652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అప్పగించినయెడల]]></a:t>
+              <a:t><![CDATA[அப்படியே எங்கள் தேவனாகிய கர்த்தர் எங்களுக்கு முன்பாகத் துரத்துகிறவர்களின் தேசத்தையெல்லாம் நாங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16737,51 +19784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ​నేను అమ్మోనీయులయొద్ద నుండి క్షేమముగా తిరిగివచ్చునప్పుడు, నన్ను ఎదుర్కొను టకు నా యింటి]]></a:t>
+              <a:t><![CDATA[கட்டிக்கொள்ளுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16869,51 +19916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతనితో కూడ సంచరించుచుండెను.]]></a:t>
+              <a:t><![CDATA[ஸ்திரீயின் மகன் என்று சொல்லி அவனைத் துரத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17001,51 +20048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ద్వారమునుండి బయలుదేరి వచ్చునదేదో అది యెహోవాకు ప్రతిష్ఠితమగును; మరియు దహన బలిగా దాని నర్పించెదననెను.]]></a:t>
+              <a:t><![CDATA[25. மேலும் சிப்போரின் குமாரனாகிய பாலாக் என்னும் மோவாபின் ராஜாவைப் பார்க்கிலும் உமக்கு அதிக நியாயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17133,51 +20180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. అప్పుడుయెఫ్తా అమ్మోనీయులతో యుద్ధము చేయుటకు వారియొద్దకు సాగిపోయినప్పుడు యెహోవా అతనిచేతికి]]></a:t>
+              <a:t><![CDATA[உண்டோ? அவன் இஸ்ரவேலோடே எப்போதாகிலும் வழக்காடினானா? எப்போதாகிலும் அவர்களுக்கு விரோதமாக யுத்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17265,51 +20312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారినప్ప గించెను గనుక అతడు వారిని]]></a:t>
+              <a:t><![CDATA[பண்ணினானா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17397,51 +20444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. అనగా అరోయేరు మొదలుకొని మిన్నీతుకు వచ్చువరకు ఆబేల్కెరా మీమువరకును ఇరువది పట్టణముల వారిని నిశ్శేష]]></a:t>
+              <a:t><![CDATA[26. இஸ்ரவேலர் எஸ்போனிலும் அதின் கிராமங்களிலும், ஆரோவேரிலும் அதின் கிராமங்களிலும், அர்னோன் நதியருகான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17529,51 +20576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ముగా హతముచేసెను. అట్లు అమ్మోనీయులు ఇశ్రాయేలీయుల యెదుట నిలువకుండ అణచి వేయబడిరి.]]></a:t>
+              <a:t><![CDATA[எல்லா ஊர்களிலும், முந்நூறு வருஷம் குடியிருக்கையில், இவ்வளவுகாலமாய் நீங்கள் அதைத் திருப்பிக்கொள்ளாதே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17661,51 +20708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. యెఫ్తా మిస్పాలోనున్న తన యింటికి వచ్చినప్పుడు అతని కుమార్తె తంబురలతోను నాట్యముతోను బయలు దేరి]]></a:t>
+              <a:t><![CDATA[போனதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17793,51 +20840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతనిని ఎదుర్కొనెను. ఆమె గాక అతనికి మగ సంతానమేగాని ఆడుసంతానమేగాని లేదు.]]></a:t>
+              <a:t><![CDATA[27. நான் உமக்கு விரோதமாய்க் குற்றம் செய்யவில்லை; நீர் எனக்கு விரோதமாய் யுத்தம் பண்ணுகிறதினால் நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17925,51 +20972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. కాబట్టి అతడు ఆమెను చూచి, తన బట్టలను చింపు కొని అయ్యో నా కుమారీ, నీవు నన్ను బహుగా క్రుంగచేసితివి,]]></a:t>
+              <a:t><![CDATA[தான் எனக்கு அநியாயம் செய்கிறீர்; நியாயாதிபதியாகிய கர்த்தர் இன்று இஸ்ரவேல் புத்திரருக்கும் அம்மோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18057,51 +21104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీవు నన్ను తల్లడింపచేయువారిలో ఒకతెవైయున్నావు; నేను యెహోవాకు మాట యిచ్చియున్నాను గనుక వెనుకతీయ లేననగా]]></a:t>
+              <a:t><![CDATA[புத்திரருக்கும் நடுநின்று நியாயம் தீர்க்கக்கடவர் என்று சொல்லி அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18189,51 +21236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ఆమెనా తండ్రీ, యెహోవాకు మాట యిచ్చి యుంటివా? నీ నోటినుండి బయలుదేరిన మాట చొప్పున నాకు చేయుము;]]></a:t>
+              <a:t><![CDATA[28. ஆனாலும் அம்மோன் புத்திரரின் ராஜா தனக்கு யெப்தா சொல்லியனுப்பின வார்த்தைகளுக்குச் செவிகொடாதே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18321,51 +21368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. కొంతకాలమైన తరువాత అమ్మోనీయులు ఇశ్రాయేలీ యులతో యుద్ధము చేయగా]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது யெப்தா: தன் சகோதரரை விட்டு ஓடிப்போய், தோப்தேசத்திலே குடியிருந்தான்; வீணரான மனுஷர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18453,51 +21500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెహోవా నీ శత్రువులైన అమ్మోనీ యులమీద పగతీర్చుకొని యున్నాడని అతనితో ననెను.]]></a:t>
+              <a:t><![CDATA[போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18585,51 +21632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. మరియు ఆమెనాకొరకు చేయవలసినదేదనగా రెండు నెలలవరకు నన్ను విడువుము, నేనును నా చెలికత్తెలును పోయి]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது கர்த்தருடைய ஆவி யெப்தாவின் மேல் இறங்கினார்; அவன் கீலேயாத்தையும் மனாசே நாட்டையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18717,51 +21764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కొండలమీద ఉండి, నా కన్యాత్వమునుగూర్చి ప్రలాపించెదనని తండ్రితో చెప్పగా]]></a:t>
+              <a:t><![CDATA[கடந்துபோய், கீலேயாத்திலிருக்கிற மிஸ்பாவுக்கு வந்து, அங்கேயிருந்து அம்மோன் புத்திரருக்கு விரோதமாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18849,51 +21896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. అతడు పొమ్మని చెప్పి రెండు నెలలవరకు ఆమెను పోనిచ్చెను గనుక ఆమె తన చెలికత్తెలతో కూడ పోయి కొండలమీద]]></a:t>
+              <a:t><![CDATA[போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18981,51 +22028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తన కన్యా త్వమునుగూర్చి ప్రలాపించెను.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது யெப்தா கர்த்தருக்கு ஒரு பொருத்தனையைப் பண்ணி: தேவரீர் அம்மோன் புத்திரரை என் கையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19113,51 +22160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ఆ రెండు నెలల అంత మున ఆమె తన తండ్రియొద్దకు తిరిగిరాగా అతడు తాను మ్రొక్కుకొనిన మ్రొక్కుబడిచొప్పున]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுக்கவே ஒப்புக்கொடுத்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19245,51 +22292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆమెకు చేసెను.]]></a:t>
+              <a:t><![CDATA[31. நான் அம்மோன் புத்திரரிடத்திலிருந்து சமாதானத்தோடே திரும்பி வரும்போது, என் வீட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19377,51 +22424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ఆమె పురుషుని ఎరుగనేలేదు. ప్రతి సంవత్సరమున ఇశ్రా యేలీయుల కుమార్తెలు నాలుగు దినములు గిలాదుదేశస్థు]]></a:t>
+              <a:t><![CDATA[வாசற்படியிலிருந்து எனக்கு எதிர்கொண்டு வருவது எதுவோ அது கர்த்தருக்கு உரியதாகும். அதைச் சர்வாங்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19509,51 +22556,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[డైన యెఫ్తా కుమార్తెను ప్రసిద్ధిచేయుటకద్దు.]]></a:t>
+              <a:t><![CDATA[தகனபலியாகச் செலுத்துவேன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. யெப்தா அம்மோன் புத்திரரின்மேல் யுத்தம்பண்ண, அவர்களுக்கு விரோதமாய்ப் புறப்பட்டுப்போனான்; கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19641,51 +22820,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. అమ్మోనీయులు ఇశ్రా యేలీయులతో యుద్ధము చేసినందున]]></a:t>
+              <a:t><![CDATA[யெப்தாவோடே கூடிக்கொண்டு, அவனோடேகூட யுத்தத்திற்குப் போவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்களை அவன் கையில் ஒப்புக்கொடுத்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அவன் அவர்களை ஆரோவேர் துவக்கி மின்னித்திற்குப் போகுமட்டும், திராட்சத்தோட்டத்து நிலங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வரைக்கும், மகா சங்காரமாய் முறிய அடித்து, இருபது பட்டணங்களைப் பிடித்தான்; இப்படி அம்மோன் புத்திரர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இஸ்ரவேல் புத்திரருக்கு முன்பாகத் தாழ்த்தப்பட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. யெப்தா மிஸ்பாவிலிருக்கிற தன் வீட்டுக்கு வருகிறபோது, இதோ, அவன் குமாரத்தி தம்புரு வாசித்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நடனஞ்செய்து, அவனுக்கு எதிர்கொண்டு வந்தாள்; அவள் அவனுக்கு ஒரே பிள்ளையானவள்; அவளையல்லாமல் அவனுக்குக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குமாரனும் இல்லை குமாரத்தியும் இல்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. அவன் அவளைக் கண்டவுடனே தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு: ஐயோ! என் மகளே, என்னை மிகவும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மனமடியவும் கலங்கவும் பண்ணுகிறாய்; நான் கர்த்தரை நோக்கி என் வாயைத் திறந்து சொல்லிவிட்டேன்; அதை நான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்றக் கூடாது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19773,51 +24272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. గిలాదు పెద్దలు టోబుదేశమునుండి యెఫ్తాను రప్పించుటకు పోయినీవు వచ్చి మాకు అధిపతివై యుండుము, అప్పుడు]]></a:t>
+              <a:t><![CDATA[4. சில நாளைக்குப்பின்பு, அம்மொன் புத்திரர் இஸ்ரவேலின் மேல் யுத்தம் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19833,92 +24332,1412 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அப்பொழுது அவள்: என் தகப்பனே, நீர் கர்த்தரை நோக்கி உம்முடைய வாயைத் திறந்து பேசினீரல்லவோ? அம்மோன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புத்திரராகிய, உம்முடைய சத்துருக்களுக்கு நீதியைச் சரிக்கட்டும் ஜெயத்தைக் கர்த்தர் உமக்குக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கட்டளையிட்டபடியினால், உம்முடைய வாயிலிருந்து புறப்பட்டபடியே எனக்குச் செய்யும் என்றாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. பின்னும் அவன் தன் தகப்பனை நோக்கி: நீர் எனக்கு ஒரு காரியம் செய்ய வேண்டும்; நான் மலைகளின்மேல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[போய்த்திரிந்து, நானும் என் தோழிமார்களும் என் கன்னிமையினிமித்தம் துக்கங்கொண்டாட, எனக்கு இரண்டுமாதம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தவணைகொடும் என்றாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. அதற்கு அவன்: போய் வா என்று அவளை இரண்டு மாதத்திற்கு அனுப்பிவிட்டான்; அவள் தன் தோழிமார்களோடும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கூடப்போய், தன் கன்னிமையினிமித்தம் மலைகளின் மேல் துக்கங்கொண்டாடி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. இரண்டுமாதம் முடிந்தபின்பு, தன் தகப்பனிடத்திற்குத் திரும்பிவந்தாள்; அப்பொழுது அவன் பண்ணியிருந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தன் பொருத்தனையின் படி அவளுக்குச் செய்தான்; அவள் புருஷனை அறியாதிருந்தாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme77">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
   <a:themeElements>
-    <a:clrScheme name="Theme77">
+    <a:clrScheme name="Theme69">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme77">
+    <a:fontScheme name="Theme69">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19944,51 +25763,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme77">
+    <a:fmtScheme name="Theme69">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20119,51 +25938,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>78</Slides>
+  <Slides>101</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>