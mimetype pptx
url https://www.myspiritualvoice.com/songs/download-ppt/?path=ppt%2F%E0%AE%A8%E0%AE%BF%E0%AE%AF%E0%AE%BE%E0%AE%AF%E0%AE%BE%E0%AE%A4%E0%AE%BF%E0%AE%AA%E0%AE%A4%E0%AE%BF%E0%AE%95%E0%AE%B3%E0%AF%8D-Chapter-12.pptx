--- v1 (2026-08-02)
+++ v2 (2026-09-17)
@@ -55,50 +55,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -111,50 +113,51 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -284,53 +287,54 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -390,51 +394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு யெப்தா கீலேயாத் மனுஷரையெல்லாம் கூட்டி, எப்பிராயீமரோடு யுத்தம் பண்ணினான்; எப்பிராயீமுக்கும் மனாசேக்கும் நடுவே குடியிருக்கிற கீலேயாத்தியரான நீங்கள் எப்பிராயீமைவிட்டு ஓடிப்போனவர்கள் என்று எப்பிராயீமர் சொன்னபடியினால், கீலேயாத் மனுஷர் அவர்களை முறிய அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Then Jephthah gathered together all the men of Gilead, and fought with Ephraim: and the men of Gilead stroke Ephraim, because they said, All of you Gileadites are fugitives of Ephraim among the Ephraimites, and among the Manassites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -499,51 +503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு யெப்தா கீலேயாத் மனுஷரையெல்லாம் கூட்டி, எப்பிராயீமரோடு யுத்தம் பண்ணினான்; எப்பிராயீமுக்கும் மனாசேக்கும் நடுவே குடியிருக்கிற கீலேயாத்தியரான நீங்கள் எப்பிராயீமைவிட்டு ஓடிப்போனவர்கள் என்று எப்பிராயீமர் சொன்னபடியினால், கீலேயாத் மனுஷர் அவர்களை முறிய அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Then Jephthah gathered together all the men of Gilead, and fought with Ephraim: and the men of Gilead stroke Ephraim, because they said, All of you Gileadites are fugitives of Ephraim among the Ephraimites, and among the Manassites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -608,51 +612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு யெப்தா கீலேயாத் மனுஷரையெல்லாம் கூட்டி, எப்பிராயீமரோடு யுத்தம் பண்ணினான்; எப்பிராயீமுக்கும் மனாசேக்கும் நடுவே குடியிருக்கிற கீலேயாத்தியரான நீங்கள் எப்பிராயீமைவிட்டு ஓடிப்போனவர்கள் என்று எப்பிராயீமர் சொன்னபடியினால், கீலேயாத் மனுஷர் அவர்களை முறிய அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Then Jephthah gathered together all the men of Gilead, and fought with Ephraim: and the men of Gilead stroke Ephraim, because they said, All of you Gileadites are fugitives of Ephraim among the Ephraimites, and among the Manassites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -717,51 +721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்பு யெப்தா கீலேயாத் மனுஷரையெல்லாம் கூட்டி, எப்பிராயீமரோடு யுத்தம் பண்ணினான்; எப்பிராயீமுக்கும் மனாசேக்கும் நடுவே குடியிருக்கிற கீலேயாத்தியரான நீங்கள் எப்பிராயீமைவிட்டு ஓடிப்போனவர்கள் என்று எப்பிராயீமர் சொன்னபடியினால், கீலேயாத் மனுஷர் அவர்களை முறிய அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the Gileadites took the passages of Jordan before the Ephraimites: and it was so, that when those Ephraimites which were escaped said, Let me go over; that the men of Gilead said unto him, Are you an Ephraimite? If he said, Nay;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -826,51 +830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கீலேயாத்தியர் எப்பிராயீமருக்கு முந்தி யோர்தானின் துறைகளைப் பிடித்தார்கள்; அப்பொழுது எப்பிராயீமரிலே தப்பினவர்களில் யாராவது வந்து: நான் அக்கரைக்குப் போகட்டும் என்று சொல்லும்போது, கீலேயாத் மனுஷர்: நீ எப்பிராயீமனா என்று அவனைக் கேட்பார்கள்; அவன் அல்ல என்றால்,]]></a:t>
+              <a:t><![CDATA[5. And the Gileadites took the passages of Jordan before the Ephraimites: and it was so, that when those Ephraimites which were escaped said, Let me go over; that the men of Gilead said unto him, Are you an Ephraimite? If he said, Nay;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -935,51 +939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கீலேயாத்தியர் எப்பிராயீமருக்கு முந்தி யோர்தானின் துறைகளைப் பிடித்தார்கள்; அப்பொழுது எப்பிராயீமரிலே தப்பினவர்களில் யாராவது வந்து: நான் அக்கரைக்குப் போகட்டும் என்று சொல்லும்போது, கீலேயாத் மனுஷர்: நீ எப்பிராயீமனா என்று அவனைக் கேட்பார்கள்; அவன் அல்ல என்றால்,]]></a:t>
+              <a:t><![CDATA[5. And the Gileadites took the passages of Jordan before the Ephraimites: and it was so, that when those Ephraimites which were escaped said, Let me go over; that the men of Gilead said unto him, Are you an Ephraimite? If he said, Nay;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1044,51 +1048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கீலேயாத்தியர் எப்பிராயீமருக்கு முந்தி யோர்தானின் துறைகளைப் பிடித்தார்கள்; அப்பொழுது எப்பிராயீமரிலே தப்பினவர்களில் யாராவது வந்து: நான் அக்கரைக்குப் போகட்டும் என்று சொல்லும்போது, கீலேயாத் மனுஷர்: நீ எப்பிராயீமனா என்று அவனைக் கேட்பார்கள்; அவன் அல்ல என்றால்,]]></a:t>
+              <a:t><![CDATA[6. Then said they unto him, Say now Shibboleth: and he said Sibboleth: for he could not frame to pronounce it right. Then they took him, and slew him at the passages of Jordan: and there fell at that time of the Ephraimites forty and two thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1153,51 +1157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ ஷிபோலேத் என்று சொல் என்பார்கள்; அப்பொழுது அவன் அப்படி உச்சரிக்கக் கூடாமல், சிபோலேத் என்பான்; அப்பொழுது அவனைப் பிடித்து, யோர்தான் துறையிலே வெட்டிப்போடுவார்கள்; அக்காலத்திலே எப்பிராயீமில் நாற்பத்தீராயிரம்பேர் விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Then said they unto him, Say now Shibboleth: and he said Sibboleth: for he could not frame to pronounce it right. Then they took him, and slew him at the passages of Jordan: and there fell at that time of the Ephraimites forty and two thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1262,51 +1266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ ஷிபோலேத் என்று சொல் என்பார்கள்; அப்பொழுது அவன் அப்படி உச்சரிக்கக் கூடாமல், சிபோலேத் என்பான்; அப்பொழுது அவனைப் பிடித்து, யோர்தான் துறையிலே வெட்டிப்போடுவார்கள்; அக்காலத்திலே எப்பிராயீமில் நாற்பத்தீராயிரம்பேர் விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Then said they unto him, Say now Shibboleth: and he said Sibboleth: for he could not frame to pronounce it right. Then they took him, and slew him at the passages of Jordan: and there fell at that time of the Ephraimites forty and two thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1371,51 +1375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ ஷிபோலேத் என்று சொல் என்பார்கள்; அப்பொழுது அவன் அப்படி உச்சரிக்கக் கூடாமல், சிபோலேத் என்பான்; அப்பொழுது அவனைப் பிடித்து, யோர்தான் துறையிலே வெட்டிப்போடுவார்கள்; அக்காலத்திலே எப்பிராயீமில் நாற்பத்தீராயிரம்பேர் விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And Jephthah judged Israel six years. Then died Jephthah the Gileadite, and was buried in one of the cities of Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1480,51 +1484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எப்பிராயீம் மனுஷர் ஏகமாய்க் கூடி வடக்கே புறப்பட்டுப்போய், யெப்தாவை நோக்கி: நீ எங்களை உன்னோடேகூட வரும்படி அழைப்பியாமல் அம்மோன் புத்திரர்மேல் யுத்தம்பண்ணப்போனதென்ன? உன் வீட்டையும் உன்னையும்கூட அக்கினியால் சுட்டுப்போடுவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the men of Ephraim gathered themselves together, and went northward, and said unto Jephthah, Wherefore passed you over to fight against the children of Ammon, and did not call us to go with you? we will burn yours house upon you with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1589,51 +1593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ ஷிபோலேத் என்று சொல் என்பார்கள்; அப்பொழுது அவன் அப்படி உச்சரிக்கக் கூடாமல், சிபோலேத் என்பான்; அப்பொழுது அவனைப் பிடித்து, யோர்தான் துறையிலே வெட்டிப்போடுவார்கள்; அக்காலத்திலே எப்பிராயீமில் நாற்பத்தீராயிரம்பேர் விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And Jephthah judged Israel six years. Then died Jephthah the Gileadite, and was buried in one of the cities of Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1698,51 +1702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யெப்தா இஸ்ரவேலை ஆறு வருஷம் நியாயம் விசாரித்தான்; பின்பு கீலேயாத்தியனான யெப்தா மரித்து, கீலேயாத்திலுள்ள ஒரு பட்டணத்தில் அடக்கம் பண்ணப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[8. And after him Ibzan of Bethlehem judged Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1807,51 +1811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவனுக்குப்பின்பு பெத்லெகேம் ஊரானாகிய இப்சான் இஸ்ரவேலை நியாயம் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[9. And he had thirty sons, and thirty daughters, whom he sent abroad, and took in thirty daughters from abroad for his sons. And he judged Israel seven years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1916,51 +1920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனுக்கு முப்பது குமாரரும் முப்பது குமாரத்திகளும் இருந்தார்கள்; முப்பது குமாரத்திகளையும் புறத்திலே விவாகம்பண்ணிக்கொடுத்து, தன் குமாரருக்கு முப்பது பெண்களைப் புறத்திலே கொண்டான்; அவன் இஸ்ரவேலை ஏழு வருஷம் நியாயம் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[9. And he had thirty sons, and thirty daughters, whom he sent abroad, and took in thirty daughters from abroad for his sons. And he judged Israel seven years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2025,51 +2029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனுக்கு முப்பது குமாரரும் முப்பது குமாரத்திகளும் இருந்தார்கள்; முப்பது குமாரத்திகளையும் புறத்திலே விவாகம்பண்ணிக்கொடுத்து, தன் குமாரருக்கு முப்பது பெண்களைப் புறத்திலே கொண்டான்; அவன் இஸ்ரவேலை ஏழு வருஷம் நியாயம் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[9. And he had thirty sons, and thirty daughters, whom he sent abroad, and took in thirty daughters from abroad for his sons. And he judged Israel seven years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு இப்சான் மரித்து, பெத்லெதேமிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[10. Then died Ibzan, and was buried at Bethlehem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2243,51 +2247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவனுக்குப்பின்பு செபுலோனியனாகிய ஏலோன் இஸ்ரவேலை நியாயம் விசாரித்தான்; அவன் பத்து வருஷம் இஸ்ரவேலை நியாயம் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[11. And after him Elon, a Zebulonite, judged Israel; and he judged Israel ten years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2352,51 +2356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு செபுலோனியனாகிய ஏலோன் மரித்து, செபுலோன் தேசமான ஆயலோன் ஊரில் அடக்கம்பண்ணப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[11. And after him Elon, a Zebulonite, judged Israel; and he judged Israel ten years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2461,51 +2465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவனுக்குப்பின்பு இல்லேலின் குமாரனாகிய பிரத்தோனியனான அப்தோன் இஸ்ரவேலை நியாயம் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[12. And Elon the Zebulonite died, and was buried in Aijalon in the country of Zebulun.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2570,51 +2574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவனுக்கு நாற்பது குமாரரும் முப்பது பேரப்பிள்ளைகளும் இருந்தார்கள்; அவர்கள் எழுபது கழுதைகளின் மேல் ஏறுவார்கள்; அவன் இஸ்ரவேலை எட்டு வருஷம் நியாயம் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[13. And after him Abdon the son of Hillel, a Pirathonite, judged Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2679,51 +2683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எப்பிராயீம் மனுஷர் ஏகமாய்க் கூடி வடக்கே புறப்பட்டுப்போய், யெப்தாவை நோக்கி: நீ எங்களை உன்னோடேகூட வரும்படி அழைப்பியாமல் அம்மோன் புத்திரர்மேல் யுத்தம்பண்ணப்போனதென்ன? உன் வீட்டையும் உன்னையும்கூட அக்கினியால் சுட்டுப்போடுவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the men of Ephraim gathered themselves together, and went northward, and said unto Jephthah, Wherefore passed you over to fight against the children of Ammon, and did not call us to go with you? we will burn yours house upon you with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2788,51 +2792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவனுக்கு நாற்பது குமாரரும் முப்பது பேரப்பிள்ளைகளும் இருந்தார்கள்; அவர்கள் எழுபது கழுதைகளின் மேல் ஏறுவார்கள்; அவன் இஸ்ரவேலை எட்டு வருஷம் நியாயம் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[14. And he had forty sons and thirty nephews, that rode on threescore and ten ass colts: and he judged Israel eight years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2897,51 +2901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு பிரத்தோனியனான இல்லேலின் குமாரனாகிய அப்தோன் மரித்து, எப்பிராயீம் தேசத்தில் அமலேக்கியர் மலையிலிருக்கிற பிரத்தோனிலே அடக்கம் பண்ணப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[14. And he had forty sons and thirty nephews, that rode on threescore and ten ass colts: and he judged Israel eight years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3006,51 +3010,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு பிரத்தோனியனான இல்லேலின் குமாரனாகிய அப்தோன் மரித்து, எப்பிராயீம் தேசத்தில் அமலேக்கியர் மலையிலிருக்கிற பிரத்தோனிலே அடக்கம் பண்ணப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[15. And Abdon the son of Hillel the Pirathonite died, and was buried in Pirathon in the land of Ephraim, in the mount of the Amalekites.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. And Abdon the son of Hillel the Pirathonite died, and was buried in Pirathon in the land of Ephraim, in the mount of the Amalekites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3115,51 +3228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எப்பிராயீம் மனுஷர் ஏகமாய்க் கூடி வடக்கே புறப்பட்டுப்போய், யெப்தாவை நோக்கி: நீ எங்களை உன்னோடேகூட வரும்படி அழைப்பியாமல் அம்மோன் புத்திரர்மேல் யுத்தம்பண்ணப்போனதென்ன? உன் வீட்டையும் உன்னையும்கூட அக்கினியால் சுட்டுப்போடுவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the men of Ephraim gathered themselves together, and went northward, and said unto Jephthah, Wherefore passed you over to fight against the children of Ammon, and did not call us to go with you? we will burn yours house upon you with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3224,51 +3337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு யெப்தா: எனக்கும் என் ஜனத்திற்கும் அம்மோன் புத்திரரோடே பெரிய வழக்கு இருக்கும்போது, நான் உங்களைக் கூப்பிட்டேன்; நீங்கள் என்னை அவர்கள் கைக்கு நீங்கலாக்கி ரட்சிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[2. And Jephthah said unto them, I and my people were at great strife with the children of Ammon; and when I called you, all of you delivered me not out of their hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3333,51 +3446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு யெப்தா: எனக்கும் என் ஜனத்திற்கும் அம்மோன் புத்திரரோடே பெரிய வழக்கு இருக்கும்போது, நான் உங்களைக் கூப்பிட்டேன்; நீங்கள் என்னை அவர்கள் கைக்கு நீங்கலாக்கி ரட்சிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[2. And Jephthah said unto them, I and my people were at great strife with the children of Ammon; and when I called you, all of you delivered me not out of their hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3442,51 +3555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் என்னை ரட்சிக்கவில்லை என்று நான் கண்டபோது, நான் என் ஜீவனை என் கையிலே பிடித்துக்கொண்டு, அம்மோன் புத்திரருக்கு விரோதமாய்ப் போனேன்; கர்த்தர் அவர்களை என் கையில் ஒப்புக்கொடுத்தார்; இப்படியிருக்க, நீங்கள் என் மேல் யுத்தம்பண்ண, இன்று என்னிடத்திற்கு வரவேண்டியது என்ன என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[3. And when I saw that all of you delivered me not, I put my life in my hands, and passed opposite to the children of Ammon, and the LORD delivered them into my hand: wherefore then are all of you come up unto me this day, to fight against me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3551,51 +3664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் என்னை ரட்சிக்கவில்லை என்று நான் கண்டபோது, நான் என் ஜீவனை என் கையிலே பிடித்துக்கொண்டு, அம்மோன் புத்திரருக்கு விரோதமாய்ப் போனேன்; கர்த்தர் அவர்களை என் கையில் ஒப்புக்கொடுத்தார்; இப்படியிருக்க, நீங்கள் என் மேல் யுத்தம்பண்ண, இன்று என்னிடத்திற்கு வரவேண்டியது என்ன என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[3. And when I saw that all of you delivered me not, I put my life in my hands, and passed opposite to the children of Ammon, and the LORD delivered them into my hand: wherefore then are all of you come up unto me this day, to fight against me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3660,51 +3773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் என்னை ரட்சிக்கவில்லை என்று நான் கண்டபோது, நான் என் ஜீவனை என் கையிலே பிடித்துக்கொண்டு, அம்மோன் புத்திரருக்கு விரோதமாய்ப் போனேன்; கர்த்தர் அவர்களை என் கையில் ஒப்புக்கொடுத்தார்; இப்படியிருக்க, நீங்கள் என் மேல் யுத்தம்பண்ண, இன்று என்னிடத்திற்கு வரவேண்டியது என்ன என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[3. And when I saw that all of you delivered me not, I put my life in my hands, and passed opposite to the children of Ammon, and the LORD delivered them into my hand: wherefore then are all of you come up unto me this day, to fight against me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3739,51 +3852,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474721475" r:id="rId1"/>
+    <p:sldLayoutId id="2478619344" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3983,50 +4096,58 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4175,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তারপর যিপ্তহ গিলিয়দের সব লোকদের ডাকল| তারা ইফ্রয়িম পরিবারগোষ্ঠীর লোকদের সঙ্গে যুদ্ধ করল| কারণ]]></a:t>
+              <a:t><![CDATA[4. பின்பு யெப்தா கீலேயாத் மனுஷரையெல்லாம் கூட்டி, எப்பிராயீமரோடு யுத்தம் பண்ணினான்; எப்பிராயீமுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +4428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইফ্রয়িমরা গিলিয়দের লোকদের অপমান করেছিল| তারা বলেছিল, “তোমরা গিলিয়দের লোকরা শুধুমাত্র ইফ্রয়িম]]></a:t>
+              <a:t><![CDATA[மனாசேக்கும் நடுவே குடியிருக்கிற கீலேயாத்தியரான நீங்கள் எப்பிராயீமைவிட்டு ஓடிப்போனவர்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +4560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গোষ্ঠীর থেকে বেঁচে যাওয়া লোক, এছাড়া তোমাদের কোনো পরিচয নেই| তোমাদের থাকার মতো কোন জমিজায়গা নেই|]]></a:t>
+              <a:t><![CDATA[எப்பிராயீமர் சொன்னபடியினால், கீலேயாத் மனுஷர் அவர்களை முறிய அடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা কিছুটা ইফ্রয়িমের, কিছুটা মনঃশির|” গিলিয়দের লোকরা ইফ্রয়িমের লোকদের হারিযে দিল|]]></a:t>
+              <a:t><![CDATA[5. கீலேயாத்தியர் எப்பிராயீமருக்கு முந்தி யோர்தானின் துறைகளைப் பிடித்தார்கள்; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +4824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. যে যে জায়গা দিয়ে লোকরা যর্দন নদী অতিক্রম করত গিলিয়দের লোকরা সেইসব জায়গা দখল করে নিল| এসব]]></a:t>
+              <a:t><![CDATA[எப்பிராயீமரிலே தப்பினவர்களில் யாராவது வந்து: நான் அக்கரைக்குப் போகட்டும் என்று சொல்லும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +4956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জায়গা দিয়ে ইফ্রয়িমের দেশে যাওয়া যেত| যখনই ইফ্রয়িমের কোন বেঁচে থাকা লোক বলত, “আমায় নদী পার হতে]]></a:t>
+              <a:t><![CDATA[கீலேயாத் மனுஷர்: நீ எப்பிராயீமனா என்று அவனைக் கேட்பார்கள்; அவன் அல்ல என்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাও|” গিলিয়দের লোক জিজ্ঞাসা করত, “তুমি কি একজন ইফ্রয়িম?” যদি সে বলত, “না,”]]></a:t>
+              <a:t><![CDATA[6. நீ ஷிபோலேத் என்று சொல் என்பார்கள்; அப்பொழுது அவன் அப்படி உச்சரிக்கக் கூடாமல், சிபோலேத் என்பான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তাহলে তারা বলত, “আচ্ছা, তবে বলো তো ‘শিব্বোলেত্‌|”‘ ইফ্রয়িমের লোকরা শব্দটা ঠিকমত উচ্চারণ করতে]]></a:t>
+              <a:t><![CDATA[அப்பொழுது அவனைப் பிடித்து, யோர்தான் துறையிலே வெட்டிப்போடுவார்கள்; அக்காலத்திலே எப்பிராயீமில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +5352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারত না| তারা উচ্চারণ করত “সিব্বোলেত্‌|” তাই তাদের মধ্যে কোন লোক যদি বলত, “সিব্বোলেত্‌” তাহলে]]></a:t>
+              <a:t><![CDATA[நாற்பத்தீராயிரம்பேர் விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +5484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গিলিয়দের লোকরা বুঝতে পারতো সে একজন ইফ্রয়িম| সঙ্গে সঙ্গে তারা তাকে ঘাট পারাপারের জায়গায় মেরে]]></a:t>
+              <a:t><![CDATA[7. யெப்தா இஸ்ரவேலை ஆறு வருஷம் நியாயம் விசாரித்தான்; பின்பு கீலேயாத்தியனான யெப்தா மரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +5616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ইফ্রয়িম পরিবারগোষ্ঠীর লোকরা সৈন্যদের ডাক দিল| তারপর নদী পেরিযে তারা সকলে সাফোন শহরে গেল| তারা]]></a:t>
+              <a:t><![CDATA[1. எப்பிராயீம் மனுஷர் ஏகமாய்க் கூடி வடக்கே புறப்பட்டுப்போய், யெப்தாவை நோக்கி: நீ எங்களை உன்னோடேகூட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফেলতো| এইভাবে তারা 42,000 ইফ্রয়িমের লোককে হত্যা করেছিল|]]></a:t>
+              <a:t><![CDATA[கீலேயாத்திலுள்ள ஒரு பட்டணத்தில் அடக்கம் பண்ணப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ছ’বছর যিপ্তহ ইস্রায়েলীয়দের বিচারক ছিল| তারপর সে মারা গেল| গিলিয়দে তার শহরে তাকে ওরা কবর দিল|]]></a:t>
+              <a:t><![CDATA[8. அவனுக்குப்பின்பு பெத்லெகேம் ஊரானாகிய இப்சான் இஸ்ரவேலை நியாயம் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. যিপ্তহর মৃত্যুর পর ইস্রায়েলবাসীদের বিচারক হল ইব্সন| তার বাড়ি বৈত্‌লেহেম শহরে|]]></a:t>
+              <a:t><![CDATA[9. அவனுக்கு முப்பது குமாரரும் முப்பது குமாரத்திகளும் இருந்தார்கள்; முப்பது குமாரத்திகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তার 30 জন পুত্র আর 30 জন কন্যা ছিল| 30 জন কন্যাকে ইব্সন বলল যারা আত্মীয নয় এমন পুরুষদেরই বিয়ে]]></a:t>
+              <a:t><![CDATA[புறத்திலே விவாகம்பண்ணிக்கொடுத்து, தன் குமாரருக்கு முப்பது பெண்களைப் புறத்திலே கொண்டான்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে| তার30 জন পুত্রও বিয়ে করল অনাত্মীয 30 জন কন্যাকে| ইব্সন সাত বছর ধরে ইস্রায়েলের বিচারক ছিল|]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலை ஏழு வருஷம் நியாயம் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ইব্সন মারা গেলে তাকে বৈত্‌লেহমে কবর দেওয়া হল|]]></a:t>
+              <a:t><![CDATA[10. பின்பு இப்சான் மரித்து, பெத்லெதேமிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ইব্সনের পর বিচারক হল এলোন| সবূলূন পরিবারগোষ্ঠীর লোক| সে দশ বছর ইস্রায়েলীয়দের বিচারক ছিল|]]></a:t>
+              <a:t><![CDATA[11. அவனுக்குப்பின்பு செபுலோனியனாகிய ஏலோன் இஸ்ரவேலை நியாயம் விசாரித்தான்; அவன் பத்து வருஷம் இஸ்ரவேலை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তারপর তার মৃত্যু হল| তাকে সবূলূন দেশের অযালোন শহরে কবর দেওয়া হয়েছিল|]]></a:t>
+              <a:t><![CDATA[நியாயம் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. এলোনের পর, হিল্লেলের পুত্র অব্দোন ইস্রায়েলীয়দের বিচারক হল| অব্দোন পিরিযাথোন শহর থেকে এসেছিল|]]></a:t>
+              <a:t><![CDATA[12. பின்பு செபுலோனியனாகிய ஏலோன் மரித்து, செபுலோன் தேசமான ஆயலோன் ஊரில் அடக்கம்பண்ணப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. অব্দোনের 40 জন পুত্র আর 30 জন পৌত্র ছিল| তারা 70 টা গাধার ওপর চড়ে বেড়াত| অব্দোন আট বছর বিচারক]]></a:t>
+              <a:t><![CDATA[13. அவனுக்குப்பின்பு இல்லேலின் குமாரனாகிய பிரத்தோனியனான அப்தோன் இஸ்ரவேலை நியாயம் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যিপ্তহকে বলল, “কেন তুমি অম্মোনদের সঙ্গে লড়াইয়ে আমাদের সাহায্য চাও নি? আমরা তোমায় পুড়িয়ে মারব|]]></a:t>
+              <a:t><![CDATA[வரும்படி அழைப்பியாமல் அம்மோன் புத்திரர்மேல் யுத்தம்பண்ணப்போனதென்ன? உன் வீட்டையும் உன்னையும்கூட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছিল|]]></a:t>
+              <a:t><![CDATA[14. அவனுக்கு நாற்பது குமாரரும் முப்பது பேரப்பிள்ளைகளும் இருந்தார்கள்; அவர்கள் எழுபது கழுதைகளின் மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তারপর সে মারা গেল| তাকে পিরিযাথোন শহরে কবর দেওয়া হল| শহরটি ইফ্রয়িমদের দেশে অবস্থিত|]]></a:t>
+              <a:t><![CDATA[ஏறுவார்கள்; அவன் இஸ்ரவேலை எட்டு வருஷம் நியாயம் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7464,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অমালেকীয়রা এই পাহাড়ী দেশে বাস করত|]]></a:t>
+              <a:t><![CDATA[15. பின்பு பிரத்தோனியனான இல்லேலின் குமாரனாகிய அப்தோன் மரித்து, எப்பிராயீம் தேசத்தில் அமலேக்கியர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மலையிலிருக்கிற பிரத்தோனிலே அடக்கம் பண்ணப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমার বাড়িও বালিয়ে দেব|”]]></a:t>
+              <a:t><![CDATA[அக்கினியால் சுட்டுப்போடுவோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. যিপ্তহ জবাব দিল, “অম্মোনরা আমাদের নানা সমস্যায় ফেলেছিল| তাই আমরা তাদের সঙ্গে যুদ্ধ করেছি| আমি তো]]></a:t>
+              <a:t><![CDATA[2. அதற்கு யெப்தா: எனக்கும் என் ஜனத்திற்கும் அம்மோன் புத்திரரோடே பெரிய வழக்கு இருக்கும்போது, நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের সাহায্য চেয়েছিলাম| কিন্তু কেউই আমায় সাহায্য করতে এগিয়ে আসে নি|]]></a:t>
+              <a:t><![CDATA[உங்களைக் கூப்பிட்டேன்; நீங்கள் என்னை அவர்கள் கைக்கு நீங்கலாக்கி ரட்சிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. যখন দেখলাম তোমরা কেউ কোন সাহায্য করবে না, তখন আমি জীবনের ঝুঁকি নিয়ে নদী পেরিযে অম্মোনদের সঙ্গে]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் என்னை ரட்சிக்கவில்லை என்று நான் கண்டபோது, நான் என் ஜீவனை என் கையிலே பிடித்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যুদ্ধে নেমে পড়লাম| ওদের হারাতে প্রভু আমায় সাহায্য করলেন| তাহলে আজ কেন তোমরা আমার সঙ্গে যুদ্ধ করতে]]></a:t>
+              <a:t><![CDATA[அம்மோன் புத்திரருக்கு விரோதமாய்ப் போனேன்; கர்த்தர் அவர்களை என் கையில் ஒப்புக்கொடுத்தார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এসেছ?”]]></a:t>
+              <a:t><![CDATA[இப்படியிருக்க, நீங்கள் என் மேல் யுத்தம்பண்ண, இன்று என்னிடத்திற்கு வரவேண்டியது என்ன என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +8449,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme17">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme17">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +8559,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme17">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8481,51 +8734,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>32</Slides>
+  <Slides>33</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>