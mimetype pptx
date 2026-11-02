--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -3852,51 +3852,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619344" r:id="rId1"/>
+    <p:sldLayoutId id="2482630603" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8449,91 +8449,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
   <a:themeElements>
-    <a:clrScheme name="Theme17">
+    <a:clrScheme name="Theme1">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme17">
+    <a:fontScheme name="Theme1">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +8559,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme17">
+    <a:fmtScheme name="Theme1">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>