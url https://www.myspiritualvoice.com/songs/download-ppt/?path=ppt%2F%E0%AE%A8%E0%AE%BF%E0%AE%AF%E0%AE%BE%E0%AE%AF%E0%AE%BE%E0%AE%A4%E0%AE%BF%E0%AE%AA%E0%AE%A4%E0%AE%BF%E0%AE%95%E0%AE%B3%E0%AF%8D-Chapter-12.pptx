--- v0 (2026-06-17)
+++ v1 (2026-08-02)
@@ -717,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கீலேயாத்தியர் எப்பிராயீமருக்கு முந்தி யோர்தானின் துறைகளைப் பிடித்தார்கள்; அப்பொழுது எப்பிராயீமரிலே தப்பினவர்களில் யாராவது வந்து: நான் அக்கரைக்குப் போகட்டும் என்று சொல்லும்போது, கீலேயாத் மனுஷர்: நீ எப்பிராயீமனா என்று அவனைக் கேட்பார்கள்; அவன் அல்ல என்றால்,]]></a:t>
+              <a:t><![CDATA[4. பின்பு யெப்தா கீலேயாத் மனுஷரையெல்லாம் கூட்டி, எப்பிராயீமரோடு யுத்தம் பண்ணினான்; எப்பிராயீமுக்கும் மனாசேக்கும் நடுவே குடியிருக்கிற கீலேயாத்தியரான நீங்கள் எப்பிராயீமைவிட்டு ஓடிப்போனவர்கள் என்று எப்பிராயீமர் சொன்னபடியினால், கீலேயாத் மனுஷர் அவர்களை முறிய அடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1044,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ ஷிபோலேத் என்று சொல் என்பார்கள்; அப்பொழுது அவன் அப்படி உச்சரிக்கக் கூடாமல், சிபோலேத் என்பான்; அப்பொழுது அவனைப் பிடித்து, யோர்தான் துறையிலே வெட்டிப்போடுவார்கள்; அக்காலத்திலே எப்பிராயீமில் நாற்பத்தீராயிரம்பேர் விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. கீலேயாத்தியர் எப்பிராயீமருக்கு முந்தி யோர்தானின் துறைகளைப் பிடித்தார்கள்; அப்பொழுது எப்பிராயீமரிலே தப்பினவர்களில் யாராவது வந்து: நான் அக்கரைக்குப் போகட்டும் என்று சொல்லும்போது, கீலேயாத் மனுஷர்: நீ எப்பிராயீமனா என்று அவனைக் கேட்பார்கள்; அவன் அல்ல என்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1262,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யெப்தா இஸ்ரவேலை ஆறு வருஷம் நியாயம் விசாரித்தான்; பின்பு கீலேயாத்தியனான யெப்தா மரித்து, கீலேயாத்திலுள்ள ஒரு பட்டணத்தில் அடக்கம் பண்ணப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[6. நீ ஷிபோலேத் என்று சொல் என்பார்கள்; அப்பொழுது அவன் அப்படி உச்சரிக்கக் கூடாமல், சிபோலேத் என்பான்; அப்பொழுது அவனைப் பிடித்து, யோர்தான் துறையிலே வெட்டிப்போடுவார்கள்; அக்காலத்திலே எப்பிராயீமில் நாற்பத்தீராயிரம்பேர் விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1371,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யெப்தா இஸ்ரவேலை ஆறு வருஷம் நியாயம் விசாரித்தான்; பின்பு கீலேயாத்தியனான யெப்தா மரித்து, கீலேயாத்திலுள்ள ஒரு பட்டணத்தில் அடக்கம் பண்ணப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[6. நீ ஷிபோலேத் என்று சொல் என்பார்கள்; அப்பொழுது அவன் அப்படி உச்சரிக்கக் கூடாமல், சிபோலேத் என்பான்; அப்பொழுது அவனைப் பிடித்து, யோர்தான் துறையிலே வெட்டிப்போடுவார்கள்; அக்காலத்திலே எப்பிராயீமில் நாற்பத்தீராயிரம்பேர் விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1589,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவனுக்குப்பின்பு பெத்லெகேம் ஊரானாகிய இப்சான் இஸ்ரவேலை நியாயம் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[6. நீ ஷிபோலேத் என்று சொல் என்பார்கள்; அப்பொழுது அவன் அப்படி உச்சரிக்கக் கூடாமல், சிபோலேத் என்பான்; அப்பொழுது அவனைப் பிடித்து, யோர்தான் துறையிலே வெட்டிப்போடுவார்கள்; அக்காலத்திலே எப்பிராயீமில் நாற்பத்தீராயிரம்பேர் விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1698,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனுக்கு முப்பது குமாரரும் முப்பது குமாரத்திகளும் இருந்தார்கள்; முப்பது குமாரத்திகளையும் புறத்திலே விவாகம்பண்ணிக்கொடுத்து, தன் குமாரருக்கு முப்பது பெண்களைப் புறத்திலே கொண்டான்; அவன் இஸ்ரவேலை ஏழு வருஷம் நியாயம் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[7. யெப்தா இஸ்ரவேலை ஆறு வருஷம் நியாயம் விசாரித்தான்; பின்பு கீலேயாத்தியனான யெப்தா மரித்து, கீலேயாத்திலுள்ள ஒரு பட்டணத்தில் அடக்கம் பண்ணப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1807,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனுக்கு முப்பது குமாரரும் முப்பது குமாரத்திகளும் இருந்தார்கள்; முப்பது குமாரத்திகளையும் புறத்திலே விவாகம்பண்ணிக்கொடுத்து, தன் குமாரருக்கு முப்பது பெண்களைப் புறத்திலே கொண்டான்; அவன் இஸ்ரவேலை ஏழு வருஷம் நியாயம் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[8. அவனுக்குப்பின்பு பெத்லெகேம் ஊரானாகிய இப்சான் இஸ்ரவேலை நியாயம் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2025,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு இப்சான் மரித்து, பெத்லெதேமிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[9. அவனுக்கு முப்பது குமாரரும் முப்பது குமாரத்திகளும் இருந்தார்கள்; முப்பது குமாரத்திகளையும் புறத்திலே விவாகம்பண்ணிக்கொடுத்து, தன் குமாரருக்கு முப்பது பெண்களைப் புறத்திலே கொண்டான்; அவன் இஸ்ரவேலை ஏழு வருஷம் நியாயம் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவனுக்குப்பின்பு செபுலோனியனாகிய ஏலோன் இஸ்ரவேலை நியாயம் விசாரித்தான்; அவன் பத்து வருஷம் இஸ்ரவேலை நியாயம் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[10. பின்பு இப்சான் மரித்து, பெத்லெதேமிலே அடக்கம்பண்ணப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3739,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470624975" r:id="rId1"/>
+    <p:sldLayoutId id="2474721475" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4175,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆಗ ಯೆಪ್ತಾಹನು ಗಿಲ್ಯಾದ್‌ ಜನರೆಲ್ಲರನ್ನು ಕೂಡಿಸಿ ಎಫ್ರಾಯಾಮ್ಯರ ಸಂಗಡ ಯುದ್ಧ ಮಾಡಿ ದನು. ಗಿಲ್ಯಾದ್ಯರಾದ ನೀವು]]></a:t>
+              <a:t><![CDATA[4. তারপর যিপ্তহ গিলিয়দের সব লোকদের ডাকল| তারা ইফ্রয়িম পরিবারগোষ্ঠীর লোকদের সঙ্গে যুদ্ধ করল| কারণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಫ್ರಾಯಾಮ್‌ ಮನಸ್ಸೆ ಯವರೊಳಗಿಂದ ತಪ್ಪಿಸಿಕೊಂಡ ಎಫ್ರಾಯಾಮ್ಯರು ಎಂದು ಎಫ್ರಾಯಾಮ್ಯರು ಹೇಳಿದ್ದರಿಂದ ಗಿಲ್ಯಾದ್ಯರು]]></a:t>
+              <a:t><![CDATA[ইফ্রয়িমরা গিলিয়দের লোকদের অপমান করেছিল| তারা বলেছিল, “তোমরা গিলিয়দের লোকরা শুধুমাত্র ইফ্রয়িম]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಫ್ರಾಯಾಮ್ಯರನ್ನು ಹೊಡೆದರು.]]></a:t>
+              <a:t><![CDATA[গোষ্ঠীর থেকে বেঁচে যাওয়া লোক, এছাড়া তোমাদের কোনো পরিচয নেই| তোমাদের থাকার মতো কোন জমিজায়গা নেই|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಗಿಲ್ಯಾದ್ಯರು ಎಫ್ರಾಯಾಮ್ಯರ ಮುಂದುಗಡೆ ಇರುವ ಯೊರ್ದನಿನ ರೇವುಗಳನ್ನು ಹಿಡಿದರು. ಆಗ ಏನಾಯಿತಂದರೆ--ಎಫ್ರಾಯಾಮ್ಯರಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[তোমরা কিছুটা ইফ্রয়িমের, কিছুটা মনঃশির|” গিলিয়দের লোকরা ইফ্রয়িমের লোকদের হারিযে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಪ್ಪಿಸಿಕೊಂಡ ಯಾವನಾದರೂ ಬಂದು--ದಾಟುತ್ತೇನೆ ಎಂದು ಹೇಳಿದರೆ; ಗಿಲ್ಯಾ ದ್ಯರು--ನೀನು ಎಫ್ರಾಯಾಮ್ಯನೋ? ಎಂದು ಅವ ನನ್ನು]]></a:t>
+              <a:t><![CDATA[5. যে যে জায়গা দিয়ে লোকরা যর্দন নদী অতিক্রম করত গিলিয়দের লোকরা সেইসব জায়গা দখল করে নিল| এসব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೇಳಿದಾಗ ಅವನು--ಅಲ್ಲ ಅಂದರೆ ಅವನಿಗೆ ನೀವು--ಷಿಬ್ಬೋಲೆತ್‌ ಅನ್ನಬೇಕು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[জায়গা দিয়ে ইফ্রয়িমের দেশে যাওয়া যেত| যখনই ইফ্রয়িমের কোন বেঁচে থাকা লোক বলত, “আমায় নদী পার হতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆಗ ಅವನು ಹಾಗೆ ಹೇಳಲಾರದೆ ಸಿಬ್ಬೋಲೆತ್‌ ಅನ್ನುವನು. ಆಗ ಅವನನ್ನು ಹಿಡಿದು ಯೊರ್ದನಿನ ರೇವುಗಳ ಬಳಿಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[দাও|” গিলিয়দের লোক জিজ্ঞাসা করত, “তুমি কি একজন ইফ্রয়িম?” যদি সে বলত, “না,”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಂದುಹಾಕಿದರು. ಹೀಗೆ ಆ ಕಾಲದಲ್ಲಿ ಎಫ್ರಾಯಾಮ್ಯರೊಳಗೆ ನಾಲ್ವತ್ತೆರಡು ಸಾವಿರ ಜನರು ಸತ್ತುಹೋದರು.]]></a:t>
+              <a:t><![CDATA[6. তাহলে তারা বলত, “আচ্ছা, তবে বলো তো ‘শিব্বোলেত্‌|”‘ ইফ্রয়িমের লোকরা শব্দটা ঠিকমত উচ্চারণ করতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಯೆಪ್ತಾಹನು ಇಸ್ರಾಯೇಲ್ಯರಿಗೆ ಆರು ವರುಷ ನ್ಯಾಯತೀರಿಸಿದನು. ಗಿಲ್ಯಾದ್ಯನಾದ ಯೆಪ್ತಾಹನು ಸತ್ತು ಗಿಲ್ಯಾದ್‌ ಪಟ್ಟಣಗಳ]]></a:t>
+              <a:t><![CDATA[পারত না| তারা উচ্চারণ করত “সিব্বোলেত্‌|” তাই তাদের মধ্যে কোন লোক যদি বলত, “সিব্বোলেত্‌” তাহলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಂದರಲ್ಲಿ ಹೂಣಲ್ಪಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[গিলিয়দের লোকরা বুঝতে পারতো সে একজন ইফ্রয়িম| সঙ্গে সঙ্গে তারা তাকে ঘাট পারাপারের জায়গায় মেরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಎಫ್ರಾಯಾಮಿನ ಜನರು ಕೂಡಿಕೊಂಡು ಉತ್ತರಕ್ಕೆ ಹೋಗಿ ಯೆಪ್ತಾಹನಿಗೆ--ನೀನು ಅಮ್ಮೋನನ ಮಕ್ಕಳ ಮೇಲೆ ಯುದ್ಧಮಾಡುವದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[1. ইফ্রয়িম পরিবারগোষ্ঠীর লোকরা সৈন্যদের ডাক দিল| তারপর নদী পেরিযে তারা সকলে সাফোন শহরে গেল| তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಅವನ ತರುವಾಯ ಬೇತ್ಲೆಹೇಮಿನವನಾದ ಇಬ್ಚಾ ನನು ಇಸ್ರಾಯೇಲಿಗೆ ನ್ಯಾಯತೀರಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[ফেলতো| এইভাবে তারা 42,000 ইফ্রয়িমের লোককে হত্যা করেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಅವನಿಗೆ ಮೂವತ್ತು ಮಂದಿ ಕುಮಾರರೂ ಮೂವತ್ತು ಮಂದಿ ಕುಮಾರ್ತೆಯರೂ ಇದ್ದರು. ಕುಮಾರ್ತೆಯರನ್ನು ಹೊರಗೆ]]></a:t>
+              <a:t><![CDATA[7. ছ’বছর যিপ্তহ ইস্রায়েলীয়দের বিচারক ছিল| তারপর সে মারা গেল| গিলিয়দে তার শহরে তাকে ওরা কবর দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮದುವೆಮಾಡಿಕೊಟ್ಟನು; ಹೊರಗಿ ನಿಂದ ಮೂವತ್ತು ಮಂದಿ ಕುಮಾರ್ತೆಯರನ್ನು ತನ್ನ ಕುಮಾರರಿಗೆ ತಕ್ಕೊಂಡನು. ಅವನು]]></a:t>
+              <a:t><![CDATA[8. যিপ্তহর মৃত্যুর পর ইস্রায়েলবাসীদের বিচারক হল ইব্সন| তার বাড়ি বৈত্‌লেহেম শহরে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಸ್ರಾಯೇಲ್ಯರಿಗೆ ಏಳು ವರುಷ ನ್ಯಾಯತೀರಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[9. তার 30 জন পুত্র আর 30 জন কন্যা ছিল| 30 জন কন্যাকে ইব্সন বলল যারা আত্মীয নয় এমন পুরুষদেরই বিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಇಬ್ಚಾನನು ಸತ್ತು ಬೇತ್ಲೆಹೇಮಿನಲ್ಲಿ ಹೂಣಲ್ಪಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[করতে| তার30 জন পুত্রও বিয়ে করল অনাত্মীয 30 জন কন্যাকে| ইব্সন সাত বছর ধরে ইস্রায়েলের বিচারক ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಅವನ ತರುವಾಯ ಜೆಬುಲೂನ್ಯನಾದ ಏಲೋ ನನು ಇಸ್ರಾಯೇಲ್ಯರಿಗೆ ನ್ಯಾಯತೀರಿಸಿದನು; ಅವನು ಹತ್ತು ವರುಷಗಳು ಇಸ್ರಾಯೇಲ್ಯರಿಗೆ]]></a:t>
+              <a:t><![CDATA[10. ইব্সন মারা গেলে তাকে বৈত্‌লেহমে কবর দেওয়া হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನ್ಯಾಯ ತೀರಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[11. ইব্সনের পর বিচারক হল এলোন| সবূলূন পরিবারগোষ্ঠীর লোক| সে দশ বছর ইস্রায়েলীয়দের বিচারক ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಜೆಬುಲೂನ್ಯನಾದ ಏಲೋನನು ಸತ್ತು ಜೆಬುಲೂನ್‌ ದೇಶವಾದ ಅಯ್ಯಾಲೋನಿನಲ್ಲಿ ಹೂಣಲ್ಪಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[12. তারপর তার মৃত্যু হল| তাকে সবূলূন দেশের অযালোন শহরে কবর দেওয়া হয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಅವನ ತರುವಾಯ ಪಿರಾತೋನಿನವನೂ ಹಿಲ್ಲೇ ಲನ ಮಗನೂ ಆದ ಅಬ್ದೋನನು ಇಸ್ರಾಯೇಲ್ಯರಿಗೆ ನ್ಯಾಯತೀರಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[13. এলোনের পর, হিল্লেলের পুত্র অব্দোন ইস্রায়েলীয়দের বিচারক হল| অব্দোন পিরিযাথোন শহর থেকে এসেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಅವನಿಗೆ ಎಪ್ಪತ್ತು ಕತ್ತೇಮರಿ ಗಳ ಮೇಲೆ ಏರುವ ನಾಲ್ವತ್ತು ಮಂದಿ ಕುಮಾರರೂ ಮೂವತ್ತು ಮಂದಿ ಮೊಮ್ಮಕ್ಕಳೂ ಇದ್ದರು.]]></a:t>
+              <a:t><![CDATA[14. অব্দোনের 40 জন পুত্র আর 30 জন পৌত্র ছিল| তারা 70 টা গাধার ওপর চড়ে বেড়াত| অব্দোন আট বছর বিচারক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೋದಾಗ ನಮ್ಮನ್ನು ಯಾಕೆ ನಿನ್ನ ಸಂಗಡ ಹೋಗಲು ಕರೇಕಳುಹಿಸಲಿಲ್ಲ? ನಾವು ನಿನ್ನನ್ನೂ ನಿನ್ನ ಮನೆಯನ್ನೂ ಬೆಂಕಿಯಿಂದ ಸುಟ್ಟು]]></a:t>
+              <a:t><![CDATA[যিপ্তহকে বলল, “কেন তুমি অম্মোনদের সঙ্গে লড়াইয়ে আমাদের সাহায্য চাও নি? আমরা তোমায় পুড়িয়ে মারব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನು ಇಸ್ರಾಯೇಲ್ಯರಿಗೆ ಎಂಟು ವರುಷ ನ್ಯಾಯತೀರಿಸಿ ದನು.]]></a:t>
+              <a:t><![CDATA[ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಪಿರಾತೋನಿಯವನಾದ ಹಿಲ್ಲೇಲನ ಮಗ ನಾದ ಅಬ್ದೋನನು ಸತ್ತು ಎಫ್ರಾಯಾಮ್‌ ದೇಶ ದಲ್ಲಿ ಅಮಾಲೇಕ್ಯರ ಬೆಟ್ಟದಲ್ಲಿರುವ]]></a:t>
+              <a:t><![CDATA[15. তারপর সে মারা গেল| তাকে পিরিযাথোন শহরে কবর দেওয়া হল| শহরটি ইফ্রয়িমদের দেশে অবস্থিত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಿರಾತೋನಿನಲ್ಲಿ ಹೂಣಲ್ಪಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[অমালেকীয়রা এই পাহাড়ী দেশে বাস করত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಿಡುವೆವು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[তোমার বাড়িও বালিয়ে দেব|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಯೆಪ್ತಾ ಹನು ಅವರಿಗೆ--ನನಗೂ ನಮ್ಮ ಜನಕ್ಕೂ ಅಮ್ಮೋನನ ಮಕ್ಕಳ ಸಂಗಡ ದೊಡ್ಡ ವ್ಯಾಜ್ಯವಿರುವಾಗ ನಾನು ನಿಮ್ಮನ್ನು]]></a:t>
+              <a:t><![CDATA[2. যিপ্তহ জবাব দিল, “অম্মোনরা আমাদের নানা সমস্যায় ফেলেছিল| তাই আমরা তাদের সঙ্গে যুদ্ধ করেছি| আমি তো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರೆದೆನು; ಆದರೆ ನೀವು ನನ್ನನ್ನು ಅವರ ಕೈಯಿಂದ ಬಿಡಿಸಿ ರಕ್ಷಿಸಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[তোমাদের সাহায্য চেয়েছিলাম| কিন্তু কেউই আমায় সাহায্য করতে এগিয়ে আসে নি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನೀವು ನನ್ನನ್ನು ರಕ್ಷಿಸುವದಿ ಲ್ಲವೆಂದು ನಾನು ಕಂಡು ನನ್ನ ಪ್ರಾಣವನ್ನು ಕೈಯಲ್ಲಿ ಹಿಡುಕೊಂಡು ಅಮ್ಮೋನನ ಮಕ್ಕಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[3. যখন দেখলাম তোমরা কেউ কোন সাহায্য করবে না, তখন আমি জীবনের ঝুঁকি নিয়ে নদী পেরিযে অম্মোনদের সঙ্গে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿರೋಧವಾಗಿ ಹೋದೆನು; ಕರ್ತನು ಅವರನ್ನು ನನ್ನ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿ ಕೊಟ್ಟನು. ನೀವು ನನ್ನ ಸಂಗಡ ಯುದ್ಧಮಾಡುವದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[যুদ্ধে নেমে পড়লাম| ওদের হারাতে প্রভু আমায় সাহায্য করলেন| তাহলে আজ কেন তোমরা আমার সঙ্গে যুদ্ধ করতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಈಹೊತ್ತು ನನಗೆ ವಿರೋಧವಾಗಿ ಯಾಕೆ ಬಂದಿರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[এসেছ?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
   <a:themeElements>
-    <a:clrScheme name="Theme6">
+    <a:clrScheme name="Theme24">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme6">
+    <a:fontScheme name="Theme24">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme6">
+    <a:fmtScheme name="Theme24">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>