--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -85,64 +85,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -170,57 +156,50 @@
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
-    <p:sldId id="303" r:id="rId50"/>
-[...5 lines deleted...]
-    <p:sldId id="309" r:id="rId56"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -365,60 +344,53 @@
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-[...8 lines deleted...]
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -587,51 +559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்; அவன் தலையின்மேல் சவரகன் கத்தி படலாகாது; அந்தப் பிள்ளை பிறந்ததுமுதல் தேவனுக்கென்று நசரேயனாயிருப்பான்; அவன் இஸ்ரவேலைப் பெலிஸ்தரின் கைக்கு நீங்கலாக்கி ரட்சிக்கத் தொடங்குவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது அந்த ஸ்திரீ தன் புருஷனிடத்தில் வந்து: தேவனுடைய மனுஷன் ஒருவர் என்னிடத்தில் வந்தார்; அவருடைய சாயல் தேவனுடைய தூதரின் சாயலைப்போல மகா பயங்கரமாயிருந்தது; எங்கேயிருந்து வந்தீர் என்று நான் அவரிடத்தில் கேட்கவில்லை; அவர் தம்முடைய நாமத்தை எனக்குச் சொல்லவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -696,51 +668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்; அவன் தலையின்மேல் சவரகன் கத்தி படலாகாது; அந்தப் பிள்ளை பிறந்ததுமுதல் தேவனுக்கென்று நசரேயனாயிருப்பான்; அவன் இஸ்ரவேலைப் பெலிஸ்தரின் கைக்கு நீங்கலாக்கி ரட்சிக்கத் தொடங்குவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது அந்த ஸ்திரீ தன் புருஷனிடத்தில் வந்து: தேவனுடைய மனுஷன் ஒருவர் என்னிடத்தில் வந்தார்; அவருடைய சாயல் தேவனுடைய தூதரின் சாயலைப்போல மகா பயங்கரமாயிருந்தது; எங்கேயிருந்து வந்தீர் என்று நான் அவரிடத்தில் கேட்கவில்லை; அவர் தம்முடைய நாமத்தை எனக்குச் சொல்லவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -805,51 +777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அந்த ஸ்திரீ தன் புருஷனிடத்தில் வந்து: தேவனுடைய மனுஷன் ஒருவர் என்னிடத்தில் வந்தார்; அவருடைய சாயல் தேவனுடைய தூதரின் சாயலைப்போல மகா பயங்கரமாயிருந்தது; எங்கேயிருந்து வந்தீர் என்று நான் அவரிடத்தில் கேட்கவில்லை; அவர் தம்முடைய நாமத்தை எனக்குச் சொல்லவுமில்லை.]]></a:t>
+              <a:t><![CDATA[7. அவர் என்னை நோக்கி: இதோ, நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்; ஆதலால் நீ திராட்சரசமும் மதுபானமும் குடியாமலும், தீட்டானது ஒன்றும் புசியாமலும் இரு; அந்தப் பிள்ளை பிறந்தது முதல் தன் மரணநாள் மட்டும் தேவனுக்கென்று நசரேயனாயிருப்பான் என்று சொன்னார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -914,51 +886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அந்த ஸ்திரீ தன் புருஷனிடத்தில் வந்து: தேவனுடைய மனுஷன் ஒருவர் என்னிடத்தில் வந்தார்; அவருடைய சாயல் தேவனுடைய தூதரின் சாயலைப்போல மகா பயங்கரமாயிருந்தது; எங்கேயிருந்து வந்தீர் என்று நான் அவரிடத்தில் கேட்கவில்லை; அவர் தம்முடைய நாமத்தை எனக்குச் சொல்லவுமில்லை.]]></a:t>
+              <a:t><![CDATA[7. அவர் என்னை நோக்கி: இதோ, நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்; ஆதலால் நீ திராட்சரசமும் மதுபானமும் குடியாமலும், தீட்டானது ஒன்றும் புசியாமலும் இரு; அந்தப் பிள்ளை பிறந்தது முதல் தன் மரணநாள் மட்டும் தேவனுக்கென்று நசரேயனாயிருப்பான் என்று சொன்னார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1023,51 +995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அந்த ஸ்திரீ தன் புருஷனிடத்தில் வந்து: தேவனுடைய மனுஷன் ஒருவர் என்னிடத்தில் வந்தார்; அவருடைய சாயல் தேவனுடைய தூதரின் சாயலைப்போல மகா பயங்கரமாயிருந்தது; எங்கேயிருந்து வந்தீர் என்று நான் அவரிடத்தில் கேட்கவில்லை; அவர் தம்முடைய நாமத்தை எனக்குச் சொல்லவுமில்லை.]]></a:t>
+              <a:t><![CDATA[7. அவர் என்னை நோக்கி: இதோ, நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்; ஆதலால் நீ திராட்சரசமும் மதுபானமும் குடியாமலும், தீட்டானது ஒன்றும் புசியாமலும் இரு; அந்தப் பிள்ளை பிறந்தது முதல் தன் மரணநாள் மட்டும் தேவனுக்கென்று நசரேயனாயிருப்பான் என்று சொன்னார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1132,51 +1104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் என்னை நோக்கி: இதோ, நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்; ஆதலால் நீ திராட்சரசமும் மதுபானமும் குடியாமலும், தீட்டானது ஒன்றும் புசியாமலும் இரு; அந்தப் பிள்ளை பிறந்தது முதல் தன் மரணநாள் மட்டும் தேவனுக்கென்று நசரேயனாயிருப்பான் என்று சொன்னார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது மனோவா கர்த்தரை நோக்கி விண்ணப்பம்பண்ணி: ஆ, என் ஆண்டவரே, நீர் அனுப்பின தேவனுடைய மனுஷன் மறுபடியும் ஒருவிசை எங்களிடத்தில் வந்து, பிறக்கப்போகிற பிள்ளைக்காக நாங்கள் செய்யவேண்டியதை எங்களுக்குக் கற்பிப்பாராக என்று வேண்டிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1241,51 +1213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் என்னை நோக்கி: இதோ, நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்; ஆதலால் நீ திராட்சரசமும் மதுபானமும் குடியாமலும், தீட்டானது ஒன்றும் புசியாமலும் இரு; அந்தப் பிள்ளை பிறந்தது முதல் தன் மரணநாள் மட்டும் தேவனுக்கென்று நசரேயனாயிருப்பான் என்று சொன்னார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது மனோவா கர்த்தரை நோக்கி விண்ணப்பம்பண்ணி: ஆ, என் ஆண்டவரே, நீர் அனுப்பின தேவனுடைய மனுஷன் மறுபடியும் ஒருவிசை எங்களிடத்தில் வந்து, பிறக்கப்போகிற பிள்ளைக்காக நாங்கள் செய்யவேண்டியதை எங்களுக்குக் கற்பிப்பாராக என்று வேண்டிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1350,51 +1322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் என்னை நோக்கி: இதோ, நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்; ஆதலால் நீ திராட்சரசமும் மதுபானமும் குடியாமலும், தீட்டானது ஒன்றும் புசியாமலும் இரு; அந்தப் பிள்ளை பிறந்தது முதல் தன் மரணநாள் மட்டும் தேவனுக்கென்று நசரேயனாயிருப்பான் என்று சொன்னார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[9. தேவன் மனோவாவின் சத்தத்துக்குச் செவிகொடுத்தார்; அந்த ஸ்திரீ வயல் வெளியில் இருக்கும்போது தேவனுடைய தூதனானவர் திரும்பவும் அவளிடத்தில் வந்தார்; அப்பொழுது அவள் புருஷனாகிய மனோவா அவளோடே இருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1459,51 +1431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது மனோவா கர்த்தரை நோக்கி விண்ணப்பம்பண்ணி: ஆ, என் ஆண்டவரே, நீர் அனுப்பின தேவனுடைய மனுஷன் மறுபடியும் ஒருவிசை எங்களிடத்தில் வந்து, பிறக்கப்போகிற பிள்ளைக்காக நாங்கள் செய்யவேண்டியதை எங்களுக்குக் கற்பிப்பாராக என்று வேண்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[9. தேவன் மனோவாவின் சத்தத்துக்குச் செவிகொடுத்தார்; அந்த ஸ்திரீ வயல் வெளியில் இருக்கும்போது தேவனுடைய தூதனானவர் திரும்பவும் அவளிடத்தில் வந்தார்; அப்பொழுது அவள் புருஷனாகிய மனோவா அவளோடே இருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1677,51 +1649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது மனோவா கர்த்தரை நோக்கி விண்ணப்பம்பண்ணி: ஆ, என் ஆண்டவரே, நீர் அனுப்பின தேவனுடைய மனுஷன் மறுபடியும் ஒருவிசை எங்களிடத்தில் வந்து, பிறக்கப்போகிற பிள்ளைக்காக நாங்கள் செய்யவேண்டியதை எங்களுக்குக் கற்பிப்பாராக என்று வேண்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் அந்த ஸ்திரீ சீக்கிரமாய் ஓடி, இதோ, அன்று என்னிடத்தில் வந்தவர் எனக்குத் தரிசனமானார் என்று தன் புருஷனுக்கு அறிவித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1786,51 +1758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவன் மனோவாவின் சத்தத்துக்குச் செவிகொடுத்தார்; அந்த ஸ்திரீ வயல் வெளியில் இருக்கும்போது தேவனுடைய தூதனானவர் திரும்பவும் அவளிடத்தில் வந்தார்; அப்பொழுது அவள் புருஷனாகிய மனோவா அவளோடே இருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் அந்த ஸ்திரீ சீக்கிரமாய் ஓடி, இதோ, அன்று என்னிடத்தில் வந்தவர் எனக்குத் தரிசனமானார் என்று தன் புருஷனுக்கு அறிவித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1895,51 +1867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவன் மனோவாவின் சத்தத்துக்குச் செவிகொடுத்தார்; அந்த ஸ்திரீ வயல் வெளியில் இருக்கும்போது தேவனுடைய தூதனானவர் திரும்பவும் அவளிடத்தில் வந்தார்; அப்பொழுது அவள் புருஷனாகிய மனோவா அவளோடே இருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது மனோவா எழுந்திருந்து, தன் மனைவியின் பின்னாலே போய், அவரிடத்துக்கு வந்து: இந்த ஸ்திரீயோடே பேசினவர் நீர்தானா என்று அவரிடத்தில் கேட்டான்; அவர் நான் தான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2004,51 +1976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் அந்த ஸ்திரீ சீக்கிரமாய் ஓடி, இதோ, அன்று என்னிடத்தில் வந்தவர் எனக்குத் தரிசனமானார் என்று தன் புருஷனுக்கு அறிவித்தாள்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது மனோவா எழுந்திருந்து, தன் மனைவியின் பின்னாலே போய், அவரிடத்துக்கு வந்து: இந்த ஸ்திரீயோடே பேசினவர் நீர்தானா என்று அவரிடத்தில் கேட்டான்; அவர் நான் தான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2113,51 +2085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் அந்த ஸ்திரீ சீக்கிரமாய் ஓடி, இதோ, அன்று என்னிடத்தில் வந்தவர் எனக்குத் தரிசனமானார் என்று தன் புருஷனுக்கு அறிவித்தாள்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது மனோவா: நீர் சொன்னகாரியம் நிறைவேறும்போது, அந்தப் பிள்ளையை எப்படி வளர்க்கவேண்டும், அதை எப்படி நடத்தவேண்டும் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2222,51 +2194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது மனோவா எழுந்திருந்து, தன் மனைவியின் பின்னாலே போய், அவரிடத்துக்கு வந்து: இந்த ஸ்திரீயோடே பேசினவர் நீர்தானா என்று அவரிடத்தில் கேட்டான்; அவர் நான் தான் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருடைய தூதனானவர் மனோவாவை நோக்கி: நான் ஸ்திரீயோடே சொன்ன யாவற்றிற்கும், அவள் எச்சரிக்கையாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2331,51 +2303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது மனோவா எழுந்திருந்து, தன் மனைவியின் பின்னாலே போய், அவரிடத்துக்கு வந்து: இந்த ஸ்திரீயோடே பேசினவர் நீர்தானா என்று அவரிடத்தில் கேட்டான்; அவர் நான் தான் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. திராட்சச்செடியிலே உண்டாகிறதொன்றும் சாப்பிடாமலும், திராட்சரசமும் மதுபானமும் குடியாமலும், தீட்டானதொன்றும் புசியாமலும், நான் அவளுக்குக் கட்டளையிட்டதையெல்லாம் கைக்கொள்ளக்கடவள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2440,51 +2412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது மனோவா: நீர் சொன்னகாரியம் நிறைவேறும்போது, அந்தப் பிள்ளையை எப்படி வளர்க்கவேண்டும், அதை எப்படி நடத்தவேண்டும் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[14. திராட்சச்செடியிலே உண்டாகிறதொன்றும் சாப்பிடாமலும், திராட்சரசமும் மதுபானமும் குடியாமலும், தீட்டானதொன்றும் புசியாமலும், நான் அவளுக்குக் கட்டளையிட்டதையெல்லாம் கைக்கொள்ளக்கடவள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2549,51 +2521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது மனோவா: நீர் சொன்னகாரியம் நிறைவேறும்போது, அந்தப் பிள்ளையை எப்படி வளர்க்கவேண்டும், அதை எப்படி நடத்தவேண்டும் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது மனோவா கர்த்தருடைய தூதனை நோக்கி: நாங்கள் ஒரு வெள்ளாட்டுக்குட்டியை உமக்காகச் சமைத்துக்கொண்டுவருமட்டும் தரித்திரும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2658,51 +2630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருடைய தூதனானவர் மனோவாவை நோக்கி: நான் ஸ்திரீயோடே சொன்ன யாவற்றிற்கும், அவள் எச்சரிக்கையாயிருந்து,]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது மனோவா கர்த்தருடைய தூதனை நோக்கி: நாங்கள் ஒரு வெள்ளாட்டுக்குட்டியை உமக்காகச் சமைத்துக்கொண்டுவருமட்டும் தரித்திரும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2876,51 +2848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. திராட்சச்செடியிலே உண்டாகிறதொன்றும் சாப்பிடாமலும், திராட்சரசமும் மதுபானமும் குடியாமலும், தீட்டானதொன்றும் புசியாமலும், நான் அவளுக்குக் கட்டளையிட்டதையெல்லாம் கைக்கொள்ளக்கடவள் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தருடைய தூதனானவர் மனோவாவை நோக்கி: நீ என்னை இருக்கச் சொன்னாலும் நான் உன் உணவைப் புசியேன்; நீ சர்வாங்க தகனபலி இடவேண்டுமானால், அதை நீ கர்த்தருக்குச் செலுத்துவாயாக என்றார். அவர் கர்த்தருடைய தூதன் என்று மனோவா அறியாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2985,51 +2957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. திராட்சச்செடியிலே உண்டாகிறதொன்றும் சாப்பிடாமலும், திராட்சரசமும் மதுபானமும் குடியாமலும், தீட்டானதொன்றும் புசியாமலும், நான் அவளுக்குக் கட்டளையிட்டதையெல்லாம் கைக்கொள்ளக்கடவள் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தருடைய தூதனானவர் மனோவாவை நோக்கி: நீ என்னை இருக்கச் சொன்னாலும் நான் உன் உணவைப் புசியேன்; நீ சர்வாங்க தகனபலி இடவேண்டுமானால், அதை நீ கர்த்தருக்குச் செலுத்துவாயாக என்றார். அவர் கர்த்தருடைய தூதன் என்று மனோவா அறியாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3094,51 +3066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது மனோவா கர்த்தருடைய தூதனை நோக்கி: நாங்கள் ஒரு வெள்ளாட்டுக்குட்டியை உமக்காகச் சமைத்துக்கொண்டுவருமட்டும் தரித்திரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது மனோவா கர்த்தருடைய தூதனை நோக்கி: நீர் சொன்னகாரியம் நிறைவேறும்போது, நாங்கள் உம்மைக் கனம்பண்ணும்படி உம்முடைய நாமம் என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3203,51 +3175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது மனோவா கர்த்தருடைய தூதனை நோக்கி: நாங்கள் ஒரு வெள்ளாட்டுக்குட்டியை உமக்காகச் சமைத்துக்கொண்டுவருமட்டும் தரித்திரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது மனோவா கர்த்தருடைய தூதனை நோக்கி: நீர் சொன்னகாரியம் நிறைவேறும்போது, நாங்கள் உம்மைக் கனம்பண்ணும்படி உம்முடைய நாமம் என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3312,51 +3284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருடைய தூதனானவர் மனோவாவை நோக்கி: நீ என்னை இருக்கச் சொன்னாலும் நான் உன் உணவைப் புசியேன்; நீ சர்வாங்க தகனபலி இடவேண்டுமானால், அதை நீ கர்த்தருக்குச் செலுத்துவாயாக என்றார். அவர் கர்த்தருடைய தூதன் என்று மனோவா அறியாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. அதற்குக் கர்த்தருடைய தூதனானவர்; என் நாமம் என்ன என்று நீ கேட்கவேண்டியது என்ன? அது அதிசயம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3421,51 +3393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருடைய தூதனானவர் மனோவாவை நோக்கி: நீ என்னை இருக்கச் சொன்னாலும் நான் உன் உணவைப் புசியேன்; நீ சர்வாங்க தகனபலி இடவேண்டுமானால், அதை நீ கர்த்தருக்குச் செலுத்துவாயாக என்றார். அவர் கர்த்தருடைய தூதன் என்று மனோவா அறியாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. மனோவா போய், வெள்ளாட்டுக் குட்டியையும், போஜனபலியையும் கொண்டுவந்து, அதைக் கன்மலையின்மேல் கர்த்தருக்குச் செலுத்தினான்; அப்பொழுது மனோவாவும் அவன் மனைவியும் பார்த்துக்கொண்டிருக்கையில், அதிசயம் விளங்கினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3530,51 +3502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருடைய தூதனானவர் மனோவாவை நோக்கி: நீ என்னை இருக்கச் சொன்னாலும் நான் உன் உணவைப் புசியேன்; நீ சர்வாங்க தகனபலி இடவேண்டுமானால், அதை நீ கர்த்தருக்குச் செலுத்துவாயாக என்றார். அவர் கர்த்தருடைய தூதன் என்று மனோவா அறியாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. மனோவா போய், வெள்ளாட்டுக் குட்டியையும், போஜனபலியையும் கொண்டுவந்து, அதைக் கன்மலையின்மேல் கர்த்தருக்குச் செலுத்தினான்; அப்பொழுது மனோவாவும் அவன் மனைவியும் பார்த்துக்கொண்டிருக்கையில், அதிசயம் விளங்கினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3639,51 +3611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது மனோவா கர்த்தருடைய தூதனை நோக்கி: நீர் சொன்னகாரியம் நிறைவேறும்போது, நாங்கள் உம்மைக் கனம்பண்ணும்படி உம்முடைய நாமம் என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[20. அக்கினிஜுவாலை பலிபீடத்திலிருந்து வானத்திற்கு நேராக எழும்பு கையில், கர்த்தருடைய தூதனானவர் பலிபீடத்தின் ஜுவாலையிலே ஏறிப்போனார்; அதை மனோவாவும் அவன் மனைவியும் கண்டு, தரையிலே முகங்குப்புற விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3748,51 +3720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது மனோவா கர்த்தருடைய தூதனை நோக்கி: நீர் சொன்னகாரியம் நிறைவேறும்போது, நாங்கள் உம்மைக் கனம்பண்ணும்படி உம்முடைய நாமம் என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[20. அக்கினிஜுவாலை பலிபீடத்திலிருந்து வானத்திற்கு நேராக எழும்பு கையில், கர்த்தருடைய தூதனானவர் பலிபீடத்தின் ஜுவாலையிலே ஏறிப்போனார்; அதை மனோவாவும் அவன் மனைவியும் கண்டு, தரையிலே முகங்குப்புற விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3857,51 +3829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்குக் கர்த்தருடைய தூதனானவர்; என் நாமம் என்ன என்று நீ கேட்கவேண்டியது என்ன? அது அதிசயம் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. பின்பு கர்த்தருடைய தூதனானவர் மனோவாவுக்கும் அவன் மனைவிக்கும் காணப்படவில்லை; அப்பொழுது அவர் கர்த்தருடைய தூதன் என்று மனோவா அறிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4075,51 +4047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மனோவா போய், வெள்ளாட்டுக் குட்டியையும், போஜனபலியையும் கொண்டுவந்து, அதைக் கன்மலையின்மேல் கர்த்தருக்குச் செலுத்தினான்; அப்பொழுது மனோவாவும் அவன் மனைவியும் பார்த்துக்கொண்டிருக்கையில், அதிசயம் விளங்கினது.]]></a:t>
+              <a:t><![CDATA[21. பின்பு கர்த்தருடைய தூதனானவர் மனோவாவுக்கும் அவன் மனைவிக்கும் காணப்படவில்லை; அப்பொழுது அவர் கர்த்தருடைய தூதன் என்று மனோவா அறிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4184,51 +4156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மனோவா போய், வெள்ளாட்டுக் குட்டியையும், போஜனபலியையும் கொண்டுவந்து, அதைக் கன்மலையின்மேல் கர்த்தருக்குச் செலுத்தினான்; அப்பொழுது மனோவாவும் அவன் மனைவியும் பார்த்துக்கொண்டிருக்கையில், அதிசயம் விளங்கினது.]]></a:t>
+              <a:t><![CDATA[22. தன் மனைவியைப் பார்த்து: நாம் தேவனைக் கண்டோம், சாகவே சாவோம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4293,51 +4265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அக்கினிஜுவாலை பலிபீடத்திலிருந்து வானத்திற்கு நேராக எழும்பு கையில், கர்த்தருடைய தூதனானவர் பலிபீடத்தின் ஜுவாலையிலே ஏறிப்போனார்; அதை மனோவாவும் அவன் மனைவியும் கண்டு, தரையிலே முகங்குப்புற விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. தன் மனைவியைப் பார்த்து: நாம் தேவனைக் கண்டோம், சாகவே சாவோம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4402,51 +4374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அக்கினிஜுவாலை பலிபீடத்திலிருந்து வானத்திற்கு நேராக எழும்பு கையில், கர்த்தருடைய தூதனானவர் பலிபீடத்தின் ஜுவாலையிலே ஏறிப்போனார்; அதை மனோவாவும் அவன் மனைவியும் கண்டு, தரையிலே முகங்குப்புற விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. தன் மனைவியைப் பார்த்து: நாம் தேவனைக் கண்டோம், சாகவே சாவோம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4511,51 +4483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அக்கினிஜுவாலை பலிபீடத்திலிருந்து வானத்திற்கு நேராக எழும்பு கையில், கர்த்தருடைய தூதனானவர் பலிபீடத்தின் ஜுவாலையிலே ஏறிப்போனார்; அதை மனோவாவும் அவன் மனைவியும் கண்டு, தரையிலே முகங்குப்புற விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. அதற்கு அவன் மனைவி: கர்த்தர் நம்மைக் கொன்றுபோடச் சித்தமாயிருந்தால், அவர் நம்முடைய கையிலே சர்வாங்க தகனபலியையும் போஜனபலியையும் ஒப்புக்கொள்ளமாட்டார், இவைகளையெல்லாம் நமக்குக் காண்பிக்கவுமாட்டார், இவைகளை நமக்கு அறிவிக்கவுமாட்டார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4620,51 +4592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு கர்த்தருடைய தூதனானவர் மனோவாவுக்கும் அவன் மனைவிக்கும் காணப்படவில்லை; அப்பொழுது அவர் கர்த்தருடைய தூதன் என்று மனோவா அறிந்து,]]></a:t>
+              <a:t><![CDATA[24. பின்பு அந்த ஸ்திரீ ஒரு குமாரனைப் பெற்று, அவனுக்குச் சிம்சோன் என்று பேரிட்டாள். அந்தப் பிள்ளை வளர்ந்தது; கர்த்தர் அவனை ஆசீர்வதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4729,51 +4701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு கர்த்தருடைய தூதனானவர் மனோவாவுக்கும் அவன் மனைவிக்கும் காணப்படவில்லை; அப்பொழுது அவர் கர்த்தருடைய தூதன் என்று மனோவா அறிந்து,]]></a:t>
+              <a:t><![CDATA[25. அவன் சோராவுக்கும் எஸ்தாவோலுக்கும் நடுவிலுள்ள தாணின் பாளயத்தில் இருக்கையில் கர்த்தருடைய ஆவியானவர் அவனை ஏவத்துவக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4838,269 +4810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தன் மனைவியைப் பார்த்து: நாம் தேவனைக் கண்டோம், சாகவே சாவோம் என்றான்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[23. அதற்கு அவன் மனைவி: கர்த்தர் நம்மைக் கொன்றுபோடச் சித்தமாயிருந்தால், அவர் நம்முடைய கையிலே சர்வாங்க தகனபலியையும் போஜனபலியையும் ஒப்புக்கொள்ளமாட்டார், இவைகளையெல்லாம் நமக்குக் காண்பிக்கவுமாட்டார், இவைகளை நமக்கு அறிவிக்கவுமாட்டார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[25. அவன் சோராவுக்கும் எஸ்தாவோலுக்கும் நடுவிலுள்ள தாணின் பாளயத்தில் இருக்கையில் கர்த்தருடைய ஆவியானவர் அவனை ஏவத்துவக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5165,596 +4919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது தாண் வம்சத்தானாகிய சோரா ஊரானான ஒரு மனுஷன் இருந்தான்; அவன் பேர் மனோவா; அவன் மனைவி பிள்ளைபெறாத மலடியாயிருந்தாள்.]]></a:t>
-[...544 lines deleted...]
-              <a:t><![CDATA[25. அவன் சோராவுக்கும் எஸ்தாவோலுக்கும் நடுவிலுள்ள தாணின் பாளயத்தில் இருக்கையில் கர்த்தருடைய ஆவியானவர் அவனை ஏவத்துவக்கினார்.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தருடைய தூதனானவர் அந்த ஸ்திரீக்குத் தரிசனமாகி, அவளை நோக்கி: இதோ, பிள்ளைபெறாத மலடியான நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5928,51 +5137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தருடைய தூதனானவர் அந்த ஸ்திரீக்குத் தரிசனமாகி, அவளை நோக்கி: இதோ, பிள்ளைபெறாத மலடியான நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்.]]></a:t>
+              <a:t><![CDATA[4. ஆதலால் நீ திராட்சரசமும் மதுபானமும் குடியாதபடிக்கும், தீட்டானது ஒன்றும் புசியாதபடிக்கும் எச்சரிக்கையாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6037,51 +5246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆதலால் நீ திராட்சரசமும் மதுபானமும் குடியாதபடிக்கும், தீட்டானது ஒன்றும் புசியாதபடிக்கும் எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[5. நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்; அவன் தலையின்மேல் சவரகன் கத்தி படலாகாது; அந்தப் பிள்ளை பிறந்ததுமுதல் தேவனுக்கென்று நசரேயனாயிருப்பான்; அவன் இஸ்ரவேலைப் பெலிஸ்தரின் கைக்கு நீங்கலாக்கி ரட்சிக்கத் தொடங்குவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6146,51 +5355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆதலால் நீ திராட்சரசமும் மதுபானமும் குடியாதபடிக்கும், தீட்டானது ஒன்றும் புசியாதபடிக்கும் எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[5. நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்; அவன் தலையின்மேல் சவரகன் கத்தி படலாகாது; அந்தப் பிள்ளை பிறந்ததுமுதல் தேவனுக்கென்று நசரேயனாயிருப்பான்; அவன் இஸ்ரவேலைப் பெலிஸ்தரின் கைக்கு நீங்கலாக்கி ரட்சிக்கத் தொடங்குவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6225,51 +5434,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488472" r:id="rId1"/>
+    <p:sldLayoutId id="2474529183" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6597,110 +5806,54 @@
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
-</Relationships>
-[...38 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6837,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. For, lo, you shall conceive, and bear a son; and no razor shall come on his head: for the child]]></a:t>
+              <a:t><![CDATA[ಪ್ರಾರಂಭಿಸುವನು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall be a Nazarite unto God from the womb: and he shall begin to deliver Israel out of the hand of]]></a:t>
+              <a:t><![CDATA[6. ಆಗ ಆ ಸ್ತ್ರೀಯು ಬಂದು ತನ್ನ ಗಂಡನಿಗೆದೇವರ ಒಬ್ಬ ಮನುಷ್ಯನು ನನ್ನ ಬಳಿಗೆ ಬಂದನು. ಅವನ ರೂಪವು ದೇವದೂತನ ರೂಪದ ಹಾಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Philistines.]]></a:t>
+              <a:t><![CDATA[ಮಹಾಭಯಂಕರವಾಗಿತ್ತು. ನಾನು ಅವನನ್ನು--ಎಲ್ಲಿಂದ ಬಂದಿ ಎಂದು ಕೇಳಲಿಲ್ಲ; ಅವನು ತನ್ನ ಹೆಸರನ್ನು ನನಗೆ ತಿಳಿಸಲಿಲ್ಲ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Then the woman came and told her husband, saying, A man of God came unto me, and his countenance]]></a:t>
+              <a:t><![CDATA[7. ಅವನು ನನಗೆಇಗೋ, ನೀನು ಗರ್ಭವತಿಯಾಗಿ ಒಬ್ಬ ಮಗನನ್ನು ಹೆರುವಿ, ಈಗ ನೀನು ದ್ರಾಕ್ಷಾರಸವನ್ನೂ ಮದ್ಯಪಾನ ವನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was like the countenance of an angel of God, very terrible: but I asked him not whence he was,]]></a:t>
+              <a:t><![CDATA[ಕುಡಿಯದೆ ಅಶುಚಿಯಾದ ಒಂದನ್ನಾದರೂ ತಿನ್ನದೆ ಇರು. ಯಾಕಂದರೆ ಆ ಹುಡುಗನು ಗರ್ಭದಿಂದ ತನ್ನ ಮರಣದ ಪರಿಯಂತರವೂ ದೇವರ ನಾಜೀರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[neither told he me his name:]]></a:t>
+              <a:t><![CDATA[ನಾಗಿರುವನು ಎಂದು ಹೇಳಿದನು ಅಂದಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. But he said unto me, Behold, you shall conceive, and bear a son; and now drink no wine nor strong]]></a:t>
+              <a:t><![CDATA[8. ಆಗ ಮಾನೋಹನು ಕರ್ತನಿಗೆ ಬೇಡಿಕೊಂಡು--ಓ ನನ್ನ ಕರ್ತನೇ, ನೀನು ಕಳುಹಿಸಿದ ದೇವರ ಮನು ಷ್ಯನು ಇನ್ನೊಂದು ಸಾರಿ ನಮ್ಮ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[drink, neither eat any unclean thing: for the child shall be a Nazarite to God from the womb to the]]></a:t>
+              <a:t><![CDATA[ಬಳಿಗೆ ಬಂದು ಹುಟ್ಟುವ ಮಗುವಿಗೋಸ್ಕರ ನಾವು ಮಾಡಬೇಕಾದದ್ದನ್ನು ನಮಗೆ ಕಲಿಸಲಿ ಎಂದು ಹೇಳಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[day of his death.]]></a:t>
+              <a:t><![CDATA[9. ದೇವರು ಮಾನೋಹನ ಮೊರೆಯನ್ನು ಕೇಳಿದನು. ಆ ಸ್ತ್ರೀಯು ಹೊಲದಲ್ಲಿ ಕುಳಿತಿರುವಾಗ ದೇವರ ದೂತನು ತಿರಿಗಿ ಅವಳ ಬಳಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then Manoah implored the LORD, and said, O my Lord, let the man of God which you did send come]]></a:t>
+              <a:t><![CDATA[ಬಂದನು. ಆದರೆ ಅವಳ ಗಂಡನಾದ ಮಾನೋಹನು ಅವಳ ಸಂಗಡ ಇರಲಿಲ್ಲ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the children of Israel did evil again in the sight of the LORD; and the LORD delivered them]]></a:t>
+              <a:t><![CDATA[1. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ತಿರಿಗಿ ಕರ್ತನ ದೃಷ್ಟಿಯಲ್ಲಿ ಕೆಟ್ಟದ್ದನ್ನು ಮಾಡಿದ್ದರಿಂದ ಕರ್ತನು ಅವರನ್ನು ನಾಲ್ವತ್ತು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[again unto us, and teach us what we shall do unto the child that shall be born.]]></a:t>
+              <a:t><![CDATA[10. ಆದದರಿಂದ ಅವಳು ಬೇಗ ಓಡಿಹೋಗಿ ತನ್ನ ಗಂಡನಿಗೆ--ಇಗೋ, ಆ ಹೊತ್ತು ನನ್ನ ಬಳಿಗೆ ಬಂದವನು ನನಗೆ ಪ್ರತ್ಯಕ್ಷನಾ ದನು ಎಂದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And God hearkened to the voice of Manoah; and the angel of God came again unto the woman as she]]></a:t>
+              <a:t><![CDATA[ತಿಳಿಸಿದಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sat in the field: but Manoah her husband was not with her.]]></a:t>
+              <a:t><![CDATA[11. ಆಗ ಮಾನೋಹನು ಎದ್ದು ತನ್ನ ಹೆಂಡತಿಯ ಹಿಂದೆ ಹೋಗಿ ಅವನ ಬಳಿಗೆ ಬಂದು ಅವನಿಗೆ--ಈ ಸ್ತ್ರೀಯ ಸಂಗಡ ಮಾತ ನಾಡಿದವನು ನೀನೋ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the woman made haste, and ran, and showed her husband, and said unto him, Behold, the man]]></a:t>
+              <a:t><![CDATA[ಅಂದನು. ಅವನು--ನಾನೇ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[has appeared unto me, that came unto me the other day.]]></a:t>
+              <a:t><![CDATA[12. ಮಾನೋಹನು--ನೀನು ಹೇಳಿದ ಮಾತು ಗಳು ನೇರವೇರುವಾಗ ಆ ಮಗುವಿಗೋಸ್ಕರ ಮಾಡುವ ರೀತಿ ಏನು ಮತ್ತು ನಡಿಸತಕ್ಕದ್ದೇನು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Manoah arose, and went after his wife, and came to the man, and said unto him, Are you the]]></a:t>
+              <a:t><![CDATA[13. ಕರ್ತನ ದೂತನು ಮಾನೋಹನಿಗೆ--ನಾನು ಈ ಸ್ತ್ರೀಗೆ ಹೇಳಿದ್ದೆಲ್ಲಾದರಲ್ಲಿ ಅವಳು ಎಚ್ಚರಿಕೆಯಾಗಿದ್ದು,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man that spoke unto the woman? And he said, I am.]]></a:t>
+              <a:t><![CDATA[14. ದ್ರಾಕ್ಷೇ ಗಿಡದಲ್ಲಿ ಹುಟ್ಟುವ ಒಂದನ್ನೂ ತಿನ್ನದೆ ದ್ರಾಕ್ಷಾರಸವನ್ನೂ ಮದ್ಯಪಾನವನ್ನೂ ಕುಡಿಯದೆ ಅಶು ಚಿಯಾದ ಒಂದನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Manoah said, Now let your words come to pass. How shall we order the child, and how shall we]]></a:t>
+              <a:t><![CDATA[ತಿನ್ನದೆ ಇದ್ದು ನಾನು ಅವಳಿಗೆ ಆಜ್ಞಾಪಿಸಿದ್ದೆಲ್ಲಾ ಕೈಕೊಳ್ಳಲಿ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[do unto him?]]></a:t>
+              <a:t><![CDATA[15. ಮಾನೋ ಹನು ಕರ್ತನ ದೂತನಿಗೆ--ನಾವು ನಿನಗೋಸ್ಕರ ಮೇಕೆಯ ಮರಿಯನ್ನು ಸಿದ್ಧಮಾಡುವ ವರೆಗೆ ನಿನ್ನನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And the angel of the LORD said unto Manoah, Of all that I said unto the woman let her beware.]]></a:t>
+              <a:t><![CDATA[ನಿಲ್ಲಿಸಿಕೊಳ್ಳುತ್ತೇವೆ ಎಂದು ಬೇಡುತ್ತೇನೆ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[into the hand of the Philistines forty years.]]></a:t>
+              <a:t><![CDATA[ವರುಷದ ವರೆಗೆ ಫಿಲಿಷ್ಟಿಯರ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಟ್ಟನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. She may not eat of any thing that comes of the vine, neither let her drink wine or strong drink,]]></a:t>
+              <a:t><![CDATA[16. ಕರ್ತನ ದೂತನು ಮಾನೋಹನಿಗೆ--ನೀನು ನನ್ನನ್ನು ನಿಲ್ಲಿಸಿಕೊಂಡರೂ ನಾನು ನಿನ್ನ ರೊಟ್ಟಿಯನ್ನು ತಿನ್ನುವ ದಿಲ್ಲ; ನೀನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[nor eat any unclean thing: all that I commanded her let her observe.]]></a:t>
+              <a:t><![CDATA[ದಹನಬಲಿಯನ್ನು ಅರ್ಪಿಸಿದರೆ ಅದನ್ನು ಕರ್ತನಿಗೆ ಅರ್ಪಿಸಬೇಕು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Manoah said unto the angel of the LORD, I pray you, let us detain you, until we shall have]]></a:t>
+              <a:t><![CDATA[17. ಅವನು ಕರ್ತನ ದೂತನೆಂದು ಮಾನೋಹನು ಅರಿಯದೆ ಇದ್ದನು. ಮಾನೋಹನು ಕರ್ತನ ದೂತನಿಗೆ--ನೀನು ಹೇಳಿದ ಮಾತುಗಳು ನೆರವೇರುವಾಗ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[made ready a kid for you.]]></a:t>
+              <a:t><![CDATA[ನಾವು ನಿನ್ನನ್ನು ಘನ ಪಡಿಸುವ ಹಾಗೆ ನಿನ್ನ ಹೆಸರೇನು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And the angel of the LORD said unto Manoah, Though you detain me, I will not eat of your bread:]]></a:t>
+              <a:t><![CDATA[18. ಆದರೆ ಕರ್ತನ ದೂತನು ಅವನಿಗೆ--ನನ್ನ ಹೆಸರು ಏನೆಂದು ನೀನು ಕೇಳುವದೇನು? ಆ ಹೆಸರು ರಹಸ್ಯವಾದದ್ದು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and if you will offer a burnt offering, you must offer it unto the LORD. For Manoah knew not that he]]></a:t>
+              <a:t><![CDATA[19. ಹೀಗೆ ಮಾನೋಹನು ಮೇಕೆಯ ಮರಿಯನ್ನೂ ಅರ್ಪಣೆಯನ್ನೂ ತಂದು ಅವುಗಳನ್ನು ಬಂಡೆಯ ಮೇಲೆ ಕರ್ತನಿಗೆ ಅರ್ಪಿಸಿದನು. ಮಾನೋ ಹನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was an angel of the LORD.]]></a:t>
+              <a:t><![CDATA[ಅವನ ಹೆಂಡತಿಯೂ ನೋಡುವಾಗ ಕರ್ತನ ದೂತನು ಆಶ್ಚರ್ಯವಾದದ್ದನ್ನು ಮಾಡಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Manoah said unto the angel of the LORD, What is your name, that when your sayings come to]]></a:t>
+              <a:t><![CDATA[20. ಅಗ್ನಿ ಜ್ವಾಲೆಯು ಬಲಿಪೀಠದಿಂದ ಆಕಾಶಕ್ಕೆ ಸರಿಯಾಗಿ ಏಳು ವಾಗ ಏನಾಯಿತಂದರೆ, ಕರ್ತನ ದೂತನು ಬಲಿಪೀಠದ ಜ್ವಾಲೆಯಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pass we may do you honour?]]></a:t>
+              <a:t><![CDATA[ಮೇಲಕ್ಕೆ ಹೋದನು. ಅದನ್ನು ಮಾನೋ ಹನೂ ಅವನ ಹೆಂಡತಿಯೂ ನೋಡಿ ನೆಲದ ಮೇಲೆ ಬೋರಲು ಬಿದ್ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the angel of the LORD said unto him, Why ask you thus after my name, seeing it is secret?]]></a:t>
+              <a:t><![CDATA[21. ಆದರೆ ಕರ್ತನ ದೂತನು ಮಾನೋಹನಿಗೂ ಅವನ ಹೆಂಡತಿಗೂ ತಿರಿಗಿ ಕಾಣಿಸ ಲಿಲ್ಲ. ಆಗ ಇವನು ಕರ್ತನ ದೂತನೆಂದು ಮಾನೋಹನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And there was a certain man of Zorah, of the family of the Danites, whose name was Manoah; and]]></a:t>
+              <a:t><![CDATA[2. ಚೊರ್ಗಾದ ವನಾದ ದಾನ್‌ ಗೋತ್ರದ ಮಾನೋಹ ಎಂಬ ಒಬ್ಬ ಮನುಷ್ಯನಿದ್ದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. So Manoah took a kid with a food offering, and offered it upon a rock unto the LORD: and the]]></a:t>
+              <a:t><![CDATA[ತಿಳುಕೊಂಡನು. ಮಾನೋಹನು ತನ್ನ ಹೆಂಡತಿಗೆ--ನಾವು ದೇವರನ್ನು ಕಂಡದ್ದರಿಂದ ನಿಶ್ಚಯ ವಾಗಿ ಸಾಯುವೆವು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[angel did wondrously; and Manoah and his wife looked on.]]></a:t>
+              <a:t><![CDATA[22. ಅವನ ಹೆಂಡತಿ ಅವನಿಗೆ--ಕರ್ತನು ನಮ್ಮನ್ನು ಕೊಂದುಹಾಕುವದಕ್ಕೆ ಮನಸ್ಸಾಗಿದ್ದರೆ ಆತನು ನಮ್ಮ ಕೈಯಿಂದ ದಹನಬಲಿ ಯನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. For it came to pass, when the flame went up toward heaven from off the altar, that the angel of]]></a:t>
+              <a:t><![CDATA[ಅರ್ಪಣೆಯನ್ನೂ ಅಂಗೀಕರಿಸುತ್ತಿರಲಿಲ್ಲ; ಇವುಗಳನ್ನೆಲ್ಲಾ ನಮಗೆ ತೋರಿಸುತ್ತಿರಲಿಲ್ಲ. ಈಗ ಹೇಳಿದವುಗಳನ್ನು ನಮಗೆ ತಿಳಿಯ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD ascended in the flame of the altar. And Manoah and his wife looked on it, and fell on their]]></a:t>
+              <a:t><![CDATA[ಮಾಡುತ್ತಿರಲಿಲ್ಲ ಅಂದಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[faces to the ground.]]></a:t>
+              <a:t><![CDATA[23. ಆ ಸ್ತ್ರೀಯು ಮಗನನ್ನು ಹೆತ್ತು ಅವನಿಗೆ ಸಂಸೋನನು ಎಂದು ಹೆಸರಿಟ್ಟಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. But the angel of the LORD did no more appear to Manoah and to his wife. Then Manoah knew that he]]></a:t>
+              <a:t><![CDATA[24. ಆ ಹುಡುಗನು ಬೆಳೆದನು; ಕರ್ತನು ಅವನನ್ನು ಆಶೀರ್ವದಿಸಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was an angel of the LORD.]]></a:t>
+              <a:t><![CDATA[25. ಇದಲ್ಲದೆ ಚೊರ್ಗಕ್ಕೂ ಎಷ್ಟಾ ವೋಲಿಗೂ ಮಧ್ಯದಲ್ಲಿ ದಾನನ ದಂಡಿನಲ್ಲಿ ಅವನನ್ನು ಕರ್ತನ ಆತ್ಮವು ಆಗಾಗ್ಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,315 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And Manoah said unto his wife, We shall surely die, because we have seen God.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[burnt offering and a food offering at our hands, neither would he have showed us all these things,]]></a:t>
+              <a:t><![CDATA[ಪ್ರೇರೇಪಿಸುವದಕ್ಕೆ ಪ್ರಾರಂಭಿಸಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,711 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his wife was barren, and bare not.]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[Eshtaol.]]></a:t>
+              <a:t><![CDATA[3. ಅವನ ಹೆಂಡತಿಯು ಹೆರದೆ ಬಂಜೆಯಾಗಿದ್ದಳು. ಕರ್ತನ ದೂತನು ಆ ಸ್ತ್ರೀಗೆ ಪ್ರತ್ಯಕ್ಷ ವಾಗಿ ಅವಳಿಗೆ--ಇಗೋ, ನೀನು ಹೆರದೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the angel of the LORD appeared unto the woman, and said unto her, Behold now, you are barren,]]></a:t>
+              <a:t><![CDATA[ಬಂಜೆಯಾ ಗಿದ್ದೀ. ಆದರೆ ನೀನು ಗರ್ಭ ಧರಿಸಿ ಒಬ್ಬ ಮಗನನ್ನು ಹೆರುವಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and bear not: but you shall conceive, and bear a son.]]></a:t>
+              <a:t><![CDATA[4. ಆದದರಿಂದ ನೀನು ದ್ರಾಕ್ಷಾರಸವನ್ನೂ ಮದ್ಯಪಾನವನ್ನೂ ಕುಡಿಯದೆ ಅಶುಚಿಯಾದ ಒಂದನ್ನಾದರೂ ತಿನ್ನದೆ ಎಚ್ಚರಿಕೆಯಾಗಿರಬೇಕು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Now therefore beware, I pray you, and drink not wine nor strong drink, and eat not any unclean]]></a:t>
+              <a:t><![CDATA[5. ಇಗೋ, ನೀನು ಗರ್ಭವನ್ನು ಧರಿಸಿ, ಒಬ್ಬ ಮಗನನ್ನು ಹೆರುವಿ; ಅವನ ತಲೆಯ ಮೇಲೆ ಕ್ಷೌರದ ಕತ್ತಿ ಬರುವದಿಲ್ಲ. ಗರ್ಭದಿಂದಲೇ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thing:]]></a:t>
+              <a:t><![CDATA[ಆ ಹುಡುಗನು ದೇವರ ನಾಜೀರನಾಗಿ ರುವನು. ಅವನು ಇಸ್ರಾಯೇಲ್ಯರನ್ನು ಫಿಲಿಷ್ಟಿ ಯರ ಕೈಯಿಂದ ಬಿಡಿಸಿ ರಕ್ಷಿಸಲು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13762,91 +11991,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
   <a:themeElements>
-    <a:clrScheme name="Theme89">
+    <a:clrScheme name="Theme37">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme89">
+    <a:fontScheme name="Theme37">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13872,51 +12101,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme89">
+    <a:fmtScheme name="Theme37">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14047,51 +12276,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>54</Slides>
+  <Slides>47</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>