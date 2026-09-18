--- v1 (2026-07-31)
+++ v2 (2026-09-18)
@@ -85,50 +85,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -156,50 +178,61 @@
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -344,53 +377,64 @@
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -450,51 +494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்; அவன் தலையின்மேல் சவரகன் கத்தி படலாகாது; அந்தப் பிள்ளை பிறந்ததுமுதல் தேவனுக்கென்று நசரேயனாயிருப்பான்; அவன் இஸ்ரவேலைப் பெலிஸ்தரின் கைக்கு நீங்கலாக்கி ரட்சிக்கத் தொடங்குவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. For, lo, you shall conceive, and bear a son; and no razor shall come on his head: for the child shall be a Nazarite unto God from the womb: and he shall begin to deliver Israel out of the hand of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -559,51 +603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அந்த ஸ்திரீ தன் புருஷனிடத்தில் வந்து: தேவனுடைய மனுஷன் ஒருவர் என்னிடத்தில் வந்தார்; அவருடைய சாயல் தேவனுடைய தூதரின் சாயலைப்போல மகா பயங்கரமாயிருந்தது; எங்கேயிருந்து வந்தீர் என்று நான் அவரிடத்தில் கேட்கவில்லை; அவர் தம்முடைய நாமத்தை எனக்குச் சொல்லவுமில்லை.]]></a:t>
+              <a:t><![CDATA[5. For, lo, you shall conceive, and bear a son; and no razor shall come on his head: for the child shall be a Nazarite unto God from the womb: and he shall begin to deliver Israel out of the hand of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -668,51 +712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது அந்த ஸ்திரீ தன் புருஷனிடத்தில் வந்து: தேவனுடைய மனுஷன் ஒருவர் என்னிடத்தில் வந்தார்; அவருடைய சாயல் தேவனுடைய தூதரின் சாயலைப்போல மகா பயங்கரமாயிருந்தது; எங்கேயிருந்து வந்தீர் என்று நான் அவரிடத்தில் கேட்கவில்லை; அவர் தம்முடைய நாமத்தை எனக்குச் சொல்லவுமில்லை.]]></a:t>
+              <a:t><![CDATA[5. For, lo, you shall conceive, and bear a son; and no razor shall come on his head: for the child shall be a Nazarite unto God from the womb: and he shall begin to deliver Israel out of the hand of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -777,51 +821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் என்னை நோக்கி: இதோ, நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்; ஆதலால் நீ திராட்சரசமும் மதுபானமும் குடியாமலும், தீட்டானது ஒன்றும் புசியாமலும் இரு; அந்தப் பிள்ளை பிறந்தது முதல் தன் மரணநாள் மட்டும் தேவனுக்கென்று நசரேயனாயிருப்பான் என்று சொன்னார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[6. Then the woman came and told her husband, saying, A man of God came unto me, and his countenance was like the countenance of an angel of God, very terrible: but I asked him not whence he was, neither told he me his name:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -886,51 +930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் என்னை நோக்கி: இதோ, நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்; ஆதலால் நீ திராட்சரசமும் மதுபானமும் குடியாமலும், தீட்டானது ஒன்றும் புசியாமலும் இரு; அந்தப் பிள்ளை பிறந்தது முதல் தன் மரணநாள் மட்டும் தேவனுக்கென்று நசரேயனாயிருப்பான் என்று சொன்னார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[6. Then the woman came and told her husband, saying, A man of God came unto me, and his countenance was like the countenance of an angel of God, very terrible: but I asked him not whence he was, neither told he me his name:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -995,51 +1039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் என்னை நோக்கி: இதோ, நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்; ஆதலால் நீ திராட்சரசமும் மதுபானமும் குடியாமலும், தீட்டானது ஒன்றும் புசியாமலும் இரு; அந்தப் பிள்ளை பிறந்தது முதல் தன் மரணநாள் மட்டும் தேவனுக்கென்று நசரேயனாயிருப்பான் என்று சொன்னார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[6. Then the woman came and told her husband, saying, A man of God came unto me, and his countenance was like the countenance of an angel of God, very terrible: but I asked him not whence he was, neither told he me his name:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1104,51 +1148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது மனோவா கர்த்தரை நோக்கி விண்ணப்பம்பண்ணி: ஆ, என் ஆண்டவரே, நீர் அனுப்பின தேவனுடைய மனுஷன் மறுபடியும் ஒருவிசை எங்களிடத்தில் வந்து, பிறக்கப்போகிற பிள்ளைக்காக நாங்கள் செய்யவேண்டியதை எங்களுக்குக் கற்பிப்பாராக என்று வேண்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[7. But he said unto me, Behold, you shall conceive, and bear a son; and now drink no wine nor strong drink, neither eat any unclean thing: for the child shall be a Nazarite to God from the womb to the day of his death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1213,51 +1257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது மனோவா கர்த்தரை நோக்கி விண்ணப்பம்பண்ணி: ஆ, என் ஆண்டவரே, நீர் அனுப்பின தேவனுடைய மனுஷன் மறுபடியும் ஒருவிசை எங்களிடத்தில் வந்து, பிறக்கப்போகிற பிள்ளைக்காக நாங்கள் செய்யவேண்டியதை எங்களுக்குக் கற்பிப்பாராக என்று வேண்டிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[7. But he said unto me, Behold, you shall conceive, and bear a son; and now drink no wine nor strong drink, neither eat any unclean thing: for the child shall be a Nazarite to God from the womb to the day of his death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1322,51 +1366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவன் மனோவாவின் சத்தத்துக்குச் செவிகொடுத்தார்; அந்த ஸ்திரீ வயல் வெளியில் இருக்கும்போது தேவனுடைய தூதனானவர் திரும்பவும் அவளிடத்தில் வந்தார்; அப்பொழுது அவள் புருஷனாகிய மனோவா அவளோடே இருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[7. But he said unto me, Behold, you shall conceive, and bear a son; and now drink no wine nor strong drink, neither eat any unclean thing: for the child shall be a Nazarite to God from the womb to the day of his death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1431,51 +1475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தேவன் மனோவாவின் சத்தத்துக்குச் செவிகொடுத்தார்; அந்த ஸ்திரீ வயல் வெளியில் இருக்கும்போது தேவனுடைய தூதனானவர் திரும்பவும் அவளிடத்தில் வந்தார்; அப்பொழுது அவள் புருஷனாகிய மனோவா அவளோடே இருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[8. Then Manoah implored the LORD, and said, O my Lord, let the man of God which you did send come again unto us, and teach us what we shall do unto the child that shall be born.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1540,51 +1584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் மறுபடியும் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தபடியால், கர்த்தர் அவர்களை நாற்பது வருஷமளவும் பெலிஸ்தர் கையில் ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[1. And the children of Israel did evil again in the sight of the LORD; and the LORD delivered them into the hand of the Philistines forty years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1649,51 +1693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் அந்த ஸ்திரீ சீக்கிரமாய் ஓடி, இதோ, அன்று என்னிடத்தில் வந்தவர் எனக்குத் தரிசனமானார் என்று தன் புருஷனுக்கு அறிவித்தாள்.]]></a:t>
+              <a:t><![CDATA[8. Then Manoah implored the LORD, and said, O my Lord, let the man of God which you did send come again unto us, and teach us what we shall do unto the child that shall be born.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1758,51 +1802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் அந்த ஸ்திரீ சீக்கிரமாய் ஓடி, இதோ, அன்று என்னிடத்தில் வந்தவர் எனக்குத் தரிசனமானார் என்று தன் புருஷனுக்கு அறிவித்தாள்.]]></a:t>
+              <a:t><![CDATA[8. Then Manoah implored the LORD, and said, O my Lord, let the man of God which you did send come again unto us, and teach us what we shall do unto the child that shall be born.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1867,51 +1911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது மனோவா எழுந்திருந்து, தன் மனைவியின் பின்னாலே போய், அவரிடத்துக்கு வந்து: இந்த ஸ்திரீயோடே பேசினவர் நீர்தானா என்று அவரிடத்தில் கேட்டான்; அவர் நான் தான் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. And God hearkened to the voice of Manoah; and the angel of God came again unto the woman as she sat in the field: but Manoah her husband was not with her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1976,51 +2020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது மனோவா எழுந்திருந்து, தன் மனைவியின் பின்னாலே போய், அவரிடத்துக்கு வந்து: இந்த ஸ்திரீயோடே பேசினவர் நீர்தானா என்று அவரிடத்தில் கேட்டான்; அவர் நான் தான் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. And God hearkened to the voice of Manoah; and the angel of God came again unto the woman as she sat in the field: but Manoah her husband was not with her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2085,51 +2129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது மனோவா: நீர் சொன்னகாரியம் நிறைவேறும்போது, அந்தப் பிள்ளையை எப்படி வளர்க்கவேண்டும், அதை எப்படி நடத்தவேண்டும் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[10. And the woman made haste, and ran, and showed her husband, and said unto him, Behold, the man has appeared unto me, that came unto me the other day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2194,51 +2238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருடைய தூதனானவர் மனோவாவை நோக்கி: நான் ஸ்திரீயோடே சொன்ன யாவற்றிற்கும், அவள் எச்சரிக்கையாயிருந்து,]]></a:t>
+              <a:t><![CDATA[10. And the woman made haste, and ran, and showed her husband, and said unto him, Behold, the man has appeared unto me, that came unto me the other day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2303,51 +2347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. திராட்சச்செடியிலே உண்டாகிறதொன்றும் சாப்பிடாமலும், திராட்சரசமும் மதுபானமும் குடியாமலும், தீட்டானதொன்றும் புசியாமலும், நான் அவளுக்குக் கட்டளையிட்டதையெல்லாம் கைக்கொள்ளக்கடவள் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And Manoah arose, and went after his wife, and came to the man, and said unto him, Are you the man that spoke unto the woman? And he said, I am.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2412,51 +2456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. திராட்சச்செடியிலே உண்டாகிறதொன்றும் சாப்பிடாமலும், திராட்சரசமும் மதுபானமும் குடியாமலும், தீட்டானதொன்றும் புசியாமலும், நான் அவளுக்குக் கட்டளையிட்டதையெல்லாம் கைக்கொள்ளக்கடவள் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And Manoah arose, and went after his wife, and came to the man, and said unto him, Are you the man that spoke unto the woman? And he said, I am.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2521,51 +2565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது மனோவா கர்த்தருடைய தூதனை நோக்கி: நாங்கள் ஒரு வெள்ளாட்டுக்குட்டியை உமக்காகச் சமைத்துக்கொண்டுவருமட்டும் தரித்திரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And Manoah said, Now let your words come to pass. How shall we order the child, and how shall we do unto him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2630,51 +2674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது மனோவா கர்த்தருடைய தூதனை நோக்கி: நாங்கள் ஒரு வெள்ளாட்டுக்குட்டியை உமக்காகச் சமைத்துக்கொண்டுவருமட்டும் தரித்திரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And Manoah said, Now let your words come to pass. How shall we order the child, and how shall we do unto him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2739,51 +2783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் மறுபடியும் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தபடியால், கர்த்தர் அவர்களை நாற்பது வருஷமளவும் பெலிஸ்தர் கையில் ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[1. And the children of Israel did evil again in the sight of the LORD; and the LORD delivered them into the hand of the Philistines forty years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2848,51 +2892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருடைய தூதனானவர் மனோவாவை நோக்கி: நீ என்னை இருக்கச் சொன்னாலும் நான் உன் உணவைப் புசியேன்; நீ சர்வாங்க தகனபலி இடவேண்டுமானால், அதை நீ கர்த்தருக்குச் செலுத்துவாயாக என்றார். அவர் கர்த்தருடைய தூதன் என்று மனோவா அறியாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. And the angel of the LORD said unto Manoah, Of all that I said unto the woman let her beware.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2957,51 +3001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருடைய தூதனானவர் மனோவாவை நோக்கி: நீ என்னை இருக்கச் சொன்னாலும் நான் உன் உணவைப் புசியேன்; நீ சர்வாங்க தகனபலி இடவேண்டுமானால், அதை நீ கர்த்தருக்குச் செலுத்துவாயாக என்றார். அவர் கர்த்தருடைய தூதன் என்று மனோவா அறியாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. And the angel of the LORD said unto Manoah, Of all that I said unto the woman let her beware.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3066,51 +3110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது மனோவா கர்த்தருடைய தூதனை நோக்கி: நீர் சொன்னகாரியம் நிறைவேறும்போது, நாங்கள் உம்மைக் கனம்பண்ணும்படி உம்முடைய நாமம் என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[14. She may not eat of any thing that comes of the vine, neither let her drink wine or strong drink, nor eat any unclean thing: all that I commanded her let her observe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3175,51 +3219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது மனோவா கர்த்தருடைய தூதனை நோக்கி: நீர் சொன்னகாரியம் நிறைவேறும்போது, நாங்கள் உம்மைக் கனம்பண்ணும்படி உம்முடைய நாமம் என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[14. She may not eat of any thing that comes of the vine, neither let her drink wine or strong drink, nor eat any unclean thing: all that I commanded her let her observe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3284,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்குக் கர்த்தருடைய தூதனானவர்; என் நாமம் என்ன என்று நீ கேட்கவேண்டியது என்ன? அது அதிசயம் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. And Manoah said unto the angel of the LORD, I pray you, let us detain you, until we shall have made ready a kid for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3393,51 +3437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மனோவா போய், வெள்ளாட்டுக் குட்டியையும், போஜனபலியையும் கொண்டுவந்து, அதைக் கன்மலையின்மேல் கர்த்தருக்குச் செலுத்தினான்; அப்பொழுது மனோவாவும் அவன் மனைவியும் பார்த்துக்கொண்டிருக்கையில், அதிசயம் விளங்கினது.]]></a:t>
+              <a:t><![CDATA[15. And Manoah said unto the angel of the LORD, I pray you, let us detain you, until we shall have made ready a kid for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3502,51 +3546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மனோவா போய், வெள்ளாட்டுக் குட்டியையும், போஜனபலியையும் கொண்டுவந்து, அதைக் கன்மலையின்மேல் கர்த்தருக்குச் செலுத்தினான்; அப்பொழுது மனோவாவும் அவன் மனைவியும் பார்த்துக்கொண்டிருக்கையில், அதிசயம் விளங்கினது.]]></a:t>
+              <a:t><![CDATA[16. And the angel of the LORD said unto Manoah, Though you detain me, I will not eat of your bread: and if you will offer a burnt offering, you must offer it unto the LORD. For Manoah knew not that he was an angel of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3611,51 +3655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அக்கினிஜுவாலை பலிபீடத்திலிருந்து வானத்திற்கு நேராக எழும்பு கையில், கர்த்தருடைய தூதனானவர் பலிபீடத்தின் ஜுவாலையிலே ஏறிப்போனார்; அதை மனோவாவும் அவன் மனைவியும் கண்டு, தரையிலே முகங்குப்புற விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And the angel of the LORD said unto Manoah, Though you detain me, I will not eat of your bread: and if you will offer a burnt offering, you must offer it unto the LORD. For Manoah knew not that he was an angel of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3720,51 +3764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அக்கினிஜுவாலை பலிபீடத்திலிருந்து வானத்திற்கு நேராக எழும்பு கையில், கர்த்தருடைய தூதனானவர் பலிபீடத்தின் ஜுவாலையிலே ஏறிப்போனார்; அதை மனோவாவும் அவன் மனைவியும் கண்டு, தரையிலே முகங்குப்புற விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And the angel of the LORD said unto Manoah, Though you detain me, I will not eat of your bread: and if you will offer a burnt offering, you must offer it unto the LORD. For Manoah knew not that he was an angel of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3829,51 +3873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு கர்த்தருடைய தூதனானவர் மனோவாவுக்கும் அவன் மனைவிக்கும் காணப்படவில்லை; அப்பொழுது அவர் கர்த்தருடைய தூதன் என்று மனோவா அறிந்து,]]></a:t>
+              <a:t><![CDATA[17. And Manoah said unto the angel of the LORD, What is your name, that when your sayings come to pass we may do you honour?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3938,51 +3982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது தாண் வம்சத்தானாகிய சோரா ஊரானான ஒரு மனுஷன் இருந்தான்; அவன் பேர் மனோவா; அவன் மனைவி பிள்ளைபெறாத மலடியாயிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[2. And there was a certain man of Zorah, of the family of the Danites, whose name was Manoah; and his wife was barren, and bare not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4047,51 +4091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு கர்த்தருடைய தூதனானவர் மனோவாவுக்கும் அவன் மனைவிக்கும் காணப்படவில்லை; அப்பொழுது அவர் கர்த்தருடைய தூதன் என்று மனோவா அறிந்து,]]></a:t>
+              <a:t><![CDATA[17. And Manoah said unto the angel of the LORD, What is your name, that when your sayings come to pass we may do you honour?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4156,51 +4200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தன் மனைவியைப் பார்த்து: நாம் தேவனைக் கண்டோம், சாகவே சாவோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And the angel of the LORD said unto him, Why ask you thus after my name, seeing it is secret?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4265,51 +4309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தன் மனைவியைப் பார்த்து: நாம் தேவனைக் கண்டோம், சாகவே சாவோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And the angel of the LORD said unto him, Why ask you thus after my name, seeing it is secret?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4374,51 +4418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தன் மனைவியைப் பார்த்து: நாம் தேவனைக் கண்டோம், சாகவே சாவோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. So Manoah took a kid with a food offering, and offered it upon a rock unto the LORD: and the angel did wondrously; and Manoah and his wife looked on.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4483,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்கு அவன் மனைவி: கர்த்தர் நம்மைக் கொன்றுபோடச் சித்தமாயிருந்தால், அவர் நம்முடைய கையிலே சர்வாங்க தகனபலியையும் போஜனபலியையும் ஒப்புக்கொள்ளமாட்டார், இவைகளையெல்லாம் நமக்குக் காண்பிக்கவுமாட்டார், இவைகளை நமக்கு அறிவிக்கவுமாட்டார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[19. So Manoah took a kid with a food offering, and offered it upon a rock unto the LORD: and the angel did wondrously; and Manoah and his wife looked on.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4592,51 +4636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு அந்த ஸ்திரீ ஒரு குமாரனைப் பெற்று, அவனுக்குச் சிம்சோன் என்று பேரிட்டாள். அந்தப் பிள்ளை வளர்ந்தது; கர்த்தர் அவனை ஆசீர்வதித்தார்.]]></a:t>
+              <a:t><![CDATA[19. So Manoah took a kid with a food offering, and offered it upon a rock unto the LORD: and the angel did wondrously; and Manoah and his wife looked on.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4701,51 +4745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் சோராவுக்கும் எஸ்தாவோலுக்கும் நடுவிலுள்ள தாணின் பாளயத்தில் இருக்கையில் கர்த்தருடைய ஆவியானவர் அவனை ஏவத்துவக்கினார்.]]></a:t>
+              <a:t><![CDATA[20. For it came to pass, when the flame went up toward heaven from off the altar, that the angel of the LORD ascended in the flame of the altar. And Manoah and his wife looked on it, and fell on their faces to the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4810,51 +4854,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவன் சோராவுக்கும் எஸ்தாவோலுக்கும் நடுவிலுள்ள தாணின் பாளயத்தில் இருக்கையில் கர்த்தருடைய ஆவியானவர் அவனை ஏவத்துவக்கினார்.]]></a:t>
+              <a:t><![CDATA[20. For it came to pass, when the flame went up toward heaven from off the altar, that the angel of the LORD ascended in the flame of the altar. And Manoah and his wife looked on it, and fell on their faces to the ground.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. For it came to pass, when the flame went up toward heaven from off the altar, that the angel of the LORD ascended in the flame of the altar. And Manoah and his wife looked on it, and fell on their faces to the ground.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. But the angel of the LORD did no more appear to Manoah and to his wife. Then Manoah knew that he was an angel of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4919,51 +5181,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தருடைய தூதனானவர் அந்த ஸ்திரீக்குத் தரிசனமாகி, அவளை நோக்கி: இதோ, பிள்ளைபெறாத மலடியான நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்.]]></a:t>
+              <a:t><![CDATA[2. And there was a certain man of Zorah, of the family of the Danites, whose name was Manoah; and his wife was barren, and bare not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. But the angel of the LORD did no more appear to Manoah and to his wife. Then Manoah knew that he was an angel of the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And Manoah said unto his wife, We shall surely die, because we have seen God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. But his wife said unto him, If the LORD were pleased to kill us, he would not have received a burnt offering and a food offering at our hands, neither would he have showed us all these things, nor would as at this time have told us such things as these.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. But his wife said unto him, If the LORD were pleased to kill us, he would not have received a burnt offering and a food offering at our hands, neither would he have showed us all these things, nor would as at this time have told us such things as these.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. But his wife said unto him, If the LORD were pleased to kill us, he would not have received a burnt offering and a food offering at our hands, neither would he have showed us all these things, nor would as at this time have told us such things as these.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And the woman bare a son, and called his name Samson: and the child grew, and the LORD blessed him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And the woman bare a son, and called his name Samson: and the child grew, and the LORD blessed him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And the Spirit of the LORD began to move him at times in the camp of Dan between Zorah and Eshtaol.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And the Spirit of the LORD began to move him at times in the camp of Dan between Zorah and Eshtaol.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5028,51 +6271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தருடைய தூதனானவர் அந்த ஸ்திரீக்குத் தரிசனமாகி, அவளை நோக்கி: இதோ, பிள்ளைபெறாத மலடியான நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்.]]></a:t>
+              <a:t><![CDATA[3. And the angel of the LORD appeared unto the woman, and said unto her, Behold now, you are barren, and bear not: but you shall conceive, and bear a son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5137,51 +6380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆதலால் நீ திராட்சரசமும் மதுபானமும் குடியாதபடிக்கும், தீட்டானது ஒன்றும் புசியாதபடிக்கும் எச்சரிக்கையாயிரு.]]></a:t>
+              <a:t><![CDATA[3. And the angel of the LORD appeared unto the woman, and said unto her, Behold now, you are barren, and bear not: but you shall conceive, and bear a son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5246,51 +6489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்; அவன் தலையின்மேல் சவரகன் கத்தி படலாகாது; அந்தப் பிள்ளை பிறந்ததுமுதல் தேவனுக்கென்று நசரேயனாயிருப்பான்; அவன் இஸ்ரவேலைப் பெலிஸ்தரின் கைக்கு நீங்கலாக்கி ரட்சிக்கத் தொடங்குவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. Now therefore beware, I pray you, and drink not wine nor strong drink, and eat not any unclean thing:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5355,51 +6598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்; அவன் தலையின்மேல் சவரகன் கத்தி படலாகாது; அந்தப் பிள்ளை பிறந்ததுமுதல் தேவனுக்கென்று நசரேயனாயிருப்பான்; அவன் இஸ்ரவேலைப் பெலிஸ்தரின் கைக்கு நீங்கலாக்கி ரட்சிக்கத் தொடங்குவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. Now therefore beware, I pray you, and drink not wine nor strong drink, and eat not any unclean thing:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5434,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529183" r:id="rId1"/>
+    <p:sldLayoutId id="2478708499" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5806,54 +7049,142 @@
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5990,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಾರಂಭಿಸುವನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[5. நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்; அவன் தலையின்மேல் சவரகன் கத்தி படலாகாது; அந்தப் பிள்ளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆಗ ಆ ಸ್ತ್ರೀಯು ಬಂದು ತನ್ನ ಗಂಡನಿಗೆದೇವರ ಒಬ್ಬ ಮನುಷ್ಯನು ನನ್ನ ಬಳಿಗೆ ಬಂದನು. ಅವನ ರೂಪವು ದೇವದೂತನ ರೂಪದ ಹಾಗೆ]]></a:t>
+              <a:t><![CDATA[பிறந்ததுமுதல் தேவனுக்கென்று நசரேயனாயிருப்பான்; அவன் இஸ்ரவேலைப் பெலிஸ்தரின் கைக்கு நீங்கலாக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಹಾಭಯಂಕರವಾಗಿತ್ತು. ನಾನು ಅವನನ್ನು--ಎಲ್ಲಿಂದ ಬಂದಿ ಎಂದು ಕೇಳಲಿಲ್ಲ; ಅವನು ತನ್ನ ಹೆಸರನ್ನು ನನಗೆ ತಿಳಿಸಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[ரட்சிக்கத் தொடங்குவான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅವನು ನನಗೆಇಗೋ, ನೀನು ಗರ್ಭವತಿಯಾಗಿ ಒಬ್ಬ ಮಗನನ್ನು ಹೆರುವಿ, ಈಗ ನೀನು ದ್ರಾಕ್ಷಾರಸವನ್ನೂ ಮದ್ಯಪಾನ ವನ್ನೂ]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது அந்த ஸ்திரீ தன் புருஷனிடத்தில் வந்து: தேவனுடைய மனுஷன் ஒருவர் என்னிடத்தில் வந்தார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕುಡಿಯದೆ ಅಶುಚಿಯಾದ ಒಂದನ್ನಾದರೂ ತಿನ್ನದೆ ಇರು. ಯಾಕಂದರೆ ಆ ಹುಡುಗನು ಗರ್ಭದಿಂದ ತನ್ನ ಮರಣದ ಪರಿಯಂತರವೂ ದೇವರ ನಾಜೀರ]]></a:t>
+              <a:t><![CDATA[அவருடைய சாயல் தேவனுடைய தூதரின் சாயலைப்போல மகா பயங்கரமாயிருந்தது; எங்கேயிருந்து வந்தீர் என்று நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾಗಿರುವನು ಎಂದು ಹೇಳಿದನು ಅಂದಳು.]]></a:t>
+              <a:t><![CDATA[அவரிடத்தில் கேட்கவில்லை; அவர் தம்முடைய நாமத்தை எனக்குச் சொல்லவுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆಗ ಮಾನೋಹನು ಕರ್ತನಿಗೆ ಬೇಡಿಕೊಂಡು--ಓ ನನ್ನ ಕರ್ತನೇ, ನೀನು ಕಳುಹಿಸಿದ ದೇವರ ಮನು ಷ್ಯನು ಇನ್ನೊಂದು ಸಾರಿ ನಮ್ಮ]]></a:t>
+              <a:t><![CDATA[7. அவர் என்னை நோக்கி: இதோ, நீ கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்; ஆதலால் நீ திராட்சரசமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಳಿಗೆ ಬಂದು ಹುಟ್ಟುವ ಮಗುವಿಗೋಸ್ಕರ ನಾವು ಮಾಡಬೇಕಾದದ್ದನ್ನು ನಮಗೆ ಕಲಿಸಲಿ ಎಂದು ಹೇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[மதுபானமும் குடியாமலும், தீட்டானது ஒன்றும் புசியாமலும் இரு; அந்தப் பிள்ளை பிறந்தது முதல் தன் மரணநாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ದೇವರು ಮಾನೋಹನ ಮೊರೆಯನ್ನು ಕೇಳಿದನು. ಆ ಸ್ತ್ರೀಯು ಹೊಲದಲ್ಲಿ ಕುಳಿತಿರುವಾಗ ದೇವರ ದೂತನು ತಿರಿಗಿ ಅವಳ ಬಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[மட்டும் தேவனுக்கென்று நசரேயனாயிருப்பான் என்று சொன்னார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂದನು. ಆದರೆ ಅವಳ ಗಂಡನಾದ ಮಾನೋಹನು ಅವಳ ಸಂಗಡ ಇರಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது மனோவா கர்த்தரை நோக்கி விண்ணப்பம்பண்ணி: ஆ, என் ஆண்டவரே, நீர் அனுப்பின தேவனுடைய மனுஷன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ತಿರಿಗಿ ಕರ್ತನ ದೃಷ್ಟಿಯಲ್ಲಿ ಕೆಟ್ಟದ್ದನ್ನು ಮಾಡಿದ್ದರಿಂದ ಕರ್ತನು ಅವರನ್ನು ನಾಲ್ವತ್ತು]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் புத்திரர் மறுபடியும் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தபடியால், கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಆದದರಿಂದ ಅವಳು ಬೇಗ ಓಡಿಹೋಗಿ ತನ್ನ ಗಂಡನಿಗೆ--ಇಗೋ, ಆ ಹೊತ್ತು ನನ್ನ ಬಳಿಗೆ ಬಂದವನು ನನಗೆ ಪ್ರತ್ಯಕ್ಷನಾ ದನು ಎಂದು]]></a:t>
+              <a:t><![CDATA[மறுபடியும் ஒருவிசை எங்களிடத்தில் வந்து, பிறக்கப்போகிற பிள்ளைக்காக நாங்கள் செய்யவேண்டியதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿಳಿಸಿದಳು.]]></a:t>
+              <a:t><![CDATA[எங்களுக்குக் கற்பிப்பாராக என்று வேண்டிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಆಗ ಮಾನೋಹನು ಎದ್ದು ತನ್ನ ಹೆಂಡತಿಯ ಹಿಂದೆ ಹೋಗಿ ಅವನ ಬಳಿಗೆ ಬಂದು ಅವನಿಗೆ--ಈ ಸ್ತ್ರೀಯ ಸಂಗಡ ಮಾತ ನಾಡಿದವನು ನೀನೋ]]></a:t>
+              <a:t><![CDATA[9. தேவன் மனோவாவின் சத்தத்துக்குச் செவிகொடுத்தார்; அந்த ஸ்திரீ வயல் வெளியில் இருக்கும்போது தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದನು. ಅವನು--ನಾನೇ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[தூதனானவர் திரும்பவும் அவளிடத்தில் வந்தார்; அப்பொழுது அவள் புருஷனாகிய மனோவா அவளோடே இருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಮಾನೋಹನು--ನೀನು ಹೇಳಿದ ಮಾತು ಗಳು ನೇರವೇರುವಾಗ ಆ ಮಗುವಿಗೋಸ್ಕರ ಮಾಡುವ ರೀತಿ ಏನು ಮತ್ತು ನಡಿಸತಕ್ಕದ್ದೇನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் அந்த ஸ்திரீ சீக்கிரமாய் ஓடி, இதோ, அன்று என்னிடத்தில் வந்தவர் எனக்குத் தரிசனமானார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಕರ್ತನ ದೂತನು ಮಾನೋಹನಿಗೆ--ನಾನು ಈ ಸ್ತ್ರೀಗೆ ಹೇಳಿದ್ದೆಲ್ಲಾದರಲ್ಲಿ ಅವಳು ಎಚ್ಚರಿಕೆಯಾಗಿದ್ದು,]]></a:t>
+              <a:t><![CDATA[தன் புருஷனுக்கு அறிவித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ದ್ರಾಕ್ಷೇ ಗಿಡದಲ್ಲಿ ಹುಟ್ಟುವ ಒಂದನ್ನೂ ತಿನ್ನದೆ ದ್ರಾಕ್ಷಾರಸವನ್ನೂ ಮದ್ಯಪಾನವನ್ನೂ ಕುಡಿಯದೆ ಅಶು ಚಿಯಾದ ಒಂದನ್ನೂ]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது மனோவா எழுந்திருந்து, தன் மனைவியின் பின்னாலே போய், அவரிடத்துக்கு வந்து: இந்த ஸ்திரீயோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿನ್ನದೆ ಇದ್ದು ನಾನು ಅವಳಿಗೆ ಆಜ್ಞಾಪಿಸಿದ್ದೆಲ್ಲಾ ಕೈಕೊಳ್ಳಲಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[பேசினவர் நீர்தானா என்று அவரிடத்தில் கேட்டான்; அவர் நான் தான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಮಾನೋ ಹನು ಕರ್ತನ ದೂತನಿಗೆ--ನಾವು ನಿನಗೋಸ್ಕರ ಮೇಕೆಯ ಮರಿಯನ್ನು ಸಿದ್ಧಮಾಡುವ ವರೆಗೆ ನಿನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது மனோவா: நீர் சொன்னகாரியம் நிறைவேறும்போது, அந்தப் பிள்ளையை எப்படி வளர்க்கவேண்டும், அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಲ್ಲಿಸಿಕೊಳ್ಳುತ್ತೇವೆ ಎಂದು ಬೇಡುತ್ತೇನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[எப்படி நடத்தவேண்டும் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವರುಷದ ವರೆಗೆ ಫಿಲಿಷ್ಟಿಯರ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[அவர்களை நாற்பது வருஷமளவும் பெலிஸ்தர் கையில் ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಕರ್ತನ ದೂತನು ಮಾನೋಹನಿಗೆ--ನೀನು ನನ್ನನ್ನು ನಿಲ್ಲಿಸಿಕೊಂಡರೂ ನಾನು ನಿನ್ನ ರೊಟ್ಟಿಯನ್ನು ತಿನ್ನುವ ದಿಲ್ಲ; ನೀನು]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருடைய தூதனானவர் மனோவாவை நோக்கி: நான் ஸ்திரீயோடே சொன்ன யாவற்றிற்கும், அவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಹನಬಲಿಯನ್ನು ಅರ್ಪಿಸಿದರೆ ಅದನ್ನು ಕರ್ತನಿಗೆ ಅರ್ಪಿಸಬೇಕು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[எச்சரிக்கையாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಅವನು ಕರ್ತನ ದೂತನೆಂದು ಮಾನೋಹನು ಅರಿಯದೆ ಇದ್ದನು. ಮಾನೋಹನು ಕರ್ತನ ದೂತನಿಗೆ--ನೀನು ಹೇಳಿದ ಮಾತುಗಳು ನೆರವೇರುವಾಗ]]></a:t>
+              <a:t><![CDATA[14. திராட்சச்செடியிலே உண்டாகிறதொன்றும் சாப்பிடாமலும், திராட்சரசமும் மதுபானமும் குடியாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾವು ನಿನ್ನನ್ನು ಘನ ಪಡಿಸುವ ಹಾಗೆ ನಿನ್ನ ಹೆಸರೇನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[தீட்டானதொன்றும் புசியாமலும், நான் அவளுக்குக் கட்டளையிட்டதையெல்லாம் கைக்கொள்ளக்கடவள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆದರೆ ಕರ್ತನ ದೂತನು ಅವನಿಗೆ--ನನ್ನ ಹೆಸರು ಏನೆಂದು ನೀನು ಕೇಳುವದೇನು? ಆ ಹೆಸರು ರಹಸ್ಯವಾದದ್ದು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது மனோவா கர்த்தருடைய தூதனை நோக்கி: நாங்கள் ஒரு வெள்ளாட்டுக்குட்டியை உமக்காகச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಹೀಗೆ ಮಾನೋಹನು ಮೇಕೆಯ ಮರಿಯನ್ನೂ ಅರ್ಪಣೆಯನ್ನೂ ತಂದು ಅವುಗಳನ್ನು ಬಂಡೆಯ ಮೇಲೆ ಕರ್ತನಿಗೆ ಅರ್ಪಿಸಿದನು. ಮಾನೋ ಹನೂ]]></a:t>
+              <a:t><![CDATA[சமைத்துக்கொண்டுவருமட்டும் தரித்திரும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನ ಹೆಂಡತಿಯೂ ನೋಡುವಾಗ ಕರ್ತನ ದೂತನು ಆಶ್ಚರ್ಯವಾದದ್ದನ್ನು ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தருடைய தூதனானவர் மனோவாவை நோக்கி: நீ என்னை இருக்கச் சொன்னாலும் நான் உன் உணவைப் புசியேன்; நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಅಗ್ನಿ ಜ್ವಾಲೆಯು ಬಲಿಪೀಠದಿಂದ ಆಕಾಶಕ್ಕೆ ಸರಿಯಾಗಿ ಏಳು ವಾಗ ಏನಾಯಿತಂದರೆ, ಕರ್ತನ ದೂತನು ಬಲಿಪೀಠದ ಜ್ವಾಲೆಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[சர்வாங்க தகனபலி இடவேண்டுமானால், அதை நீ கர்த்தருக்குச் செலுத்துவாயாக என்றார். அவர் கர்த்தருடைய தூதன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲಕ್ಕೆ ಹೋದನು. ಅದನ್ನು ಮಾನೋ ಹನೂ ಅವನ ಹೆಂಡತಿಯೂ ನೋಡಿ ನೆಲದ ಮೇಲೆ ಬೋರಲು ಬಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[என்று மனோவா அறியாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಆದರೆ ಕರ್ತನ ದೂತನು ಮಾನೋಹನಿಗೂ ಅವನ ಹೆಂಡತಿಗೂ ತಿರಿಗಿ ಕಾಣಿಸ ಲಿಲ್ಲ. ಆಗ ಇವನು ಕರ್ತನ ದೂತನೆಂದು ಮಾನೋಹನು]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது மனோவா கர்த்தருடைய தூதனை நோக்கி: நீர் சொன்னகாரியம் நிறைவேறும்போது, நாங்கள் உம்மைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಚೊರ್ಗಾದ ವನಾದ ದಾನ್‌ ಗೋತ್ರದ ಮಾನೋಹ ಎಂಬ ಒಬ್ಬ ಮನುಷ್ಯನಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது தாண் வம்சத்தானாகிய சோரா ஊரானான ஒரு மனுஷன் இருந்தான்; அவன் பேர் மனோவா; அவன் மனைவி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿಳುಕೊಂಡನು. ಮಾನೋಹನು ತನ್ನ ಹೆಂಡತಿಗೆ--ನಾವು ದೇವರನ್ನು ಕಂಡದ್ದರಿಂದ ನಿಶ್ಚಯ ವಾಗಿ ಸಾಯುವೆವು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[கனம்பண்ணும்படி உம்முடைய நாமம் என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಅವನ ಹೆಂಡತಿ ಅವನಿಗೆ--ಕರ್ತನು ನಮ್ಮನ್ನು ಕೊಂದುಹಾಕುವದಕ್ಕೆ ಮನಸ್ಸಾಗಿದ್ದರೆ ಆತನು ನಮ್ಮ ಕೈಯಿಂದ ದಹನಬಲಿ ಯನ್ನೂ]]></a:t>
+              <a:t><![CDATA[18. அதற்குக் கர்த்தருடைய தூதனானவர்; என் நாமம் என்ன என்று நீ கேட்கவேண்டியது என்ன? அது அதிசயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರ್ಪಣೆಯನ್ನೂ ಅಂಗೀಕರಿಸುತ್ತಿರಲಿಲ್ಲ; ಇವುಗಳನ್ನೆಲ್ಲಾ ನಮಗೆ ತೋರಿಸುತ್ತಿರಲಿಲ್ಲ. ಈಗ ಹೇಳಿದವುಗಳನ್ನು ನಮಗೆ ತಿಳಿಯ]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡುತ್ತಿರಲಿಲ್ಲ ಅಂದಳು.]]></a:t>
+              <a:t><![CDATA[19. மனோவா போய், வெள்ளாட்டுக் குட்டியையும், போஜனபலியையும் கொண்டுவந்து, அதைக் கன்மலையின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಆ ಸ್ತ್ರೀಯು ಮಗನನ್ನು ಹೆತ್ತು ಅವನಿಗೆ ಸಂಸೋನನು ಎಂದು ಹೆಸರಿಟ್ಟಳು.]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்குச் செலுத்தினான்; அப்பொழுது மனோவாவும் அவன் மனைவியும் பார்த்துக்கொண்டிருக்கையில், அதிசயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಆ ಹುಡುಗನು ಬೆಳೆದನು; ಕರ್ತನು ಅವನನ್ನು ಆಶೀರ್ವದಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[விளங்கினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಇದಲ್ಲದೆ ಚೊರ್ಗಕ್ಕೂ ಎಷ್ಟಾ ವೋಲಿಗೂ ಮಧ್ಯದಲ್ಲಿ ದಾನನ ದಂಡಿನಲ್ಲಿ ಅವನನ್ನು ಕರ್ತನ ಆತ್ಮವು ಆಗಾಗ್ಗೆ]]></a:t>
+              <a:t><![CDATA[20. அக்கினிஜுவாலை பலிபீடத்திலிருந்து வானத்திற்கு நேராக எழும்பு கையில், கர்த்தருடைய தூதனானவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +12601,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರೇರೇಪಿಸುವದಕ್ಕೆ ಪ್ರಾರಂಭಿಸಿತು.]]></a:t>
+              <a:t><![CDATA[பலிபீடத்தின் ஜுவாலையிலே ஏறிப்போனார்; அதை மனோவாவும் அவன் மனைவியும் கண்டு, தரையிலே முகங்குப்புற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விழுந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. பின்பு கர்த்தருடைய தூதனானவர் மனோவாவுக்கும் அவன் மனைவிக்கும் காணப்படவில்லை; அப்பொழுது அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12997,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಅವನ ಹೆಂಡತಿಯು ಹೆರದೆ ಬಂಜೆಯಾಗಿದ್ದಳು. ಕರ್ತನ ದೂತನು ಆ ಸ್ತ್ರೀಗೆ ಪ್ರತ್ಯಕ್ಷ ವಾಗಿ ಅವಳಿಗೆ--ಇಗೋ, ನೀನು ಹೆರದೆ]]></a:t>
+              <a:t><![CDATA[பிள்ளைபெறாத மலடியாயிருந்தாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தருடைய தூதன் என்று மனோவா அறிந்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. தன் மனைவியைப் பார்த்து: நாம் தேவனைக் கண்டோம், சாகவே சாவோம் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அதற்கு அவன் மனைவி: கர்த்தர் நம்மைக் கொன்றுபோடச் சித்தமாயிருந்தால், அவர் நம்முடைய கையிலே சர்வாங்க]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தகனபலியையும் போஜனபலியையும் ஒப்புக்கொள்ளமாட்டார், இவைகளையெல்லாம் நமக்குக் காண்பிக்கவுமாட்டார், இவைகளை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நமக்கு அறிவிக்கவுமாட்டார் என்றாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. பின்பு அந்த ஸ்திரீ ஒரு குமாரனைப் பெற்று, அவனுக்குச் சிம்சோன் என்று பேரிட்டாள். அந்தப் பிள்ளை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வளர்ந்தது; கர்த்தர் அவனை ஆசீர்வதித்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. அவன் சோராவுக்கும் எஸ்தாவோலுக்கும் நடுவிலுள்ள தாணின் பாளயத்தில் இருக்கையில் கர்த்தருடைய ஆவியானவர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனை ஏவத்துவக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಂಜೆಯಾ ಗಿದ್ದೀ. ಆದರೆ ನೀನು ಗರ್ಭ ಧರಿಸಿ ಒಬ್ಬ ಮಗನನ್ನು ಹೆರುವಿ.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தருடைய தூதனானவர் அந்த ஸ்திரீக்குத் தரிசனமாகி, அவளை நோக்கி: இதோ, பிள்ளைபெறாத மலடியான நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆದದರಿಂದ ನೀನು ದ್ರಾಕ್ಷಾರಸವನ್ನೂ ಮದ್ಯಪಾನವನ್ನೂ ಕುಡಿಯದೆ ಅಶುಚಿಯಾದ ಒಂದನ್ನಾದರೂ ತಿನ್ನದೆ ಎಚ್ಚರಿಕೆಯಾಗಿರಬೇಕು.]]></a:t>
+              <a:t><![CDATA[கர்ப்பந்தரித்து, ஒரு குமாரனைப் பெறுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಇಗೋ, ನೀನು ಗರ್ಭವನ್ನು ಧರಿಸಿ, ಒಬ್ಬ ಮಗನನ್ನು ಹೆರುವಿ; ಅವನ ತಲೆಯ ಮೇಲೆ ಕ್ಷೌರದ ಕತ್ತಿ ಬರುವದಿಲ್ಲ. ಗರ್ಭದಿಂದಲೇ]]></a:t>
+              <a:t><![CDATA[4. ஆதலால் நீ திராட்சரசமும் மதுபானமும் குடியாதபடிக்கும், தீட்டானது ஒன்றும் புசியாதபடிக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆ ಹುಡುಗನು ದೇವರ ನಾಜೀರನಾಗಿ ರುವನು. ಅವನು ಇಸ್ರಾಯೇಲ್ಯರನ್ನು ಫಿಲಿಷ್ಟಿ ಯರ ಕೈಯಿಂದ ಬಿಡಿಸಿ ರಕ್ಷಿಸಲು]]></a:t>
+              <a:t><![CDATA[எச்சரிக்கையாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11991,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
   <a:themeElements>
-    <a:clrScheme name="Theme37">
+    <a:clrScheme name="Theme62">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme37">
+    <a:fontScheme name="Theme62">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme37">
+    <a:fmtScheme name="Theme62">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12276,51 +15059,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>47</Slides>
+  <Slides>58</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>