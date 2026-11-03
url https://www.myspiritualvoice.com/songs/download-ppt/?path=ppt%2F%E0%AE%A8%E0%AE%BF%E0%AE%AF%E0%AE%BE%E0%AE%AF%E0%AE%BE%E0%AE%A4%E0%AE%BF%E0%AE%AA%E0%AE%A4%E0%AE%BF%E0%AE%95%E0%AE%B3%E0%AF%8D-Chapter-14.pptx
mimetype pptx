--- v0 (2026-06-21)
+++ v1 (2026-11-03)
@@ -77,50 +77,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,50 +160,58 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -328,53 +352,61 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே சிம்சோனும் அவன் தாயும் தகப்பனும் திம்னாத்துக்குப் போகப் புறப்பட்டார்கள்; அவர்கள் திம்னாத் ஊர் திராட்சத்தோட்டங்கள்மட்டும் வந்தபோது, இதோ, கெர்ச்சிக்கிற பாலசிங்கம் ஒன்று அவனுக்கு எதிராக வந்தது.]]></a:t>
+              <a:t><![CDATA[4. But his father and his mother knew not that it was of the LORD, that he sought an occasion against the Philistines: for at that time the Philistines had dominion over Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே சிம்சோனும் அவன் தாயும் தகப்பனும் திம்னாத்துக்குப் போகப் புறப்பட்டார்கள்; அவர்கள் திம்னாத் ஊர் திராட்சத்தோட்டங்கள்மட்டும் வந்தபோது, இதோ, கெர்ச்சிக்கிற பாலசிங்கம் ஒன்று அவனுக்கு எதிராக வந்தது.]]></a:t>
+              <a:t><![CDATA[5. Then went Samson down, and his father and his mother, to Timnath, and came to the vineyards of Timnath: and, behold, a young lion roared against him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தருடைய ஆவி அவன்மேல் பலமாய் இறங்கினதினால், அவன் தன் கையில் ஒன்றும் இல்லாதிருந்தும், அதை ஒரு ஆட்டுக்குட்டியைக் கிழித்துப்போடுகிறதுபோல் கிழித்துப் போட்டான்; ஆனாலும் தான் செய்ததை அவன் தன் தாய் தகப்பனுக்கு அறிவிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[5. Then went Samson down, and his father and his mother, to Timnath, and came to the vineyards of Timnath: and, behold, a young lion roared against him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தருடைய ஆவி அவன்மேல் பலமாய் இறங்கினதினால், அவன் தன் கையில் ஒன்றும் இல்லாதிருந்தும், அதை ஒரு ஆட்டுக்குட்டியைக் கிழித்துப்போடுகிறதுபோல் கிழித்துப் போட்டான்; ஆனாலும் தான் செய்ததை அவன் தன் தாய் தகப்பனுக்கு அறிவிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[5. Then went Samson down, and his father and his mother, to Timnath, and came to the vineyards of Timnath: and, behold, a young lion roared against him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் போய் அந்தப் பெண்ணோடே பேசினான்; அவள் சிம்சோனின் கண்ணுக்குப் பிரியமாயிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[6. And the Spirit of the LORD came mightily upon him, and he rent him as he would have rent a kid, and he had nothing in his hand: but he told not his father or his mother what he had done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சிலநாளைக்குப்பின்பு, அவன் அவளை விவாகம்பண்ணத் திரும்பிவந்து, சிங்கத்தின் உடலைப் பார்க்கிறதற்கு வழிவிலகிப் போனான்; இதோ, சிங்கத்தின் உடலுக்குள்ளே தேனீக்கூட்டமும் தேனும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And the Spirit of the LORD came mightily upon him, and he rent him as he would have rent a kid, and he had nothing in his hand: but he told not his father or his mother what he had done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சிலநாளைக்குப்பின்பு, அவன் அவளை விவாகம்பண்ணத் திரும்பிவந்து, சிங்கத்தின் உடலைப் பார்க்கிறதற்கு வழிவிலகிப் போனான்; இதோ, சிங்கத்தின் உடலுக்குள்ளே தேனீக்கூட்டமும் தேனும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And the Spirit of the LORD came mightily upon him, and he rent him as he would have rent a kid, and he had nothing in his hand: but he told not his father or his mother what he had done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் அதைத் தன் கைகளில் எடுத்து, சாப்பிட்டுக்கொண்டே நடந்து, தன் தாய்தகப்பனிடத்தில் வந்து, அவர்களுக்கும் கொடுத்தான்; அவர்களும் சாப்பிட்டார்கள், ஆனாலும் தான் அந்தத் தேனைச் சிங்கத்தின் உடலிலே எடுத்ததை அவர்களுக்கு அறிவிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[7. And he went down, and talked with the woman; and she pleased Samson well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் அதைத் தன் கைகளில் எடுத்து, சாப்பிட்டுக்கொண்டே நடந்து, தன் தாய்தகப்பனிடத்தில் வந்து, அவர்களுக்கும் கொடுத்தான்; அவர்களும் சாப்பிட்டார்கள், ஆனாலும் தான் அந்தத் தேனைச் சிங்கத்தின் உடலிலே எடுத்ததை அவர்களுக்கு அறிவிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[8. And after a time he returned to take her, and he turned aside to see the carcass of the lion: and, behold, there was a swarm of bees and honey in the carcass of the lion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் தகப்பன் அந்தப் பெண் இருக்கும் இடத்தில் போனபோது, சிம்சோன் அங்கே விருந்துசெய்தான்; வாலிபர் அப்படிச் செய்வது வழக்கம்.]]></a:t>
+              <a:t><![CDATA[8. And after a time he returned to take her, and he turned aside to see the carcass of the lion: and, behold, there was a swarm of bees and honey in the carcass of the lion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சிம்சோன் திம்னாத்துக்குப் போய், திம்னாத்திலே பெலிஸ்தரின் குமாரத்திகளில் ஒரு பெண்ணைக் கண்டு,]]></a:t>
+              <a:t><![CDATA[1. And Samson went down to Timnath, and saw a woman in Timnath of the daughters of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் தகப்பன் அந்தப் பெண் இருக்கும் இடத்தில் போனபோது, சிம்சோன் அங்கே விருந்துசெய்தான்; வாலிபர் அப்படிச் செய்வது வழக்கம்.]]></a:t>
+              <a:t><![CDATA[9. And he took thereof in his hands, and went on eating, and came to his father and mother, and he gave them, and they did eat: but he told not them that he had taken the honey out of the carcass of the lion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் அவனைக் கண்டபோது, அவனோடேகூட இருக்கும்படி முப்பது தோழரை அவனிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And he took thereof in his hands, and went on eating, and came to his father and mother, and he gave them, and they did eat: but he told not them that he had taken the honey out of the carcass of the lion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சிம்சோன் அவர்களை நோக்கி: ஒரு விடுகதையை உங்களுக்குச் சொல்லுகிறேன்; அதை நீங்கள் விருந்துண்கிற ஏழுநாளைக்குள்ளே கண்டுபிடித்து எனக்கு விடுவித்தால், நான் உங்களுக்கு முப்பது துப்பட்டிகளையும் முப்பது மாற்று வஸ்திரங்களையும் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[9. And he took thereof in his hands, and went on eating, and came to his father and mother, and he gave them, and they did eat: but he told not them that he had taken the honey out of the carcass of the lion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சிம்சோன் அவர்களை நோக்கி: ஒரு விடுகதையை உங்களுக்குச் சொல்லுகிறேன்; அதை நீங்கள் விருந்துண்கிற ஏழுநாளைக்குள்ளே கண்டுபிடித்து எனக்கு விடுவித்தால், நான் உங்களுக்கு முப்பது துப்பட்டிகளையும் முப்பது மாற்று வஸ்திரங்களையும் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. So his father went down unto the woman: and Samson made there a feast; for so used the young men to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சிம்சோன் அவர்களை நோக்கி: ஒரு விடுகதையை உங்களுக்குச் சொல்லுகிறேன்; அதை நீங்கள் விருந்துண்கிற ஏழுநாளைக்குள்ளே கண்டுபிடித்து எனக்கு விடுவித்தால், நான் உங்களுக்கு முப்பது துப்பட்டிகளையும் முப்பது மாற்று வஸ்திரங்களையும் கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. So his father went down unto the woman: and Samson made there a feast; for so used the young men to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதை எனக்கு விடுவிக்காதே போனால், நீங்கள் எனக்கு முப்பது துப்பட்டிகளையும் முப்பது மாற்று வஸ்திரங்களையும் கொடுக்கவேண்டும் என்றான். அதற்கு அவர்கள்: உன் விடுகதையைச் சொல்லு; நாங்கள் அதைக் கேட்கட்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And it came to pass, when they saw him, that they brought thirty companions to be with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதை எனக்கு விடுவிக்காதே போனால், நீங்கள் எனக்கு முப்பது துப்பட்டிகளையும் முப்பது மாற்று வஸ்திரங்களையும் கொடுக்கவேண்டும் என்றான். அதற்கு அவர்கள்: உன் விடுகதையைச் சொல்லு; நாங்கள் அதைக் கேட்கட்டும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And Samson said unto them, I will now put forth a riddle unto you: if all of you can certainly declare it me within the seven days of the feast, and find it out, then I will give you thirty sheets and thirty change of garments:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவன்: பட்சிக்கிறவனிடத்திலுருந்து பட்சணமும், பலவானிடத்திலிருந்து மதுரமும் வந்தது என்றான்; அந்த விடுகதை அவர்களால் மூன்று நாள்மட்டும் விடுவிக்கக் கூடாதே போயிற்று.]]></a:t>
+              <a:t><![CDATA[12. And Samson said unto them, I will now put forth a riddle unto you: if all of you can certainly declare it me within the seven days of the feast, and find it out, then I will give you thirty sheets and thirty change of garments:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவன்: பட்சிக்கிறவனிடத்திலுருந்து பட்சணமும், பலவானிடத்திலிருந்து மதுரமும் வந்தது என்றான்; அந்த விடுகதை அவர்களால் மூன்று நாள்மட்டும் விடுவிக்கக் கூடாதே போயிற்று.]]></a:t>
+              <a:t><![CDATA[12. And Samson said unto them, I will now put forth a riddle unto you: if all of you can certainly declare it me within the seven days of the feast, and find it out, then I will give you thirty sheets and thirty change of garments:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஏழாம்நாளிலே அவர்கள் சிம்சோனின் பெண்சாதியைப் பார்த்து: உன் புருஷன் அந்த விடுகதையை எங்களுக்கு விடுவிக்கும்படிக்கு நீ அவனை நயம் பண்ணு; இல்லாவிட்டால் நாங்கள் உன்னையும் உன் தகப்பன் வீட்டையும் அக்கினியால் சுட்டெரித்துப்போடுவோம்; எங்களுக்குள்ளவைகளைப் பறித்துக்கொள்ளவா எங்களை அழைத்தீர்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. But if all of you cannot declare it me, then shall all of you give me thirty sheets and thirty change of garments. And they said unto him, Put forth your riddle, that we may hear it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. திரும்ப வந்து, தன் தாயையும் தகப்பனையும் நோக்கி: திம்னாத்திலே பெலிஸ்தரின் குமாரத்திகளில் ஒரு பெண்ணைக் கண்டேன்; அவளை எனக்குக் கொள்ள வேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And he came up, and told his father and his mother, and said, I have seen a woman in Timnath of the daughters of the Philistines: now therefore get her for me to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஏழாம்நாளிலே அவர்கள் சிம்சோனின் பெண்சாதியைப் பார்த்து: உன் புருஷன் அந்த விடுகதையை எங்களுக்கு விடுவிக்கும்படிக்கு நீ அவனை நயம் பண்ணு; இல்லாவிட்டால் நாங்கள் உன்னையும் உன் தகப்பன் வீட்டையும் அக்கினியால் சுட்டெரித்துப்போடுவோம்; எங்களுக்குள்ளவைகளைப் பறித்துக்கொள்ளவா எங்களை அழைத்தீர்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. But if all of you cannot declare it me, then shall all of you give me thirty sheets and thirty change of garments. And they said unto him, Put forth your riddle, that we may hear it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஏழாம்நாளிலே அவர்கள் சிம்சோனின் பெண்சாதியைப் பார்த்து: உன் புருஷன் அந்த விடுகதையை எங்களுக்கு விடுவிக்கும்படிக்கு நீ அவனை நயம் பண்ணு; இல்லாவிட்டால் நாங்கள் உன்னையும் உன் தகப்பன் வீட்டையும் அக்கினியால் சுட்டெரித்துப்போடுவோம்; எங்களுக்குள்ளவைகளைப் பறித்துக்கொள்ளவா எங்களை அழைத்தீர்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. But if all of you cannot declare it me, then shall all of you give me thirty sheets and thirty change of garments. And they said unto him, Put forth your riddle, that we may hear it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது சிம்சோனின் பெண்சாதி அவனுக்கு முன்பாக அழுது, நீ என்னை நேசியாமல் என்னைப் பகைக்கிறாய், என் ஜனங்களுக்கு ஒரு விடுகதையைச் சொன்னாய், அதை எனக்காவது விடுவிக்கவில்லையே என்றாள்; அதற்கு அவன்: இதோ, நான் என் தாய்தகப்பனுக்கும் அதை விடுவிக்கவில்லையே, உனக்கு அதை விடுவிப்பேனோ என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And he said unto them, Out of the eater came forth food, and out of the strong came forth sweetness. And they could not in three days expound the riddle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது சிம்சோனின் பெண்சாதி அவனுக்கு முன்பாக அழுது, நீ என்னை நேசியாமல் என்னைப் பகைக்கிறாய், என் ஜனங்களுக்கு ஒரு விடுகதையைச் சொன்னாய், அதை எனக்காவது விடுவிக்கவில்லையே என்றாள்; அதற்கு அவன்: இதோ, நான் என் தாய்தகப்பனுக்கும் அதை விடுவிக்கவில்லையே, உனக்கு அதை விடுவிப்பேனோ என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And he said unto them, Out of the eater came forth food, and out of the strong came forth sweetness. And they could not in three days expound the riddle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது சிம்சோனின் பெண்சாதி அவனுக்கு முன்பாக அழுது, நீ என்னை நேசியாமல் என்னைப் பகைக்கிறாய், என் ஜனங்களுக்கு ஒரு விடுகதையைச் சொன்னாய், அதை எனக்காவது விடுவிக்கவில்லையே என்றாள்; அதற்கு அவன்: இதோ, நான் என் தாய்தகப்பனுக்கும் அதை விடுவிக்கவில்லையே, உனக்கு அதை விடுவிப்பேனோ என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And it came to pass on the seventh day, that they said unto Samson's wife, Entice your husband, that he may declare unto us the riddle, lest we burn you and your father's house with fire: have all of you called us to take that we have? is it not so?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது சிம்சோனின் பெண்சாதி அவனுக்கு முன்பாக அழுது, நீ என்னை நேசியாமல் என்னைப் பகைக்கிறாய், என் ஜனங்களுக்கு ஒரு விடுகதையைச் சொன்னாய், அதை எனக்காவது விடுவிக்கவில்லையே என்றாள்; அதற்கு அவன்: இதோ, நான் என் தாய்தகப்பனுக்கும் அதை விடுவிக்கவில்லையே, உனக்கு அதை விடுவிப்பேனோ என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And it came to pass on the seventh day, that they said unto Samson's wife, Entice your husband, that he may declare unto us the riddle, lest we burn you and your father's house with fire: have all of you called us to take that we have? is it not so?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. விருந்துண்கிற ஏழுநாளும் அவள் அவன் முன்பாக அழுதுகொண்டே இருந்தாள்; ஏழாம்நாளிலே அவள் அவனை அலட்டிக்கொண்டிருந்தபடியால், அதை அவளுக்கு விடுவித்தான்; அப்பொழுது அவள் தன் ஜனங்களுக்கு அந்த விடுகதையை விடுவித்தாள்.]]></a:t>
+              <a:t><![CDATA[15. And it came to pass on the seventh day, that they said unto Samson's wife, Entice your husband, that he may declare unto us the riddle, lest we burn you and your father's house with fire: have all of you called us to take that we have? is it not so?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. விருந்துண்கிற ஏழுநாளும் அவள் அவன் முன்பாக அழுதுகொண்டே இருந்தாள்; ஏழாம்நாளிலே அவள் அவனை அலட்டிக்கொண்டிருந்தபடியால், அதை அவளுக்கு விடுவித்தான்; அப்பொழுது அவள் தன் ஜனங்களுக்கு அந்த விடுகதையை விடுவித்தாள்.]]></a:t>
+              <a:t><![CDATA[15. And it came to pass on the seventh day, that they said unto Samson's wife, Entice your husband, that he may declare unto us the riddle, lest we burn you and your father's house with fire: have all of you called us to take that we have? is it not so?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால் ஏழாம்நாளிலே பொழுது போகுமுன்னே, அந்த ஊர் மனுஷர் அவனை நோக்கி, தேனைப்பார்க்கிலும் மதுரமானது என்ன, சிங்கத்தைப்பார்க்கிலும் பலமானதும் என்ன என்றார்கள்; அதற்கு அவன்: நீங்கள் என் கிடாரியால் உழாதிருந்தீர்களானால், என் விடுகதையைக் கண்டுபிடிப்பதில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And Samson's wife wept before him, and said, You do but hate me, and love me not: you have put forth a riddle unto the children of my people, and have not told it me. And he said unto her, Behold, I have not told it my father nor my mother, and shall I tell it you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால் ஏழாம்நாளிலே பொழுது போகுமுன்னே, அந்த ஊர் மனுஷர் அவனை நோக்கி, தேனைப்பார்க்கிலும் மதுரமானது என்ன, சிங்கத்தைப்பார்க்கிலும் பலமானதும் என்ன என்றார்கள்; அதற்கு அவன்: நீங்கள் என் கிடாரியால் உழாதிருந்தீர்களானால், என் விடுகதையைக் கண்டுபிடிப்பதில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And Samson's wife wept before him, and said, You do but hate me, and love me not: you have put forth a riddle unto the children of my people, and have not told it me. And he said unto her, Behold, I have not told it my father nor my mother, and shall I tell it you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. திரும்ப வந்து, தன் தாயையும் தகப்பனையும் நோக்கி: திம்னாத்திலே பெலிஸ்தரின் குமாரத்திகளில் ஒரு பெண்ணைக் கண்டேன்; அவளை எனக்குக் கொள்ள வேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And he came up, and told his father and his mother, and said, I have seen a woman in Timnath of the daughters of the Philistines: now therefore get her for me to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தருடைய ஆவி அவன்மேல் இறங்கினதினால், அவன் அஸ்கலோனுக்குப்போய், அவ்வூராரில் முப்பதுபேரைக்கொன்று, அவர்களுடைய வஸ்திரங்களை உரிந்துகொண்டுவந்து, விடுகதையை விடுவித்தவர்களுக்கு அந்த மாற்று வஸ்திரங்களைக் கொடுத்து, கோபம் மூண்டவனாய்ப் புறப்பட்டு, தன் தகப்பன் வீட்டுக்குப் போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[16. And Samson's wife wept before him, and said, You do but hate me, and love me not: you have put forth a riddle unto the children of my people, and have not told it me. And he said unto her, Behold, I have not told it my father nor my mother, and shall I tell it you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தருடைய ஆவி அவன்மேல் இறங்கினதினால், அவன் அஸ்கலோனுக்குப்போய், அவ்வூராரில் முப்பதுபேரைக்கொன்று, அவர்களுடைய வஸ்திரங்களை உரிந்துகொண்டுவந்து, விடுகதையை விடுவித்தவர்களுக்கு அந்த மாற்று வஸ்திரங்களைக் கொடுத்து, கோபம் மூண்டவனாய்ப் புறப்பட்டு, தன் தகப்பன் வீட்டுக்குப் போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[17. And she wept before him the seven days, while their feast lasted: and it came to pass on the seventh day, that he told her, because she lay sore upon him: and she told the riddle to the children of her people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சிம்சோனின் பெண்சாதியோவென்றால், அவனுடைய தோழரில் அவனோடே சிநேகமாயிருந்த ஒருவனுக்குக் கொடுக்கப்பட்டாள்.]]></a:t>
+              <a:t><![CDATA[17. And she wept before him the seven days, while their feast lasted: and it came to pass on the seventh day, that he told her, because she lay sore upon him: and she told the riddle to the children of her people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,51 +4390,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சிம்சோனின் பெண்சாதியோவென்றால், அவனுடைய தோழரில் அவனோடே சிநேகமாயிருந்த ஒருவனுக்குக் கொடுக்கப்பட்டாள்.]]></a:t>
+              <a:t><![CDATA[17. And she wept before him the seven days, while their feast lasted: and it came to pass on the seventh day, that he told her, because she lay sore upon him: and she told the riddle to the children of her people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And the men of the city said unto him on the seventh day before the sun went down, What is sweeter than honey? And what is stronger than a lion? and he said unto them, If all of you had not plowed with my heifer, all of you had not found out my riddle.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And the men of the city said unto him on the seventh day before the sun went down, What is sweeter than honey? And what is stronger than a lion? and he said unto them, If all of you had not plowed with my heifer, all of you had not found out my riddle.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And the men of the city said unto him on the seventh day before the sun went down, What is sweeter than honey? And what is stronger than a lion? and he said unto them, If all of you had not plowed with my heifer, all of you had not found out my riddle.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And the Spirit of the LORD came upon him, and he went down to Ashkelon, and slew thirty men of them, and took their spoil, and gave change of garments unto them which expounded the riddle. And his anger was kindled, and he went up to his father's house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And the Spirit of the LORD came upon him, and he went down to Ashkelon, and slew thirty men of them, and took their spoil, and gave change of garments unto them which expounded the riddle. And his anger was kindled, and he went up to his father's house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And the Spirit of the LORD came upon him, and he went down to Ashkelon, and slew thirty men of them, and took their spoil, and gave change of garments unto them which expounded the riddle. And his anger was kindled, and he went up to his father's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +5153,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவன் தாயும் அவன் தகப்பனும் அவனை நோக்கி: நீ போய், விருத்தசேதனமில்லாத பெலிஸ்தரிடத்தில் ஒரு பெண்ணைக் கொள்ளவேண்டியதென்ன? உன் சகோதரரின் குமாரத்திகளிலும், எங்கள் ஜனமனைத்திலும் பெண் இல்லையா என்றார்கள். சிம்சோன் தன் தகப்பனை நோக்கி: அவள் என் கண்ணுக்குப் பிரியமானவள், அவளையே எனக்குக் கொள்ளவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Then his father and his mother said unto him, Is there not a woman among the daughters of your brethren, or among all my people, that you go to take a wife of the uncircumcised Philistines? And Samson said unto his father, Get her for me; for she pleases me well.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. But Samson's wife was given to his companion, whom he had used as his friend.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. But Samson's wife was given to his companion, whom he had used as his friend.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவன் தாயும் அவன் தகப்பனும் அவனை நோக்கி: நீ போய், விருத்தசேதனமில்லாத பெலிஸ்தரிடத்தில் ஒரு பெண்ணைக் கொள்ளவேண்டியதென்ன? உன் சகோதரரின் குமாரத்திகளிலும், எங்கள் ஜனமனைத்திலும் பெண் இல்லையா என்றார்கள். சிம்சோன் தன் தகப்பனை நோக்கி: அவள் என் கண்ணுக்குப் பிரியமானவள், அவளையே எனக்குக் கொள்ளவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Then his father and his mother said unto him, Is there not a woman among the daughters of your brethren, or among all my people, that you go to take a wife of the uncircumcised Philistines? And Samson said unto his father, Get her for me; for she pleases me well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவன் தாயும் அவன் தகப்பனும் அவனை நோக்கி: நீ போய், விருத்தசேதனமில்லாத பெலிஸ்தரிடத்தில் ஒரு பெண்ணைக் கொள்ளவேண்டியதென்ன? உன் சகோதரரின் குமாரத்திகளிலும், எங்கள் ஜனமனைத்திலும் பெண் இல்லையா என்றார்கள். சிம்சோன் தன் தகப்பனை நோக்கி: அவள் என் கண்ணுக்குப் பிரியமானவள், அவளையே எனக்குக் கொள்ளவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. Then his father and his mother said unto him, Is there not a woman among the daughters of your brethren, or among all my people, that you go to take a wife of the uncircumcised Philistines? And Samson said unto his father, Get her for me; for she pleases me well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் பெலிஸ்தரிடத்தில் குற்றம் பிடிக்க முகாந்தரம் உண்டாகும்படி, இது கர்த்தரின் செயல் என்று அவன் தாயும் தகப்பனும் அறியாதிருந்தார்கள்; அக்காலத்திலே பெலிஸ்தர் இஸ்ரவேலை ஆண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Then his father and his mother said unto him, Is there not a woman among the daughters of your brethren, or among all my people, that you go to take a wife of the uncircumcised Philistines? And Samson said unto his father, Get her for me; for she pleases me well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் பெலிஸ்தரிடத்தில் குற்றம் பிடிக்க முகாந்தரம் உண்டாகும்படி, இது கர்த்தரின் செயல் என்று அவன் தாயும் தகப்பனும் அறியாதிருந்தார்கள்; அக்காலத்திலே பெலிஸ்தர் இஸ்ரவேலை ஆண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. But his father and his mother knew not that it was of the LORD, that he sought an occasion against the Philistines: for at that time the Philistines had dominion over Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471044067" r:id="rId1"/>
+    <p:sldLayoutId id="2482630085" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5322,54 +6226,118 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5506,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. అప్పుడు సమ్సోను తన తలిదండ్రులతోకూడ తిమ్నాతు నకుపోయి, తిమ్నాతు ద్రాక్షతోటలవరకు వచ్చినప్పుడు,]]></a:t>
+              <a:t><![CDATA[தாயும் தகப்பனும் அறியாதிருந்தார்கள்; அக்காலத்திலே பெலிஸ்தர் இஸ்ரவேலை ஆண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కొదమసింహము అతని యెదుటికి బొబ్బరించుచువచ్చెను.]]></a:t>
+              <a:t><![CDATA[5. அப்படியே சிம்சோனும் அவன் தாயும் தகப்பனும் திம்னாத்துக்குப் போகப் புறப்பட்டார்கள்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. యెహోవా ఆత్మ అతనిని ప్రేరేపింపగా అతనిచేతిలో ఏమియు లేకపోయినను, ఒకడు మేకపిల్లను చీల్చునట్లు అతడు]]></a:t>
+              <a:t><![CDATA[திம்னாத் ஊர் திராட்சத்தோட்டங்கள்மட்டும் வந்தபோது, இதோ, கெர்ச்சிக்கிற பாலசிங்கம் ஒன்று அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దానిని చీల్చెను. అతడు తాను చేసినది తన తండ్రితోనైనను తల్లితో నైనను చెప్పలేదు.]]></a:t>
+              <a:t><![CDATA[எதிராக வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. అతడు అక్క డికి వెళ్లి ఆ స్త్రీతో మాటలాడినప్పుడు ఆమెయందు సమ్సోనుకు ఇష్టము కలిగెను.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது கர்த்தருடைய ஆவி அவன்மேல் பலமாய் இறங்கினதினால், அவன் தன் கையில் ஒன்றும் இல்லாதிருந்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ​కొంతకాలమైన తరువాత అతడు ఆమెను తీసికొని వచ్చుటకు తిరిగి వెళ్లుచుండగా, ఆ సింహపు కళేబరమును చూచుటకై ఆ]]></a:t>
+              <a:t><![CDATA[அதை ஒரு ஆட்டுக்குட்டியைக் கிழித்துப்போடுகிறதுபோல் கிழித்துப் போட்டான்; ஆனாலும் தான் செய்ததை அவன் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వైపు తిరిగినప్పుడు, సింహపుకళేబరములో తేనెటీగల గుంపును తేనెయు కన బడగా]]></a:t>
+              <a:t><![CDATA[தாய் தகப்பனுக்கு அறிவிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అతడు ఆ తేనె చేత నుంచుకొని తినుచు వెళ్లుచు తన తలిదండ్రులయొద్దకు వచ్చి వారికి కొంత నియ్యగా వారును]]></a:t>
+              <a:t><![CDATA[7. அவன் போய் அந்தப் பெண்ணோடே பேசினான்; அவள் சிம்சோனின் கண்ணுக்குப் பிரியமாயிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తినిరి. అయితే తాను సింహపు కళేబరములో నుండి ఆ తేనెను తీసిన సంగతి వారికి తెలియజేయలేదు.]]></a:t>
+              <a:t><![CDATA[8. சிலநாளைக்குப்பின்பு, அவன் அவளை விவாகம்பண்ணத் திரும்பிவந்து, சிங்கத்தின் உடலைப் பார்க்கிறதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. అంతట అతని తండ్రి ఆ స్త్రీని చూడబోయినప్పుడు సమ్సోను విందుచేసెను. అచ్చటి పెండ్లికుమారులు అట్లు]]></a:t>
+              <a:t><![CDATA[வழிவிலகிப் போனான்; இதோ, சிங்கத்தின் உடலுக்குள்ளே தேனீக்கூட்டமும் தேனும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. సమ్సోను తిమ్నాతునకు వెళ్లి తిమ్నాతులో ఫిలిష్తీ యుల కుమార్తెలలో ఒకతెను చూచెను.]]></a:t>
+              <a:t><![CDATA[1. சிம்சோன் திம்னாத்துக்குப் போய், திம்னாத்திலே பெலிஸ்தரின் குமாரத்திகளில் ஒரு பெண்ணைக் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయుట మర్యాద.]]></a:t>
+              <a:t><![CDATA[9. அவன் அதைத் தன் கைகளில் எடுத்து, சாப்பிட்டுக்கொண்டே நடந்து, தன் தாய்தகப்பனிடத்தில் வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. వారు అతని చూచినప్పుడు అతని యొద్ద నుండుటకు ముప్పది మంది స్నేహితులను తోడుకొని వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கும் கொடுத்தான்; அவர்களும் சாப்பிட்டார்கள், ஆனாலும் தான் அந்தத் தேனைச் சிங்கத்தின் உடலிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. అప్పుడు సమ్సోనుమీకిష్టమైనయెడల నేను మీ యెదుట ఒక విప్పుడు కథను వేసెదను; మీరు ఈ విందు జరుగు ఏడు]]></a:t>
+              <a:t><![CDATA[எடுத்ததை அவர்களுக்கு அறிவிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దినములలోగా దాని భావమును నాకు తెలిపిన యెడల నేను ముప్పది సన్నపు నారబట్టలను ముప్పది దుస్తులను మీ]]></a:t>
+              <a:t><![CDATA[10. அவன் தகப்பன் அந்தப் பெண் இருக்கும் இடத்தில் போனபோது, சிம்சோன் அங்கே விருந்துசெய்தான்; வாலிபர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కిచ్చెదను.]]></a:t>
+              <a:t><![CDATA[அப்படிச் செய்வது வழக்கம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ​మీరు దాని నాకు తెలుపలేక పోయినయెడల మీరు ముప్పది సన్నపు నారబట్టలను ముప్పది దుస్తులను]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் அவனைக் கண்டபோது, அவனோடேகூட இருக்கும்படி முப்பது தோழரை அவனிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నాకియ్యవలెనని వారితో చెప్పగా వారుమేము ఒప్పుకొందుము, నీ విప్పుడు కథను వేయుమని అతనితో చెప్పిరి.]]></a:t>
+              <a:t><![CDATA[12. சிம்சோன் அவர்களை நோக்கி: ஒரு விடுகதையை உங்களுக்குச் சொல்லுகிறேன்; அதை நீங்கள் விருந்துண்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ​కాగా అతడు బలమైనదానిలోనుండి తీపి వచ్చెను,తిను దానిలోనుండి తిండి వచ్చెను అనెను.మూడు దినములలోగా]]></a:t>
+              <a:t><![CDATA[ஏழுநாளைக்குள்ளே கண்டுபிடித்து எனக்கு விடுவித்தால், நான் உங்களுக்கு முப்பது துப்பட்டிகளையும் முப்பது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారు ఆ విప్పుడు కథ భావమును చెప్పలేకపోయిరి.]]></a:t>
+              <a:t><![CDATA[மாற்று வஸ்திரங்களையும் கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ఏడవ దినమున వారు సమ్సోను భార్యతో ఇట్ల నిరినీ పెనిమిటి ఆ విప్పుడు కథభావమును మాకు తెలుపునట్లు అతని]]></a:t>
+              <a:t><![CDATA[13. அதை எனக்கு விடுவிக்காதே போனால், நீங்கள் எனக்கு முப்பது துப்பட்டிகளையும் முப்பது மாற்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. అతడు తిరిగి వచ్చితిమ్నాతులో ఫిలిష్తీయుల కుమార్తెలలో ఒకతెను చూచితిని, మీరు ఆమెను నాకిచ్చి పెండ్లి]]></a:t>
+              <a:t><![CDATA[2. திரும்ப வந்து, தன் தாயையும் தகப்பனையும் நோக்கி: திம்னாத்திலே பெலிஸ்தரின் குமாரத்திகளில் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లాలనచేయుము, లేనియెడల మేము అగ్ని వేసి నిన్ను నీ తండ్రి యింటివారిని కాల్చివేసెదము; మా ఆస్తిని స్వాధీన]]></a:t>
+              <a:t><![CDATA[வஸ்திரங்களையும் கொடுக்கவேண்டும் என்றான். அதற்கு அவர்கள்: உன் விடுகதையைச் சொல்லு; நாங்கள் அதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పరచుకొనుటకే మమ్మును పిలిచితిరా? అనిరి.]]></a:t>
+              <a:t><![CDATA[கேட்கட்டும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. కాబట్టి సమ్సోను భార్య అతని పాదములయొద్ద పడి యేడ్చుచునీవు నన్ను ద్వేషించితివి గాని ప్రేమింపలేదు.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது அவன்: பட்சிக்கிறவனிடத்திலுருந்து பட்சணமும், பலவானிடத்திலிருந்து மதுரமும் வந்தது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీవు నా జనులకు ఒక విప్పుడు కథను వేసితివి, దాని నాకు తెలుప వైతివి అనగా అతడునేను నా తలిదండ్రులకైనను]]></a:t>
+              <a:t><![CDATA[என்றான்; அந்த விடுகதை அவர்களால் மூன்று நாள்மட்டும் விடுவிக்கக் கூடாதே போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దాని తెలుపలేదు, నీకు తెలుపుదునా? అనినప్పుడు ఆమె వారి విందు దినములు ఏడింటను అతనియొద్ద ఏడ్చు]]></a:t>
+              <a:t><![CDATA[15. ஏழாம்நாளிலே அவர்கள் சிம்சோனின் பெண்சாதியைப் பார்த்து: உன் புருஷன் அந்த விடுகதையை எங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చువచ్చెను.]]></a:t>
+              <a:t><![CDATA[விடுவிக்கும்படிக்கு நீ அவனை நயம் பண்ணு; இல்லாவிட்டால் நாங்கள் உன்னையும் உன் தகப்பன் வீட்டையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ఏడవదినమున ఆమె అతని తొందర పెట్టినందున అతడు ఆమెకు దాని తెలియజేయగా ఆమె తన జనులకు ఆ విప్పుడు కథను]]></a:t>
+              <a:t><![CDATA[அக்கினியால் சுட்டெரித்துப்போடுவோம்; எங்களுக்குள்ளவைகளைப் பறித்துக்கொள்ளவா எங்களை அழைத்தீர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తెలిపెను.]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ఏడవదినమున సూర్యుడు అస ్తమింపకమునుపు ఆ ఊరివారు తేనెకంటె తీపియైనదేది?సింహముకంటె బలమైనదేది? అని]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது சிம்சோனின் பெண்சாதி அவனுக்கு முன்பாக அழுது, நீ என்னை நேசியாமல் என்னைப் பகைக்கிறாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతనితో అనగా అతడునా దూడతో దున్నకపోయినయెడల నా విప్పుడు కథను విప్పలేకయుందురని వారితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[என் ஜனங்களுக்கு ஒரு விடுகதையைச் சொன்னாய், அதை எனக்காவது விடுவிக்கவில்லையே என்றாள்; அதற்கு அவன்: இதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయవలెనని తన తలిదండ్రులతో అనగా]]></a:t>
+              <a:t><![CDATA[பெண்ணைக் கண்டேன்; அவளை எனக்குக் கொள்ள வேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. యెహోవా ఆత్మ అతనిమీదికి మరల రాగా అతడు అష్కెలోనుకు పోయి వారిలో ముప్పదిమందిని చంపి వారి సొమ్మును]]></a:t>
+              <a:t><![CDATA[நான் என் தாய்தகப்பனுக்கும் அதை விடுவிக்கவில்லையே, உனக்கு அதை விடுவிப்பேனோ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దోచుకొని తన విప్పుడు కథ భావమును చెప్పినవారికి బట్టలనిచ్చెను.]]></a:t>
+              <a:t><![CDATA[17. விருந்துண்கிற ஏழுநாளும் அவள் அவன் முன்பாக அழுதுகொண்டே இருந்தாள்; ஏழாம்நாளிலே அவள் அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. అతడు కోపించి తన తండ్రి యింటికి వెళ్లగా అతని భార్య అతడు స్నేహితునిగా భావించుకొనిన అతని చెలికాని]]></a:t>
+              <a:t><![CDATA[அலட்டிக்கொண்டிருந்தபடியால், அதை அவளுக்கு விடுவித்தான்; அப்பொழுது அவள் தன் ஜனங்களுக்கு அந்த விடுகதையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11226,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కియ్యబడెను.]]></a:t>
+              <a:t><![CDATA[விடுவித்தாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. ஆகையால் ஏழாம்நாளிலே பொழுது போகுமுன்னே, அந்த ஊர் மனுஷர் அவனை நோக்கி, தேனைப்பார்க்கிலும் மதுரமானது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்ன, சிங்கத்தைப்பார்க்கிலும் பலமானதும் என்ன என்றார்கள்; அதற்கு அவன்: நீங்கள் என் கிடாரியால்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உழாதிருந்தீர்களானால், என் விடுகதையைக் கண்டுபிடிப்பதில்லை என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. கர்த்தருடைய ஆவி அவன்மேல் இறங்கினதினால், அவன் அஸ்கலோனுக்குப்போய், அவ்வூராரில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முப்பதுபேரைக்கொன்று, அவர்களுடைய வஸ்திரங்களை உரிந்துகொண்டுவந்து, விடுகதையை விடுவித்தவர்களுக்கு அந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாற்று வஸ்திரங்களைக் கொடுத்து, கோபம் மூண்டவனாய்ப் புறப்பட்டு, தன் தகப்பன் வீட்டுக்குப் போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +12150,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. వారునీ స్వజనుల కుమార్తెల లోనేగాని నా జనులలోనేగాని స్త్రీ లేదను కొని, సున్నతి పొందని]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அவன் தாயும் அவன் தகப்பனும் அவனை நோக்கி: நீ போய், விருத்தசேதனமில்லாத பெலிஸ்தரிடத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. சிம்சோனின் பெண்சாதியோவென்றால், அவனுடைய தோழரில் அவனோடே சிநேகமாயிருந்த ஒருவனுக்குக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொடுக்கப்பட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఫిలిష్తీయులలోనుండి కన్యను తెచ్చుకొనుటకు వెళ్లు చున్నావా? అని అతని నడిగిరి. అందుకు సమ్సోనుఆమె]]></a:t>
+              <a:t><![CDATA[ஒரு பெண்ணைக் கொள்ளவேண்டியதென்ன? உன் சகோதரரின் குமாரத்திகளிலும், எங்கள் ஜனமனைத்திலும் பெண் இல்லையா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నాకిష్టమైనది గనుక ఆమెను నాకొరకు తెప్పించుమని తన తండ్రితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[என்றார்கள். சிம்சோன் தன் தகப்பனை நோக்கி: அவள் என் கண்ணுக்குப் பிரியமானவள், அவளையே எனக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. అయితే ఫిలిష్తీయులకేమైన చేయు టకై యెహోవాచేత అతడు రేపబడెనన్న మాట అతని తలిదండ్రులు తెలిసికొనలేదు. ఆ]]></a:t>
+              <a:t><![CDATA[கொள்ளவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కాలమున ఫిలిష్తీ యులు ఇశ్రాయేలీయులను ఏలుచుండిరి.]]></a:t>
+              <a:t><![CDATA[4. அவன் பெலிஸ்தரிடத்தில் குற்றம் பிடிக்க முகாந்தரம் உண்டாகும்படி, இது கர்த்தரின் செயல் என்று அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
   <a:themeElements>
-    <a:clrScheme name="Theme15">
+    <a:clrScheme name="Theme49">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme15">
+    <a:fontScheme name="Theme49">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme15">
+    <a:fmtScheme name="Theme49">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>