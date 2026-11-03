--- v0 (2026-06-21)
+++ v1 (2026-11-03)
@@ -75,50 +75,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -141,50 +151,55 @@
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -324,53 +339,58 @@
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -430,51 +450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. புறப்பட்டுப்போய், முந்நூறு நரிகளைப் பிடித்து, பந்தங்களை எடுத்து, வாலோடே வால் சேர்த்து, இரண்டு வால்களுக்கும் நடுவே ஒவ்வொரு பந்தத்தை வைத்துக் கட்டி,]]></a:t>
+              <a:t><![CDATA[4. And Samson went and caught three hundred foxes, and took firebrands, and turned tail to tail, and put a firebrand in the midst between two tails.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -539,51 +559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பந்தங்களைக் கொளுத்தி, பெலிஸ்தரின் வெள்ளாண்மையிலே அவைகளை ஓட விட்டு, கதிர்க்கட்டுகளையும் வெள்ளாண்மையையும் திராட்சத்தோட்டங்களையும் ஒலிவத்தோப்புகளையும் சுட்டெரித்துப் போட்டான்.]]></a:t>
+              <a:t><![CDATA[4. And Samson went and caught three hundred foxes, and took firebrands, and turned tail to tail, and put a firebrand in the midst between two tails.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -648,51 +668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பந்தங்களைக் கொளுத்தி, பெலிஸ்தரின் வெள்ளாண்மையிலே அவைகளை ஓட விட்டு, கதிர்க்கட்டுகளையும் வெள்ளாண்மையையும் திராட்சத்தோட்டங்களையும் ஒலிவத்தோப்புகளையும் சுட்டெரித்துப் போட்டான்.]]></a:t>
+              <a:t><![CDATA[5. And when he had set the brands on fire, he let them go into the standing corn of the Philistines, and burnt up both the shocks, and also the standing corn, with the vineyards and olives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -757,51 +777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்படிச் செய்தவன் யார் என்று பெலிஸ்தர் கேட்கிறபோது, திம்னாத்தானுடைய மருமகனாகிய சிம்சோன்தான்; அவனுடைய பெண்சாதியை அவனுடைய சிநேகிதனுக்குக் கொடுத்துவிட்டபடியால் அப்படிச் செய்தான் என்றார்கள்; அப்பொழுது பெலிஸ்தர் போய், அவளையும் அவள் தகப்பனையும் அக்கினியால் சுட்டெரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And when he had set the brands on fire, he let them go into the standing corn of the Philistines, and burnt up both the shocks, and also the standing corn, with the vineyards and olives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -866,51 +886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்படிச் செய்தவன் யார் என்று பெலிஸ்தர் கேட்கிறபோது, திம்னாத்தானுடைய மருமகனாகிய சிம்சோன்தான்; அவனுடைய பெண்சாதியை அவனுடைய சிநேகிதனுக்குக் கொடுத்துவிட்டபடியால் அப்படிச் செய்தான் என்றார்கள்; அப்பொழுது பெலிஸ்தர் போய், அவளையும் அவள் தகப்பனையும் அக்கினியால் சுட்டெரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Then the Philistines said, Who has done this? And they answered, Samson, the son in law of the Timnite, because he had taken his wife, and given her to his companion. And the Philistines came up, and burnt her and her father with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்படிச் செய்தவன் யார் என்று பெலிஸ்தர் கேட்கிறபோது, திம்னாத்தானுடைய மருமகனாகிய சிம்சோன்தான்; அவனுடைய பெண்சாதியை அவனுடைய சிநேகிதனுக்குக் கொடுத்துவிட்டபடியால் அப்படிச் செய்தான் என்றார்கள்; அப்பொழுது பெலிஸ்தர் போய், அவளையும் அவள் தகப்பனையும் அக்கினியால் சுட்டெரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Then the Philistines said, Who has done this? And they answered, Samson, the son in law of the Timnite, because he had taken his wife, and given her to his companion. And the Philistines came up, and burnt her and her father with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது சிம்சோன் அவர்களை நோக்கி: நீங்கள் இப்படிச் செய்தபடியால் நான் உங்கள் கையிலே பழிவாங்கினாலொழிய இளைப்பாறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[6. Then the Philistines said, Who has done this? And they answered, Samson, the son in law of the Timnite, because he had taken his wife, and given her to his companion. And the Philistines came up, and burnt her and her father with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1193,51 +1213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களைச் சின்னபின்னமாகச் சங்காரம்பண்ணி, பின்பு போய், ஏத்தாம் ஊர்க் கன்மலைச் சந்திலே குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. And Samson said unto them, Though all of you have done this, yet will I be avenged of you, and after that I will cease.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களைச் சின்னபின்னமாகச் சங்காரம்பண்ணி, பின்பு போய், ஏத்தாம் ஊர்க் கன்மலைச் சந்திலே குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. And Samson said unto them, Though all of you have done this, yet will I be avenged of you, and after that I will cease.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1411,51 +1431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது பெலிஸ்தர் போய், யூதாவிலே பாளயமிறங்கி, லேகி என்கிற வெளியிலே பரவியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And he stroke them hip and thigh with a great slaughter: and he went down and dwelt in the top of the rock Etam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1520,51 +1540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சிலநாள் சென்றபின்பு, சிம்சோன் கோதுமை அறுக்கிற நாட்களில் ஒரு வெள்ளாட்டுக்குட்டியை எடுத்துக்கொண்டு, தன் பெண்சாதியைக் காணப்போய்; நான் என் பெண்சாதியினிடத்தில் அறைவீட்டிற்குள் போகட்டும் என்றான்; அவள் தகப்பனோ, அவனை உள்ளே போக ஒட்டாமல்:]]></a:t>
+              <a:t><![CDATA[1. But it came to pass within a while after, in the time of wheat harvest, that Samson visited his wife with a kid; and he said, I will go in to my wife into the chamber. But her father would not suffer him to go in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் எங்களுக்கு விரோதமாக வந்தது என்ன என்று யூதா மனுஷர் கேட்டதற்கு, அவர்கள்: சிம்சோன் எங்களுக்குச் செய்ததுபோல, நாங்களும் அவனுக்குச் செய்யும்படி அவனைக் கட்டுகிறதற்காக வந்தோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And he stroke them hip and thigh with a great slaughter: and he went down and dwelt in the top of the rock Etam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் எங்களுக்கு விரோதமாக வந்தது என்ன என்று யூதா மனுஷர் கேட்டதற்கு, அவர்கள்: சிம்சோன் எங்களுக்குச் செய்ததுபோல, நாங்களும் அவனுக்குச் செய்யும்படி அவனைக் கட்டுகிறதற்காக வந்தோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then the Philistines went up, and pitched in Judah, and spread themselves in Lehi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யூதாவிலே மூவாயிரம் பேர் ஏத்தாம் ஊர்க் கன்மலைச் சந்திற்குப்போய் பெலிஸ்தர் நம்மை ஆளுகிறார்கள் என்று தெரியாதா? பின்னை ஏன் எங்களுக்கு இப்படிச் செய்தாய் என்று சிம்சோனிடத்தில் சொன்னார்கள். அதற்கு அவன்: அவர்கள் எனக்குச் செய்தபடியே நானும் அவர்களுக்குச் செய்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And the men of Judah said, Why are all of you come up against us? And they answered, To bind Samson are we come up, to do to him as he has done to us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1956,51 +1976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யூதாவிலே மூவாயிரம் பேர் ஏத்தாம் ஊர்க் கன்மலைச் சந்திற்குப்போய் பெலிஸ்தர் நம்மை ஆளுகிறார்கள் என்று தெரியாதா? பின்னை ஏன் எங்களுக்கு இப்படிச் செய்தாய் என்று சிம்சோனிடத்தில் சொன்னார்கள். அதற்கு அவன்: அவர்கள் எனக்குச் செய்தபடியே நானும் அவர்களுக்குச் செய்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And the men of Judah said, Why are all of you come up against us? And they answered, To bind Samson are we come up, to do to him as he has done to us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யூதாவிலே மூவாயிரம் பேர் ஏத்தாம் ஊர்க் கன்மலைச் சந்திற்குப்போய் பெலிஸ்தர் நம்மை ஆளுகிறார்கள் என்று தெரியாதா? பின்னை ஏன் எங்களுக்கு இப்படிச் செய்தாய் என்று சிம்சோனிடத்தில் சொன்னார்கள். அதற்கு அவன்: அவர்கள் எனக்குச் செய்தபடியே நானும் அவர்களுக்குச் செய்தேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Then three thousand men of Judah went to the top of the rock Etam, and said to Samson, Know you not that the Philistines are rulers over us? what is this that you have done unto us? And he said unto them, As they did unto me, so have I done unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2174,51 +2194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவர்கள்: உன்னைக்கட்டி, பெலிஸ்தர் கையில் ஒப்புக்கொடுக்க வந்திருக்கிறோம் என்றார்கள். அதற்குச் சிம்சோன்: நீங்களே என்மேல் விழுகிறதில்லை என்று எனக்கு ஆணையிடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Then three thousand men of Judah went to the top of the rock Etam, and said to Samson, Know you not that the Philistines are rulers over us? what is this that you have done unto us? And he said unto them, As they did unto me, so have I done unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவர்கள்: உன்னைக்கட்டி, பெலிஸ்தர் கையில் ஒப்புக்கொடுக்க வந்திருக்கிறோம் என்றார்கள். அதற்குச் சிம்சோன்: நீங்களே என்மேல் விழுகிறதில்லை என்று எனக்கு ஆணையிடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Then three thousand men of Judah went to the top of the rock Etam, and said to Samson, Know you not that the Philistines are rulers over us? what is this that you have done unto us? And he said unto them, As they did unto me, so have I done unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு அவர்கள்: நாங்கள் உன்னை இறுகக்கட்டி, அவர்கள் கையில் ஒப்புக்கொடுப்போமே அல்லாமல், உன்னை கொன்றுபோடமாட்டோம் என்று சொல்லி, இரண்டு புதுக் கயிறுகளாலே அவனைக் கட்டி, கன்மலையிலிருந்து கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And they said unto him, We are come down to bind you, that we may deliver you into the hand of the Philistines. And Samson said unto them, Swear unto me, that all of you will not fall upon me yourselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு அவர்கள்: நாங்கள் உன்னை இறுகக்கட்டி, அவர்கள் கையில் ஒப்புக்கொடுப்போமே அல்லாமல், உன்னை கொன்றுபோடமாட்டோம் என்று சொல்லி, இரண்டு புதுக் கயிறுகளாலே அவனைக் கட்டி, கன்மலையிலிருந்து கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And they said unto him, We are come down to bind you, that we may deliver you into the hand of the Philistines. And Samson said unto them, Swear unto me, that all of you will not fall upon me yourselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் லேகிவரைக்கும் வந்து சேர்ந்தபோது, பெலிஸ்தர் அவனுக்கு விரோதமாய் ஆரவாரம் பண்ணினார்கள் அப்பொழுது கர்த்தருடைய ஆவி அவன் மேல் பலமாய் இறங்கினதினால், அவன் புயங்களில் கட்டியிருந்த கயிறுகள் நெருப்புப்பட்ட நூல்போலாகி, அவன் கட்டுகள் அவன் கைகளை விட்டு அறுந்து போயிற்று.]]></a:t>
+              <a:t><![CDATA[13. And they spoke unto him, saying, No; but we will bind you fast, and deliver you into their hand: but surely we will not kill you. And they bound him with two new cords, and brought him up from the rock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2719,51 +2739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சிலநாள் சென்றபின்பு, சிம்சோன் கோதுமை அறுக்கிற நாட்களில் ஒரு வெள்ளாட்டுக்குட்டியை எடுத்துக்கொண்டு, தன் பெண்சாதியைக் காணப்போய்; நான் என் பெண்சாதியினிடத்தில் அறைவீட்டிற்குள் போகட்டும் என்றான்; அவள் தகப்பனோ, அவனை உள்ளே போக ஒட்டாமல்:]]></a:t>
+              <a:t><![CDATA[1. But it came to pass within a while after, in the time of wheat harvest, that Samson visited his wife with a kid; and he said, I will go in to my wife into the chamber. But her father would not suffer him to go in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் லேகிவரைக்கும் வந்து சேர்ந்தபோது, பெலிஸ்தர் அவனுக்கு விரோதமாய் ஆரவாரம் பண்ணினார்கள் அப்பொழுது கர்த்தருடைய ஆவி அவன் மேல் பலமாய் இறங்கினதினால், அவன் புயங்களில் கட்டியிருந்த கயிறுகள் நெருப்புப்பட்ட நூல்போலாகி, அவன் கட்டுகள் அவன் கைகளை விட்டு அறுந்து போயிற்று.]]></a:t>
+              <a:t><![CDATA[13. And they spoke unto him, saying, No; but we will bind you fast, and deliver you into their hand: but surely we will not kill you. And they bound him with two new cords, and brought him up from the rock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் லேகிவரைக்கும் வந்து சேர்ந்தபோது, பெலிஸ்தர் அவனுக்கு விரோதமாய் ஆரவாரம் பண்ணினார்கள் அப்பொழுது கர்த்தருடைய ஆவி அவன் மேல் பலமாய் இறங்கினதினால், அவன் புயங்களில் கட்டியிருந்த கயிறுகள் நெருப்புப்பட்ட நூல்போலாகி, அவன் கட்டுகள் அவன் கைகளை விட்டு அறுந்து போயிற்று.]]></a:t>
+              <a:t><![CDATA[13. And they spoke unto him, saying, No; but we will bind you fast, and deliver you into their hand: but surely we will not kill you. And they bound him with two new cords, and brought him up from the rock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உடனே அவன் ஒரு கழுதையின் பச்சைத் தாடையெலும்பைக் கண்டு, தன் கையை நீட்டி அதை எடுத்து, அதினாலே ஆயிரம் பேரைக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[14. And when he came unto Lehi, the Philistines shouted against him: and the Spirit of the LORD came mightily upon him, and the cords that were upon his arms became as flax that was burnt with fire, and his bands loosed from off his hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3155,51 +3175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உடனே அவன் ஒரு கழுதையின் பச்சைத் தாடையெலும்பைக் கண்டு, தன் கையை நீட்டி அதை எடுத்து, அதினாலே ஆயிரம் பேரைக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[14. And when he came unto Lehi, the Philistines shouted against him: and the Spirit of the LORD came mightily upon him, and the cords that were upon his arms became as flax that was burnt with fire, and his bands loosed from off his hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது சிம்சோன்: கழுதையின் தாடையெலும்பினால் குவியல் குவியலாகப் பட்டுக்கிடக்கிறார்கள், கழுதையின் தாடையெலும்பினால் ஆயிரம்பேரைக் கொன்றேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And when he came unto Lehi, the Philistines shouted against him: and the Spirit of the LORD came mightily upon him, and the cords that were upon his arms became as flax that was burnt with fire, and his bands loosed from off his hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,51 +3393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது சிம்சோன்: கழுதையின் தாடையெலும்பினால் குவியல் குவியலாகப் பட்டுக்கிடக்கிறார்கள், கழுதையின் தாடையெலும்பினால் ஆயிரம்பேரைக் கொன்றேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And he found a new jawbone of an ass, and put forth his hand, and took it, and slew a thousand men therewith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3482,51 +3502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படிச் சொல்லித் தீர்ந்தபின்பு, தன் கையில் இருந்த தாடையெலும்பை எறிந்துவிட்டு, அவ்விடத்திற்கு ராமாத்லேகி என்றுபேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[15. And he found a new jawbone of an ass, and put forth his hand, and took it, and slew a thousand men therewith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3591,51 +3611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படிச் சொல்லித் தீர்ந்தபின்பு, தன் கையில் இருந்த தாடையெலும்பை எறிந்துவிட்டு, அவ்விடத்திற்கு ராமாத்லேகி என்றுபேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[16. And Samson said, With the jawbone of an ass, heaps upon heaps, with the jaw of an ass have I slain a thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3700,51 +3720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் மிகவும் தாகமடைந்து, கர்த்தரை நோக்கிக் கூப்பிட்டு: தேவரீர் உமது அடியேன் கையினால் இந்தப் பெரிய இரட்சிப்பைக் கட்டளையிட்டிருக்க, இப்பொழுது நான் தாகத்தினால் செத்து, விருத்தசேதனம் இல்லாதவர்கள் கையிலே விழவேண்டுமோ என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And Samson said, With the jawbone of an ass, heaps upon heaps, with the jaw of an ass have I slain a thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3809,51 +3829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் மிகவும் தாகமடைந்து, கர்த்தரை நோக்கிக் கூப்பிட்டு: தேவரீர் உமது அடியேன் கையினால் இந்தப் பெரிய இரட்சிப்பைக் கட்டளையிட்டிருக்க, இப்பொழுது நான் தாகத்தினால் செத்து, விருத்தசேதனம் இல்லாதவர்கள் கையிலே விழவேண்டுமோ என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And it came to pass, when he had made an end of speaking, that he cast away the jawbone out of his hand, and called that place Ramathlehi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3918,51 +3938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ அவளை முற்றிலும் பகைத்துவிட்டாய் என்று நான் எண்ணி, அவளை உன் சிநேகிதனுக்குக் கொடுத்துவிட்டேன்; அவள் தங்கை அவளைப்பார்க்கிலும் அழகானவள் அல்லவா, அவளுக்குப் பதிலாக இவள் உனக்கு இருக்கட்டும் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[1. But it came to pass within a while after, in the time of wheat harvest, that Samson visited his wife with a kid; and he said, I will go in to my wife into the chamber. But her father would not suffer him to go in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4027,51 +4047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது தேவன் லேகியிலுள்ள பள்ளத்தைப் பிளக்கப்பண்ணினார்; அதிலிருந்து தண்ணீர் ஓடிவந்தது; அவன் குடித்தபோது அவன் உயிர் திரும்ப வந்தது. அவன் பிழைத்தான்; ஆனபடியால் அதற்கு எந்நக்கோரி என்று பேரிட்டான்; அது இந்நாள்வரையும் லேகியில் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[17. And it came to pass, when he had made an end of speaking, that he cast away the jawbone out of his hand, and called that place Ramathlehi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4136,51 +4156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது தேவன் லேகியிலுள்ள பள்ளத்தைப் பிளக்கப்பண்ணினார்; அதிலிருந்து தண்ணீர் ஓடிவந்தது; அவன் குடித்தபோது அவன் உயிர் திரும்ப வந்தது. அவன் பிழைத்தான்; ஆனபடியால் அதற்கு எந்நக்கோரி என்று பேரிட்டான்; அது இந்நாள்வரையும் லேகியில் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[18. And he was sore thirsty, and called on the LORD, and said, You have given this great deliverance into the hand of your servant: and now shall I die for thirst, and fall into the hand of the uncircumcised?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4245,51 +4265,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் பெலிஸ்தரின் நாட்களில் இஸ்ரவேலை இருபது வருஷம் நியாயம் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[18. And he was sore thirsty, and called on the LORD, and said, You have given this great deliverance into the hand of your servant: and now shall I die for thirst, and fall into the hand of the uncircumcised?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. And he was sore thirsty, and called on the LORD, and said, You have given this great deliverance into the hand of your servant: and now shall I die for thirst, and fall into the hand of the uncircumcised?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. But God clave an hollow place that was in the jaw, and there came water from it; and when he had drunk, his spirit came again, and he revived: wherefore he called the name thereof Enhakkore, which is in Lehi unto this day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. But God clave an hollow place that was in the jaw, and there came water from it; and when he had drunk, his spirit came again, and he revived: wherefore he called the name thereof Enhakkore, which is in Lehi unto this day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. But God clave an hollow place that was in the jaw, and there came water from it; and when he had drunk, his spirit came again, and he revived: wherefore he called the name thereof Enhakkore, which is in Lehi unto this day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And he judged Israel in the days of the Philistines twenty years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4354,51 +4919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ அவளை முற்றிலும் பகைத்துவிட்டாய் என்று நான் எண்ணி, அவளை உன் சிநேகிதனுக்குக் கொடுத்துவிட்டேன்; அவள் தங்கை அவளைப்பார்க்கிலும் அழகானவள் அல்லவா, அவளுக்குப் பதிலாக இவள் உனக்கு இருக்கட்டும் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[2. And her father said, I verily thought that you had utterly hated her; therefore I gave her to your companion: is not her younger sister fairer than she? take her, I pray you, instead of her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4463,51 +5028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ அவளை முற்றிலும் பகைத்துவிட்டாய் என்று நான் எண்ணி, அவளை உன் சிநேகிதனுக்குக் கொடுத்துவிட்டேன்; அவள் தங்கை அவளைப்பார்க்கிலும் அழகானவள் அல்லவா, அவளுக்குப் பதிலாக இவள் உனக்கு இருக்கட்டும் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[2. And her father said, I verily thought that you had utterly hated her; therefore I gave her to your companion: is not her younger sister fairer than she? take her, I pray you, instead of her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4572,51 +5137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது சிம்சோன்: நான் பெலிஸ்தருக்குப் பொல்லாப்புச் செய்தாலும், என்மேல் குற்றமில்லை என்று அவர்களுக்குச் சொல்லி,]]></a:t>
+              <a:t><![CDATA[2. And her father said, I verily thought that you had utterly hated her; therefore I gave her to your companion: is not her younger sister fairer than she? take her, I pray you, instead of her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4681,51 +5246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது சிம்சோன்: நான் பெலிஸ்தருக்குப் பொல்லாப்புச் செய்தாலும், என்மேல் குற்றமில்லை என்று அவர்களுக்குச் சொல்லி,]]></a:t>
+              <a:t><![CDATA[3. And Samson said concerning them, Now shall I be more blameless than the Philistines, though I do them a displeasure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4790,51 +5355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. புறப்பட்டுப்போய், முந்நூறு நரிகளைப் பிடித்து, பந்தங்களை எடுத்து, வாலோடே வால் சேர்த்து, இரண்டு வால்களுக்கும் நடுவே ஒவ்வொரு பந்தத்தை வைத்துக் கட்டி,]]></a:t>
+              <a:t><![CDATA[3. And Samson said concerning them, Now shall I be more blameless than the Philistines, though I do them a displeasure.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4869,51 +5434,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471044084" r:id="rId1"/>
+    <p:sldLayoutId id="2482630131" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5201,50 +5766,90 @@
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5385,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఒక్కొక్క దివిటీ కట్టి]]></a:t>
+              <a:t><![CDATA[4. புறப்பட்டுப்போய், முந்நூறு நரிகளைப் பிடித்து, பந்தங்களை எடுத்து, வாலோடே வால் சேர்த்து, இரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ఆ దివిటీలో అగ్ని మండచేసి ఫిలిష్తీయుల గోధుమ చేలలోనికి వాటిని పోనిచ్చి పనల కుప్పలను పైరును]]></a:t>
+              <a:t><![CDATA[வால்களுக்கும் நடுவே ஒவ்வொரு பந்தத்தை வைத்துக் கட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ద్రాక్షతోటలను ఒలీవతోటలను తగులబెట్టెను.]]></a:t>
+              <a:t><![CDATA[5. பந்தங்களைக் கொளுத்தி, பெலிஸ்தரின் வெள்ளாண்மையிலே அவைகளை ஓட விட்டு, கதிர்க்கட்டுகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ఫిలిష్తీ యులు ఇది ఎవడు చేసినదని చెప్పుకొనుచు, తిమ్నా యుని అల్లుడైన సమ్సోను భార్యను ఆమె తండ్రి]]></a:t>
+              <a:t><![CDATA[வெள்ளாண்மையையும் திராட்சத்தோட்டங்களையும் ஒலிவத்தோப்புகளையும் சுட்டெரித்துப் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తీసికొని అతని స్నేహితుని కిచ్చెను గనుక అతడే చేసియుండెనని చెప్పిరి. కాబట్టి ఫిలిష్తీయులు ఆమెను ఆమె]]></a:t>
+              <a:t><![CDATA[6. இப்படிச் செய்தவன் யார் என்று பெலிஸ்தர் கேட்கிறபோது, திம்னாத்தானுடைய மருமகனாகிய சிம்சோன்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తండ్రిని అగ్నితో కాల్చిరి.]]></a:t>
+              <a:t><![CDATA[அவனுடைய பெண்சாதியை அவனுடைய சிநேகிதனுக்குக் கொடுத்துவிட்டபடியால் அப்படிச் செய்தான் என்றார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. అప్పుడు సమ్సోనుమీరు ఈలాగున చేసినయెడల నేను మీమీద పగతీర్చుకొనిన తరువాతనే చాలించెదనని చెప్పి]]></a:t>
+              <a:t><![CDATA[அப்பொழுது பெலிஸ்தர் போய், அவளையும் அவள் தகப்பனையும் அக்கினியால் சுட்டெரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. తొడలతో తుంట్లను విరుగగొట్టి వారిని బహుగా హతము చేసెను. అటుపిమ్మట వెళ్లి ఏతాము బండసందులో]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது சிம்சோன் அவர்களை நோக்கி: நீங்கள் இப்படிச் செய்தபடியால் நான் உங்கள் கையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నివసించెను.]]></a:t>
+              <a:t><![CDATA[பழிவாங்கினாலொழிய இளைப்பாறேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అప్పుడు ఫిలిష్తీయులు బయలుదేరి యూదాదేశములో దిగి చెదరి, లేహీలో దోపిడికొరకై దండు కూర్చిరి.]]></a:t>
+              <a:t><![CDATA[8. அவர்களைச் சின்னபின்னமாகச் சங்காரம்பண்ணி, பின்பு போய், ஏத்தாம் ஊர்க் கன்மலைச் சந்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. కొన్నిదినములైన తరువాత గోధుమల కోతకాలమున సమ్సోను మేకపిల్ల ఒకటి తీసికొని తన భార్యను చూడ వచ్చి]]></a:t>
+              <a:t><![CDATA[1. சிலநாள் சென்றபின்பு, சிம்சோன் கோதுமை அறுக்கிற நாட்களில் ஒரு வெள்ளாட்டுக்குட்டியை எடுத்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. యూదావారుమీరేల మా మీదికి వచ్చితిరని అడుగగా ఫిలిష్తీయులుసమ్సోను మాకు చేసినట్లు మేము అతనికి]]></a:t>
+              <a:t><![CDATA[குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయవలెనని అతని కట్టుటకే వచ్చితిమనిరి.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது பெலிஸ்தர் போய், யூதாவிலே பாளயமிறங்கி, லேகி என்கிற வெளியிலே பரவியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. అందుకు యూదా జనులలో మూడువేలమంది ఏతాములోని బండ యొద్దకు పోయి సమ్సోనును చూచిఫిలిష్తీయులు మనకు]]></a:t>
+              <a:t><![CDATA[10. நீங்கள் எங்களுக்கு விரோதமாக வந்தது என்ன என்று யூதா மனுஷர் கேட்டதற்கு, அவர்கள்: சிம்சோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఏలికలని నీకు తెలియదా? నీవు మాకేమి చేసితివని చెప్పగా అతడువారు నాకెట్లు చేసిరో అట్లే నేను వారికి]]></a:t>
+              <a:t><![CDATA[எங்களுக்குச் செய்ததுபோல, நாங்களும் அவனுக்குச் செய்யும்படி அவனைக் கட்டுகிறதற்காக வந்தோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేసితి ననెను.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது யூதாவிலே மூவாயிரம் பேர் ஏத்தாம் ஊர்க் கன்மலைச் சந்திற்குப்போய் பெலிஸ்தர் நம்மை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. అందుకు వారుమేము ఫిలిష్తీయుల చేతికి అప్ప గించుటకు నిన్ను కట్టవచ్చితిమని అతనితో అనగా సమ్సోనుమీరు]]></a:t>
+              <a:t><![CDATA[ஆளுகிறார்கள் என்று தெரியாதா? பின்னை ஏன் எங்களுக்கு இப்படிச் செய்தாய் என்று சிம்சோனிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నామీద పడకుండునట్లు నాతో ప్రమాణము చేయుడనెను.]]></a:t>
+              <a:t><![CDATA[சொன்னார்கள். அதற்கு அவன்: அவர்கள் எனக்குச் செய்தபடியே நானும் அவர்களுக்குச் செய்தேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అందుకు వారుఆలాగు కాదు, నిశ్చయముగా మేము నిన్ను చంపముగాని నిన్ను గట్టిగా కట్టి వారిచేతికి మేము]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அவர்கள்: உன்னைக்கட்டி, பெலிஸ்தர் கையில் ஒப்புக்கொடுக்க வந்திருக்கிறோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అప్పగించెదమని చెప్పి రెండు క్రొత్త తాళ్లచేత అతని కట్టి ఆ బండయొద్దనుండి అతని తీసికొనివచ్చిరి.]]></a:t>
+              <a:t><![CDATA[அதற்குச் சிம்சோன்: நீங்களே என்மேல் விழுகிறதில்லை என்று எனக்கு ஆணையிடுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. అతడు లేహీకి వచ్చువరకు ఫిలిష్తీయులు అతనిని ఎదుర్కొని కేకలు వేయగా, యెహోవా ఆత్మ అతనిమీదికి బలముగా]]></a:t>
+              <a:t><![CDATA[13. அதற்கு அவர்கள்: நாங்கள் உன்னை இறுகக்கட்டி, அவர்கள் கையில் ஒப்புக்கொடுப்போமே அல்லாமல், உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అంతఃపురములోనున్న నా భార్య యొద్దకు నేను పోదుననుకొనగా]]></a:t>
+              <a:t><![CDATA[தன் பெண்சாதியைக் காணப்போய்; நான் என் பெண்சாதியினிடத்தில் அறைவீட்டிற்குள் போகட்டும் என்றான்; அவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చినందున అతనిచేతులకు కట్టబడిన తాళ్లు అగ్ని చేత కాల్చబడిన జనుపనారవలె నాయెను; సంకెళ్లును]]></a:t>
+              <a:t><![CDATA[கொன்றுபோடமாட்டோம் என்று சொல்லி, இரண்டு புதுக் கயிறுகளாலே அவனைக் கட்டி, கன்மலையிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతనిచేతులమీదనుండి విడిపోయెను.]]></a:t>
+              <a:t><![CDATA[கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. అతడు గాడిదయొక్క పచ్చి దవడ యెముకను కనుగొని చెయ్యి చాచి పట్టుకొని దానిచేత వెయ్యిమంది మనుష్యులను]]></a:t>
+              <a:t><![CDATA[14. அவன் லேகிவரைக்கும் வந்து சேர்ந்தபோது, பெலிஸ்தர் அவனுக்கு விரோதமாய் ஆரவாரம் பண்ணினார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చంపెను.]]></a:t>
+              <a:t><![CDATA[அப்பொழுது கர்த்தருடைய ஆவி அவன் மேல் பலமாய் இறங்கினதினால், அவன் புயங்களில் கட்டியிருந்த கயிறுகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. అప్పుడు సమ్సోను గాడిద దవడ యెముకతో ఒక కుప్పను రెండు కుప్పలను నేను చంపియున్నాను గాడిద దవడ యెముకతో]]></a:t>
+              <a:t><![CDATA[நெருப்புப்பட்ட நூல்போலாகி, அவன் கட்டுகள் அவன் கைகளை விட்டு அறுந்து போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెయ్యిమంది నరులను చంపియున్నాను అనెను.]]></a:t>
+              <a:t><![CDATA[15. உடனே அவன் ஒரு கழுதையின் பச்சைத் தாடையெலும்பைக் கண்டு, தன் கையை நீட்டி அதை எடுத்து, அதினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. అతడు చెప్పుట చాలించిన తరువాత ఆ దవడ యెము కను చేతినుండి పారవేసి ఆ చోటికి రామత్లెహీ అను పేరు]]></a:t>
+              <a:t><![CDATA[ஆயிரம் பேரைக் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పెట్టెను.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது சிம்சோன்: கழுதையின் தாடையெலும்பினால் குவியல் குவியலாகப் பட்டுக்கிடக்கிறார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. అప్పుడతడు మిక్కిలి దప్పిగొనినందున యెహోవాకు మొఱ్ఱపెట్టినీవు నీ సేవకుని చేతివలన ఈ గొప్ప రక్షణను]]></a:t>
+              <a:t><![CDATA[கழுதையின் தாடையெலும்பினால் ஆயிரம்பேரைக் கொன்றேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దయచేసిన తరువాత నేనిప్పుడు దప్పి చేతను చచ్చి, సున్నతి పొందనివారి చేతిలోనికి పడవలెనా? అని వేడుకొనగా]]></a:t>
+              <a:t><![CDATA[17. அப்படிச் சொல்லித் தீர்ந்தபின்பு, தன் கையில் இருந்த தாடையெலும்பை எறிந்துவிட்டு, அவ்விடத்திற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ఆమె తండ్రి లోపలికి అతని వెళ్ల నియ్యకనిశ్చయముగా నీవు ఆమెను ద్వేషించితివనుకొని నీ స్నేహితునికి]]></a:t>
+              <a:t><![CDATA[தகப்பனோ, அவனை உள்ளே போக ஒட்டாமல்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ​దేవుడు లేహీలోనున్న ఒక గోతిని చీల్చెను, దానినుండి నీళ్లు బయలుదేరెను. అతడు త్రాగిన తరువాత ప్రాణము]]></a:t>
+              <a:t><![CDATA[ராமாத்லேகி என்றுபேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తెప్పరిల్లి బ్రదికెను. కాబట్టి దానిపేరు నేటివరకు ఏన్హక్కోరె అనబడెను; అది లేహీలో నున్నది.]]></a:t>
+              <a:t><![CDATA[18. அவன் மிகவும் தாகமடைந்து, கர்த்தரை நோக்கிக் கூப்பிட்டு: தேவரீர் உமது அடியேன் கையினால் இந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10610,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ​అతడు ఫిలిష్తీయుల దినములలో ఇరువదియేండ్లు ఇశ్రాయేలీయులకు న్యాయాధిపతియైయుండెను.]]></a:t>
+              <a:t><![CDATA[பெரிய இரட்சிப்பைக் கட்டளையிட்டிருக்க, இப்பொழுது நான் தாகத்தினால் செத்து, விருத்தசேதனம் இல்லாதவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கையிலே விழவேண்டுமோ என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அப்பொழுது தேவன் லேகியிலுள்ள பள்ளத்தைப் பிளக்கப்பண்ணினார்; அதிலிருந்து தண்ணீர் ஓடிவந்தது; அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குடித்தபோது அவன் உயிர் திரும்ப வந்தது. அவன் பிழைத்தான்; ஆனபடியால் அதற்கு எந்நக்கோரி என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பேரிட்டான்; அது இந்நாள்வரையும் லேகியில் இருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. அவன் பெலிஸ்தரின் நாட்களில் இஸ்ரவேலை இருபது வருஷம் நியாயம் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆమెను ఇచ్చి తిని; ఆమె చెల్లెలు ఆమెకంటె చక్కనిదికాదా? ఆమెకు ప్రతిగా ఈమె నీకుండవచ్చును]]></a:t>
+              <a:t><![CDATA[2. நீ அவளை முற்றிலும் பகைத்துவிட்டாய் என்று நான் எண்ணி, அவளை உன் சிநேகிதனுக்குக் கொடுத்துவிட்டேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చిత్తగించుమనెను.]]></a:t>
+              <a:t><![CDATA[அவள் தங்கை அவளைப்பார்க்கிலும் அழகானவள் அல்லவா, அவளுக்குப் பதிலாக இவள் உனக்கு இருக்கட்டும் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. అప్పుడు సమ్సోనునేను ఫిలిష్తీయు లకు హానిచేసినయెడల వారి విషయములో నేనిప్పుడు నిర పరాధినైయుందునని]]></a:t>
+              <a:t><![CDATA[சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారితో చెప్పి]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது சிம்சோன்: நான் பெலிஸ்தருக்குப் பொல்லாப்புச் செய்தாலும், என்மேல் குற்றமில்லை என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. పోయి మూడు వందల నక్కలను పట్టుకొని దివిటీలను తెప్పించి తోక తట్టు తోకను త్రిప్పి రెండేసి తోకలమధ్యను]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குச் சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +11991,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
   <a:themeElements>
-    <a:clrScheme name="Theme82">
+    <a:clrScheme name="Theme26">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme82">
+    <a:fontScheme name="Theme26">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +12101,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme82">
+    <a:fmtScheme name="Theme26">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11011,51 +12276,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>42</Slides>
+  <Slides>47</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>