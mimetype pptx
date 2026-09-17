--- v1 (2026-08-02)
+++ v2 (2026-09-17)
@@ -143,50 +143,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -243,50 +247,52 @@
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -460,53 +466,55 @@
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
-  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -566,51 +574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது தெலீலாள், புதுக்கயிறுகளை வாங்கி, அவைகளால் அவனைக் கட்டி, சிம்சோனே, பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; பதிவிருக்கிறவர்கள் அறைவீட்டில் இருந்தார்கள்; ஆனாலும் அவன் தன் புயங்களில் இருந்த கயிறுகளை ஒரு நூலைப்போல அறுத்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[4. And it came to pass afterward, that he loved a woman in the valley of Sorek, whose name was Delilah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -675,51 +683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது தெலீலாள், புதுக்கயிறுகளை வாங்கி, அவைகளால் அவனைக் கட்டி, சிம்சோனே, பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; பதிவிருக்கிறவர்கள் அறைவீட்டில் இருந்தார்கள்; ஆனாலும் அவன் தன் புயங்களில் இருந்த கயிறுகளை ஒரு நூலைப்போல அறுத்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[5. And the lords of the Philistines came up unto her, and said unto her, Entice him, and see wherein his great strength lies, and by what means we may prevail against him, that we may bind him to afflict him; and we will give you every one of us eleven hundred pieces of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -784,51 +792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு சிம்சோன் காசாவுக்குப் போய், அங்கே ஒரு வேசியைக் கண்டு, அவளிடத்தில் போனான்.]]></a:t>
+              <a:t><![CDATA[5. And the lords of the Philistines came up unto her, and said unto her, Entice him, and see wherein his great strength lies, and by what means we may prevail against him, that we may bind him to afflict him; and we will give you every one of us eleven hundred pieces of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -893,51 +901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு தெலீலாள் சிம்சோனைப் பார்த்து: இதுவரைக்கும் என்னைப் பரியாசம்பண்ணி, எனக்குப் பொய்சொன்னாய்; உன்னை எதினாலே கட்டலாம் என்று எனக்குச் சொல்லவேண்டும் என்றாள்; அதற்கு அவன் நீ என் தலைமயிரின் ஏழு ஜடைகளை நெசவுநூல் பாவோடே பின்னி விட்டால் ஆகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And the lords of the Philistines came up unto her, and said unto her, Entice him, and see wherein his great strength lies, and by what means we may prevail against him, that we may bind him to afflict him; and we will give you every one of us eleven hundred pieces of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1002,51 +1010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு தெலீலாள் சிம்சோனைப் பார்த்து: இதுவரைக்கும் என்னைப் பரியாசம்பண்ணி, எனக்குப் பொய்சொன்னாய்; உன்னை எதினாலே கட்டலாம் என்று எனக்குச் சொல்லவேண்டும் என்றாள்; அதற்கு அவன் நீ என் தலைமயிரின் ஏழு ஜடைகளை நெசவுநூல் பாவோடே பின்னி விட்டால் ஆகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And the lords of the Philistines came up unto her, and said unto her, Entice him, and see wherein his great strength lies, and by what means we may prevail against him, that we may bind him to afflict him; and we will give you every one of us eleven hundred pieces of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1111,51 +1119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு தெலீலாள் சிம்சோனைப் பார்த்து: இதுவரைக்கும் என்னைப் பரியாசம்பண்ணி, எனக்குப் பொய்சொன்னாய்; உன்னை எதினாலே கட்டலாம் என்று எனக்குச் சொல்லவேண்டும் என்றாள்; அதற்கு அவன் நீ என் தலைமயிரின் ஏழு ஜடைகளை நெசவுநூல் பாவோடே பின்னி விட்டால் ஆகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And Delilah said to Samson, Tell me, I pray you, wherein your great strength lies, and wherewith you might be bound to afflict you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1220,51 +1228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு தெலீலாள் சிம்சோனைப் பார்த்து: இதுவரைக்கும் என்னைப் பரியாசம்பண்ணி, எனக்குப் பொய்சொன்னாய்; உன்னை எதினாலே கட்டலாம் என்று எனக்குச் சொல்லவேண்டும் என்றாள்; அதற்கு அவன் நீ என் தலைமயிரின் ஏழு ஜடைகளை நெசவுநூல் பாவோடே பின்னி விட்டால் ஆகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And Delilah said to Samson, Tell me, I pray you, wherein your great strength lies, and wherewith you might be bound to afflict you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1329,51 +1337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது: சிம்சோன் இங்கே வந்திருக்கிறான் என்று காசா ஊராருக்குச் சொல்லப்பட்டது. அவர்கள்: காலையில் வெளிச்சமாகிறபோது அவனைக் கொன்று போடுவோம் என்று சொல்லி, அவனை வளைந்துகொண்டு இராமுழுதும் அவனுக்காகப் பட்டணவாசலில் பதிவிருந்து இராமுழுதும் பேசாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And Samson said unto her, If they bind me with seven green withes that were never dried, then shall I be weak, and be as another man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1438,51 +1446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது: சிம்சோன் இங்கே வந்திருக்கிறான் என்று காசா ஊராருக்குச் சொல்லப்பட்டது. அவர்கள்: காலையில் வெளிச்சமாகிறபோது அவனைக் கொன்று போடுவோம் என்று சொல்லி, அவனை வளைந்துகொண்டு இராமுழுதும் அவனுக்காகப் பட்டணவாசலில் பதிவிருந்து இராமுழுதும் பேசாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And Samson said unto her, If they bind me with seven green withes that were never dried, then shall I be weak, and be as another man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1547,51 +1555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது: சிம்சோன் இங்கே வந்திருக்கிறான் என்று காசா ஊராருக்குச் சொல்லப்பட்டது. அவர்கள்: காலையில் வெளிச்சமாகிறபோது அவனைக் கொன்று போடுவோம் என்று சொல்லி, அவனை வளைந்துகொண்டு இராமுழுதும் அவனுக்காகப் பட்டணவாசலில் பதிவிருந்து இராமுழுதும் பேசாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Then the lords of the Philistines brought up to her seven green withes which had not been dried, and she bound him with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1656,51 +1664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பதிவிருக்கிறவர்கள் அறைவீட்டிலே காத்திருக்கும்போது, அவள்: சிம்சோனே பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அப்பொழுது, சணல் நூலானது நெருப்புப்பட்டவுடனே இற்றுப்போகிறதுபோல, அவன் அந்தக் கயிறுகளை அறுத்துப்போட்டான்; அவன் பலம் இன்னதினாலே உண்டாயிருக்கிறது என்று அறியப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[1. Then went Samson to Gaza, and saw there an harlot, and went in unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1765,51 +1773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே அவள் செய்து, அவைகளை ஆணியடித்து மாட்டி: சிம்சோனே, பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அவன் நித்திரைவிட்டெழும்பி, நெசவு ஆணியையும் நூல்பாவையும்கூடப் பிடுங்கிக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[8. Then the lords of the Philistines brought up to her seven green withes which had not been dried, and she bound him with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1874,51 +1882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே அவள் செய்து, அவைகளை ஆணியடித்து மாட்டி: சிம்சோனே, பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அவன் நித்திரைவிட்டெழும்பி, நெசவு ஆணியையும் நூல்பாவையும்கூடப் பிடுங்கிக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[9. Now there were men lying in wait, abiding with her in the chamber. And she said unto him, The Philistines be upon you, Samson. And he brake the withes, as a thread of tow is broken when it touches the fire. So his strength was not known.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1983,51 +1991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சிம்சோன் நடுராத்திரிமட்டும் படுத்திருந்து, நடுராத்திரியில் எழுந்து, பட்டணத்து வாசல் கதவுகளையும் அதின் இரண்டு நிலைகளையும் பிடித்து, தாழ்ப்பாளோடேகூடப் பேர்த்து, தன் தோளின் மேல் வைத்து, எபிரோனுக்கு எதிரேயிருக்கிற மலையின் உச்சிக்குச் சுமந்து கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[9. Now there were men lying in wait, abiding with her in the chamber. And she said unto him, The Philistines be upon you, Samson. And he brake the withes, as a thread of tow is broken when it touches the fire. So his strength was not known.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2092,51 +2100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சிம்சோன் நடுராத்திரிமட்டும் படுத்திருந்து, நடுராத்திரியில் எழுந்து, பட்டணத்து வாசல் கதவுகளையும் அதின் இரண்டு நிலைகளையும் பிடித்து, தாழ்ப்பாளோடேகூடப் பேர்த்து, தன் தோளின் மேல் வைத்து, எபிரோனுக்கு எதிரேயிருக்கிற மலையின் உச்சிக்குச் சுமந்து கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[9. Now there were men lying in wait, abiding with her in the chamber. And she said unto him, The Philistines be upon you, Samson. And he brake the withes, as a thread of tow is broken when it touches the fire. So his strength was not known.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2201,51 +2209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சிம்சோன் நடுராத்திரிமட்டும் படுத்திருந்து, நடுராத்திரியில் எழுந்து, பட்டணத்து வாசல் கதவுகளையும் அதின் இரண்டு நிலைகளையும் பிடித்து, தாழ்ப்பாளோடேகூடப் பேர்த்து, தன் தோளின் மேல் வைத்து, எபிரோனுக்கு எதிரேயிருக்கிற மலையின் உச்சிக்குச் சுமந்து கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[10. And Delilah said unto Samson, Behold, you have mocked me, and told me lies: now tell me, I pray you, wherewith you might be bound.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2310,51 +2318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்குப்பின்பு அவன் சோரேக் ஆற்றங்கரையில் இருக்கிற தெலீலாள் என்னும் பேருள்ள ஒரு ஸ்திரீயோடே சிநேகமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. And Delilah said unto Samson, Behold, you have mocked me, and told me lies: now tell me, I pray you, wherewith you might be bound.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2419,51 +2427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவள் அவனைப் பார்த்து: உன் இருதயம் என்னோடு இராதிருக்க, உன்னைச் சிநேகிக்கிறேன் என்று நீ எப்படிச் சொல்லுகிறாய்? நீ இந்த மூன்றுவிசையும் என்னைப் பரியாசம் பண்ணினாய் அல்லவா, உன்னுடைய மகாபலம் எதினாலே உண்டாயிருக்கிறது என்று எனக்குச் சொல்லாமற்போனாயே என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[11. And he said unto her, If they bind me fast with new ropes that never were occupied, then shall I be weak, and be as another man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2528,51 +2536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவள் அவனைப் பார்த்து: உன் இருதயம் என்னோடு இராதிருக்க, உன்னைச் சிநேகிக்கிறேன் என்று நீ எப்படிச் சொல்லுகிறாய்? நீ இந்த மூன்றுவிசையும் என்னைப் பரியாசம் பண்ணினாய் அல்லவா, உன்னுடைய மகாபலம் எதினாலே உண்டாயிருக்கிறது என்று எனக்குச் சொல்லாமற்போனாயே என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[11. And he said unto her, If they bind me fast with new ropes that never were occupied, then shall I be weak, and be as another man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2637,51 +2645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவள் அவனைப் பார்த்து: உன் இருதயம் என்னோடு இராதிருக்க, உன்னைச் சிநேகிக்கிறேன் என்று நீ எப்படிச் சொல்லுகிறாய்? நீ இந்த மூன்றுவிசையும் என்னைப் பரியாசம் பண்ணினாய் அல்லவா, உன்னுடைய மகாபலம் எதினாலே உண்டாயிருக்கிறது என்று எனக்குச் சொல்லாமற்போனாயே என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[12. Delilah therefore took new ropes, and bound him therewith, and said unto him, The Philistines be upon you, Samson. And there were hidden attackers in wait abiding in the chamber. And he brake them from off his arms like a thread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2746,51 +2754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவளிடத்திற்குப் பெலிஸ்தரின் அதிபதிகள் போய்: நீ அவனை நயம்பண்ணி, அவனுடைய மகா பலம் எதினாலே உண்டாயிருக்கிறது என்றும், நாங்கள் அவனைக் கட்டிச் சிறுமைப்படுத்துகிறதற்கு எதினாலே அவனை மேற்கொள்ளலாம் என்றும் அறிந்துகொள்; அப்பொழுது நாங்கள் ஒவ்வொருவரும் ஆயிரத்து நூறு வெள்ளிக்காசு உனக்குக் கொடுப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Delilah therefore took new ropes, and bound him therewith, and said unto him, The Philistines be upon you, Samson. And there were hidden attackers in wait abiding in the chamber. And he brake them from off his arms like a thread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2855,51 +2863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பதிவிருக்கிறவர்கள் அறைவீட்டிலே காத்திருக்கும்போது, அவள்: சிம்சோனே பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அப்பொழுது, சணல் நூலானது நெருப்புப்பட்டவுடனே இற்றுப்போகிறதுபோல, அவன் அந்தக் கயிறுகளை அறுத்துப்போட்டான்; அவன் பலம் இன்னதினாலே உண்டாயிருக்கிறது என்று அறியப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[2. And it was told the Gazites, saying, Samson has come here. And they compassed him in, and laid wait for him all night in the gate of the city, and were quiet all the night, saying, In the morning, when it is day, we shall kill him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2964,51 +2972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவளிடத்திற்குப் பெலிஸ்தரின் அதிபதிகள் போய்: நீ அவனை நயம்பண்ணி, அவனுடைய மகா பலம் எதினாலே உண்டாயிருக்கிறது என்றும், நாங்கள் அவனைக் கட்டிச் சிறுமைப்படுத்துகிறதற்கு எதினாலே அவனை மேற்கொள்ளலாம் என்றும் அறிந்துகொள்; அப்பொழுது நாங்கள் ஒவ்வொருவரும் ஆயிரத்து நூறு வெள்ளிக்காசு உனக்குக் கொடுப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Delilah therefore took new ropes, and bound him therewith, and said unto him, The Philistines be upon you, Samson. And there were hidden attackers in wait abiding in the chamber. And he brake them from off his arms like a thread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3073,51 +3081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவளிடத்திற்குப் பெலிஸ்தரின் அதிபதிகள் போய்: நீ அவனை நயம்பண்ணி, அவனுடைய மகா பலம் எதினாலே உண்டாயிருக்கிறது என்றும், நாங்கள் அவனைக் கட்டிச் சிறுமைப்படுத்துகிறதற்கு எதினாலே அவனை மேற்கொள்ளலாம் என்றும் அறிந்துகொள்; அப்பொழுது நாங்கள் ஒவ்வொருவரும் ஆயிரத்து நூறு வெள்ளிக்காசு உனக்குக் கொடுப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And Delilah said unto Samson, Until now you have mocked me, and told me lies: tell me wherewith you might be bound. And he said unto her, If you weave the seven locks of my head with the web.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3182,51 +3190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவளிடத்திற்குப் பெலிஸ்தரின் அதிபதிகள் போய்: நீ அவனை நயம்பண்ணி, அவனுடைய மகா பலம் எதினாலே உண்டாயிருக்கிறது என்றும், நாங்கள் அவனைக் கட்டிச் சிறுமைப்படுத்துகிறதற்கு எதினாலே அவனை மேற்கொள்ளலாம் என்றும் அறிந்துகொள்; அப்பொழுது நாங்கள் ஒவ்வொருவரும் ஆயிரத்து நூறு வெள்ளிக்காசு உனக்குக் கொடுப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And Delilah said unto Samson, Until now you have mocked me, and told me lies: tell me wherewith you might be bound. And he said unto her, If you weave the seven locks of my head with the web.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3291,51 +3299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இப்படி அவனைத் தினம்தினம் தன் வார்த்தைகளினாலே நெருக்கி அலட்டிக் கொண்டிருக்கிறதினால், சாகத்தக்கதாய் அவன் ஆத்துமா விசனப்பட்டு,]]></a:t>
+              <a:t><![CDATA[13. And Delilah said unto Samson, Until now you have mocked me, and told me lies: tell me wherewith you might be bound. And he said unto her, If you weave the seven locks of my head with the web.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3400,51 +3408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இப்படி அவனைத் தினம்தினம் தன் வார்த்தைகளினாலே நெருக்கி அலட்டிக் கொண்டிருக்கிறதினால், சாகத்தக்கதாய் அவன் ஆத்துமா விசனப்பட்டு,]]></a:t>
+              <a:t><![CDATA[14. And she fastened it with the pin, and said unto him, The Philistines be upon you, Samson. And he awaked out of his sleep, and went away with the pin of the beam, and with the web.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3509,51 +3517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே தெலீலாள் சிம்சோனைப் பார்த்து: உன் மகா பலம் எதினாலே உண்டாயிருக்கிறது, உன்னைச் சிறுமைப்படுத்த உன்னை எதினாலே கட்டலாம் என்று நீ எனக்குச் சொல்லவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[14. And she fastened it with the pin, and said unto him, The Philistines be upon you, Samson. And he awaked out of his sleep, and went away with the pin of the beam, and with the web.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3618,51 +3626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே தெலீலாள் சிம்சோனைப் பார்த்து: உன் மகா பலம் எதினாலே உண்டாயிருக்கிறது, உன்னைச் சிறுமைப்படுத்த உன்னை எதினாலே கட்டலாம் என்று நீ எனக்குச் சொல்லவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[15. And she said unto him, How can you say, I love you, when yours heart is not with me? you have mocked me these three times, and have not told me wherein your great strength lies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3727,51 +3735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தன் இருதயத்தையெல்லாம் அவளுக்கு வெளிப்படுத்தி: சவரகன் கத்தி என் தலையின் மேல் படவில்லை; நான் என் தாயின் கர்ப்பத்தில் பிறந்ததுமுதல் தேவனுக்கென்று நசரேயனானவன்; என் தலைசிரைக்கப்பட்டால், என் பலம் என்னை விட்டுப்போம்; அதினாலே நான் பலட்சயமாகி, மற்ற எல்லா மனுஷரைப்போலும் ஆவேன் என்று அவளிடத்தில் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[15. And she said unto him, How can you say, I love you, when yours heart is not with me? you have mocked me these three times, and have not told me wherein your great strength lies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3836,51 +3844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தன் இருதயத்தையெல்லாம் அவளுக்கு வெளிப்படுத்தி: சவரகன் கத்தி என் தலையின் மேல் படவில்லை; நான் என் தாயின் கர்ப்பத்தில் பிறந்ததுமுதல் தேவனுக்கென்று நசரேயனானவன்; என் தலைசிரைக்கப்பட்டால், என் பலம் என்னை விட்டுப்போம்; அதினாலே நான் பலட்சயமாகி, மற்ற எல்லா மனுஷரைப்போலும் ஆவேன் என்று அவளிடத்தில் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[15. And she said unto him, How can you say, I love you, when yours heart is not with me? you have mocked me these three times, and have not told me wherein your great strength lies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3945,51 +3953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தன் இருதயத்தையெல்லாம் அவளுக்கு வெளிப்படுத்தி: சவரகன் கத்தி என் தலையின் மேல் படவில்லை; நான் என் தாயின் கர்ப்பத்தில் பிறந்ததுமுதல் தேவனுக்கென்று நசரேயனானவன்; என் தலைசிரைக்கப்பட்டால், என் பலம் என்னை விட்டுப்போம்; அதினாலே நான் பலட்சயமாகி, மற்ற எல்லா மனுஷரைப்போலும் ஆவேன் என்று அவளிடத்தில் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[16. And it came to pass, when she pressed him daily with her words, and urged him, so that his soul was vexed unto death;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4054,51 +4062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பதிவிருக்கிறவர்கள் அறைவீட்டிலே காத்திருக்கும்போது, அவள்: சிம்சோனே பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அப்பொழுது, சணல் நூலானது நெருப்புப்பட்டவுடனே இற்றுப்போகிறதுபோல, அவன் அந்தக் கயிறுகளை அறுத்துப்போட்டான்; அவன் பலம் இன்னதினாலே உண்டாயிருக்கிறது என்று அறியப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[2. And it was told the Gazites, saying, Samson has come here. And they compassed him in, and laid wait for him all night in the gate of the city, and were quiet all the night, saying, In the morning, when it is day, we shall kill him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4163,51 +4171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்குச் சிம்சோன்: உலராத பச்சையான ஏழு அகணிநார்க் கயிறுகளாலே என்னைக் கட்டினால், நான் பலட்சயமாகி, மற்ற மனுஷனைப்போல் ஆவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And it came to pass, when she pressed him daily with her words, and urged him, so that his soul was vexed unto death;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4272,51 +4280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்குச் சிம்சோன்: உலராத பச்சையான ஏழு அகணிநார்க் கயிறுகளாலே என்னைக் கட்டினால், நான் பலட்சயமாகி, மற்ற மனுஷனைப்போல் ஆவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. That he told her all his heart, and said unto her, There has not come a razor upon mine head; for I have been a Nazarite unto God from my mother's womb: if I be shaven, then my strength will go from me, and I shall become weak, and be like any other man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4381,51 +4389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது பெலிஸ்தரின் அதிபதிகள் உலராத பச்சையான ஏழு அகணி நார்க் கயிறுகளை அவளிடத்திற்குக் கொண்டுவந்தார்கள்; அவைகளால் அவள் அவனைக் கட்டினாள்.]]></a:t>
+              <a:t><![CDATA[17. That he told her all his heart, and said unto her, There has not come a razor upon mine head; for I have been a Nazarite unto God from my mother's womb: if I be shaven, then my strength will go from me, and I shall become weak, and be like any other man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4490,51 +4498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது பெலிஸ்தரின் அதிபதிகள் உலராத பச்சையான ஏழு அகணி நார்க் கயிறுகளை அவளிடத்திற்குக் கொண்டுவந்தார்கள்; அவைகளால் அவள் அவனைக் கட்டினாள்.]]></a:t>
+              <a:t><![CDATA[17. That he told her all his heart, and said unto her, There has not come a razor upon mine head; for I have been a Nazarite unto God from my mother's womb: if I be shaven, then my strength will go from me, and I shall become weak, and be like any other man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4599,51 +4607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் தன் இருதயத்தையெல்லாம் தனக்கு வெளிப்படுத்தினதைத் தெலீலாள் கண்டபோது, அவள் பெலிஸ்தரின் அதிபதிகளுக்கு ஆள் அனுப்பி: இந்த ஒருவிசை வாருங்கள், அவன் தன் இருதயத்தையெல்லாம் எனக்கு வெளிப்படுத்தினான் என்று சொல்லச்சொன்னாள்; அப்பொழுது பெலிஸ்தரின் அதிபதிகள் வெள்ளிக்காசுகளைத் தங்கள் கையில் எடுத்துக்கொண்டு அவளிடத்துக்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And when Delilah saw that he had told her all his heart, she sent and called for the lords of the Philistines, saying, Come up this once, for he has showed me all his heart. Then the lords of the Philistines came up unto her, and brought money in their hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4708,51 +4716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் தன் இருதயத்தையெல்லாம் தனக்கு வெளிப்படுத்தினதைத் தெலீலாள் கண்டபோது, அவள் பெலிஸ்தரின் அதிபதிகளுக்கு ஆள் அனுப்பி: இந்த ஒருவிசை வாருங்கள், அவன் தன் இருதயத்தையெல்லாம் எனக்கு வெளிப்படுத்தினான் என்று சொல்லச்சொன்னாள்; அப்பொழுது பெலிஸ்தரின் அதிபதிகள் வெள்ளிக்காசுகளைத் தங்கள் கையில் எடுத்துக்கொண்டு அவளிடத்துக்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And when Delilah saw that he had told her all his heart, she sent and called for the lords of the Philistines, saying, Come up this once, for he has showed me all his heart. Then the lords of the Philistines came up unto her, and brought money in their hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4817,51 +4825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் தன் இருதயத்தையெல்லாம் தனக்கு வெளிப்படுத்தினதைத் தெலீலாள் கண்டபோது, அவள் பெலிஸ்தரின் அதிபதிகளுக்கு ஆள் அனுப்பி: இந்த ஒருவிசை வாருங்கள், அவன் தன் இருதயத்தையெல்லாம் எனக்கு வெளிப்படுத்தினான் என்று சொல்லச்சொன்னாள்; அப்பொழுது பெலிஸ்தரின் அதிபதிகள் வெள்ளிக்காசுகளைத் தங்கள் கையில் எடுத்துக்கொண்டு அவளிடத்துக்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And when Delilah saw that he had told her all his heart, she sent and called for the lords of the Philistines, saying, Come up this once, for he has showed me all his heart. Then the lords of the Philistines came up unto her, and brought money in their hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4926,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவள் அவனைத் தன் மடியிலே நித்திரை செய்யப்பண்ணி, ஒருவனை அழைத்து, அவன் தலைமயிரின் ஏழு ஜடைகளையும் சிரைப்பித்து, அவனைச் சிறுமைப்படுத்தத் தொடங்கினாள்; அவன் பலம் அவனைவிட்டு நீங்கிற்று.]]></a:t>
+              <a:t><![CDATA[18. And when Delilah saw that he had told her all his heart, she sent and called for the lords of the Philistines, saying, Come up this once, for he has showed me all his heart. Then the lords of the Philistines came up unto her, and brought money in their hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5035,51 +5043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவள் அவனைத் தன் மடியிலே நித்திரை செய்யப்பண்ணி, ஒருவனை அழைத்து, அவன் தலைமயிரின் ஏழு ஜடைகளையும் சிரைப்பித்து, அவனைச் சிறுமைப்படுத்தத் தொடங்கினாள்; அவன் பலம் அவனைவிட்டு நீங்கிற்று.]]></a:t>
+              <a:t><![CDATA[19. And she made him sleep upon her knees; and she called for a man, and she caused him to shave off the seven locks of his head; and she began to afflict him, and his strength went from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5144,51 +5152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவள் அவனைத் தன் மடியிலே நித்திரை செய்யப்பண்ணி, ஒருவனை அழைத்து, அவன் தலைமயிரின் ஏழு ஜடைகளையும் சிரைப்பித்து, அவனைச் சிறுமைப்படுத்தத் தொடங்கினாள்; அவன் பலம் அவனைவிட்டு நீங்கிற்று.]]></a:t>
+              <a:t><![CDATA[19. And she made him sleep upon her knees; and she called for a man, and she caused him to shave off the seven locks of his head; and she began to afflict him, and his strength went from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5253,51 +5261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது தெலீலாள் சிம்சோனைப் பார்த்து: இதோ, என்னைப் பரியாசம் பண்ணி, எனக்குப் பொய்சொன்னாய்; இப்போதும் உன்னை எதினாலே கட்டலாம் என்று எனக்குச் சொல்லவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[2. And it was told the Gazites, saying, Samson has come here. And they compassed him in, and laid wait for him all night in the gate of the city, and were quiet all the night, saying, In the morning, when it is day, we shall kill him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5362,51 +5370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவள்: சிம்சோனே பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அவன் நித்திரைவிட்டு விழித்து, கர்த்தர் தன்னைவிட்டு விலகினதை அறியாமல், எப்போதும்போல உதறிப்போட்டு வெளியே போவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And she said, The Philistines be upon you, Samson. And he awoke out of his sleep, and said, I will go out as at other times before, and shake myself. And he knows not that the LORD was departed from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5471,51 +5479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவள்: சிம்சோனே பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அவன் நித்திரைவிட்டு விழித்து, கர்த்தர் தன்னைவிட்டு விலகினதை அறியாமல், எப்போதும்போல உதறிப்போட்டு வெளியே போவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And she said, The Philistines be upon you, Samson. And he awoke out of his sleep, and said, I will go out as at other times before, and shake myself. And he knows not that the LORD was departed from him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5580,51 +5588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பெலிஸ்தர் அவனைப் பிடித்து, அவன் கண்களைப் பிடுங்கி, அவனைக் காசாவுக்குக் கொண்டுபோய், அவனுக்கு இரண்டு வெண்கல விலங்குபோட்டுச் சிறைச்சாலையிலே மாவரைத்துக்கொண்டிருக்க வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. But the Philistines took him, and put out his eyes, and brought him down to Gaza, and bound him with fetters of brass; and he did grind in the prison house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5689,51 +5697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பெலிஸ்தர் அவனைப் பிடித்து, அவன் கண்களைப் பிடுங்கி, அவனைக் காசாவுக்குக் கொண்டுபோய், அவனுக்கு இரண்டு வெண்கல விலங்குபோட்டுச் சிறைச்சாலையிலே மாவரைத்துக்கொண்டிருக்க வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. But the Philistines took him, and put out his eyes, and brought him down to Gaza, and bound him with fetters of brass; and he did grind in the prison house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5798,51 +5806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் தலைமயிர் சிரைக்கப்பட்ட பின்பு, திரும்பவும் முளைக்கத் தொடங்கிற்று.]]></a:t>
+              <a:t><![CDATA[22. Nevertheless the hair of his head began to grow again after he was shaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5907,51 +5915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பெலிஸ்தரின் பிரபுக்கள்: நம்முடைய பகைஞனாகிய சிம்சோனை நம்முடைய தேவன் நம்முடைய கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி, தங்கள் தேவனாகிய தாகோனுக்கு ஒரு பெரிய பலி செலுத்தவும், சந்தோஷம் கொண்டாடவும் கூடி வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Then the lords of the Philistines gathered them together in order to offer a great sacrifice unto Dagon their god, and to rejoice: for they said, Our god has delivered Samson our enemy into our hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6016,51 +6024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பெலிஸ்தரின் பிரபுக்கள்: நம்முடைய பகைஞனாகிய சிம்சோனை நம்முடைய தேவன் நம்முடைய கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி, தங்கள் தேவனாகிய தாகோனுக்கு ஒரு பெரிய பலி செலுத்தவும், சந்தோஷம் கொண்டாடவும் கூடி வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Then the lords of the Philistines gathered them together in order to offer a great sacrifice unto Dagon their god, and to rejoice: for they said, Our god has delivered Samson our enemy into our hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6125,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஜனங்கள் அவனைக் கண்டவுடனே: நம்முடைய தேசத்தைப் பாழாக்கி, நம்மில் அநேகரைக் கொன்றுபோட்ட நம்முடைய பகைஞனை நம்முடைய தேவன் நமது கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி, தங்கள் தேவனைப் புகழ்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. Then the lords of the Philistines gathered them together in order to offer a great sacrifice unto Dagon their god, and to rejoice: for they said, Our god has delivered Samson our enemy into our hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6234,51 +6242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஜனங்கள் அவனைக் கண்டவுடனே: நம்முடைய தேசத்தைப் பாழாக்கி, நம்மில் அநேகரைக் கொன்றுபோட்ட நம்முடைய பகைஞனை நம்முடைய தேவன் நமது கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி, தங்கள் தேவனைப் புகழ்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And when the people saw him, they praised their god: for they said, Our god has delivered into our hands our enemy, and the destroyer of our country, which slew many of us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6343,51 +6351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஜனங்கள் அவனைக் கண்டவுடனே: நம்முடைய தேசத்தைப் பாழாக்கி, நம்மில் அநேகரைக் கொன்றுபோட்ட நம்முடைய பகைஞனை நம்முடைய தேவன் நமது கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி, தங்கள் தேவனைப் புகழ்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And when the people saw him, they praised their god: for they said, Our god has delivered into our hands our enemy, and the destroyer of our country, which slew many of us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6452,51 +6460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது தெலீலாள் சிம்சோனைப் பார்த்து: இதோ, என்னைப் பரியாசம் பண்ணி, எனக்குப் பொய்சொன்னாய்; இப்போதும் உன்னை எதினாலே கட்டலாம் என்று எனக்குச் சொல்லவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[3. And Samson lay till midnight, and arose at midnight, and took the doors of the gate of the city, and the two posts, and went away with them, bar and all, and put them upon his shoulders, and carried them up to the top of an hill that is before Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6561,51 +6569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இப்படி அவர்கள் மனமகிழ்ச்சியாயிருக்கும்போது: நமக்கு முன்பாக வேடிக்கைகாட்டும்படிக்கு, சிம்சோனைக் கூட்டிக்கொண்டு வாருங்கள் என்றார்கள்; அப்பொழுது சிம்சோனைச் சிறைச்சாலையிலிருந்து கூட்டிக்கொண்டு வந்தார்கள். அவர்களுக்கு முன்பாக வேடிக்கை காட்டினான்; அவனைத் தூண்களுக்கு நடுவே நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And it came to pass, when their hearts were merry, that they said, Call for Samson, that he may make us sport. And they called for Samson out of the prison house; and he made them sport: and they set him between the pillars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6670,51 +6678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இப்படி அவர்கள் மனமகிழ்ச்சியாயிருக்கும்போது: நமக்கு முன்பாக வேடிக்கைகாட்டும்படிக்கு, சிம்சோனைக் கூட்டிக்கொண்டு வாருங்கள் என்றார்கள்; அப்பொழுது சிம்சோனைச் சிறைச்சாலையிலிருந்து கூட்டிக்கொண்டு வந்தார்கள். அவர்களுக்கு முன்பாக வேடிக்கை காட்டினான்; அவனைத் தூண்களுக்கு நடுவே நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And it came to pass, when their hearts were merry, that they said, Call for Samson, that he may make us sport. And they called for Samson out of the prison house; and he made them sport: and they set him between the pillars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6779,51 +6787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இப்படி அவர்கள் மனமகிழ்ச்சியாயிருக்கும்போது: நமக்கு முன்பாக வேடிக்கைகாட்டும்படிக்கு, சிம்சோனைக் கூட்டிக்கொண்டு வாருங்கள் என்றார்கள்; அப்பொழுது சிம்சோனைச் சிறைச்சாலையிலிருந்து கூட்டிக்கொண்டு வந்தார்கள். அவர்களுக்கு முன்பாக வேடிக்கை காட்டினான்; அவனைத் தூண்களுக்கு நடுவே நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And it came to pass, when their hearts were merry, that they said, Call for Samson, that he may make us sport. And they called for Samson out of the prison house; and he made them sport: and they set him between the pillars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6888,51 +6896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சிம்சோன் தனக்குக் கைலாகுகொடுத்து நடத்துகிற பிள்ளையாண்டானோடே, வீட்டைத் தாங்குகிற தூண்களிலே நான் சாய்ந்துகொண்டிருக்கும்படி அவைகளை நான் தடவிப்பார்க்கட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And Samson said unto the lad that held him by the hand, Suffer me that I may feel the pillars whereupon the house stands, that I may lean upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6997,51 +7005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சிம்சோன் தனக்குக் கைலாகுகொடுத்து நடத்துகிற பிள்ளையாண்டானோடே, வீட்டைத் தாங்குகிற தூண்களிலே நான் சாய்ந்துகொண்டிருக்கும்படி அவைகளை நான் தடவிப்பார்க்கட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And Samson said unto the lad that held him by the hand, Suffer me that I may feel the pillars whereupon the house stands, that I may lean upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7106,51 +7114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்த வீடு புருஷராலும் ஸ்திரீகளாலும் நிறைந்திருந்தது; அங்கே பெலிஸ்தரின் சகல பிரபுக்களும், வீட்டின்மேல் புருஷரும் ஸ்திரீகளுமாக ஏறக்குறைய மூவாயிரம்பேர், சிம்சோன் வேடிக்கை காட்டுகிறதைப் பார்த்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. Now the house was full of men and women; and all the lords of the Philistines were there; and there were upon the roof about three thousand men and women, that beheld while Samson made sport.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7215,51 +7223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்த வீடு புருஷராலும் ஸ்திரீகளாலும் நிறைந்திருந்தது; அங்கே பெலிஸ்தரின் சகல பிரபுக்களும், வீட்டின்மேல் புருஷரும் ஸ்திரீகளுமாக ஏறக்குறைய மூவாயிரம்பேர், சிம்சோன் வேடிக்கை காட்டுகிறதைப் பார்த்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. Now the house was full of men and women; and all the lords of the Philistines were there; and there were upon the roof about three thousand men and women, that beheld while Samson made sport.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7324,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது சிம்சோன் கர்த்தரை நோக்கிக் கூப்பிட்டு: கர்த்தராகிய ஆண்டவரே, நான் என் இரண்டு கண்களுக்காக ஒரே தீர்வையாய்ப் பெலிஸ்தர் கையிலே பழிவாங்கும்படிக்கு, இந்த ஒருவிசை மாத்திரம் என்னை நினைத்தருளும், தேவனே, பலப்படுத்தும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[27. Now the house was full of men and women; and all the lords of the Philistines were there; and there were upon the roof about three thousand men and women, that beheld while Samson made sport.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7433,51 +7441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது சிம்சோன் கர்த்தரை நோக்கிக் கூப்பிட்டு: கர்த்தராகிய ஆண்டவரே, நான் என் இரண்டு கண்களுக்காக ஒரே தீர்வையாய்ப் பெலிஸ்தர் கையிலே பழிவாங்கும்படிக்கு, இந்த ஒருவிசை மாத்திரம் என்னை நினைத்தருளும், தேவனே, பலப்படுத்தும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[28. And Samson called unto the LORD, and said, O Lord God, remember me, I pray you, and strengthen me, I pray you, only this once, O God, that I may be at once avenged of the Philistines for my two eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7542,51 +7550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது சிம்சோன் கர்த்தரை நோக்கிக் கூப்பிட்டு: கர்த்தராகிய ஆண்டவரே, நான் என் இரண்டு கண்களுக்காக ஒரே தீர்வையாய்ப் பெலிஸ்தர் கையிலே பழிவாங்கும்படிக்கு, இந்த ஒருவிசை மாத்திரம் என்னை நினைத்தருளும், தேவனே, பலப்படுத்தும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[28. And Samson called unto the LORD, and said, O Lord God, remember me, I pray you, and strengthen me, I pray you, only this once, O God, that I may be at once avenged of the Philistines for my two eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7651,51 +7659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு அவன்: இதுவரைக்கும் ஒரு வேலைக்கும் வழங்காதிருக்கிற புதுக்கயிறுகளால் என்னை இறுகக் கட்டினால், நான் பலட்சயமாகி, மற்ற மனுஷனைப்போல் ஆவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And Samson lay till midnight, and arose at midnight, and took the doors of the gate of the city, and the two posts, and went away with them, bar and all, and put them upon his shoulders, and carried them up to the top of an hill that is before Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7760,51 +7768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. சிம்சோன் அந்த வீட்டைத் தாங்கி நிற்கிற இரண்டு நடுத்தூண்களில், ஒன்றைத் தன் வலதுகையினாலும், மற்றொன்றைத் தன் இடதுகையினாலும் பிடித்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[28. And Samson called unto the LORD, and said, O Lord God, remember me, I pray you, and strengthen me, I pray you, only this once, O God, that I may be at once avenged of the Philistines for my two eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7869,51 +7877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. சிம்சோன் அந்த வீட்டைத் தாங்கி நிற்கிற இரண்டு நடுத்தூண்களில், ஒன்றைத் தன் வலதுகையினாலும், மற்றொன்றைத் தன் இடதுகையினாலும் பிடித்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[29. And Samson took hold of the two middle pillars upon which the house stood, and on which it was borne up, of the one with his right hand, and of the other with his left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7978,51 +7986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. என் ஜீவன் பெலிஸ்தரோடேகூட மடியக்கடவது என்று சொல்லி, பலமாய்ச் சாய்க்க, அந்த வீடு அதில் இருந்த பிரபுக்கள்மேலும் எல்லா ஜனங்கள்மேலும் விழுந்தது; இவ்விதமாய் அவன் உயிரோடிருக்கையில் அவனால் கொல்லப்பட்டவர்களைப்பார்க்கிலும், அவன் சாகும்போது அவனால் கொல்லப்பட்டவர்கள் அதிகமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And Samson took hold of the two middle pillars upon which the house stood, and on which it was borne up, of the one with his right hand, and of the other with his left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8087,51 +8095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. என் ஜீவன் பெலிஸ்தரோடேகூட மடியக்கடவது என்று சொல்லி, பலமாய்ச் சாய்க்க, அந்த வீடு அதில் இருந்த பிரபுக்கள்மேலும் எல்லா ஜனங்கள்மேலும் விழுந்தது; இவ்விதமாய் அவன் உயிரோடிருக்கையில் அவனால் கொல்லப்பட்டவர்களைப்பார்க்கிலும், அவன் சாகும்போது அவனால் கொல்லப்பட்டவர்கள் அதிகமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And Samson said, Let me die with the Philistines. And he bowed himself with all his might; and the house fell upon the lords, and upon all the people that were therein. So the dead which he slew at his death were more than they which he slew in his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8196,51 +8204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. என் ஜீவன் பெலிஸ்தரோடேகூட மடியக்கடவது என்று சொல்லி, பலமாய்ச் சாய்க்க, அந்த வீடு அதில் இருந்த பிரபுக்கள்மேலும் எல்லா ஜனங்கள்மேலும் விழுந்தது; இவ்விதமாய் அவன் உயிரோடிருக்கையில் அவனால் கொல்லப்பட்டவர்களைப்பார்க்கிலும், அவன் சாகும்போது அவனால் கொல்லப்பட்டவர்கள் அதிகமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And Samson said, Let me die with the Philistines. And he bowed himself with all his might; and the house fell upon the lords, and upon all the people that were therein. So the dead which he slew at his death were more than they which he slew in his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8305,51 +8313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பின்பு அவன் சகோதரரும், அவன் தகப்பன் வீட்டாரனைவரும் போய், அவனை எடுத்துக்கொண்டுவந்து, சோராவுக்கும் எஸ்தாவேலுக்கும் நடுவே அவன் தகப்பனாகிய மனோவாவின் கல்லறையில் அடக்கம்பண்ணினார்கள். அவன் இஸ்ரவேலை இருபதுவருஷம் நியாயம் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[30. And Samson said, Let me die with the Philistines. And he bowed himself with all his might; and the house fell upon the lords, and upon all the people that were therein. So the dead which he slew at his death were more than they which he slew in his life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8414,51 +8422,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பின்பு அவன் சகோதரரும், அவன் தகப்பன் வீட்டாரனைவரும் போய், அவனை எடுத்துக்கொண்டுவந்து, சோராவுக்கும் எஸ்தாவேலுக்கும் நடுவே அவன் தகப்பனாகிய மனோவாவின் கல்லறையில் அடக்கம்பண்ணினார்கள். அவன் இஸ்ரவேலை இருபதுவருஷம் நியாயம் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[31. Then his brethren and all the house of his father came down, and took him, and brought him up, and buried him between Zorah and Eshtaol in the buryingplace of Manoah his father. And he judged Israel twenty years.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Then his brethren and all the house of his father came down, and took him, and brought him up, and buried him between Zorah and Eshtaol in the buryingplace of Manoah his father. And he judged Israel twenty years.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. Then his brethren and all the house of his father came down, and took him, and brought him up, and buried him between Zorah and Eshtaol in the buryingplace of Manoah his father. And he judged Israel twenty years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8523,51 +8749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு அவன்: இதுவரைக்கும் ஒரு வேலைக்கும் வழங்காதிருக்கிற புதுக்கயிறுகளால் என்னை இறுகக் கட்டினால், நான் பலட்சயமாகி, மற்ற மனுஷனைப்போல் ஆவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And Samson lay till midnight, and arose at midnight, and took the doors of the gate of the city, and the two posts, and went away with them, bar and all, and put them upon his shoulders, and carried them up to the top of an hill that is before Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8632,51 +8858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது தெலீலாள், புதுக்கயிறுகளை வாங்கி, அவைகளால் அவனைக் கட்டி, சிம்சோனே, பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; பதிவிருக்கிறவர்கள் அறைவீட்டில் இருந்தார்கள்; ஆனாலும் அவன் தன் புயங்களில் இருந்த கயிறுகளை ஒரு நூலைப்போல அறுத்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[4. And it came to pass afterward, that he loved a woman in the valley of Sorek, whose name was Delilah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8711,51 +8937,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474721436" r:id="rId1"/>
+    <p:sldLayoutId id="2478619332" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9339,50 +9565,66 @@
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9499,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শিম্শোনকে বলল, “শিম্শোন পলেষ্টীয়রা তোমাকে ধরতে আসছে|” শিম্শোন সহজেই দড়ি খুলে ফেলল| সেগুলো সে সুতোর]]></a:t>
+              <a:t><![CDATA[சிநேகமாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মতো ছিঁড়ে ফেলল|]]></a:t>
+              <a:t><![CDATA[5. அவளிடத்திற்குப் பெலிஸ்தரின் அதிபதிகள் போய்: நீ அவனை நயம்பண்ணி, அவனுடைய மகா பலம் எதினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. একদিন শিম্শোন ঘসা শহরে গেল| সেখানে সে একজন গণিকাকে দেখতে পেল| তার কাছে এক রাত্রি সে থাকতে গেল|]]></a:t>
+              <a:t><![CDATA[உண்டாயிருக்கிறது என்றும், நாங்கள் அவனைக் கட்டிச் சிறுமைப்படுத்துகிறதற்கு எதினாலே அவனை மேற்கொள்ளலாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. দলীলা শিম্শোনকে বলল, “তুমি আবার মিথ্যে কথা বলেছ| তুমি আমাকে বোকা বানিয়েছ| এবার বলো তো কি করে]]></a:t>
+              <a:t><![CDATA[என்றும் அறிந்துகொள்; அப்பொழுது நாங்கள் ஒவ்வொருவரும் ஆயிரத்து நூறு வெள்ளிக்காசு உனக்குக் கொடுப்போம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাকে বেঁধে ফেলা যায়?”শিম্শোন বলল, “যদি তুমি তাঁত দিয়ে আমার মাথায় চুলের সাতটি বিনুনী বেঁধে একটি]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পিন দিয়ে আটকে দাও তাহলে আমি আর পাঁচটা সাধারণ লোকর মতো দুর্বল হয়ে যাব|”পরে শিম্শোন ঘুমোতে গেল|]]></a:t>
+              <a:t><![CDATA[6. அப்படியே தெலீலாள் சிம்சோனைப் பார்த்து: உன் மகா பலம் எதினாலே உண்டாயிருக்கிறது, உன்னைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দলীলা তার মাথার চুলের সাতটি গোছা নিয়ে তাঁতে বুনল|]]></a:t>
+              <a:t><![CDATA[சிறுமைப்படுத்த உன்னை எதினாலே கட்டலாம் என்று நீ எனக்குச் சொல்லவேண்டும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. কেউ একজন ঘসার বাসিন্দাদের বলল, “শিম্শোন এখানে এসেছে|” তারা শিম্শোনকে হত্যা করতে চেয়েছিল| তাই]]></a:t>
+              <a:t><![CDATA[7. அதற்குச் சிம்சோன்: உலராத பச்சையான ஏழு அகணிநார்க் கயிறுகளாலே என்னைக் கட்டினால், நான் பலட்சயமாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা শহরটা ঘিরে ফেলল| ওরা শিমশোনের জন্য লুকিয়ে থেকে অপেক্ষা করতে লাগল| সারারাত তারা শহরের ফটকের]]></a:t>
+              <a:t><![CDATA[மற்ற மனுஷனைப்போல் ஆவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাশে চুপচাপ জেগে রইল| তারা বলাবলি করতে লাগল, “সকাল হলেই আমরা শিম্শোনকে বধ করব|”]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது பெலிஸ்தரின் அதிபதிகள் உலராத பச்சையான ஏழு அகணி நார்க் கயிறுகளை அவளிடத்திற்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. কিছু লোক পাশের ঘরে লুকিয়ে ছিল| দলীলা শিম্শোনকে বলল, “শিম্শোন, পলেষ্টীয়রা তোমাকে ধরে ফেলতে]]></a:t>
+              <a:t><![CDATA[1. பின்பு சிம்சோன் காசாவுக்குப் போய், அங்கே ஒரு வேசியைக் கண்டு, அவளிடத்தில் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তারপর তাঁবুর খুঁটির সঙ্গে সেই বোনা চুলগুলিকে বেঁধে মাটিতে গেঁথে ফেলল| আবার সে শিম্শোনকে ডাকল,]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்தார்கள்; அவைகளால் அவள் அவனைக் கட்டினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“পলেষ্টীয়রা তোমাকে ধরতে আসছে|” শিম্শোন তাঁত আর মাকু সব খুলে ফেলল|]]></a:t>
+              <a:t><![CDATA[9. பதிவிருக்கிறவர்கள் அறைவீட்டிலே காத்திருக்கும்போது, அவள்: சிம்சோனே பெலிஸ்தர் உன்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. কিন্তু শিম্শোন গণিকার সঙ্গে মাঝরাত পর্য়ন্ত থাকল| মাঝরাতে সে উঠে পড়ল| শহরের ফটকের দরজা চেপে ধরে]]></a:t>
+              <a:t><![CDATA[வந்துவிட்டார்கள் என்றாள்; அப்பொழுது, சணல் நூலானது நெருப்புப்பட்டவுடனே இற்றுப்போகிறதுபோல, அவன் அந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সে দেওয়াল থেকে টেনে দরজা আলগা করে দিল| তারপর সে খুলে নিল দরজা, দুটো খুঁটি, দরজা বন্ধ করার খিল|]]></a:t>
+              <a:t><![CDATA[கயிறுகளை அறுத்துப்போட்டான்; அவன் பலம் இன்னதினாலே உண்டாயிருக்கிறது என்று அறியப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এগুলো সে কাঁধে নিয়ে হিব্রোণ শহরের কাছে পাহাড়ের মাথায় উঠে গেল|]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது தெலீலாள் சிம்சோனைப் பார்த்து: இதோ, என்னைப் பரியாசம் பண்ணி, எனக்குப் பொய்சொன்னாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. পরে শিম্শোন দলীলা নামে এক নারীর প্রেমে পড়ল| দলীলা থাকত সোরেক উপত্যকায়|]]></a:t>
+              <a:t><![CDATA[இப்போதும் உன்னை எதினாலே கட்டலாம் என்று எனக்குச் சொல்லவேண்டும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. দলীলা শিম্শোনকে বলল, “তুমি তো আমায় বিশ্বাসই করো না? তুমি কি করে বলো যে, ‘আমি তোমায় ভালবাসি|’]]></a:t>
+              <a:t><![CDATA[11. அதற்கு அவன்: இதுவரைக்கும் ஒரு வேலைக்கும் வழங்காதிருக்கிற புதுக்கயிறுகளால் என்னை இறுகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গোপন ব্যাপারটা তুমি আমাকে বললে না| এই নিয়ে তিনবার তুমি আমাকে বোকা বানালে| তোমার শক্তির গোপন কথা]]></a:t>
+              <a:t><![CDATA[கட்டினால், நான் பலட்சயமாகி, மற்ற மனுஷனைப்போல் ஆவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তুমি আমাকে বললে না|”]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது தெலீலாள், புதுக்கயிறுகளை வாங்கி, அவைகளால் அவனைக் கட்டி, சிம்சோனே, பெலிஸ்தர் உன்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. পলেষ্টীয় শাসকরা দলীলার কাছে গিয়ে বলল, “শিম্শোন কিসে এত শক্তিশালী হয় আমরা জানতে চাই| তুমি কাযদা]]></a:t>
+              <a:t><![CDATA[வந்துவிட்டார்கள் என்றாள்; பதிவிருக்கிறவர்கள் அறைவீட்டில் இருந்தார்கள்; ஆனாலும் அவன் தன் புயங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাচ্ছে|” কিন্তু শিম্শোন সহজেই দড়িগুলো খুলে ফেলল| আগুনের শিখার খুব কাছে এলে একটা সূতো যেমন হয় তেমনি]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது: சிம்சோன் இங்கே வந்திருக்கிறான் என்று காசா ஊராருக்குச் சொல்லப்பட்டது. அவர்கள்: காலையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে তার এই গোপন রহস্যটা জেনে নিতে চেষ্টা কর| তাহলে তাকে কি করে ধরে বেঁধে ফেলা যায় তা আমরা জানব|]]></a:t>
+              <a:t><![CDATA[இருந்த கயிறுகளை ஒரு நூலைப்போல அறுத்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাহলেই তাকে আমরা ইচ্ছামত চালাতে পারব| যদি এটা করতে পার তাহলে আমরা প্রত্যেকে তোমাকে 28 পাউণ্ড করে]]></a:t>
+              <a:t><![CDATA[13. பின்பு தெலீலாள் சிம்சோனைப் பார்த்து: இதுவரைக்கும் என்னைப் பரியாசம்பண்ணி, எனக்குப் பொய்சொன்னாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রূপো পুরস্কার দেব|”]]></a:t>
+              <a:t><![CDATA[உன்னை எதினாலே கட்டலாம் என்று எனக்குச் சொல்லவேண்டும் என்றாள்; அதற்கு அவன் நீ என் தலைமயிரின் ஏழு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. দিনের পর দিন দলীলা শিম্শোনকে রাগিয়ে তুলতে লাগল| তার ঘ্য়ানঘ্য়ানানি শুনতে শুনতে সে ক্লান্ত হয়ে]]></a:t>
+              <a:t><![CDATA[ஜடைகளை நெசவுநூல் பாவோடே பின்னி விட்டால் ஆகும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পড়ল| ক্লান্তিতে সে যেন মরমর অবস্থায় পৌঁছাল|]]></a:t>
+              <a:t><![CDATA[14. அப்படியே அவள் செய்து, அவைகளை ஆணியடித்து மாட்டி: சிம்சோனே, பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. সেই মতো দলীলা শিম্শোনকে বলল, “আচ্ছা বলো তো, তুমি কি করে এত শক্তি পেলে? কিভাবে তোমাকে বেঁধে ফেলে]]></a:t>
+              <a:t><![CDATA[என்றாள்; அவன் நித்திரைவிட்டெழும்பி, நெசவு ஆணியையும் நூல்பாவையும்கூடப் பிடுங்கிக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বেকাযদায ফেলা যায়?”]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவள் அவனைப் பார்த்து: உன் இருதயம் என்னோடு இராதிருக்க, உன்னைச் சிநேகிக்கிறேன் என்று நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. সে এটা আর সহ্য করতে পারল না| শেষ পর্য়ন্ত সে দলীলাকে সব কিছুই বলে দিল| সে বলল, “আমি কখনও চুল]]></a:t>
+              <a:t><![CDATA[எப்படிச் சொல்லுகிறாய்? நீ இந்த மூன்றுவிசையும் என்னைப் பரியாசம் பண்ணினாய் அல்லவா, உன்னுடைய மகாபலம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাটি না| আমার জন্মের আগে থেকেই আমাকে ঈশ্বরের কাছে উত্সর্গ করে দেওয়া হয়েছে| যদি কেউ আমার চুল কেটে]]></a:t>
+              <a:t><![CDATA[எதினாலே உண்டாயிருக்கிறது என்று எனக்குச் சொல்லாமற்போனாயே என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নেয, তাহলে আমি অন্য পাঁচজন সাধারণ লোকর মতো দুর্বল হয়ে পড়ব|”]]></a:t>
+              <a:t><![CDATA[16. இப்படி அவனைத் தினம்தினம் தன் வார்த்தைகளினாலே நெருக்கி அலட்டிக் கொண்டிருக்கிறதினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে দড়িগুলো খসে পড়ল| সুতরাং পলেষ্টীয়রা শিম্শোনের শক্তির রহস্য ভেদ করতে পারল না|]]></a:t>
+              <a:t><![CDATA[வெளிச்சமாகிறபோது அவனைக் கொன்று போடுவோம் என்று சொல்லி, அவனை வளைந்துகொண்டு இராமுழுதும் அவனுக்காகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. শিম্শোন বলল, “নতুন সাতটা ধনুক বাঁধা দড়ি যে দড়িগুলো শুকনো নয়, তাই দিয়ে আমায় বেঁধে ফেলতে হবে|]]></a:t>
+              <a:t><![CDATA[சாகத்தக்கதாய் அவன் ஆத்துமா விசனப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যদি কেউ তা পারে তাহলেই আমি আর পাঁচজনের মতো দুর্বল হতে পারব|”]]></a:t>
+              <a:t><![CDATA[17. தன் இருதயத்தையெல்லாம் அவளுக்கு வெளிப்படுத்தி: சவரகன் கத்தி என் தலையின் மேல் படவில்லை; நான் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. পলেষ্টীয়রা একথা শুনে সাতটা নতুন ধনুক বাঁধা দড়ি দলীলাকে এনে দিল| সেই ধনুক বাঁধা দড়ি তখনও]]></a:t>
+              <a:t><![CDATA[தாயின் கர்ப்பத்தில் பிறந்ததுமுதல் தேவனுக்கென்று நசரேயனானவன்; என் தலைசிரைக்கப்பட்டால், என் பலம் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শুকিয়ে যায় নি| দলীলা সেই দড়ি দিয়ে শিম্শোনকে বেঁধে ফেলল|]]></a:t>
+              <a:t><![CDATA[விட்டுப்போம்; அதினாலே நான் பலட்சயமாகி, மற்ற எல்லா மனுஷரைப்போலும் ஆவேன் என்று அவளிடத்தில் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. দলীলা বুঝতে পারল শিম্শোন তার গোপন কথাটা এবার সত্যই বলেছে| পলেষ্টীয় শাসকদের কাছে সে একটা খবর]]></a:t>
+              <a:t><![CDATA[18. அவன் தன் இருதயத்தையெல்லாம் தனக்கு வெளிப்படுத்தினதைத் தெலீலாள் கண்டபோது, அவள் பெலிஸ்தரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাঠাল| সে বলে পাঠাল, “আর একবার ফিরে এসো, শিম্শোন আমায় সব বলে দিয়েছে|” এই খবর পেয়ে তারা আবার]]></a:t>
+              <a:t><![CDATA[அதிபதிகளுக்கு ஆள் அனுப்பி: இந்த ஒருவிசை வாருங்கள், அவன் தன் இருதயத்தையெல்லாம் எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দলীলার কাছে চলে এল| প্রতিশ্রুতি মত দলীলাকে দেবার মত টাকা নিয়ে এল|]]></a:t>
+              <a:t><![CDATA[வெளிப்படுத்தினான் என்று சொல்லச்சொன்னாள்; அப்பொழுது பெலிஸ்தரின் அதிபதிகள் வெள்ளிக்காசுகளைத் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. দলীলার কোলে মাথা দিয়ে শিম্শোন যখন শুয়ে ছিল, সেই সময় দলীলা তাকে ঘুম পাড়িযে দিল| তারপর সে একজন]]></a:t>
+              <a:t><![CDATA[கையில் எடுத்துக்கொண்டு அவளிடத்துக்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোককে শিম্শোনের চুলের গোছা কেটে নেবার জন্য ডাকল| এইভাবে দলীলা শিম্শোনকে শক্তিহীন করে দিল| শিম্শোনের]]></a:t>
+              <a:t><![CDATA[19. அவள் அவனைத் தன் மடியிலே நித்திரை செய்யப்பண்ணி, ஒருவனை அழைத்து, அவன் தலைமயிரின் ஏழு ஜடைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শক্তি চলে গেল|]]></a:t>
+              <a:t><![CDATA[சிரைப்பித்து, அவனைச் சிறுமைப்படுத்தத் தொடங்கினாள்; அவன் பலம் அவனைவிட்டு நீங்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +15417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. দলীলা শিম্শোনকে বলল, “তুমি আমাকে মিথ্যে কথা বলেছ| তুমি আমাকে বোকা বানিয়েছ| এখন বলো তো, কি করে]]></a:t>
+              <a:t><![CDATA[பட்டணவாசலில் பதிவிருந்து இராமுழுதும் பேசாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +15549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. দলীলা শিম্শোনকে ডেকে বলল, “শিম্শোন, পলেষ্টীয়রা তোমাকে ধরবার জন্য আসছে!” শিম্শোন জেগে উঠে ভাবলো,]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அவள்: சிம்சோனே பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அவன் நித்திரைவிட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +15681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[“আমি আগের মতোই নিজেকে বাঁচিয়ে নিতে পারব|” কিন্তু সে বুঝতে পারে নি যে প্রভু তাকে ছেড়ে চলে গেছেন|]]></a:t>
+              <a:t><![CDATA[விழித்து, கர்த்தர் தன்னைவிட்டு விலகினதை அறியாமல், எப்போதும்போல உதறிப்போட்டு வெளியே போவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +15813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. পলেষ্টীয়রা শিম্শোনকে ধরে ফেলল| তারা তার চোখ খুবলে নিয়ে তাকে ঘসা শহরে নিয়ে গেল এবং যাতে সে]]></a:t>
+              <a:t><![CDATA[21. பெலிஸ்தர் அவனைப் பிடித்து, அவன் கண்களைப் பிடுங்கி, அவனைக் காசாவுக்குக் கொண்டுபோய், அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +15945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পালিয়ে না যায় সেজন্য চেন দিয়ে বাঁধল| তারপর কারাগারে তাকে ঢুকিয়ে য়াঁতায শস্য পিষতে বাধ্য করল|]]></a:t>
+              <a:t><![CDATA[இரண்டு வெண்கல விலங்குபோட்டுச் சிறைச்சாலையிலே மாவரைத்துக்கொண்டிருக்க வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +16077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. কিন্তু আবার শিম্শোনের চুল গজাতে লাগলো|]]></a:t>
+              <a:t><![CDATA[22. அவன் தலைமயிர் சிரைக்கப்பட்ட பின்பு, திரும்பவும் முளைக்கத் தொடங்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +16209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. পলেষ্টীয়দের শাসকরা সবাই উত্সব করতে জড়ো হল| তারা তাদের দেবতা দাগোনের কাছে একটা মস্ত বড় নৈবেদ্য]]></a:t>
+              <a:t><![CDATA[23. பெலிஸ்தரின் பிரபுக்கள்: நம்முடைய பகைஞனாகிய சிம்சோனை நம்முடைய தேவன் நம்முடைய கையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +16341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবার ব্যবস্থা করছিল| তারা বলল, “আমাদের দেবতাই আমাদের শিম্শোনকে হারিযে দিতে সাহায্য করেছে|”]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுத்தார் என்று சொல்லி, தங்கள் தேவனாகிய தாகோனுக்கு ஒரு பெரிய பலி செலுத்தவும், சந்தோஷம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. পলেষ্টীয়রা শিম্শোনের দিকে তাকাল এবং তাদের দেবতার প্রশংসা করতে শুরু করল| তারা বলল:এই লোকটা]]></a:t>
+              <a:t><![CDATA[கொண்டாடவும் கூடி வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16363,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাদের লোককে হত্যা করেছে এবং আমাদের দেশ ধ্বংস করেছে| আমাদের দেবতা আমাদের শত্রুদের বিরুদ্ধে জয়ী]]></a:t>
+              <a:t><![CDATA[24. ஜனங்கள் அவனைக் கண்டவுடனே: நம்முடைய தேசத்தைப் பாழாக்கி, நம்மில் அநேகரைக் கொன்றுபோட்ட நம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16495,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছে|]]></a:t>
+              <a:t><![CDATA[பகைஞனை நம்முடைய தேவன் நமது கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி, தங்கள் தேவனைப் புகழ்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16627,51 +16869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোক তোমাকে বেঁধে ফেলতে পারে?”]]></a:t>
+              <a:t><![CDATA[3. சிம்சோன் நடுராத்திரிமட்டும் படுத்திருந்து, நடுராத்திரியில் எழுந்து, பட்டணத்து வாசல் கதவுகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16759,51 +17001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. লোকরা উত্সবে বেশ মেতে উঠলো| তারা বলল, “শিম্শোনকে বের করে আনো| আমরা তাকে নিয়ে মজা করব|” কারাগার]]></a:t>
+              <a:t><![CDATA[25. இப்படி அவர்கள் மனமகிழ்ச்சியாயிருக்கும்போது: நமக்கு முன்பாக வேடிக்கைகாட்டும்படிக்கு, சிம்சோனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16891,51 +17133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে শিম্শোনকে নিয়ে এসে তারা ওকে নিয়ে মজা করতে লাগল| দাগোনের মন্দিরের থামের মাঝখানে তারা শিম্শোনকে]]></a:t>
+              <a:t><![CDATA[கூட்டிக்கொண்டு வாருங்கள் என்றார்கள்; அப்பொழுது சிம்சோனைச் சிறைச்சாலையிலிருந்து கூட்டிக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17023,51 +17265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাঁড় করাল|]]></a:t>
+              <a:t><![CDATA[வந்தார்கள். அவர்களுக்கு முன்பாக வேடிக்கை காட்டினான்; அவனைத் தூண்களுக்கு நடுவே நிறுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17155,51 +17397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. একজন ভৃত্য শিম্শোনের হাত ধরে ছিল| শিম্শোন তাকে বলল, “যে দুই থামের উপর মন্দিরের উপরের অংশের ভার]]></a:t>
+              <a:t><![CDATA[26. சிம்சோன் தனக்குக் கைலாகுகொடுத்து நடத்துகிற பிள்ளையாண்டானோடே, வீட்டைத் தாங்குகிற தூண்களிலே நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17287,51 +17529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রযেছে তা আমাকে ছুঁতে দাও| আমি সেখানে হেলান দিয়ে দাঁড়াতে চাই|”]]></a:t>
+              <a:t><![CDATA[சாய்ந்துகொண்டிருக்கும்படி அவைகளை நான் தடவிப்பார்க்கட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17419,51 +17661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. মন্দিরে ঠাসা ভীড়| পলেষ্টীয়দের শাসকরা সেখানে সব এসেছে| মন্দিরের ছাদে প্রায় 3,000 নরনারী| তারা]]></a:t>
+              <a:t><![CDATA[27. அந்த வீடு புருஷராலும் ஸ்திரீகளாலும் நிறைந்திருந்தது; அங்கே பெலிஸ்தரின் சகல பிரபுக்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17551,51 +17793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শিম্শোনকে নিয়ে হাসাহাসি করছে, মজা করছে|]]></a:t>
+              <a:t><![CDATA[வீட்டின்மேல் புருஷரும் ஸ்திரீகளுமாக ஏறக்குறைய மூவாயிரம்பேர், சிம்சோன் வேடிக்கை காட்டுகிறதைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17683,51 +17925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. শিম্শোন প্রভুর কাছে এই প্রার্থনা করল, “হে সর্বশক্তিমান প্রভু তুমি দয়া করে আমায় স্মরণ করো|]]></a:t>
+              <a:t><![CDATA[பார்த்துக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17815,51 +18057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বর, আর একবার তুমি আমায় শক্তি দাও| এই একটা কাজ আমায় করতে দাও, আমি যেন এই পলেষ্টীয়দের আমার দুই]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது சிம்சோன் கர்த்தரை நோக்கிக் கூப்பிட்டு: கர்த்தராகிய ஆண்டவரே, நான் என் இரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17947,51 +18189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চোখ উপড়ে নেওয়ার জন্য শাস্তি দিতে পারি!”]]></a:t>
+              <a:t><![CDATA[கண்களுக்காக ஒரே தீர்வையாய்ப் பெலிஸ்தர் கையிலே பழிவாங்கும்படிக்கு, இந்த ஒருவிசை மாத்திரம் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18079,51 +18321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. শিম্শোন বলল, “আমাকে নতুন দড়ি দিয়ে বাঁধতে হবে| সেই দড়ি যেন আগে কেউ ব্যবহার না করে| এরকম দড়ি]]></a:t>
+              <a:t><![CDATA[அதின் இரண்டு நிலைகளையும் பிடித்து, தாழ்ப்பாளோடேகூடப் பேர்த்து, தன் தோளின் மேல் வைத்து, எபிரோனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18211,51 +18453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. তারপর শিম্শোন মন্দিরের মাঝখানে দাঁড়িয়ে দুটো থামকে ধরল| থাম দুটো সমস্ত মন্দিরটাকে ধরে রেখেছিল|]]></a:t>
+              <a:t><![CDATA[நினைத்தருளும், தேவனே, பலப்படுத்தும் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18343,51 +18585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দুটো থামের ভেতর সে নিজেকে দৃঢ়ভাবে স্থাপন করল| একটি থাম তার ডানদিকে, আরেকটা বাঁদিকে|]]></a:t>
+              <a:t><![CDATA[29. சிம்சோன் அந்த வீட்டைத் தாங்கி நிற்கிற இரண்டு நடுத்தூண்களில், ஒன்றைத் தன் வலதுகையினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18475,51 +18717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. শিম্শোন বলল, “এই পলেষ্টীয়দের সঙ্গে আমার প্রাণ যাক্!” তারপর যত জোরে পারল থামদুটোকে ধাক্কা দিল|]]></a:t>
+              <a:t><![CDATA[மற்றொன்றைத் தன் இடதுகையினாலும் பிடித்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18607,51 +18849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আর সঙ্গে সঙ্গে উপস্থিত শাসকদের ও লোকজনের ওপর মন্দিরটা ভেঙ্গে পড়ে গেল| এইভাবে শিম্শোন বেঁচে থাকা]]></a:t>
+              <a:t><![CDATA[30. என் ஜீவன் பெலிஸ்தரோடேகூட மடியக்கடவது என்று சொல்லி, பலமாய்ச் சாய்க்க, அந்த வீடு அதில் இருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18739,51 +18981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অবস্থায় যত পলেষ্টীয় হত্যা করেছিল, মরে গিয়ে তার চেয়ে ঢ়েব বেশী পলেষ্টীয় হত্যা করল|]]></a:t>
+              <a:t><![CDATA[பிரபுக்கள்மேலும் எல்லா ஜனங்கள்மேலும் விழுந்தது; இவ்விதமாய் அவன் உயிரோடிருக்கையில் அவனால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18871,51 +19113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. শিম্শোনের ভাই আর পরিবারের লোকরা সবাই তার শবদেহ নিতে এলো| তাকে নিয়ে তারা তার পিতার সমাধিতে কবর]]></a:t>
+              <a:t><![CDATA[கொல்லப்பட்டவர்களைப்பார்க்கிலும், அவன் சாகும்போது அவனால் கொல்லப்பட்டவர்கள் அதிகமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19003,51 +19245,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিল| সমাধিটা রযেছে সরা আর ইষ্টায়োল শহরের মাঝখানে| 20 বছর ধরে শিম্শোন ইস্রায়েলীয়দের বিচারক ছিলেন|]]></a:t>
+              <a:t><![CDATA[31. பின்பு அவன் சகோதரரும், அவன் தகப்பன் வீட்டாரனைவரும் போய், அவனை எடுத்துக்கொண்டுவந்து, சோராவுக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஸ்தாவேலுக்கும் நடுவே அவன் தகப்பனாகிய மனோவாவின் கல்லறையில் அடக்கம்பண்ணினார்கள். அவன் இஸ்ரவேலை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 16]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருபதுவருஷம் நியாயம் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19135,51 +19641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়ে কেউ আমাকে বাঁধলে আমি আর পাঁচজনের মতো দুর্বল হয়ে যাবো|”]]></a:t>
+              <a:t><![CDATA[எதிரேயிருக்கிற மலையின் உச்சிக்குச் சுமந்து கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19267,51 +19773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. দলীলা কয়েকটা নতুন দড়ি দিয়ে শিম্শোনকে বেঁধে ফেলল| পাশের ঘরে কিছু লোক লুকিয়ে ছিল| দলীলা]]></a:t>
+              <a:t><![CDATA[4. அதற்குப்பின்பு அவன் சோரேக் ஆற்றங்கரையில் இருக்கிற தெலீலாள் என்னும் பேருள்ள ஒரு ஸ்திரீயோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19328,91 +19834,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
   <a:themeElements>
-    <a:clrScheme name="Theme32">
+    <a:clrScheme name="Theme41">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme32">
+    <a:fontScheme name="Theme41">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19438,51 +19944,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme32">
+    <a:fmtScheme name="Theme41">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19613,51 +20119,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>76</Slides>
+  <Slides>78</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>