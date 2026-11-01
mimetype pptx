--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -8937,51 +8937,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619332" r:id="rId1"/>
+    <p:sldLayoutId id="2482540375" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -19834,91 +19834,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme87">
   <a:themeElements>
-    <a:clrScheme name="Theme41">
+    <a:clrScheme name="Theme87">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme41">
+    <a:fontScheme name="Theme87">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19944,51 +19944,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme41">
+    <a:fmtScheme name="Theme87">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>