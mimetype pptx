--- v0 (2026-06-17)
+++ v1 (2026-08-02)
@@ -566,51 +566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவள் அவனைப் பார்த்து: உன் இருதயம் என்னோடு இராதிருக்க, உன்னைச் சிநேகிக்கிறேன் என்று நீ எப்படிச் சொல்லுகிறாய்? நீ இந்த மூன்றுவிசையும் என்னைப் பரியாசம் பண்ணினாய் அல்லவா, உன்னுடைய மகாபலம் எதினாலே உண்டாயிருக்கிறது என்று எனக்குச் சொல்லாமற்போனாயே என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது தெலீலாள், புதுக்கயிறுகளை வாங்கி, அவைகளால் அவனைக் கட்டி, சிம்சோனே, பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; பதிவிருக்கிறவர்கள் அறைவீட்டில் இருந்தார்கள்; ஆனாலும் அவன் தன் புயங்களில் இருந்த கயிறுகளை ஒரு நூலைப்போல அறுத்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -675,51 +675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவள் அவனைப் பார்த்து: உன் இருதயம் என்னோடு இராதிருக்க, உன்னைச் சிநேகிக்கிறேன் என்று நீ எப்படிச் சொல்லுகிறாய்? நீ இந்த மூன்றுவிசையும் என்னைப் பரியாசம் பண்ணினாய் அல்லவா, உன்னுடைய மகாபலம் எதினாலே உண்டாயிருக்கிறது என்று எனக்குச் சொல்லாமற்போனாயே என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது தெலீலாள், புதுக்கயிறுகளை வாங்கி, அவைகளால் அவனைக் கட்டி, சிம்சோனே, பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; பதிவிருக்கிறவர்கள் அறைவீட்டில் இருந்தார்கள்; ஆனாலும் அவன் தன் புயங்களில் இருந்த கயிறுகளை ஒரு நூலைப்போல அறுத்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -784,51 +784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இப்படி அவனைத் தினம்தினம் தன் வார்த்தைகளினாலே நெருக்கி அலட்டிக் கொண்டிருக்கிறதினால், சாகத்தக்கதாய் அவன் ஆத்துமா விசனப்பட்டு,]]></a:t>
+              <a:t><![CDATA[1. பின்பு சிம்சோன் காசாவுக்குப் போய், அங்கே ஒரு வேசியைக் கண்டு, அவளிடத்தில் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -893,51 +893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இப்படி அவனைத் தினம்தினம் தன் வார்த்தைகளினாலே நெருக்கி அலட்டிக் கொண்டிருக்கிறதினால், சாகத்தக்கதாய் அவன் ஆத்துமா விசனப்பட்டு,]]></a:t>
+              <a:t><![CDATA[13. பின்பு தெலீலாள் சிம்சோனைப் பார்த்து: இதுவரைக்கும் என்னைப் பரியாசம்பண்ணி, எனக்குப் பொய்சொன்னாய்; உன்னை எதினாலே கட்டலாம் என்று எனக்குச் சொல்லவேண்டும் என்றாள்; அதற்கு அவன் நீ என் தலைமயிரின் ஏழு ஜடைகளை நெசவுநூல் பாவோடே பின்னி விட்டால் ஆகும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1002,51 +1002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தன் இருதயத்தையெல்லாம் அவளுக்கு வெளிப்படுத்தி: சவரகன் கத்தி என் தலையின் மேல் படவில்லை; நான் என் தாயின் கர்ப்பத்தில் பிறந்ததுமுதல் தேவனுக்கென்று நசரேயனானவன்; என் தலைசிரைக்கப்பட்டால், என் பலம் என்னை விட்டுப்போம்; அதினாலே நான் பலட்சயமாகி, மற்ற எல்லா மனுஷரைப்போலும் ஆவேன் என்று அவளிடத்தில் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. பின்பு தெலீலாள் சிம்சோனைப் பார்த்து: இதுவரைக்கும் என்னைப் பரியாசம்பண்ணி, எனக்குப் பொய்சொன்னாய்; உன்னை எதினாலே கட்டலாம் என்று எனக்குச் சொல்லவேண்டும் என்றாள்; அதற்கு அவன் நீ என் தலைமயிரின் ஏழு ஜடைகளை நெசவுநூல் பாவோடே பின்னி விட்டால் ஆகும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1111,51 +1111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தன் இருதயத்தையெல்லாம் அவளுக்கு வெளிப்படுத்தி: சவரகன் கத்தி என் தலையின் மேல் படவில்லை; நான் என் தாயின் கர்ப்பத்தில் பிறந்ததுமுதல் தேவனுக்கென்று நசரேயனானவன்; என் தலைசிரைக்கப்பட்டால், என் பலம் என்னை விட்டுப்போம்; அதினாலே நான் பலட்சயமாகி, மற்ற எல்லா மனுஷரைப்போலும் ஆவேன் என்று அவளிடத்தில் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. பின்பு தெலீலாள் சிம்சோனைப் பார்த்து: இதுவரைக்கும் என்னைப் பரியாசம்பண்ணி, எனக்குப் பொய்சொன்னாய்; உன்னை எதினாலே கட்டலாம் என்று எனக்குச் சொல்லவேண்டும் என்றாள்; அதற்கு அவன் நீ என் தலைமயிரின் ஏழு ஜடைகளை நெசவுநூல் பாவோடே பின்னி விட்டால் ஆகும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1220,51 +1220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தன் இருதயத்தையெல்லாம் அவளுக்கு வெளிப்படுத்தி: சவரகன் கத்தி என் தலையின் மேல் படவில்லை; நான் என் தாயின் கர்ப்பத்தில் பிறந்ததுமுதல் தேவனுக்கென்று நசரேயனானவன்; என் தலைசிரைக்கப்பட்டால், என் பலம் என்னை விட்டுப்போம்; அதினாலே நான் பலட்சயமாகி, மற்ற எல்லா மனுஷரைப்போலும் ஆவேன் என்று அவளிடத்தில் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. பின்பு தெலீலாள் சிம்சோனைப் பார்த்து: இதுவரைக்கும் என்னைப் பரியாசம்பண்ணி, எனக்குப் பொய்சொன்னாய்; உன்னை எதினாலே கட்டலாம் என்று எனக்குச் சொல்லவேண்டும் என்றாள்; அதற்கு அவன் நீ என் தலைமயிரின் ஏழு ஜடைகளை நெசவுநூல் பாவோடே பின்னி விட்டால் ஆகும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1329,51 +1329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் தன் இருதயத்தையெல்லாம் தனக்கு வெளிப்படுத்தினதைத் தெலீலாள் கண்டபோது, அவள் பெலிஸ்தரின் அதிபதிகளுக்கு ஆள் அனுப்பி: இந்த ஒருவிசை வாருங்கள், அவன் தன் இருதயத்தையெல்லாம் எனக்கு வெளிப்படுத்தினான் என்று சொல்லச்சொன்னாள்; அப்பொழுது பெலிஸ்தரின் அதிபதிகள் வெள்ளிக்காசுகளைத் தங்கள் கையில் எடுத்துக்கொண்டு அவளிடத்துக்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது: சிம்சோன் இங்கே வந்திருக்கிறான் என்று காசா ஊராருக்குச் சொல்லப்பட்டது. அவர்கள்: காலையில் வெளிச்சமாகிறபோது அவனைக் கொன்று போடுவோம் என்று சொல்லி, அவனை வளைந்துகொண்டு இராமுழுதும் அவனுக்காகப் பட்டணவாசலில் பதிவிருந்து இராமுழுதும் பேசாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1438,51 +1438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் தன் இருதயத்தையெல்லாம் தனக்கு வெளிப்படுத்தினதைத் தெலீலாள் கண்டபோது, அவள் பெலிஸ்தரின் அதிபதிகளுக்கு ஆள் அனுப்பி: இந்த ஒருவிசை வாருங்கள், அவன் தன் இருதயத்தையெல்லாம் எனக்கு வெளிப்படுத்தினான் என்று சொல்லச்சொன்னாள்; அப்பொழுது பெலிஸ்தரின் அதிபதிகள் வெள்ளிக்காசுகளைத் தங்கள் கையில் எடுத்துக்கொண்டு அவளிடத்துக்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது: சிம்சோன் இங்கே வந்திருக்கிறான் என்று காசா ஊராருக்குச் சொல்லப்பட்டது. அவர்கள்: காலையில் வெளிச்சமாகிறபோது அவனைக் கொன்று போடுவோம் என்று சொல்லி, அவனை வளைந்துகொண்டு இராமுழுதும் அவனுக்காகப் பட்டணவாசலில் பதிவிருந்து இராமுழுதும் பேசாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1547,51 +1547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் தன் இருதயத்தையெல்லாம் தனக்கு வெளிப்படுத்தினதைத் தெலீலாள் கண்டபோது, அவள் பெலிஸ்தரின் அதிபதிகளுக்கு ஆள் அனுப்பி: இந்த ஒருவிசை வாருங்கள், அவன் தன் இருதயத்தையெல்லாம் எனக்கு வெளிப்படுத்தினான் என்று சொல்லச்சொன்னாள்; அப்பொழுது பெலிஸ்தரின் அதிபதிகள் வெள்ளிக்காசுகளைத் தங்கள் கையில் எடுத்துக்கொண்டு அவளிடத்துக்கு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது: சிம்சோன் இங்கே வந்திருக்கிறான் என்று காசா ஊராருக்குச் சொல்லப்பட்டது. அவர்கள்: காலையில் வெளிச்சமாகிறபோது அவனைக் கொன்று போடுவோம் என்று சொல்லி, அவனை வளைந்துகொண்டு இராமுழுதும் அவனுக்காகப் பட்டணவாசலில் பதிவிருந்து இராமுழுதும் பேசாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1656,51 +1656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு தெலீலாள் சிம்சோனைப் பார்த்து: இதுவரைக்கும் என்னைப் பரியாசம்பண்ணி, எனக்குப் பொய்சொன்னாய்; உன்னை எதினாலே கட்டலாம் என்று எனக்குச் சொல்லவேண்டும் என்றாள்; அதற்கு அவன் நீ என் தலைமயிரின் ஏழு ஜடைகளை நெசவுநூல் பாவோடே பின்னி விட்டால் ஆகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. பதிவிருக்கிறவர்கள் அறைவீட்டிலே காத்திருக்கும்போது, அவள்: சிம்சோனே பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அப்பொழுது, சணல் நூலானது நெருப்புப்பட்டவுடனே இற்றுப்போகிறதுபோல, அவன் அந்தக் கயிறுகளை அறுத்துப்போட்டான்; அவன் பலம் இன்னதினாலே உண்டாயிருக்கிறது என்று அறியப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1765,51 +1765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவள் அவனைத் தன் மடியிலே நித்திரை செய்யப்பண்ணி, ஒருவனை அழைத்து, அவன் தலைமயிரின் ஏழு ஜடைகளையும் சிரைப்பித்து, அவனைச் சிறுமைப்படுத்தத் தொடங்கினாள்; அவன் பலம் அவனைவிட்டு நீங்கிற்று.]]></a:t>
+              <a:t><![CDATA[14. அப்படியே அவள் செய்து, அவைகளை ஆணியடித்து மாட்டி: சிம்சோனே, பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அவன் நித்திரைவிட்டெழும்பி, நெசவு ஆணியையும் நூல்பாவையும்கூடப் பிடுங்கிக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1874,51 +1874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவள் அவனைத் தன் மடியிலே நித்திரை செய்யப்பண்ணி, ஒருவனை அழைத்து, அவன் தலைமயிரின் ஏழு ஜடைகளையும் சிரைப்பித்து, அவனைச் சிறுமைப்படுத்தத் தொடங்கினாள்; அவன் பலம் அவனைவிட்டு நீங்கிற்று.]]></a:t>
+              <a:t><![CDATA[14. அப்படியே அவள் செய்து, அவைகளை ஆணியடித்து மாட்டி: சிம்சோனே, பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அவன் நித்திரைவிட்டெழும்பி, நெசவு ஆணியையும் நூல்பாவையும்கூடப் பிடுங்கிக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1983,51 +1983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவள்: சிம்சோனே பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அவன் நித்திரைவிட்டு விழித்து, கர்த்தர் தன்னைவிட்டு விலகினதை அறியாமல், எப்போதும்போல உதறிப்போட்டு வெளியே போவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. சிம்சோன் நடுராத்திரிமட்டும் படுத்திருந்து, நடுராத்திரியில் எழுந்து, பட்டணத்து வாசல் கதவுகளையும் அதின் இரண்டு நிலைகளையும் பிடித்து, தாழ்ப்பாளோடேகூடப் பேர்த்து, தன் தோளின் மேல் வைத்து, எபிரோனுக்கு எதிரேயிருக்கிற மலையின் உச்சிக்குச் சுமந்து கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2092,51 +2092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவள்: சிம்சோனே பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அவன் நித்திரைவிட்டு விழித்து, கர்த்தர் தன்னைவிட்டு விலகினதை அறியாமல், எப்போதும்போல உதறிப்போட்டு வெளியே போவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. சிம்சோன் நடுராத்திரிமட்டும் படுத்திருந்து, நடுராத்திரியில் எழுந்து, பட்டணத்து வாசல் கதவுகளையும் அதின் இரண்டு நிலைகளையும் பிடித்து, தாழ்ப்பாளோடேகூடப் பேர்த்து, தன் தோளின் மேல் வைத்து, எபிரோனுக்கு எதிரேயிருக்கிற மலையின் உச்சிக்குச் சுமந்து கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2201,51 +2201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவள்: சிம்சோனே பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அவன் நித்திரைவிட்டு விழித்து, கர்த்தர் தன்னைவிட்டு விலகினதை அறியாமல், எப்போதும்போல உதறிப்போட்டு வெளியே போவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. சிம்சோன் நடுராத்திரிமட்டும் படுத்திருந்து, நடுராத்திரியில் எழுந்து, பட்டணத்து வாசல் கதவுகளையும் அதின் இரண்டு நிலைகளையும் பிடித்து, தாழ்ப்பாளோடேகூடப் பேர்த்து, தன் தோளின் மேல் வைத்து, எபிரோனுக்கு எதிரேயிருக்கிற மலையின் உச்சிக்குச் சுமந்து கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2310,51 +2310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பெலிஸ்தர் அவனைப் பிடித்து, அவன் கண்களைப் பிடுங்கி, அவனைக் காசாவுக்குக் கொண்டுபோய், அவனுக்கு இரண்டு வெண்கல விலங்குபோட்டுச் சிறைச்சாலையிலே மாவரைத்துக்கொண்டிருக்க வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அதற்குப்பின்பு அவன் சோரேக் ஆற்றங்கரையில் இருக்கிற தெலீலாள் என்னும் பேருள்ள ஒரு ஸ்திரீயோடே சிநேகமாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2419,51 +2419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பெலிஸ்தர் அவனைப் பிடித்து, அவன் கண்களைப் பிடுங்கி, அவனைக் காசாவுக்குக் கொண்டுபோய், அவனுக்கு இரண்டு வெண்கல விலங்குபோட்டுச் சிறைச்சாலையிலே மாவரைத்துக்கொண்டிருக்க வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவள் அவனைப் பார்த்து: உன் இருதயம் என்னோடு இராதிருக்க, உன்னைச் சிநேகிக்கிறேன் என்று நீ எப்படிச் சொல்லுகிறாய்? நீ இந்த மூன்றுவிசையும் என்னைப் பரியாசம் பண்ணினாய் அல்லவா, உன்னுடைய மகாபலம் எதினாலே உண்டாயிருக்கிறது என்று எனக்குச் சொல்லாமற்போனாயே என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2528,51 +2528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் தலைமயிர் சிரைக்கப்பட்ட பின்பு, திரும்பவும் முளைக்கத் தொடங்கிற்று.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவள் அவனைப் பார்த்து: உன் இருதயம் என்னோடு இராதிருக்க, உன்னைச் சிநேகிக்கிறேன் என்று நீ எப்படிச் சொல்லுகிறாய்? நீ இந்த மூன்றுவிசையும் என்னைப் பரியாசம் பண்ணினாய் அல்லவா, உன்னுடைய மகாபலம் எதினாலே உண்டாயிருக்கிறது என்று எனக்குச் சொல்லாமற்போனாயே என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2637,51 +2637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பெலிஸ்தரின் பிரபுக்கள்: நம்முடைய பகைஞனாகிய சிம்சோனை நம்முடைய தேவன் நம்முடைய கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி, தங்கள் தேவனாகிய தாகோனுக்கு ஒரு பெரிய பலி செலுத்தவும், சந்தோஷம் கொண்டாடவும் கூடி வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவள் அவனைப் பார்த்து: உன் இருதயம் என்னோடு இராதிருக்க, உன்னைச் சிநேகிக்கிறேன் என்று நீ எப்படிச் சொல்லுகிறாய்? நீ இந்த மூன்றுவிசையும் என்னைப் பரியாசம் பண்ணினாய் அல்லவா, உன்னுடைய மகாபலம் எதினாலே உண்டாயிருக்கிறது என்று எனக்குச் சொல்லாமற்போனாயே என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2746,51 +2746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பெலிஸ்தரின் பிரபுக்கள்: நம்முடைய பகைஞனாகிய சிம்சோனை நம்முடைய தேவன் நம்முடைய கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி, தங்கள் தேவனாகிய தாகோனுக்கு ஒரு பெரிய பலி செலுத்தவும், சந்தோஷம் கொண்டாடவும் கூடி வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அவளிடத்திற்குப் பெலிஸ்தரின் அதிபதிகள் போய்: நீ அவனை நயம்பண்ணி, அவனுடைய மகா பலம் எதினாலே உண்டாயிருக்கிறது என்றும், நாங்கள் அவனைக் கட்டிச் சிறுமைப்படுத்துகிறதற்கு எதினாலே அவனை மேற்கொள்ளலாம் என்றும் அறிந்துகொள்; அப்பொழுது நாங்கள் ஒவ்வொருவரும் ஆயிரத்து நூறு வெள்ளிக்காசு உனக்குக் கொடுப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2855,51 +2855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு தெலீலாள் சிம்சோனைப் பார்த்து: இதுவரைக்கும் என்னைப் பரியாசம்பண்ணி, எனக்குப் பொய்சொன்னாய்; உன்னை எதினாலே கட்டலாம் என்று எனக்குச் சொல்லவேண்டும் என்றாள்; அதற்கு அவன் நீ என் தலைமயிரின் ஏழு ஜடைகளை நெசவுநூல் பாவோடே பின்னி விட்டால் ஆகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. பதிவிருக்கிறவர்கள் அறைவீட்டிலே காத்திருக்கும்போது, அவள்: சிம்சோனே பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அப்பொழுது, சணல் நூலானது நெருப்புப்பட்டவுடனே இற்றுப்போகிறதுபோல, அவன் அந்தக் கயிறுகளை அறுத்துப்போட்டான்; அவன் பலம் இன்னதினாலே உண்டாயிருக்கிறது என்று அறியப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2964,51 +2964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஜனங்கள் அவனைக் கண்டவுடனே: நம்முடைய தேசத்தைப் பாழாக்கி, நம்மில் அநேகரைக் கொன்றுபோட்ட நம்முடைய பகைஞனை நம்முடைய தேவன் நமது கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி, தங்கள் தேவனைப் புகழ்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அவளிடத்திற்குப் பெலிஸ்தரின் அதிபதிகள் போய்: நீ அவனை நயம்பண்ணி, அவனுடைய மகா பலம் எதினாலே உண்டாயிருக்கிறது என்றும், நாங்கள் அவனைக் கட்டிச் சிறுமைப்படுத்துகிறதற்கு எதினாலே அவனை மேற்கொள்ளலாம் என்றும் அறிந்துகொள்; அப்பொழுது நாங்கள் ஒவ்வொருவரும் ஆயிரத்து நூறு வெள்ளிக்காசு உனக்குக் கொடுப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3073,51 +3073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஜனங்கள் அவனைக் கண்டவுடனே: நம்முடைய தேசத்தைப் பாழாக்கி, நம்மில் அநேகரைக் கொன்றுபோட்ட நம்முடைய பகைஞனை நம்முடைய தேவன் நமது கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி, தங்கள் தேவனைப் புகழ்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அவளிடத்திற்குப் பெலிஸ்தரின் அதிபதிகள் போய்: நீ அவனை நயம்பண்ணி, அவனுடைய மகா பலம் எதினாலே உண்டாயிருக்கிறது என்றும், நாங்கள் அவனைக் கட்டிச் சிறுமைப்படுத்துகிறதற்கு எதினாலே அவனை மேற்கொள்ளலாம் என்றும் அறிந்துகொள்; அப்பொழுது நாங்கள் ஒவ்வொருவரும் ஆயிரத்து நூறு வெள்ளிக்காசு உனக்குக் கொடுப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3182,51 +3182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இப்படி அவர்கள் மனமகிழ்ச்சியாயிருக்கும்போது: நமக்கு முன்பாக வேடிக்கைகாட்டும்படிக்கு, சிம்சோனைக் கூட்டிக்கொண்டு வாருங்கள் என்றார்கள்; அப்பொழுது சிம்சோனைச் சிறைச்சாலையிலிருந்து கூட்டிக்கொண்டு வந்தார்கள். அவர்களுக்கு முன்பாக வேடிக்கை காட்டினான்; அவனைத் தூண்களுக்கு நடுவே நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அவளிடத்திற்குப் பெலிஸ்தரின் அதிபதிகள் போய்: நீ அவனை நயம்பண்ணி, அவனுடைய மகா பலம் எதினாலே உண்டாயிருக்கிறது என்றும், நாங்கள் அவனைக் கட்டிச் சிறுமைப்படுத்துகிறதற்கு எதினாலே அவனை மேற்கொள்ளலாம் என்றும் அறிந்துகொள்; அப்பொழுது நாங்கள் ஒவ்வொருவரும் ஆயிரத்து நூறு வெள்ளிக்காசு உனக்குக் கொடுப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3291,51 +3291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இப்படி அவர்கள் மனமகிழ்ச்சியாயிருக்கும்போது: நமக்கு முன்பாக வேடிக்கைகாட்டும்படிக்கு, சிம்சோனைக் கூட்டிக்கொண்டு வாருங்கள் என்றார்கள்; அப்பொழுது சிம்சோனைச் சிறைச்சாலையிலிருந்து கூட்டிக்கொண்டு வந்தார்கள். அவர்களுக்கு முன்பாக வேடிக்கை காட்டினான்; அவனைத் தூண்களுக்கு நடுவே நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[16. இப்படி அவனைத் தினம்தினம் தன் வார்த்தைகளினாலே நெருக்கி அலட்டிக் கொண்டிருக்கிறதினால், சாகத்தக்கதாய் அவன் ஆத்துமா விசனப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3400,51 +3400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இப்படி அவர்கள் மனமகிழ்ச்சியாயிருக்கும்போது: நமக்கு முன்பாக வேடிக்கைகாட்டும்படிக்கு, சிம்சோனைக் கூட்டிக்கொண்டு வாருங்கள் என்றார்கள்; அப்பொழுது சிம்சோனைச் சிறைச்சாலையிலிருந்து கூட்டிக்கொண்டு வந்தார்கள். அவர்களுக்கு முன்பாக வேடிக்கை காட்டினான்; அவனைத் தூண்களுக்கு நடுவே நிறுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[16. இப்படி அவனைத் தினம்தினம் தன் வார்த்தைகளினாலே நெருக்கி அலட்டிக் கொண்டிருக்கிறதினால், சாகத்தக்கதாய் அவன் ஆத்துமா விசனப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3509,51 +3509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு சிம்சோன் காசாவுக்குப் போய், அங்கே ஒரு வேசியைக் கண்டு, அவளிடத்தில் போனான்.]]></a:t>
+              <a:t><![CDATA[6. அப்படியே தெலீலாள் சிம்சோனைப் பார்த்து: உன் மகா பலம் எதினாலே உண்டாயிருக்கிறது, உன்னைச் சிறுமைப்படுத்த உன்னை எதினாலே கட்டலாம் என்று நீ எனக்குச் சொல்லவேண்டும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3618,51 +3618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சிம்சோன் தனக்குக் கைலாகுகொடுத்து நடத்துகிற பிள்ளையாண்டானோடே, வீட்டைத் தாங்குகிற தூண்களிலே நான் சாய்ந்துகொண்டிருக்கும்படி அவைகளை நான் தடவிப்பார்க்கட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. அப்படியே தெலீலாள் சிம்சோனைப் பார்த்து: உன் மகா பலம் எதினாலே உண்டாயிருக்கிறது, உன்னைச் சிறுமைப்படுத்த உன்னை எதினாலே கட்டலாம் என்று நீ எனக்குச் சொல்லவேண்டும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3727,51 +3727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சிம்சோன் தனக்குக் கைலாகுகொடுத்து நடத்துகிற பிள்ளையாண்டானோடே, வீட்டைத் தாங்குகிற தூண்களிலே நான் சாய்ந்துகொண்டிருக்கும்படி அவைகளை நான் தடவிப்பார்க்கட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. தன் இருதயத்தையெல்லாம் அவளுக்கு வெளிப்படுத்தி: சவரகன் கத்தி என் தலையின் மேல் படவில்லை; நான் என் தாயின் கர்ப்பத்தில் பிறந்ததுமுதல் தேவனுக்கென்று நசரேயனானவன்; என் தலைசிரைக்கப்பட்டால், என் பலம் என்னை விட்டுப்போம்; அதினாலே நான் பலட்சயமாகி, மற்ற எல்லா மனுஷரைப்போலும் ஆவேன் என்று அவளிடத்தில் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3836,51 +3836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது: சிம்சோன் இங்கே வந்திருக்கிறான் என்று காசா ஊராருக்குச் சொல்லப்பட்டது. அவர்கள்: காலையில் வெளிச்சமாகிறபோது அவனைக் கொன்று போடுவோம் என்று சொல்லி, அவனை வளைந்துகொண்டு இராமுழுதும் அவனுக்காகப் பட்டணவாசலில் பதிவிருந்து இராமுழுதும் பேசாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. தன் இருதயத்தையெல்லாம் அவளுக்கு வெளிப்படுத்தி: சவரகன் கத்தி என் தலையின் மேல் படவில்லை; நான் என் தாயின் கர்ப்பத்தில் பிறந்ததுமுதல் தேவனுக்கென்று நசரேயனானவன்; என் தலைசிரைக்கப்பட்டால், என் பலம் என்னை விட்டுப்போம்; அதினாலே நான் பலட்சயமாகி, மற்ற எல்லா மனுஷரைப்போலும் ஆவேன் என்று அவளிடத்தில் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3945,51 +3945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது: சிம்சோன் இங்கே வந்திருக்கிறான் என்று காசா ஊராருக்குச் சொல்லப்பட்டது. அவர்கள்: காலையில் வெளிச்சமாகிறபோது அவனைக் கொன்று போடுவோம் என்று சொல்லி, அவனை வளைந்துகொண்டு இராமுழுதும் அவனுக்காகப் பட்டணவாசலில் பதிவிருந்து இராமுழுதும் பேசாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. தன் இருதயத்தையெல்லாம் அவளுக்கு வெளிப்படுத்தி: சவரகன் கத்தி என் தலையின் மேல் படவில்லை; நான் என் தாயின் கர்ப்பத்தில் பிறந்ததுமுதல் தேவனுக்கென்று நசரேயனானவன்; என் தலைசிரைக்கப்பட்டால், என் பலம் என்னை விட்டுப்போம்; அதினாலே நான் பலட்சயமாகி, மற்ற எல்லா மனுஷரைப்போலும் ஆவேன் என்று அவளிடத்தில் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4054,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு தெலீலாள் சிம்சோனைப் பார்த்து: இதுவரைக்கும் என்னைப் பரியாசம்பண்ணி, எனக்குப் பொய்சொன்னாய்; உன்னை எதினாலே கட்டலாம் என்று எனக்குச் சொல்லவேண்டும் என்றாள்; அதற்கு அவன் நீ என் தலைமயிரின் ஏழு ஜடைகளை நெசவுநூல் பாவோடே பின்னி விட்டால் ஆகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. பதிவிருக்கிறவர்கள் அறைவீட்டிலே காத்திருக்கும்போது, அவள்: சிம்சோனே பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அப்பொழுது, சணல் நூலானது நெருப்புப்பட்டவுடனே இற்றுப்போகிறதுபோல, அவன் அந்தக் கயிறுகளை அறுத்துப்போட்டான்; அவன் பலம் இன்னதினாலே உண்டாயிருக்கிறது என்று அறியப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4163,51 +4163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது: சிம்சோன் இங்கே வந்திருக்கிறான் என்று காசா ஊராருக்குச் சொல்லப்பட்டது. அவர்கள்: காலையில் வெளிச்சமாகிறபோது அவனைக் கொன்று போடுவோம் என்று சொல்லி, அவனை வளைந்துகொண்டு இராமுழுதும் அவனுக்காகப் பட்டணவாசலில் பதிவிருந்து இராமுழுதும் பேசாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அதற்குச் சிம்சோன்: உலராத பச்சையான ஏழு அகணிநார்க் கயிறுகளாலே என்னைக் கட்டினால், நான் பலட்சயமாகி, மற்ற மனுஷனைப்போல் ஆவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4272,51 +4272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்த வீடு புருஷராலும் ஸ்திரீகளாலும் நிறைந்திருந்தது; அங்கே பெலிஸ்தரின் சகல பிரபுக்களும், வீட்டின்மேல் புருஷரும் ஸ்திரீகளுமாக ஏறக்குறைய மூவாயிரம்பேர், சிம்சோன் வேடிக்கை காட்டுகிறதைப் பார்த்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அதற்குச் சிம்சோன்: உலராத பச்சையான ஏழு அகணிநார்க் கயிறுகளாலே என்னைக் கட்டினால், நான் பலட்சயமாகி, மற்ற மனுஷனைப்போல் ஆவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4381,51 +4381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்த வீடு புருஷராலும் ஸ்திரீகளாலும் நிறைந்திருந்தது; அங்கே பெலிஸ்தரின் சகல பிரபுக்களும், வீட்டின்மேல் புருஷரும் ஸ்திரீகளுமாக ஏறக்குறைய மூவாயிரம்பேர், சிம்சோன் வேடிக்கை காட்டுகிறதைப் பார்த்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது பெலிஸ்தரின் அதிபதிகள் உலராத பச்சையான ஏழு அகணி நார்க் கயிறுகளை அவளிடத்திற்குக் கொண்டுவந்தார்கள்; அவைகளால் அவள் அவனைக் கட்டினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4490,51 +4490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சிம்சோன் நடுராத்திரிமட்டும் படுத்திருந்து, நடுராத்திரியில் எழுந்து, பட்டணத்து வாசல் கதவுகளையும் அதின் இரண்டு நிலைகளையும் பிடித்து, தாழ்ப்பாளோடேகூடப் பேர்த்து, தன் தோளின் மேல் வைத்து, எபிரோனுக்கு எதிரேயிருக்கிற மலையின் உச்சிக்குச் சுமந்து கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது பெலிஸ்தரின் அதிபதிகள் உலராத பச்சையான ஏழு அகணி நார்க் கயிறுகளை அவளிடத்திற்குக் கொண்டுவந்தார்கள்; அவைகளால் அவள் அவனைக் கட்டினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4599,51 +4599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சிம்சோன் நடுராத்திரிமட்டும் படுத்திருந்து, நடுராத்திரியில் எழுந்து, பட்டணத்து வாசல் கதவுகளையும் அதின் இரண்டு நிலைகளையும் பிடித்து, தாழ்ப்பாளோடேகூடப் பேர்த்து, தன் தோளின் மேல் வைத்து, எபிரோனுக்கு எதிரேயிருக்கிற மலையின் உச்சிக்குச் சுமந்து கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[18. அவன் தன் இருதயத்தையெல்லாம் தனக்கு வெளிப்படுத்தினதைத் தெலீலாள் கண்டபோது, அவள் பெலிஸ்தரின் அதிபதிகளுக்கு ஆள் அனுப்பி: இந்த ஒருவிசை வாருங்கள், அவன் தன் இருதயத்தையெல்லாம் எனக்கு வெளிப்படுத்தினான் என்று சொல்லச்சொன்னாள்; அப்பொழுது பெலிஸ்தரின் அதிபதிகள் வெள்ளிக்காசுகளைத் தங்கள் கையில் எடுத்துக்கொண்டு அவளிடத்துக்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4708,51 +4708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சிம்சோன் நடுராத்திரிமட்டும் படுத்திருந்து, நடுராத்திரியில் எழுந்து, பட்டணத்து வாசல் கதவுகளையும் அதின் இரண்டு நிலைகளையும் பிடித்து, தாழ்ப்பாளோடேகூடப் பேர்த்து, தன் தோளின் மேல் வைத்து, எபிரோனுக்கு எதிரேயிருக்கிற மலையின் உச்சிக்குச் சுமந்து கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[18. அவன் தன் இருதயத்தையெல்லாம் தனக்கு வெளிப்படுத்தினதைத் தெலீலாள் கண்டபோது, அவள் பெலிஸ்தரின் அதிபதிகளுக்கு ஆள் அனுப்பி: இந்த ஒருவிசை வாருங்கள், அவன் தன் இருதயத்தையெல்லாம் எனக்கு வெளிப்படுத்தினான் என்று சொல்லச்சொன்னாள்; அப்பொழுது பெலிஸ்தரின் அதிபதிகள் வெள்ளிக்காசுகளைத் தங்கள் கையில் எடுத்துக்கொண்டு அவளிடத்துக்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4817,51 +4817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது சிம்சோன் கர்த்தரை நோக்கிக் கூப்பிட்டு: கர்த்தராகிய ஆண்டவரே, நான் என் இரண்டு கண்களுக்காக ஒரே தீர்வையாய்ப் பெலிஸ்தர் கையிலே பழிவாங்கும்படிக்கு, இந்த ஒருவிசை மாத்திரம் என்னை நினைத்தருளும், தேவனே, பலப்படுத்தும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[18. அவன் தன் இருதயத்தையெல்லாம் தனக்கு வெளிப்படுத்தினதைத் தெலீலாள் கண்டபோது, அவள் பெலிஸ்தரின் அதிபதிகளுக்கு ஆள் அனுப்பி: இந்த ஒருவிசை வாருங்கள், அவன் தன் இருதயத்தையெல்லாம் எனக்கு வெளிப்படுத்தினான் என்று சொல்லச்சொன்னாள்; அப்பொழுது பெலிஸ்தரின் அதிபதிகள் வெள்ளிக்காசுகளைத் தங்கள் கையில் எடுத்துக்கொண்டு அவளிடத்துக்கு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4926,51 +4926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது சிம்சோன் கர்த்தரை நோக்கிக் கூப்பிட்டு: கர்த்தராகிய ஆண்டவரே, நான் என் இரண்டு கண்களுக்காக ஒரே தீர்வையாய்ப் பெலிஸ்தர் கையிலே பழிவாங்கும்படிக்கு, இந்த ஒருவிசை மாத்திரம் என்னை நினைத்தருளும், தேவனே, பலப்படுத்தும் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[19. அவள் அவனைத் தன் மடியிலே நித்திரை செய்யப்பண்ணி, ஒருவனை அழைத்து, அவன் தலைமயிரின் ஏழு ஜடைகளையும் சிரைப்பித்து, அவனைச் சிறுமைப்படுத்தத் தொடங்கினாள்; அவன் பலம் அவனைவிட்டு நீங்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5035,51 +5035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்குப்பின்பு அவன் சோரேக் ஆற்றங்கரையில் இருக்கிற தெலீலாள் என்னும் பேருள்ள ஒரு ஸ்திரீயோடே சிநேகமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[19. அவள் அவனைத் தன் மடியிலே நித்திரை செய்யப்பண்ணி, ஒருவனை அழைத்து, அவன் தலைமயிரின் ஏழு ஜடைகளையும் சிரைப்பித்து, அவனைச் சிறுமைப்படுத்தத் தொடங்கினாள்; அவன் பலம் அவனைவிட்டு நீங்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5144,51 +5144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. சிம்சோன் அந்த வீட்டைத் தாங்கி நிற்கிற இரண்டு நடுத்தூண்களில், ஒன்றைத் தன் வலதுகையினாலும், மற்றொன்றைத் தன் இடதுகையினாலும் பிடித்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[19. அவள் அவனைத் தன் மடியிலே நித்திரை செய்யப்பண்ணி, ஒருவனை அழைத்து, அவன் தலைமயிரின் ஏழு ஜடைகளையும் சிரைப்பித்து, அவனைச் சிறுமைப்படுத்தத் தொடங்கினாள்; அவன் பலம் அவனைவிட்டு நீங்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5253,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு தெலீலாள் சிம்சோனைப் பார்த்து: இதுவரைக்கும் என்னைப் பரியாசம்பண்ணி, எனக்குப் பொய்சொன்னாய்; உன்னை எதினாலே கட்டலாம் என்று எனக்குச் சொல்லவேண்டும் என்றாள்; அதற்கு அவன் நீ என் தலைமயிரின் ஏழு ஜடைகளை நெசவுநூல் பாவோடே பின்னி விட்டால் ஆகும் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது தெலீலாள் சிம்சோனைப் பார்த்து: இதோ, என்னைப் பரியாசம் பண்ணி, எனக்குப் பொய்சொன்னாய்; இப்போதும் உன்னை எதினாலே கட்டலாம் என்று எனக்குச் சொல்லவேண்டும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5362,51 +5362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. சிம்சோன் அந்த வீட்டைத் தாங்கி நிற்கிற இரண்டு நடுத்தூண்களில், ஒன்றைத் தன் வலதுகையினாலும், மற்றொன்றைத் தன் இடதுகையினாலும் பிடித்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அவள்: சிம்சோனே பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அவன் நித்திரைவிட்டு விழித்து, கர்த்தர் தன்னைவிட்டு விலகினதை அறியாமல், எப்போதும்போல உதறிப்போட்டு வெளியே போவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5471,51 +5471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவளிடத்திற்குப் பெலிஸ்தரின் அதிபதிகள் போய்: நீ அவனை நயம்பண்ணி, அவனுடைய மகா பலம் எதினாலே உண்டாயிருக்கிறது என்றும், நாங்கள் அவனைக் கட்டிச் சிறுமைப்படுத்துகிறதற்கு எதினாலே அவனை மேற்கொள்ளலாம் என்றும் அறிந்துகொள்; அப்பொழுது நாங்கள் ஒவ்வொருவரும் ஆயிரத்து நூறு வெள்ளிக்காசு உனக்குக் கொடுப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அவள்: சிம்சோனே பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அவன் நித்திரைவிட்டு விழித்து, கர்த்தர் தன்னைவிட்டு விலகினதை அறியாமல், எப்போதும்போல உதறிப்போட்டு வெளியே போவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5580,51 +5580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவளிடத்திற்குப் பெலிஸ்தரின் அதிபதிகள் போய்: நீ அவனை நயம்பண்ணி, அவனுடைய மகா பலம் எதினாலே உண்டாயிருக்கிறது என்றும், நாங்கள் அவனைக் கட்டிச் சிறுமைப்படுத்துகிறதற்கு எதினாலே அவனை மேற்கொள்ளலாம் என்றும் அறிந்துகொள்; அப்பொழுது நாங்கள் ஒவ்வொருவரும் ஆயிரத்து நூறு வெள்ளிக்காசு உனக்குக் கொடுப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[21. பெலிஸ்தர் அவனைப் பிடித்து, அவன் கண்களைப் பிடுங்கி, அவனைக் காசாவுக்குக் கொண்டுபோய், அவனுக்கு இரண்டு வெண்கல விலங்குபோட்டுச் சிறைச்சாலையிலே மாவரைத்துக்கொண்டிருக்க வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5689,51 +5689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவளிடத்திற்குப் பெலிஸ்தரின் அதிபதிகள் போய்: நீ அவனை நயம்பண்ணி, அவனுடைய மகா பலம் எதினாலே உண்டாயிருக்கிறது என்றும், நாங்கள் அவனைக் கட்டிச் சிறுமைப்படுத்துகிறதற்கு எதினாலே அவனை மேற்கொள்ளலாம் என்றும் அறிந்துகொள்; அப்பொழுது நாங்கள் ஒவ்வொருவரும் ஆயிரத்து நூறு வெள்ளிக்காசு உனக்குக் கொடுப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[21. பெலிஸ்தர் அவனைப் பிடித்து, அவன் கண்களைப் பிடுங்கி, அவனைக் காசாவுக்குக் கொண்டுபோய், அவனுக்கு இரண்டு வெண்கல விலங்குபோட்டுச் சிறைச்சாலையிலே மாவரைத்துக்கொண்டிருக்க வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5798,51 +5798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. என் ஜீவன் பெலிஸ்தரோடேகூட மடியக்கடவது என்று சொல்லி, பலமாய்ச் சாய்க்க, அந்த வீடு அதில் இருந்த பிரபுக்கள்மேலும் எல்லா ஜனங்கள்மேலும் விழுந்தது; இவ்விதமாய் அவன் உயிரோடிருக்கையில் அவனால் கொல்லப்பட்டவர்களைப்பார்க்கிலும், அவன் சாகும்போது அவனால் கொல்லப்பட்டவர்கள் அதிகமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அவன் தலைமயிர் சிரைக்கப்பட்ட பின்பு, திரும்பவும் முளைக்கத் தொடங்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5907,51 +5907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. என் ஜீவன் பெலிஸ்தரோடேகூட மடியக்கடவது என்று சொல்லி, பலமாய்ச் சாய்க்க, அந்த வீடு அதில் இருந்த பிரபுக்கள்மேலும் எல்லா ஜனங்கள்மேலும் விழுந்தது; இவ்விதமாய் அவன் உயிரோடிருக்கையில் அவனால் கொல்லப்பட்டவர்களைப்பார்க்கிலும், அவன் சாகும்போது அவனால் கொல்லப்பட்டவர்கள் அதிகமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. பெலிஸ்தரின் பிரபுக்கள்: நம்முடைய பகைஞனாகிய சிம்சோனை நம்முடைய தேவன் நம்முடைய கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி, தங்கள் தேவனாகிய தாகோனுக்கு ஒரு பெரிய பலி செலுத்தவும், சந்தோஷம் கொண்டாடவும் கூடி வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6016,51 +6016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. என் ஜீவன் பெலிஸ்தரோடேகூட மடியக்கடவது என்று சொல்லி, பலமாய்ச் சாய்க்க, அந்த வீடு அதில் இருந்த பிரபுக்கள்மேலும் எல்லா ஜனங்கள்மேலும் விழுந்தது; இவ்விதமாய் அவன் உயிரோடிருக்கையில் அவனால் கொல்லப்பட்டவர்களைப்பார்க்கிலும், அவன் சாகும்போது அவனால் கொல்லப்பட்டவர்கள் அதிகமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. பெலிஸ்தரின் பிரபுக்கள்: நம்முடைய பகைஞனாகிய சிம்சோனை நம்முடைய தேவன் நம்முடைய கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி, தங்கள் தேவனாகிய தாகோனுக்கு ஒரு பெரிய பலி செலுத்தவும், சந்தோஷம் கொண்டாடவும் கூடி வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6125,51 +6125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. என் ஜீவன் பெலிஸ்தரோடேகூட மடியக்கடவது என்று சொல்லி, பலமாய்ச் சாய்க்க, அந்த வீடு அதில் இருந்த பிரபுக்கள்மேலும் எல்லா ஜனங்கள்மேலும் விழுந்தது; இவ்விதமாய் அவன் உயிரோடிருக்கையில் அவனால் கொல்லப்பட்டவர்களைப்பார்க்கிலும், அவன் சாகும்போது அவனால் கொல்லப்பட்டவர்கள் அதிகமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. ஜனங்கள் அவனைக் கண்டவுடனே: நம்முடைய தேசத்தைப் பாழாக்கி, நம்மில் அநேகரைக் கொன்றுபோட்ட நம்முடைய பகைஞனை நம்முடைய தேவன் நமது கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி, தங்கள் தேவனைப் புகழ்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6234,51 +6234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே தெலீலாள் சிம்சோனைப் பார்த்து: உன் மகா பலம் எதினாலே உண்டாயிருக்கிறது, உன்னைச் சிறுமைப்படுத்த உன்னை எதினாலே கட்டலாம் என்று நீ எனக்குச் சொல்லவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[24. ஜனங்கள் அவனைக் கண்டவுடனே: நம்முடைய தேசத்தைப் பாழாக்கி, நம்மில் அநேகரைக் கொன்றுபோட்ட நம்முடைய பகைஞனை நம்முடைய தேவன் நமது கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி, தங்கள் தேவனைப் புகழ்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6343,51 +6343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே தெலீலாள் சிம்சோனைப் பார்த்து: உன் மகா பலம் எதினாலே உண்டாயிருக்கிறது, உன்னைச் சிறுமைப்படுத்த உன்னை எதினாலே கட்டலாம் என்று நீ எனக்குச் சொல்லவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[24. ஜனங்கள் அவனைக் கண்டவுடனே: நம்முடைய தேசத்தைப் பாழாக்கி, நம்மில் அநேகரைக் கொன்றுபோட்ட நம்முடைய பகைஞனை நம்முடைய தேவன் நமது கையில் ஒப்புக்கொடுத்தார் என்று சொல்லி, தங்கள் தேவனைப் புகழ்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6452,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே அவள் செய்து, அவைகளை ஆணியடித்து மாட்டி: சிம்சோனே, பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அவன் நித்திரைவிட்டெழும்பி, நெசவு ஆணியையும் நூல்பாவையும்கூடப் பிடுங்கிக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது தெலீலாள் சிம்சோனைப் பார்த்து: இதோ, என்னைப் பரியாசம் பண்ணி, எனக்குப் பொய்சொன்னாய்; இப்போதும் உன்னை எதினாலே கட்டலாம் என்று எனக்குச் சொல்லவேண்டும் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6561,51 +6561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்குச் சிம்சோன்: உலராத பச்சையான ஏழு அகணிநார்க் கயிறுகளாலே என்னைக் கட்டினால், நான் பலட்சயமாகி, மற்ற மனுஷனைப்போல் ஆவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. இப்படி அவர்கள் மனமகிழ்ச்சியாயிருக்கும்போது: நமக்கு முன்பாக வேடிக்கைகாட்டும்படிக்கு, சிம்சோனைக் கூட்டிக்கொண்டு வாருங்கள் என்றார்கள்; அப்பொழுது சிம்சோனைச் சிறைச்சாலையிலிருந்து கூட்டிக்கொண்டு வந்தார்கள். அவர்களுக்கு முன்பாக வேடிக்கை காட்டினான்; அவனைத் தூண்களுக்கு நடுவே நிறுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6670,51 +6670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்குச் சிம்சோன்: உலராத பச்சையான ஏழு அகணிநார்க் கயிறுகளாலே என்னைக் கட்டினால், நான் பலட்சயமாகி, மற்ற மனுஷனைப்போல் ஆவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. இப்படி அவர்கள் மனமகிழ்ச்சியாயிருக்கும்போது: நமக்கு முன்பாக வேடிக்கைகாட்டும்படிக்கு, சிம்சோனைக் கூட்டிக்கொண்டு வாருங்கள் என்றார்கள்; அப்பொழுது சிம்சோனைச் சிறைச்சாலையிலிருந்து கூட்டிக்கொண்டு வந்தார்கள். அவர்களுக்கு முன்பாக வேடிக்கை காட்டினான்; அவனைத் தூண்களுக்கு நடுவே நிறுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6779,51 +6779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பின்பு அவன் சகோதரரும், அவன் தகப்பன் வீட்டாரனைவரும் போய், அவனை எடுத்துக்கொண்டுவந்து, சோராவுக்கும் எஸ்தாவேலுக்கும் நடுவே அவன் தகப்பனாகிய மனோவாவின் கல்லறையில் அடக்கம்பண்ணினார்கள். அவன் இஸ்ரவேலை இருபதுவருஷம் நியாயம் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[25. இப்படி அவர்கள் மனமகிழ்ச்சியாயிருக்கும்போது: நமக்கு முன்பாக வேடிக்கைகாட்டும்படிக்கு, சிம்சோனைக் கூட்டிக்கொண்டு வாருங்கள் என்றார்கள்; அப்பொழுது சிம்சோனைச் சிறைச்சாலையிலிருந்து கூட்டிக்கொண்டு வந்தார்கள். அவர்களுக்கு முன்பாக வேடிக்கை காட்டினான்; அவனைத் தூண்களுக்கு நடுவே நிறுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6888,51 +6888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பின்பு அவன் சகோதரரும், அவன் தகப்பன் வீட்டாரனைவரும் போய், அவனை எடுத்துக்கொண்டுவந்து, சோராவுக்கும் எஸ்தாவேலுக்கும் நடுவே அவன் தகப்பனாகிய மனோவாவின் கல்லறையில் அடக்கம்பண்ணினார்கள். அவன் இஸ்ரவேலை இருபதுவருஷம் நியாயம் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[26. சிம்சோன் தனக்குக் கைலாகுகொடுத்து நடத்துகிற பிள்ளையாண்டானோடே, வீட்டைத் தாங்குகிற தூண்களிலே நான் சாய்ந்துகொண்டிருக்கும்படி அவைகளை நான் தடவிப்பார்க்கட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6997,51 +6997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பின்பு அவன் சகோதரரும், அவன் தகப்பன் வீட்டாரனைவரும் போய், அவனை எடுத்துக்கொண்டுவந்து, சோராவுக்கும் எஸ்தாவேலுக்கும் நடுவே அவன் தகப்பனாகிய மனோவாவின் கல்லறையில் அடக்கம்பண்ணினார்கள். அவன் இஸ்ரவேலை இருபதுவருஷம் நியாயம் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[26. சிம்சோன் தனக்குக் கைலாகுகொடுத்து நடத்துகிற பிள்ளையாண்டானோடே, வீட்டைத் தாங்குகிற தூண்களிலே நான் சாய்ந்துகொண்டிருக்கும்படி அவைகளை நான் தடவிப்பார்க்கட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7106,51 +7106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது பெலிஸ்தரின் அதிபதிகள் உலராத பச்சையான ஏழு அகணி நார்க் கயிறுகளை அவளிடத்திற்குக் கொண்டுவந்தார்கள்; அவைகளால் அவள் அவனைக் கட்டினாள்.]]></a:t>
+              <a:t><![CDATA[27. அந்த வீடு புருஷராலும் ஸ்திரீகளாலும் நிறைந்திருந்தது; அங்கே பெலிஸ்தரின் சகல பிரபுக்களும், வீட்டின்மேல் புருஷரும் ஸ்திரீகளுமாக ஏறக்குறைய மூவாயிரம்பேர், சிம்சோன் வேடிக்கை காட்டுகிறதைப் பார்த்துக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7215,51 +7215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது பெலிஸ்தரின் அதிபதிகள் உலராத பச்சையான ஏழு அகணி நார்க் கயிறுகளை அவளிடத்திற்குக் கொண்டுவந்தார்கள்; அவைகளால் அவள் அவனைக் கட்டினாள்.]]></a:t>
+              <a:t><![CDATA[27. அந்த வீடு புருஷராலும் ஸ்திரீகளாலும் நிறைந்திருந்தது; அங்கே பெலிஸ்தரின் சகல பிரபுக்களும், வீட்டின்மேல் புருஷரும் ஸ்திரீகளுமாக ஏறக்குறைய மூவாயிரம்பேர், சிம்சோன் வேடிக்கை காட்டுகிறதைப் பார்த்துக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7324,51 +7324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பதிவிருக்கிறவர்கள் அறைவீட்டிலே காத்திருக்கும்போது, அவள்: சிம்சோனே பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அப்பொழுது, சணல் நூலானது நெருப்புப்பட்டவுடனே இற்றுப்போகிறதுபோல, அவன் அந்தக் கயிறுகளை அறுத்துப்போட்டான்; அவன் பலம் இன்னதினாலே உண்டாயிருக்கிறது என்று அறியப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது சிம்சோன் கர்த்தரை நோக்கிக் கூப்பிட்டு: கர்த்தராகிய ஆண்டவரே, நான் என் இரண்டு கண்களுக்காக ஒரே தீர்வையாய்ப் பெலிஸ்தர் கையிலே பழிவாங்கும்படிக்கு, இந்த ஒருவிசை மாத்திரம் என்னை நினைத்தருளும், தேவனே, பலப்படுத்தும் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7433,51 +7433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பதிவிருக்கிறவர்கள் அறைவீட்டிலே காத்திருக்கும்போது, அவள்: சிம்சோனே பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அப்பொழுது, சணல் நூலானது நெருப்புப்பட்டவுடனே இற்றுப்போகிறதுபோல, அவன் அந்தக் கயிறுகளை அறுத்துப்போட்டான்; அவன் பலம் இன்னதினாலே உண்டாயிருக்கிறது என்று அறியப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது சிம்சோன் கர்த்தரை நோக்கிக் கூப்பிட்டு: கர்த்தராகிய ஆண்டவரே, நான் என் இரண்டு கண்களுக்காக ஒரே தீர்வையாய்ப் பெலிஸ்தர் கையிலே பழிவாங்கும்படிக்கு, இந்த ஒருவிசை மாத்திரம் என்னை நினைத்தருளும், தேவனே, பலப்படுத்தும் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7542,51 +7542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பதிவிருக்கிறவர்கள் அறைவீட்டிலே காத்திருக்கும்போது, அவள்: சிம்சோனே பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அப்பொழுது, சணல் நூலானது நெருப்புப்பட்டவுடனே இற்றுப்போகிறதுபோல, அவன் அந்தக் கயிறுகளை அறுத்துப்போட்டான்; அவன் பலம் இன்னதினாலே உண்டாயிருக்கிறது என்று அறியப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது சிம்சோன் கர்த்தரை நோக்கிக் கூப்பிட்டு: கர்த்தராகிய ஆண்டவரே, நான் என் இரண்டு கண்களுக்காக ஒரே தீர்வையாய்ப் பெலிஸ்தர் கையிலே பழிவாங்கும்படிக்கு, இந்த ஒருவிசை மாத்திரம் என்னை நினைத்தருளும், தேவனே, பலப்படுத்தும் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7651,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே அவள் செய்து, அவைகளை ஆணியடித்து மாட்டி: சிம்சோனே, பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அவன் நித்திரைவிட்டெழும்பி, நெசவு ஆணியையும் நூல்பாவையும்கூடப் பிடுங்கிக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[11. அதற்கு அவன்: இதுவரைக்கும் ஒரு வேலைக்கும் வழங்காதிருக்கிற புதுக்கயிறுகளால் என்னை இறுகக் கட்டினால், நான் பலட்சயமாகி, மற்ற மனுஷனைப்போல் ஆவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7760,51 +7760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது தெலீலாள் சிம்சோனைப் பார்த்து: இதோ, என்னைப் பரியாசம் பண்ணி, எனக்குப் பொய்சொன்னாய்; இப்போதும் உன்னை எதினாலே கட்டலாம் என்று எனக்குச் சொல்லவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[29. சிம்சோன் அந்த வீட்டைத் தாங்கி நிற்கிற இரண்டு நடுத்தூண்களில், ஒன்றைத் தன் வலதுகையினாலும், மற்றொன்றைத் தன் இடதுகையினாலும் பிடித்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7869,51 +7869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது தெலீலாள் சிம்சோனைப் பார்த்து: இதோ, என்னைப் பரியாசம் பண்ணி, எனக்குப் பொய்சொன்னாய்; இப்போதும் உன்னை எதினாலே கட்டலாம் என்று எனக்குச் சொல்லவேண்டும் என்றாள்.]]></a:t>
+              <a:t><![CDATA[29. சிம்சோன் அந்த வீட்டைத் தாங்கி நிற்கிற இரண்டு நடுத்தூண்களில், ஒன்றைத் தன் வலதுகையினாலும், மற்றொன்றைத் தன் இடதுகையினாலும் பிடித்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7978,51 +7978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு அவன்: இதுவரைக்கும் ஒரு வேலைக்கும் வழங்காதிருக்கிற புதுக்கயிறுகளால் என்னை இறுகக் கட்டினால், நான் பலட்சயமாகி, மற்ற மனுஷனைப்போல் ஆவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. என் ஜீவன் பெலிஸ்தரோடேகூட மடியக்கடவது என்று சொல்லி, பலமாய்ச் சாய்க்க, அந்த வீடு அதில் இருந்த பிரபுக்கள்மேலும் எல்லா ஜனங்கள்மேலும் விழுந்தது; இவ்விதமாய் அவன் உயிரோடிருக்கையில் அவனால் கொல்லப்பட்டவர்களைப்பார்க்கிலும், அவன் சாகும்போது அவனால் கொல்லப்பட்டவர்கள் அதிகமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8087,51 +8087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு அவன்: இதுவரைக்கும் ஒரு வேலைக்கும் வழங்காதிருக்கிற புதுக்கயிறுகளால் என்னை இறுகக் கட்டினால், நான் பலட்சயமாகி, மற்ற மனுஷனைப்போல் ஆவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. என் ஜீவன் பெலிஸ்தரோடேகூட மடியக்கடவது என்று சொல்லி, பலமாய்ச் சாய்க்க, அந்த வீடு அதில் இருந்த பிரபுக்கள்மேலும் எல்லா ஜனங்கள்மேலும் விழுந்தது; இவ்விதமாய் அவன் உயிரோடிருக்கையில் அவனால் கொல்லப்பட்டவர்களைப்பார்க்கிலும், அவன் சாகும்போது அவனால் கொல்லப்பட்டவர்கள் அதிகமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8196,51 +8196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது தெலீலாள், புதுக்கயிறுகளை வாங்கி, அவைகளால் அவனைக் கட்டி, சிம்சோனே, பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; பதிவிருக்கிறவர்கள் அறைவீட்டில் இருந்தார்கள்; ஆனாலும் அவன் தன் புயங்களில் இருந்த கயிறுகளை ஒரு நூலைப்போல அறுத்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[30. என் ஜீவன் பெலிஸ்தரோடேகூட மடியக்கடவது என்று சொல்லி, பலமாய்ச் சாய்க்க, அந்த வீடு அதில் இருந்த பிரபுக்கள்மேலும் எல்லா ஜனங்கள்மேலும் விழுந்தது; இவ்விதமாய் அவன் உயிரோடிருக்கையில் அவனால் கொல்லப்பட்டவர்களைப்பார்க்கிலும், அவன் சாகும்போது அவனால் கொல்லப்பட்டவர்கள் அதிகமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8305,51 +8305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது தெலீலாள், புதுக்கயிறுகளை வாங்கி, அவைகளால் அவனைக் கட்டி, சிம்சோனே, பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; பதிவிருக்கிறவர்கள் அறைவீட்டில் இருந்தார்கள்; ஆனாலும் அவன் தன் புயங்களில் இருந்த கயிறுகளை ஒரு நூலைப்போல அறுத்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[31. பின்பு அவன் சகோதரரும், அவன் தகப்பன் வீட்டாரனைவரும் போய், அவனை எடுத்துக்கொண்டுவந்து, சோராவுக்கும் எஸ்தாவேலுக்கும் நடுவே அவன் தகப்பனாகிய மனோவாவின் கல்லறையில் அடக்கம்பண்ணினார்கள். அவன் இஸ்ரவேலை இருபதுவருஷம் நியாயம் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8414,51 +8414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது தெலீலாள், புதுக்கயிறுகளை வாங்கி, அவைகளால் அவனைக் கட்டி, சிம்சோனே, பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; பதிவிருக்கிறவர்கள் அறைவீட்டில் இருந்தார்கள்; ஆனாலும் அவன் தன் புயங்களில் இருந்த கயிறுகளை ஒரு நூலைப்போல அறுத்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[31. பின்பு அவன் சகோதரரும், அவன் தகப்பன் வீட்டாரனைவரும் போய், அவனை எடுத்துக்கொண்டுவந்து, சோராவுக்கும் எஸ்தாவேலுக்கும் நடுவே அவன் தகப்பனாகிய மனோவாவின் கல்லறையில் அடக்கம்பண்ணினார்கள். அவன் இஸ்ரவேலை இருபதுவருஷம் நியாயம் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8523,51 +8523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே அவள் செய்து, அவைகளை ஆணியடித்து மாட்டி: சிம்சோனே, பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; அவன் நித்திரைவிட்டெழும்பி, நெசவு ஆணியையும் நூல்பாவையும்கூடப் பிடுங்கிக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[11. அதற்கு அவன்: இதுவரைக்கும் ஒரு வேலைக்கும் வழங்காதிருக்கிற புதுக்கயிறுகளால் என்னை இறுகக் கட்டினால், நான் பலட்சயமாகி, மற்ற மனுஷனைப்போல் ஆவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8632,51 +8632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவள் அவனைப் பார்த்து: உன் இருதயம் என்னோடு இராதிருக்க, உன்னைச் சிநேகிக்கிறேன் என்று நீ எப்படிச் சொல்லுகிறாய்? நீ இந்த மூன்றுவிசையும் என்னைப் பரியாசம் பண்ணினாய் அல்லவா, உன்னுடைய மகாபலம் எதினாலே உண்டாயிருக்கிறது என்று எனக்குச் சொல்லாமற்போனாயே என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது தெலீலாள், புதுக்கயிறுகளை வாங்கி, அவைகளால் அவனைக் கட்டி, சிம்சோனே, பெலிஸ்தர் உன்மேல் வந்துவிட்டார்கள் என்றாள்; பதிவிருக்கிறவர்கள் அறைவீட்டில் இருந்தார்கள்; ஆனாலும் அவன் தன் புயங்களில் இருந்த கயிறுகளை ஒரு நூலைப்போல அறுத்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8711,51 +8711,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470626317" r:id="rId1"/>
+    <p:sldLayoutId id="2474721436" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9499,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તું મને પ્રેમ કરે છે? આ ત્રીજી વાર તે માંરી હાંસી ઉડાવી, અને હજુ સુધી તમે મને બતાવ્યું નથી કે આટલી]]></a:t>
+              <a:t><![CDATA[শিম্শোনকে বলল, “শিম্শোন পলেষ্টীয়রা তোমাকে ধরতে আসছে|” শিম্শোন সহজেই দড়ি খুলে ফেলল| সেগুলো সে সুতোর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બધી તાકાત તમાંરામાં શાથી છે?”]]></a:t>
+              <a:t><![CDATA[মতো ছিঁড়ে ফেলল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. દલીલાહ દરરોજ તેને આ સવાલ પૂછતી અને દબાણ કરતી એટલે આખરે થાકીને તેણે તેને ક્યાંથી શક્તિ મળે છે, તે]]></a:t>
+              <a:t><![CDATA[1. একদিন শিম্শোন ঘসা শহরে গেল| সেখানে সে একজন গণিকাকে দেখতে পেল| তার কাছে এক রাত্রি সে থাকতে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાચું રહસ્ય જણાવી દીધું.]]></a:t>
+              <a:t><![CDATA[13. দলীলা শিম্শোনকে বলল, “তুমি আবার মিথ্যে কথা বলেছ| তুমি আমাকে বোকা বানিয়েছ| এবার বলো তো কি করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. તેણે કહ્યું, “માંરા માંથાના વાળ કદી અસ્ત્રાથી કાપવામાં આવ્યા નથી, કારણ કે હું જન્મ્યો તે દિવસથી]]></a:t>
+              <a:t><![CDATA[তোমাকে বেঁধে ফেলা যায়?”শিম্শোন বলল, “যদি তুমি তাঁত দিয়ে আমার মাথায় চুলের সাতটি বিনুনী বেঁধে একটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[એક નાઝીરી થવા માંટે હું દેવને સમર્પિત થયેલો છું. જો માંરું માંથું મૂંડાવામાં આવે તો માંરી તાકાત જતી]]></a:t>
+              <a:t><![CDATA[পিন দিয়ে আটকে দাও তাহলে আমি আর পাঁচটা সাধারণ লোকর মতো দুর্বল হয়ে যাব|”পরে শিম্শোন ঘুমোতে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહે અને હું બીજા સામાંન્ય માંણસ જેવો દૂર્બળ થઈ જાઉં.”]]></a:t>
+              <a:t><![CDATA[দলীলা তার মাথার চুলের সাতটি গোছা নিয়ে তাঁতে বুনল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. દલીલાહને લાગ્યું કે આખરે તેણે તેને સાચું કહ્યું હતું, આથી તેણે પલિસ્તી સરદારોને તેડવા માંણસો]]></a:t>
+              <a:t><![CDATA[2. কেউ একজন ঘসার বাসিন্দাদের বলল, “শিম্শোন এখানে এসেছে|” তারা শিম্শোনকে হত্যা করতে চেয়েছিল| তাই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મોકલી કહેવડાવ્યું, “હવે આ વખતે છેલ્લી વાર તમે સૌ આવો. કારણ કે છેવટે તેણે મને પોતાની સાચી શક્તિના]]></a:t>
+              <a:t><![CDATA[তারা শহরটা ঘিরে ফেলল| ওরা শিমশোনের জন্য লুকিয়ে থেকে অপেক্ষা করতে লাগল| সারারাত তারা শহরের ফটকের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહસ્ય વિશે મને કહ્યું છે.” આથી પલિસ્તી આગેવાનો તેઓની સાથે નાણાં લઈને આવ્યા.]]></a:t>
+              <a:t><![CDATA[পাশে চুপচাপ জেগে রইল| তারা বলাবলি করতে লাগল, “সকাল হলেই আমরা শিম্শোনকে বধ করব|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ત્યારે દલીલાહે સામસૂનને કહ્યું, “અત્યાર સુધી તમે માંરી હાંસી ઉડાવી અને મને ખોટું કહ્યું, પણ હવે]]></a:t>
+              <a:t><![CDATA[9. কিছু লোক পাশের ঘরে লুকিয়ে ছিল| দলীলা শিম্শোনকে বলল, “শিম্শোন, পলেষ্টীয়রা তোমাকে ধরে ফেলতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. દલીલાહે સામસૂનને પોતાના ખોળામાં ઊધાડી દીધો અને એક માંણસને બોલાવી તેના વાળની સાત લટો બોડાવી]]></a:t>
+              <a:t><![CDATA[14. তারপর তাঁবুর খুঁটির সঙ্গে সেই বোনা চুলগুলিকে বেঁধে মাটিতে গেঁথে ফেলল| আবার সে শিম্শোনকে ডাকল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નખાવી; આ રીતે દલીલાહે તેને નિર્બળ બનાવી દીધો અને તેની તાકાત તેને છોડી ચાલી ગઈ.]]></a:t>
+              <a:t><![CDATA[“পলেষ্টীয়রা তোমাকে ধরতে আসছে|” শিম্শোন তাঁত আর মাকু সব খুলে ফেলল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ત્યાર પછી દલીલાહે બૂમ પાડી, “સામસૂન, પલિસ્તીઓ તમને પકડવા આવ્યા છે!” તે ઊધમાંથી જાગી ઊઠયો અને]]></a:t>
+              <a:t><![CDATA[3. কিন্তু শিম্শোন গণিকার সঙ্গে মাঝরাত পর্য়ন্ত থাকল| মাঝরাতে সে উঠে পড়ল| শহরের ফটকের দরজা চেপে ধরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિચાર કરવા લાગ્યો કે, “હું ઝટકો માંરીને દર વખતની જેમ છૂટો થઈ જઈશ.” પણ તેને ખબર ન પડી કે યહોવા તેને]]></a:t>
+              <a:t><![CDATA[সে দেওয়াল থেকে টেনে দরজা আলগা করে দিল| তারপর সে খুলে নিল দরজা, দুটো খুঁটি, দরজা বন্ধ করার খিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છોડીને જતાં રહ્યાં છે.]]></a:t>
+              <a:t><![CDATA[এগুলো সে কাঁধে নিয়ে হিব্রোণ শহরের কাছে পাহাড়ের মাথায় উঠে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. પલિસ્તીઓએ તેને પકડી લીધો અને તેની આંખો કાઢી નાખી, અને તેને ગાઝા લઈ ગયા, ત્યાં તેને પિત્તળની]]></a:t>
+              <a:t><![CDATA[4. পরে শিম্শোন দলীলা নামে এক নারীর প্রেমে পড়ল| দলীলা থাকত সোরেক উপত্যকায়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાંકળોથી બાંધીને કેદખાનામાં અનાજ દળવાનું કામ સોંપવામાં આવ્યું.]]></a:t>
+              <a:t><![CDATA[15. দলীলা শিম্শোনকে বলল, “তুমি তো আমায় বিশ্বাসই করো না? তুমি কি করে বলো যে, ‘আমি তোমায় ভালবাসি|’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. પરંતુ તેના મૂંડી નાખેલા વાળ ફરી ઊગવા માંડયા.]]></a:t>
+              <a:t><![CDATA[গোপন ব্যাপারটা তুমি আমাকে বললে না| এই নিয়ে তিনবার তুমি আমাকে বোকা বানালে| তোমার শক্তির গোপন কথা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. પલિસ્તી આગેવાનોએ તેમના દેવ દાગોનને મોટો ઉત્સવ અને અર્પણો આપવા માંટે તૈયારી કરતા હતાં અને આનંદ]]></a:t>
+              <a:t><![CDATA[তুমি আমাকে বললে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરવા ભેગા થયા. તેઓ કહેતા હતાં, “આપણા દેવે, આપણા શત્રુ સામસૂનને આપણા હવાલે કરી દીધો છે.”]]></a:t>
+              <a:t><![CDATA[5. পলেষ্টীয় শাসকরা দলীলার কাছে গিয়ে বলল, “শিম্শোন কিসে এত শক্তিশালী হয় আমরা জানতে চাই| তুমি কাযদা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મને કહો, માંરે જો તમને બાંધવા હોય તો માંરે કેવી રીતે કરવું?”સામસૂને કહ્યું, “જો તું માંરા માંથાના]]></a:t>
+              <a:t><![CDATA[যাচ্ছে|” কিন্তু শিম্শোন সহজেই দড়িগুলো খুলে ফেলল| আগুনের শিখার খুব কাছে এলে একটা সূতো যেমন হয় তেমনি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. અને તેને જોઈને તેઓએ તેમના દેવની સ્તુતિ કરી અને કહ્યું, આપણા દેવે આપણા શત્રુને આપણે હવાલે કરી]]></a:t>
+              <a:t><![CDATA[করে তার এই গোপন রহস্যটা জেনে নিতে চেষ্টা কর| তাহলে তাকে কি করে ধরে বেঁধে ফেলা যায় তা আমরা জানব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દીધો છે.“જે માંણસે દેશનો નાશ કર્યો, અને જેણે આપણાં લોકોને માંરી નાખ્યા હવે તે આપણા કબજામાં છો!”]]></a:t>
+              <a:t><![CDATA[তাহলেই তাকে আমরা ইচ্ছামত চালাতে পারব| যদি এটা করতে পার তাহলে আমরা প্রত্যেকে তোমাকে 28 পাউণ্ড করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. નશાની હાલતમાં તેઓએ કહ્યું, “સામસૂનને બોલોવો; જેથી તે અમાંરું મનોરંજન કરી શકે!” આમ સામસૂનને]]></a:t>
+              <a:t><![CDATA[রূপো পুরস্কার দেব|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કેદખાનામાંથી બહાર લાવવામાં આવ્યો અને તેણે તેઓ માંટે અભિનય કર્યો. પછી તેને મંદિરના બે થામભલાઓની વચ્ચે]]></a:t>
+              <a:t><![CDATA[16. দিনের পর দিন দলীলা শিম্শোনকে রাগিয়ে তুলতে লাগল| তার ঘ্য়ানঘ্য়ানানি শুনতে শুনতে সে ক্লান্ত হয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ઊભો રાખવામાં આવ્યો.]]></a:t>
+              <a:t><![CDATA[পড়ল| ক্লান্তিতে সে যেন মরমর অবস্থায় পৌঁছাল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. પછી એક દિવસ સામસૂન પલિસ્તીઓના નગર ગાઝામાં ગયો, ત્યાં તેણે એક વારાંગના જોઈ અને તે તેની પાસે ગયો.]]></a:t>
+              <a:t><![CDATA[6. সেই মতো দলীলা শিম্শোনকে বলল, “আচ্ছা বলো তো, তুমি কি করে এত শক্তি পেলে? কিভাবে তোমাকে বেঁধে ফেলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. સામસૂને જે છોકરાએ તેનો હાથ પકડી રાખ્યો હતો, તેને કહ્યું, “મને એવી રીતે ઊભો રાખ કે મંદિરના મુખ્ય]]></a:t>
+              <a:t><![CDATA[বেকাযদায ফেলা যায়?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[થાંભલાને હું અડી શકું, જેથી હું તેને અઢેલી આરામ કરી શકું.”]]></a:t>
+              <a:t><![CDATA[17. সে এটা আর সহ্য করতে পারল না| শেষ পর্য়ন্ত সে দলীলাকে সব কিছুই বলে দিল| সে বলল, “আমি কখনও চুল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ગાઝાનાં લોકોમાં વાત પ્રસરી ગઈ કે, “સામસૂન ત્યાં આવ્યો છે,” એટલે તેઓ તેને ધેરી વળ્યા અને આખી રાત]]></a:t>
+              <a:t><![CDATA[কাটি না| আমার জন্মের আগে থেকেই আমাকে ঈশ্বরের কাছে উত্সর্গ করে দেওয়া হয়েছে| যদি কেউ আমার চুল কেটে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેના બહાર આવવાની રાહ જોતા નગરના દરવાજે ટાંપીને તેને પકડવા માંટે બેસી રહ્યાં, આખી રાત એમ જ બેસી]]></a:t>
+              <a:t><![CDATA[নেয, তাহলে আমি অন্য পাঁচজন সাধারণ লোকর মতো দুর্বল হয়ে পড়ব|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વાળની સાત લટોને સાળનો ઊપયોગ કરી તેની સાથે ગૂંથી લે અને મને ખીલીથી જકડી દે, તો હું કોઈ પણ બીજા માંણસ]]></a:t>
+              <a:t><![CDATA[করে দড়িগুলো খসে পড়ল| সুতরাং পলেষ্টীয়রা শিম্শোনের শক্তির রহস্য ভেদ করতে পারল না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[રહ્યાં. તેમણે વિચાર્યુ, “સવાર સુધી આપણે રાહ જોઈશું અને પછી તેને માંરી નાખીશું.”]]></a:t>
+              <a:t><![CDATA[7. শিম্শোন বলল, “নতুন সাতটা ধনুক বাঁধা দড়ি যে দড়িগুলো শুকনো নয়, তাই দিয়ে আমায় বেঁধে ফেলতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. મંદિર સ્ત્રી-પુરુષોથી ખીચોખીચ ભરેલું હતું. બધા જ પલિસ્તી સરદારો ત્યાં હાજર હતાં. અને આશરે 3,000]]></a:t>
+              <a:t><![CDATA[যদি কেউ তা পারে তাহলেই আমি আর পাঁচজনের মতো দুর্বল হতে পারব|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સ્ત્રી પુરુષો ધાબા ઉપરથી સામસૂનના ખેલ જોતાં હતાં,]]></a:t>
+              <a:t><![CDATA[8. পলেষ্টীয়রা একথা শুনে সাতটা নতুন ধনুক বাঁধা দড়ি দলীলাকে এনে দিল| সেই ধনুক বাঁধা দড়ি তখনও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. પણ સામસૂન મધરાત સુધી સૂઈ રહ્યો અને અડધી રાતે ઊઠીને તેણે નગરના દરવાજાનાં બારણાં પકડીને અને બારસાખ]]></a:t>
+              <a:t><![CDATA[শুকিয়ে যায় নি| দলীলা সেই দড়ি দিয়ে শিম্শোনকে বেঁধে ফেলল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેમજ ભૂગળ જે દરવાજાને તાળુ માંરી દે તે બધું જ નીચે ખેંચી કાઢયું અને આ સર્વ ખભા ઉપર ઉપાડી લીધું અને]]></a:t>
+              <a:t><![CDATA[18. দলীলা বুঝতে পারল শিম্শোন তার গোপন কথাটা এবার সত্যই বলেছে| পলেষ্টীয় শাসকদের কাছে সে একটা খবর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તે બધું હેબ્રોન નગરની પાસે આવેલા પર્વતની ચોટ પર લઈ ગયો.]]></a:t>
+              <a:t><![CDATA[পাঠাল| সে বলে পাঠাল, “আর একবার ফিরে এসো, শিম্শোন আমায় সব বলে দিয়েছে|” এই খবর পেয়ে তারা আবার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. પછી સામસૂને યહોવાને પોકાર કરીને કહ્યું, “ઓ સર્વસમર્થ યહોવા, મને સાંભળો, અને આ છેલ્લી વાર મને]]></a:t>
+              <a:t><![CDATA[দলীলার কাছে চলে এল| প্রতিশ্রুতি মত দলীলাকে দেবার মত টাকা নিয়ে এল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શક્તિ આપો કે જેથી હું માંરી આંખો માંટે પલિસ્તીઓ ઉપર બદલો લઈ શકું.”]]></a:t>
+              <a:t><![CDATA[19. দলীলার কোলে মাথা দিয়ে শিম্শোন যখন শুয়ে ছিল, সেই সময় দলীলা তাকে ঘুম পাড়িযে দিল| তারপর সে একজন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. એ પછી સામસૂન સોરેકની ખીણમાં રહેતી દલીલાહ નામની એક સ્ત્રીના પ્રેમમાં પડયો.]]></a:t>
+              <a:t><![CDATA[লোককে শিম্শোনের চুলের গোছা কেটে নেবার জন্য ডাকল| এইভাবে দলীলা শিম্শোনকে শক্তিহীন করে দিল| শিম্শোনের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. પછી મંદિરના બે ટેકારૂપ વચ્ચેના થાંભલાને તેણે બાથમાં લીધા, તેણે જમણો હાથ એક થાંભલા ઉપર અને ડાબો]]></a:t>
+              <a:t><![CDATA[শক্তি চলে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જેવો જ દૂર્બળ થઈ જાઉં,” તેથી તેણે તેને ઊંધાડી દીધો.]]></a:t>
+              <a:t><![CDATA[10. দলীলা শিম্শোনকে বলল, “তুমি আমাকে মিথ্যে কথা বলেছ| তুমি আমাকে বোকা বানিয়েছ| এখন বলো তো, কি করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હાત બીજા થાંભલા ઉપર મૂકીને બધું વજન તેના ઉપર નાખ્યું અને પોકાર કર્યો,]]></a:t>
+              <a:t><![CDATA[20. দলীলা শিম্শোনকে ডেকে বলল, “শিম্শোন, পলেষ্টীয়রা তোমাকে ধরবার জন্য আসছে!” শিম্শোন জেগে উঠে ভাবলো,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. નગરના પલિસ્તી શાસનકર્તાઓ દલીલાહ પાસે ગયા. અને કહ્યું, “સામસૂનને લલચાવીને તું જાણી લે કે, ‘એનામાં]]></a:t>
+              <a:t><![CDATA[“আমি আগের মতোই নিজেকে বাঁচিয়ে নিতে পারব|” কিন্তু সে বুঝতে পারে নি যে প্রভু তাকে ছেড়ে চলে গেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આટલી બધી શક્તિ કયાંથી આવે છે? અને અમે તેને કેવી રીતે બંદીવાન કરી શકીએ અને બાંધી શકીએ? અને અમે તેને]]></a:t>
+              <a:t><![CDATA[21. পলেষ্টীয়রা শিম্শোনকে ধরে ফেলল| তারা তার চোখ খুবলে নিয়ে তাকে ঘসা শহরে নিয়ে গেল এবং যাতে সে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કેવીરીતે લાચાર બનાવી શકીએ? તમે અમને આ સર્વ જણાવશો તો અમે તમને અગિયારસો ચાંદીના સિક્કા આપીશું.”]]></a:t>
+              <a:t><![CDATA[পালিয়ে না যায় সেজন্য চেন দিয়ে বাঁধল| তারপর কারাগারে তাকে ঢুকিয়ে য়াঁতায শস্য পিষতে বাধ্য করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. સામસૂને કહ્યું, “મને પલિસ્તીઓની સાથે મરવા દો.” પછી તેણે મંદિરના થાંભલા પર સંપૂર્ણ બળ વાપરીને]]></a:t>
+              <a:t><![CDATA[22. কিন্তু আবার শিম্শোনের চুল গজাতে লাগলো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નીચે એવી રીતે ખેચી પાડ્યા કે તે મંદિરના તમાંમ લોકો ઉપર તૂટી પડે જેમાં પલિસ્તીના આગેવાનો પણ હતાં આમ,]]></a:t>
+              <a:t><![CDATA[23. পলেষ্টীয়দের শাসকরা সবাই উত্সব করতে জড়ো হল| তারা তাদের দেবতা দাগোনের কাছে একটা মস্ত বড় নৈবেদ্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેણે ઘણા માંણસો માંરી નાખ્યા તે મરી રહ્યો હોવાથી તેણે જેટલા લોકોને માંર્યા હતાં તેના કરતા વધારે]]></a:t>
+              <a:t><![CDATA[দেবার ব্যবস্থা করছিল| তারা বলল, “আমাদের দেবতাই আমাদের শিম্শোনকে হারিযে দিতে সাহায্য করেছে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સંખ્યામાં લોકોને માંર્યા.]]></a:t>
+              <a:t><![CDATA[24. পলেষ্টীয়রা শিম্শোনের দিকে তাকাল এবং তাদের দেবতার প্রশংসা করতে শুরু করল| তারা বলল:এই লোকটা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16363,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. દલીલાહે સામસૂનને કહ્યું, “તારું મહાબળ શામાં રહેલું છે, તથા તું સાથી બંધાય કે જેથી તને દુઃખ દઈ]]></a:t>
+              <a:t><![CDATA[আমাদের লোককে হত্যা করেছে এবং আমাদের দেশ ধ্বংস করেছে| আমাদের দেবতা আমাদের শত্রুদের বিরুদ্ধে জয়ী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16495,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શકાય તે તું કૃપા કરીને મને કહે.]]></a:t>
+              <a:t><![CDATA[করেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16627,51 +16627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. તે જ્યારે ઊંધી ગયો ત્યારે તેણે સાળ લીધી અને તેની સાત લટોને ગૂંથી અને તંબુના ખીલા સાથે જકડી દીધી]]></a:t>
+              <a:t><![CDATA[লোক তোমাকে বেঁধে ফেলতে পারে?”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16759,51 +16759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. સામસૂને કહ્યું, “મને જો તેઓ સાત લીલી પણછો કે જે સૂકાઈ ન હોયતે વડે બાંધે તો હું તેઓ જેવો દુર્બળ થઈ]]></a:t>
+              <a:t><![CDATA[25. লোকরা উত্সবে বেশ মেতে উঠলো| তারা বলল, “শিম্শোনকে বের করে আনো| আমরা তাকে নিয়ে মজা করব|” কারাগার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16891,51 +16891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જાઉં.”]]></a:t>
+              <a:t><![CDATA[থেকে শিম্শোনকে নিয়ে এসে তারা ওকে নিয়ে মজা করতে লাগল| দাগোনের মন্দিরের থামের মাঝখানে তারা শিম্শোনকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17023,51 +17023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. પછીથી તેના ભાઈઓ અને તેનું આખુ કુટુંબ તેનો મૃતદેહ લેવા માંટે આવ્યાં. તેઓ તેને સોરાહ અને એશ્તાઓલ]]></a:t>
+              <a:t><![CDATA[দাঁড় করাল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17155,51 +17155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વચ્ચે આવેલી તેના પિતા માંનોઆહની કબરે લઈ ગયા; તેઓ તેને ત્યાં લઈ ગયા અને તેને દફનાવ્યો, તેણે વીસ વર્ષ]]></a:t>
+              <a:t><![CDATA[26. একজন ভৃত্য শিম্শোনের হাত ধরে ছিল| শিম্শোন তাকে বলল, “যে দুই থামের উপর মন্দিরের উপরের অংশের ভার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17287,51 +17287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સુધી ઈસ્રાએલનો ન્યાય કર્યો હતો.]]></a:t>
+              <a:t><![CDATA[রযেছে তা আমাকে ছুঁতে দাও| আমি সেখানে হেলান দিয়ে দাঁড়াতে চাই|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17419,51 +17419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. આથી પલિસ્તી સરદારોએ દલીલાહને સાત લીલી પણછો તેને બાંધવા જે સૂકાયેલી ન હતી આપી તેથી તેણે તેનો]]></a:t>
+              <a:t><![CDATA[27. মন্দিরে ঠাসা ভীড়| পলেষ্টীয়দের শাসকরা সেখানে সব এসেছে| মন্দিরের ছাদে প্রায় 3,000 নরনারী| তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17551,51 +17551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાંધવા માંટે ઊપયોગ કર્યો.]]></a:t>
+              <a:t><![CDATA[শিম্শোনকে নিয়ে হাসাহাসি করছে, মজা করছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17683,51 +17683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. સામસૂનને પકડવા થોડા માંણસો તેના ઓરડામાં સંતાયા હતાં. દલીલાહે બૂમ પાડી, “સામસૂન, પલિસ્તીઓ તને]]></a:t>
+              <a:t><![CDATA[28. শিম্শোন প্রভুর কাছে এই প্রার্থনা করল, “হে সর্বশক্তিমান প্রভু তুমি দয়া করে আমায় স্মরণ করো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17815,51 +17815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પકડવા આવે છે!” પણ અગ્નિ પાસે લઈ જતા જેમ શણની દોરી અચાનક તૂટી જાય તમે તેણે પણછો તોડી નાખી, આ રીતે]]></a:t>
+              <a:t><![CDATA[ঈশ্বর, আর একবার তুমি আমায় শক্তি দাও| এই একটা কাজ আমায় করতে দাও, আমি যেন এই পলেষ্টীয়দের আমার দুই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17947,51 +17947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેની શક્તિનુ રહસ્ય તેઓ જાણી શકયા નહિ.]]></a:t>
+              <a:t><![CDATA[চোখ উপড়ে নেওয়ার জন্য শাস্তি দিতে পারি!”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18079,51 +18079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને પછી બૂમ પાડી, “સામસૂન, પલિસ્તીઓ તને પકડવા આવ્યા છે!” તે ઊંધમાંથી જાગ્યો અને તંબૂનો ખીલો ખેંચી]]></a:t>
+              <a:t><![CDATA[11. শিম্শোন বলল, “আমাকে নতুন দড়ি দিয়ে বাঁধতে হবে| সেই দড়ি যেন আগে কেউ ব্যবহার না করে| এরকম দড়ি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18211,51 +18211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ત્યાર પછી દલીલાહે તેને કહ્યું, “તું માંરી મશ્કરી કરે છે! તે મને જૂઠું કહ્યું છે! કૃપા કરીને મને]]></a:t>
+              <a:t><![CDATA[29. তারপর শিম্শোন মন্দিরের মাঝখানে দাঁড়িয়ে দুটো থামকে ধরল| থাম দুটো সমস্ত মন্দিরটাকে ধরে রেখেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18343,51 +18343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કહે, તને કેવી રીતે બાંધી શકાય?]]></a:t>
+              <a:t><![CDATA[দুটো থামের ভেতর সে নিজেকে দৃঢ়ভাবে স্থাপন করল| একটি থাম তার ডানদিকে, আরেকটা বাঁদিকে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18475,51 +18475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તેણે કહ્યું, “જો મને કદી વપરાયાં ન હોય એવાં નવાંનકોર દોરડાં વડે બાંધે તો હું કોઈ પણ માંણસના જેવો]]></a:t>
+              <a:t><![CDATA[30. শিম্শোন বলল, “এই পলেষ্টীয়দের সঙ্গে আমার প্রাণ যাক্!” তারপর যত জোরে পারল থামদুটোকে ধাক্কা দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18607,51 +18607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દૂબળો થઈ જાઉં.”]]></a:t>
+              <a:t><![CDATA[আর সঙ্গে সঙ্গে উপস্থিত শাসকদের ও লোকজনের ওপর মন্দিরটা ভেঙ্গে পড়ে গেল| এইভাবে শিম্শোন বেঁচে থাকা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18739,51 +18739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. દલીલાહે તેને નવાં દોરડાં લઈને તેના વડે બાંધી દીધો. પછી તેણે બૂમ પાડી, “સામસૂન, પલિસ્તીઓ તમને]]></a:t>
+              <a:t><![CDATA[অবস্থায় যত পলেষ্টীয় হত্যা করেছিল, মরে গিয়ে তার চেয়ে ঢ়েব বেশী পলেষ্টীয় হত্যা করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18871,51 +18871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પકડવા આવે છે! તેણે પોતાના ઓરડાનાં દરવાજાની બહાર માંણસોને સંતાડી રાખ્યા હતાં.” પણ સામસૂને પોતાને હાથે]]></a:t>
+              <a:t><![CDATA[31. শিম্শোনের ভাই আর পরিবারের লোকরা সবাই তার শবদেহ নিতে এলো| তাকে নিয়ে তারা তার পিতার সমাধিতে কবর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19003,51 +19003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બાંધેલા નવા દોરડાંને તાંતણાની જેમ તોડી નાખ્યાં.]]></a:t>
+              <a:t><![CDATA[দিল| সমাধিটা রযেছে সরা আর ইষ্টায়োল শহরের মাঝখানে| 20 বছর ধরে শিম্শোন ইস্রায়েলীয়দের বিচারক ছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19135,51 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કાઢયો અને પોતાના વાળની સાત લટોને છોડી નાખી.]]></a:t>
+              <a:t><![CDATA[দিয়ে কেউ আমাকে বাঁধলে আমি আর পাঁচজনের মতো দুর্বল হয়ে যাবো|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19267,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. આથી દલીલાહે તેને ઠપકો આપતાં કહ્યું, “જો તને માંરામાં વિશ્વાસ ના હોય તો તું કેવી રીતે કહી શકે કે]]></a:t>
+              <a:t><![CDATA[12. দলীলা কয়েকটা নতুন দড়ি দিয়ে শিম্শোনকে বেঁধে ফেলল| পাশের ঘরে কিছু লোক লুকিয়ে ছিল| দলীলা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19328,91 +19328,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 16]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
   <a:themeElements>
-    <a:clrScheme name="Theme48">
+    <a:clrScheme name="Theme32">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme48">
+    <a:fontScheme name="Theme32">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19438,51 +19438,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme48">
+    <a:fmtScheme name="Theme32">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>