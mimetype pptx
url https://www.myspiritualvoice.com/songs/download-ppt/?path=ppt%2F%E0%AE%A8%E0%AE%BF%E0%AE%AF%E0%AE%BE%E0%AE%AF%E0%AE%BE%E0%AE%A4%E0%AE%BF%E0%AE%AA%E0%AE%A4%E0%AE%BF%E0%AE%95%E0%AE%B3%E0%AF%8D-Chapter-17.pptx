--- v0 (2026-06-21)
+++ v1 (2026-09-17)
@@ -37,97 +37,118 @@
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
+    <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
+    <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -248,53 +269,60 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
-  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -354,51 +382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மீகா, சுவாமிக்கு ஒரு அறைவீட்டை நியமித்து வைத்திருந்தான்; அவன் ஒரு ஏபோத்தையும் சுரூபங்களையும் உண்டு பண்ணி, தன் குமாரரில் ஒருவனைப் பிரதிஷ்டை பண்ணினான்; இவன் அவனுக்கு ஆசாரியனானான்.]]></a:t>
+              <a:t><![CDATA[4. Yet he restored the money unto his mother; and his mother took two hundred shekels of silver, and gave them to the founder, who made thereof a graven image and a molten image: and they were in the house of Micah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -463,51 +491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மீகா, சுவாமிக்கு ஒரு அறைவீட்டை நியமித்து வைத்திருந்தான்; அவன் ஒரு ஏபோத்தையும் சுரூபங்களையும் உண்டு பண்ணி, தன் குமாரரில் ஒருவனைப் பிரதிஷ்டை பண்ணினான்; இவன் அவனுக்கு ஆசாரியனானான்.]]></a:t>
+              <a:t><![CDATA[4. Yet he restored the money unto his mother; and his mother took two hundred shekels of silver, and gave them to the founder, who made thereof a graven image and a molten image: and they were in the house of Micah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -572,51 +600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்நாட்களில் இஸ்ரவேலிலே ராஜா இல்லை, அவனவன் தன் தன் பார்வைக்குச் சரிப்போனபடி செய்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[4. Yet he restored the money unto his mother; and his mother took two hundred shekels of silver, and gave them to the founder, who made thereof a graven image and a molten image: and they were in the house of Micah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -681,51 +709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யூதாவிலுள்ள பெத்லெகேம் ஊரானும் லேவியனுமான ஒரு வாலிபன் அங்கே தங்கியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. And the man Micah had an house of gods, and made an ephod, and teraphim, and consecrated one of his sons, who became his priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -790,51 +818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யூதாவிலுள்ள பெத்லெகேம் ஊரானும் லேவியனுமான ஒரு வாலிபன் அங்கே தங்கியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. And the man Micah had an house of gods, and made an ephod, and teraphim, and consecrated one of his sons, who became his priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -899,51 +927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்த மனுஷன் எங்கேயாகிலும் பரதேசியாய்ப் போய்த் தங்கும்படிக்கு, யூதாவிலுள்ள பெத்லெகேம் ஊரைவிட்டுப் புறப்பட்டுப் பிரயாணம் போகையில், எப்பிராயீம் மலைத்தேசத்தில் இருக்கிற மீகாவின் வீட்டில் வந்து சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[6. In those days there was no king in Israel, but every man did that which was right in his own eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1008,51 +1036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்த மனுஷன் எங்கேயாகிலும் பரதேசியாய்ப் போய்த் தங்கும்படிக்கு, யூதாவிலுள்ள பெத்லெகேம் ஊரைவிட்டுப் புறப்பட்டுப் பிரயாணம் போகையில், எப்பிராயீம் மலைத்தேசத்தில் இருக்கிற மீகாவின் வீட்டில் வந்து சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[7. And there was a young man out of Bethlehemjudah of the family of Judah, who was a Levite, and he sojourned there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1117,51 +1145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எங்கே இருந்து வந்தாய் என்று மீகா அவனைக் கேட்டதற்கு, அவன்: நான் யூதாவிலுள்ள பெத்லெகேம் ஊரானாகிய லேவியன், எங்கேயாகிலும் போய்த் தங்கப் போகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And the man departed out of the city from Bethlehemjudah to sojourn where he could find a place: and he came to mount Ephraim to the house of Micah, as he journeyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1226,51 +1254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எங்கே இருந்து வந்தாய் என்று மீகா அவனைக் கேட்டதற்கு, அவன்: நான் யூதாவிலுள்ள பெத்லெகேம் ஊரானாகிய லேவியன், எங்கேயாகிலும் போய்த் தங்கப் போகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And the man departed out of the city from Bethlehemjudah to sojourn where he could find a place: and he came to mount Ephraim to the house of Micah, as he journeyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1335,51 +1363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது மீகா: நீ என்னிடத்தில் இரு, நீ எனக்குத் தகப்பனும் ஆசாரியனுமாயிருப்பாய்; நான் உனக்கு வருஷத்திலே பத்து வெள்ளிக்காசையும், மாற்று வஸ்திரத்தையும், உனக்கு வேண்டிய ஆகாரத்தையும் கொடுப்பேன் என்று அவனிடத்தில் சொன்னான்; அப்படியே லேவியன் உள்ளே போனான்.]]></a:t>
+              <a:t><![CDATA[8. And the man departed out of the city from Bethlehemjudah to sojourn where he could find a place: and he came to mount Ephraim to the house of Micah, as he journeyed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1444,51 +1472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எப்பிராயீம் மலைத்தேசத்தானாகிய மீகா என்னும் பேருள்ள ஒரு மனுஷன் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. And there was a man of mount Ephraim, whose name was Micah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1553,51 +1581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது மீகா: நீ என்னிடத்தில் இரு, நீ எனக்குத் தகப்பனும் ஆசாரியனுமாயிருப்பாய்; நான் உனக்கு வருஷத்திலே பத்து வெள்ளிக்காசையும், மாற்று வஸ்திரத்தையும், உனக்கு வேண்டிய ஆகாரத்தையும் கொடுப்பேன் என்று அவனிடத்தில் சொன்னான்; அப்படியே லேவியன் உள்ளே போனான்.]]></a:t>
+              <a:t><![CDATA[9. And Micah said unto him, Whence come you? And he said unto him, I am a Levite of Bethlehemjudah, and I go to sojourn where I may find a place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1662,51 +1690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்த லேவியன் அந்த மனிதனிடத்தில் இருக்கச் சம்மதித்தான்; அந்த வாலிபன் அவனுக்கு அவன் குமாரரில் ஒருவனைப்போல் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. And Micah said unto him, Whence come you? And he said unto him, I am a Levite of Bethlehemjudah, and I go to sojourn where I may find a place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1771,51 +1799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மீகா அந்த லேவியனைப் பிரதிஷ்டை பண்ணினான்; அந்த வாலிபன் அவனுக்கு ஆசாரியனாகி மீகாவின் வீட்டில் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. And Micah said unto him, Dwell with me, and be unto me a father and a priest, and I will give you ten shekels of silver by the year, and a suit of apparel, and your victuals. So the Levite went in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1880,51 +1908,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது மீகா: எனக்கு ஆசாரியனாக ஒரு லேவியன் அகப்பட்டபடியினால், கர்த்தர் எனக்கு நன்மைசெய்வார் என்று இப்பொழுது அறிந்திருக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And Micah said unto him, Dwell with me, and be unto me a father and a priest, and I will give you ten shekels of silver by the year, and a suit of apparel, and your victuals. So the Levite went in.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. And Micah said unto him, Dwell with me, and be unto me a father and a priest, and I will give you ten shekels of silver by the year, and a suit of apparel, and your victuals. So the Levite went in.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. And the Levite was content to dwell with the man; and the young man was unto him as one of his sons.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. And the Levite was content to dwell with the man; and the young man was unto him as one of his sons.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. And Micah consecrated the Levite; and the young man became his priest, and was in the house of Micah.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. And Micah consecrated the Levite; and the young man became his priest, and was in the house of Micah.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. Then said Micah, Now know I that the LORD will do me good, seeing I have a Levite to my priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1989,51 +2671,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் தன் தாயை நோக்கி: உன்னிடத்திலிருந்த ஆயிரத்து நூறு வெள்ளிக்காசு களவுபோயிற்றே, அதைக் குறித்து என் காதுகள் கேட்க நீ சாபமிட்டாயே, அந்தப் பணம், இதோ, என்னிடத்தில் இருக்கிறது; அதை எடுத்தவன் நான்தான் என்றான். அதற்கு அவன் தாய்: என் மகனே, நீ கர்த்தரால் ஆசீர்வதிக்கப்படுவாய் என்றாள்.]]></a:t>
+              <a:t><![CDATA[2. And he said unto his mother, The eleven hundred shekels of silver that were taken from you, about which you cursed, and spoke of also in mine ears, behold, the silver is with me; I took it. And his mother said, Blessed be you of the LORD, my son.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. Then said Micah, Now know I that the LORD will do me good, seeing I have a Levite to my priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2098,51 +2889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் தன் தாயை நோக்கி: உன்னிடத்திலிருந்த ஆயிரத்து நூறு வெள்ளிக்காசு களவுபோயிற்றே, அதைக் குறித்து என் காதுகள் கேட்க நீ சாபமிட்டாயே, அந்தப் பணம், இதோ, என்னிடத்தில் இருக்கிறது; அதை எடுத்தவன் நான்தான் என்றான். அதற்கு அவன் தாய்: என் மகனே, நீ கர்த்தரால் ஆசீர்வதிக்கப்படுவாய் என்றாள்.]]></a:t>
+              <a:t><![CDATA[2. And he said unto his mother, The eleven hundred shekels of silver that were taken from you, about which you cursed, and spoke of also in mine ears, behold, the silver is with me; I took it. And his mother said, Blessed be you of the LORD, my son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2207,51 +2998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் தன் தாயை நோக்கி: உன்னிடத்திலிருந்த ஆயிரத்து நூறு வெள்ளிக்காசு களவுபோயிற்றே, அதைக் குறித்து என் காதுகள் கேட்க நீ சாபமிட்டாயே, அந்தப் பணம், இதோ, என்னிடத்தில் இருக்கிறது; அதை எடுத்தவன் நான்தான் என்றான். அதற்கு அவன் தாய்: என் மகனே, நீ கர்த்தரால் ஆசீர்வதிக்கப்படுவாய் என்றாள்.]]></a:t>
+              <a:t><![CDATA[2. And he said unto his mother, The eleven hundred shekels of silver that were taken from you, about which you cursed, and spoke of also in mine ears, behold, the silver is with me; I took it. And his mother said, Blessed be you of the LORD, my son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2316,51 +3107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் அந்த ஆயிரத்து நூறு வெள்ளிக்காசைத் தன் தாயினிடத்தில் திரும்பக் கொடுத்தான்; அவள்: வெட்டப்பட்ட ஒரு சுரூபத்தையும் வார்ப்பிக்கப்பட்ட ஒரு விக்கிரகத்தையும் உண்டு பண்ண, நான் என் கையிலிருந்த இந்த வெள்ளியை என் மகனுக்காக முற்றிலும் கர்த்தருக்கென்று நியமித்தேன்; இப்பொழுதும் இதை உனக்குத் திரும்பக் கொடுக்கிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[3. And when he had restored the eleven hundred shekels of silver to his mother, his mother said, I had wholly dedicated the silver unto the LORD from my hand for my son, to make a graven image and a molten image: now therefore I will restore it unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2425,51 +3216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவன் அந்த ஆயிரத்து நூறு வெள்ளிக்காசைத் தன் தாயினிடத்தில் திரும்பக் கொடுத்தான்; அவள்: வெட்டப்பட்ட ஒரு சுரூபத்தையும் வார்ப்பிக்கப்பட்ட ஒரு விக்கிரகத்தையும் உண்டு பண்ண, நான் என் கையிலிருந்த இந்த வெள்ளியை என் மகனுக்காக முற்றிலும் கர்த்தருக்கென்று நியமித்தேன்; இப்பொழுதும் இதை உனக்குத் திரும்பக் கொடுக்கிறேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[3. And when he had restored the eleven hundred shekels of silver to his mother, his mother said, I had wholly dedicated the silver unto the LORD from my hand for my son, to make a graven image and a molten image: now therefore I will restore it unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2534,51 +3325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் அந்த வெள்ளியைத் தன் தாய்க்குத் திரும்பக் கொடுத்தான்; அப்பொழுது அவன் தாய் இருநூறு வெள்ளிக்காசை எடுத்து, தட்டான் கையிலே கொடுத்தாள்; அவன் அதினாலே, வெட்டப்பட்ட ஒரு சுரூபத்தையும் வார்ப்பிக்கப்பட்ட ஒரு விக்கிரகத்தையும் பண்ணினான்; அவைகள் மீகாவின் வீட்டில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[3. And when he had restored the eleven hundred shekels of silver to his mother, his mother said, I had wholly dedicated the silver unto the LORD from my hand for my son, to make a graven image and a molten image: now therefore I will restore it unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2643,51 +3434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் அந்த வெள்ளியைத் தன் தாய்க்குத் திரும்பக் கொடுத்தான்; அப்பொழுது அவன் தாய் இருநூறு வெள்ளிக்காசை எடுத்து, தட்டான் கையிலே கொடுத்தாள்; அவன் அதினாலே, வெட்டப்பட்ட ஒரு சுரூபத்தையும் வார்ப்பிக்கப்பட்ட ஒரு விக்கிரகத்தையும் பண்ணினான்; அவைகள் மீகாவின் வீட்டில் இருந்தது.]]></a:t>
+              <a:t><![CDATA[3. And when he had restored the eleven hundred shekels of silver to his mother, his mother said, I had wholly dedicated the silver unto the LORD from my hand for my son, to make a graven image and a molten image: now therefore I will restore it unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2722,51 +3513,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471044069" r:id="rId1"/>
+    <p:sldLayoutId id="2478619344" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2886,54 +3677,110 @@
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3086,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. మీకా అను ఆ మనుష్యునికి దేవమందిర మొకటి యుండెను. మరియు అతడు ఏఫోదును గృహదేవతలను చేయించి తన కుమారు]]></a:t>
+              <a:t><![CDATA[4. அவன் அந்த வெள்ளியைத் தன் தாய்க்குத் திரும்பக் கொடுத்தான்; அப்பொழுது அவன் தாய் இருநூறு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3218,51 +4065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లలో ఒకని ప్రతిష్ఠింపగా ఇతడు అతనికి యాజకుడాయెను.]]></a:t>
+              <a:t><![CDATA[வெள்ளிக்காசை எடுத்து, தட்டான் கையிலே கொடுத்தாள்; அவன் அதினாலே, வெட்டப்பட்ட ஒரு சுரூபத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3350,51 +4197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ఆ దినములలో ఇశ్రాయేలీయులకు రాజులేడు; ప్రతివాడును తన తన ఇష్టానుసారముగా ప్రవర్తించుచు వచ్చెను.]]></a:t>
+              <a:t><![CDATA[வார்ப்பிக்கப்பட்ட ஒரு விக்கிரகத்தையும் பண்ணினான்; அவைகள் மீகாவின் வீட்டில் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3482,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. యూదా బేత్లెహేములోనుండి వచ్చిన యూదా వంశస్థుడైన ఒక ¸°వనుడుండెను. అతడు లేవీయుడు, అతడు అక్కడ]]></a:t>
+              <a:t><![CDATA[5. மீகா, சுவாமிக்கு ஒரு அறைவீட்டை நியமித்து வைத்திருந்தான்; அவன் ஒரு ஏபோத்தையும் சுரூபங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3614,51 +4461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నివసించెను.]]></a:t>
+              <a:t><![CDATA[உண்டு பண்ணி, தன் குமாரரில் ஒருவனைப் பிரதிஷ்டை பண்ணினான்; இவன் அவனுக்கு ஆசாரியனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3746,51 +4593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ఆ మనుష్యుడు తనకు స్థలము దొరికిన చోట నివసింపవలెనని యూదా బేత్లెహేము నుండి బయలుదేరి ప్రయాణము చేయుచు]]></a:t>
+              <a:t><![CDATA[6. அந்நாட்களில் இஸ்ரவேலிலே ராஜா இல்லை, அவனவன் தன் தன் பார்வைக்குச் சரிப்போனபடி செய்துவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3878,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎఫ్రాయిమీ యుల మన్యదేశముననున్న మీకా యింటికి వచ్చెను.]]></a:t>
+              <a:t><![CDATA[7. யூதாவிலுள்ள பெத்லெகேம் ஊரானும் லேவியனுமான ஒரு வாலிபன் அங்கே தங்கியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4010,51 +4857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. మీకానీవు ఎక్కడనుండి వచ్చితివని అతని నడుగగా అతడునేను యూదా బేత్లెహేమునుండి వచ్చిన లేవీయు డను, నాకు]]></a:t>
+              <a:t><![CDATA[8. அந்த மனுஷன் எங்கேயாகிலும் பரதேசியாய்ப் போய்த் தங்கும்படிக்கு, யூதாவிலுள்ள பெத்லெகேம் ஊரைவிட்டுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4142,51 +4989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దొరుకగల చోట నివసించుటకు పోవు చున్నానని అతనితో అనెను.]]></a:t>
+              <a:t><![CDATA[புறப்பட்டுப் பிரயாணம் போகையில், எப்பிராயீம் மலைத்தேசத்தில் இருக்கிற மீகாவின் வீட்டில் வந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4274,51 +5121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. మీకానా యొద్ద నివ సించి నాకు తండ్రివిగాను యాజకుడవు గాను ఉండుము; నేను సంవత్సరమునకు నీకు పది వెండి]]></a:t>
+              <a:t><![CDATA[சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4406,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. మీకా అను నొకడు ఎఫ్రాయిమీయుల మన్యదేశ ములో నుండెను.]]></a:t>
+              <a:t><![CDATA[1. எப்பிராயீம் மலைத்தேசத்தானாகிய மீகா என்னும் பேருள்ள ஒரு மனுஷன் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4538,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రూకలును ఒక దుస్తు బట్టలును ఆహారమును ఇచ్చెదనని చెప్పగా ఆ లేవీ యుడు ఒప్పుకొని]]></a:t>
+              <a:t><![CDATA[9. எங்கே இருந்து வந்தாய் என்று மீகா அவனைக் கேட்டதற்கு, அவன்: நான் யூதாவிலுள்ள பெத்லெகேம் ஊரானாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ​ఆ మనుష్యునియొద్ద నివసించుటకు సమ్మతించెను. ఆ ¸°వనుడు అతని కుమారులలో ఒకని వలె నుండెను.]]></a:t>
+              <a:t><![CDATA[லேவியன், எங்கேயாகிலும் போய்த் தங்கப் போகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. మీకా ఆ లేవీయుని ప్రతిష్ఠింపగా అతడు మీకాకు యాజకుడై అతని యింట నుండెను.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது மீகா: நீ என்னிடத்தில் இரு, நீ எனக்குத் தகப்பனும் ஆசாரியனுமாயிருப்பாய்; நான் உனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5781,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అంతట మీకాలేవీయుడు నాకు యాజకుడైనందున యెహోవా నాకు మేలుచేయునని యిప్పుడు నాకు తెలి యును అనెను.]]></a:t>
+              <a:t><![CDATA[வருஷத்திலே பத்து வெள்ளிக்காசையும், மாற்று வஸ்திரத்தையும், உனக்கு வேண்டிய ஆகாரத்தையும் கொடுப்பேன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்று அவனிடத்தில் சொன்னான்; அப்படியே லேவியன் உள்ளே போனான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. அந்த லேவியன் அந்த மனிதனிடத்தில் இருக்கச் சம்மதித்தான்; அந்த வாலிபன் அவனுக்கு அவன் குமாரரில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒருவனைப்போல் இருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. மீகா அந்த லேவியனைப் பிரதிஷ்டை பண்ணினான்; அந்த வாலிபன் அவனுக்கு ஆசாரியனாகி மீகாவின் வீட்டில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. அப்பொழுது மீகா: எனக்கு ஆசாரியனாக ஒரு லேவியன் அகப்பட்டபடியினால், கர்த்தர் எனக்கு நன்மைசெய்வார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +6705,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. అతడు తన తల్లిని చూచినీ యొద్ద నుండి తీసికొనినరూకలు, అనగా నీవు ప్రమాణముచేసి నా వినికిడిలో మాటలాడిన]]></a:t>
+              <a:t><![CDATA[2. அவன் தன் தாயை நோக்கி: உன்னிடத்திலிருந்த ஆயிரத்து நூறு வெள்ளிக்காசு களவுபோயிற்றே, அதைக் குறித்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 17]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்று இப்பொழுது அறிந்திருக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆ వెయ్యిన్ని నూరు వెండి రూకలు నా యొద్దనున్నవి. ఇదిగో నేను వాటిని తీసి కొంటినని ఆమెతో చెప్పగా అతని]]></a:t>
+              <a:t><![CDATA[என் காதுகள் கேட்க நீ சாபமிட்டாயே, அந்தப் பணம், இதோ, என்னிடத்தில் இருக்கிறது; அதை எடுத்தவன் நான்தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తల్లినా కుమారుడు యెహోవాచేత ఆశీర్వదింపబడును గాక అనెను.]]></a:t>
+              <a:t><![CDATA[என்றான். அதற்கு அவன் தாய்: என் மகனே, நீ கர்த்தரால் ஆசீர்வதிக்கப்படுவாய் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. అతడు ఆ వెయ్యిన్నినూరు రూకలను తన తల్లికి మరల నియ్యగా ఆమెపోతవిగ్రహము చేయించుటకై నా కుమారునిచేత]]></a:t>
+              <a:t><![CDATA[3. அவன் அந்த ஆயிரத்து நூறு வெள்ளிக்காசைத் தன் தாயினிடத்தில் திரும்பக் கொடுத்தான்; அவள்: வெட்டப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తీసికొనిన యీ రూకలను నేను యెహోవాకు ప్రతిష్ఠించు చున్నాను, నీకు మరల అది యిచ్చెదననెను.]]></a:t>
+              <a:t><![CDATA[ஒரு சுரூபத்தையும் வார்ப்பிக்கப்பட்ட ஒரு விக்கிரகத்தையும் உண்டு பண்ண, நான் என் கையிலிருந்த இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. అతడు ఆ రూకలను తన తల్లికియ్యగా ఆమె వాటిలో రెండువందలు పట్టుకొని కంసాలికప్పగించెను. అతడు వాటితో]]></a:t>
+              <a:t><![CDATA[வெள்ளியை என் மகனுக்காக முற்றிலும் கர்த்தருக்கென்று நியமித்தேன்; இப்பொழுதும் இதை உனக்குத் திரும்பக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెక్క బడిన ప్రతిమాస్వరూపమైన పోతవిగ్రహమును చేయగా అది మీకా యింట ఉంచబడెను.]]></a:t>
+              <a:t><![CDATA[கொடுக்கிறேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5919,91 +7690,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme36">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
   <a:themeElements>
-    <a:clrScheme name="Theme36">
+    <a:clrScheme name="Theme70">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme36">
+    <a:fontScheme name="Theme70">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6029,51 +7800,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme36">
+    <a:fmtScheme name="Theme70">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6204,51 +7975,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>23</Slides>
+  <Slides>30</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>