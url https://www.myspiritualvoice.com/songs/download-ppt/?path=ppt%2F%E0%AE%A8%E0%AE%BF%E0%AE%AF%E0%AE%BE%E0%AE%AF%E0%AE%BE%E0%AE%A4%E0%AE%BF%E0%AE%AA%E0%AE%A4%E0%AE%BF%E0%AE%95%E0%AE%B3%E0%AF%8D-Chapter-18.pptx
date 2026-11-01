--- v0 (2026-06-21)
+++ v1 (2026-11-01)
@@ -109,50 +109,84 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -192,50 +226,67 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -392,53 +443,70 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்கு அவன்: இன்ன இன்னபடி மீகா எனக்குச் செய்தான்; எனக்குச் சம்பளம் பொருந்தினான்; அவனுக்கு ஆசாரியனானேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. When they were by the house of Micah, they knew the voice of the young man the Levite: and they turned in thither, and said unto him, Who brought you here? and what make you in this place? and what have you here?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதற்கு அவன்: இன்ன இன்னபடி மீகா எனக்குச் செய்தான்; எனக்குச் சம்பளம் பொருந்தினான்; அவனுக்கு ஆசாரியனானேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And he said unto them, Thus and thus deals Micah with me, and has hired me, and I am his priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது அவர்கள் அவனை நோக்கி: எங்கள் பிரயாணம் அநுகூலமாய் முடியுமா என்று நாங்கள் அறியும்படி தேவனிடத்தில் கேள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And he said unto them, Thus and thus deals Micah with me, and has hired me, and I am his priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது அவர்கள் அவனை நோக்கி: எங்கள் பிரயாணம் அநுகூலமாய் முடியுமா என்று நாங்கள் அறியும்படி தேவனிடத்தில் கேள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And they said unto him, Ask counsel, we pray you, of God, that we may know whether our way which we go shall be prosperous.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +1002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களுக்கு அந்த ஆசாரியன்: சமாதானத்தோடே போங்கள்; உங்கள் பிரயாணம் கர்த்தருக்கு ஏற்றது என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And they said unto him, Ask counsel, we pray you, of God, that we may know whether our way which we go shall be prosperous.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அந்த ஐந்து மனுஷரும் புறப்பட்டு, லாயீசுக்குப் போய், அதில் குடியிருக்கிற ஜனங்கள் சீதோனியருடைய வழக்கத்தின்படியே, பயமில்லாமல் அமரிக்கையும் சுகமுமாய் இருக்கிறதையும், தேசத்திலே அவர்களை அடக்கி ஆள யாதொரு அதிகாரியும் இல்லை என்பதையும், அவர்கள் சீதோனியருக்குத் தூரமானவர்கள் என்பதையும், அவர்களுக்கு ஒருவரோடும் கவை காரியம் இல்லை என்பதையும் கண்டு,]]></a:t>
+              <a:t><![CDATA[6. And the priest said unto them, Go in peace: before the LORD is your way wherein all of you go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அந்த ஐந்து மனுஷரும் புறப்பட்டு, லாயீசுக்குப் போய், அதில் குடியிருக்கிற ஜனங்கள் சீதோனியருடைய வழக்கத்தின்படியே, பயமில்லாமல் அமரிக்கையும் சுகமுமாய் இருக்கிறதையும், தேசத்திலே அவர்களை அடக்கி ஆள யாதொரு அதிகாரியும் இல்லை என்பதையும், அவர்கள் சீதோனியருக்குத் தூரமானவர்கள் என்பதையும், அவர்களுக்கு ஒருவரோடும் கவை காரியம் இல்லை என்பதையும் கண்டு,]]></a:t>
+              <a:t><![CDATA[7. Then the five men departed, and came to Laish, and saw the people that were therein, how they dwelt careless, after the manner of the Zidonians, quiet and secure; and there was no magistrate in the land, that might put them to shame in any thing; and they were far from the Zidonians, and had no business with any man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அந்த ஐந்து மனுஷரும் புறப்பட்டு, லாயீசுக்குப் போய், அதில் குடியிருக்கிற ஜனங்கள் சீதோனியருடைய வழக்கத்தின்படியே, பயமில்லாமல் அமரிக்கையும் சுகமுமாய் இருக்கிறதையும், தேசத்திலே அவர்களை அடக்கி ஆள யாதொரு அதிகாரியும் இல்லை என்பதையும், அவர்கள் சீதோனியருக்குத் தூரமானவர்கள் என்பதையும், அவர்களுக்கு ஒருவரோடும் கவை காரியம் இல்லை என்பதையும் கண்டு,]]></a:t>
+              <a:t><![CDATA[7. Then the five men departed, and came to Laish, and saw the people that were therein, how they dwelt careless, after the manner of the Zidonians, quiet and secure; and there was no magistrate in the land, that might put them to shame in any thing; and they were far from the Zidonians, and had no business with any man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சோராவிலும் எஸ்தாவோலிலும் இருக்கிற தங்கள் சகோதரரிடத்திற்குத் திரும்பிவந்தார்கள். அவர்கள் சகோதரர்: நீங்கள் கொண்டுவருகிற செய்தி என்ன என்று அவர்களைக் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Then the five men departed, and came to Laish, and saw the people that were therein, how they dwelt careless, after the manner of the Zidonians, quiet and secure; and there was no magistrate in the land, that might put them to shame in any thing; and they were far from the Zidonians, and had no business with any man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்கள்: எழும்புங்கள் அவர்களுக்கு விரோதமாய்ப் போவோம் வாருங்கள்; அந்த தேசத்தைப் பார்த்தோம், அது மிகவும் நன்றாயிருக்கிறது நீங்கள் சும்மாயிருப்பீர்களா? அந்த தேசத்தைச் சுதந்தரித்துக் கொள்ளும்படி புறப்பட்டுப்போக அசதியாயிராதேயுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. Then the five men departed, and came to Laish, and saw the people that were therein, how they dwelt careless, after the manner of the Zidonians, quiet and secure; and there was no magistrate in the land, that might put them to shame in any thing; and they were far from the Zidonians, and had no business with any man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்நாட்களில் இஸ்ரவேலிலே ராஜா இல்லை; தாண் கோத்திரத்தார் குடியிருக்கிறதற்கு, தங்களுக்குச் சுதந்தரம் தேடினார்கள்; அந்நாள்வரைக்கும் அவர்களுக்கு இஸ்ரவேல் கோத்திரங்கள் நடுவே போந்த சுதந்தரம் கிடைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[1. In those days there was no king in Israel: and in those days the tribe of the Danites sought them an inheritance to dwell in; for unto that day all their inheritance had not fallen unto them among the tribes of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவர்கள்: எழும்புங்கள் அவர்களுக்கு விரோதமாய்ப் போவோம் வாருங்கள்; அந்த தேசத்தைப் பார்த்தோம், அது மிகவும் நன்றாயிருக்கிறது நீங்கள் சும்மாயிருப்பீர்களா? அந்த தேசத்தைச் சுதந்தரித்துக் கொள்ளும்படி புறப்பட்டுப்போக அசதியாயிராதேயுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. And they came unto their brethren to Zorah and Eshtaol: and their brethren said unto them, What say all of you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் அங்கே சேரும்போது, சுகமாய்க் குடியிருக்கிற ஜனங்களிடத்தில் சேருவீர்கள்; அந்த தேசம் விஸ்தாரமாயிருக்கிறது; தேவன் அதை உங்கள் கையில் ஒப்புக்கொடுத்தார்; அது பூமியிலுள்ள சகல வஸ்துவும் குறைவில்லாமலிருக்கிற இடம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And they came unto their brethren to Zorah and Eshtaol: and their brethren said unto them, What say all of you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் அங்கே சேரும்போது, சுகமாய்க் குடியிருக்கிற ஜனங்களிடத்தில் சேருவீர்கள்; அந்த தேசம் விஸ்தாரமாயிருக்கிறது; தேவன் அதை உங்கள் கையில் ஒப்புக்கொடுத்தார்; அது பூமியிலுள்ள சகல வஸ்துவும் குறைவில்லாமலிருக்கிற இடம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And they said, Arise, that we may go up against them: for we have seen the land, and, behold, it is very good: and are all of you still? be not slothful to go, and to enter to possess the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +2092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது சோராவிலும் எஸ்தாவோலிலும் இருக்கிற தாண் கோத்திரத்தாரில் அறுநூறுபேர் ஆயுதபாணிகளாய் அங்கேயிருந்து புறப்பட்டுப்போய்,]]></a:t>
+              <a:t><![CDATA[9. And they said, Arise, that we may go up against them: for we have seen the land, and, behold, it is very good: and are all of you still? be not slothful to go, and to enter to possess the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது சோராவிலும் எஸ்தாவோலிலும் இருக்கிற தாண் கோத்திரத்தாரில் அறுநூறுபேர் ஆயுதபாணிகளாய் அங்கேயிருந்து புறப்பட்டுப்போய்,]]></a:t>
+              <a:t><![CDATA[9. And they said, Arise, that we may go up against them: for we have seen the land, and, behold, it is very good: and are all of you still? be not slothful to go, and to enter to possess the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யூதாவிலுள்ள கீரியாத்யாரீமிலே பாளயமிறங்கினார்கள்; ஆதலால் அது இந்நாள் வரைக்கும் மக்னிதான் என்னப்படும்; அது கீரியாத்யாரீமின் பின்னாலே இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. When all of you go, all of you shall come unto a people secure, and to a large land: for God has given it into your hands; a place where there is no lack of any thing that is in the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு அவர்கள் அங்கேயிருந்து எப்பிராயீம் மலைக்குப்போய், மீகாவின் வீடுமட்டும் வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. When all of you go, all of you shall come unto a people secure, and to a large land: for God has given it into your hands; a place where there is no lack of any thing that is in the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது லாயீசின் நாட்டை உளவுபார்க்கப் போய்வந்த ஐந்து மனுஷர் தங்கள் சகோதரரைப் பார்த்து: இந்த வீடுகளில் ஏபோத்தும் சுரூபங்களும் வெட்டப்பட்ட விக்கிரகமும் வார்ப்பிக்கப்பட்ட விக்கிரகமும் இருக்கிறது என்று உங்களுக்குத் தெரியுமா; இப்போதும் நீங்கள் செய்யவேண்டியதை யோசித்துக்கொள்ளுங்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. When all of you go, all of you shall come unto a people secure, and to a large land: for God has given it into your hands; a place where there is no lack of any thing that is in the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது லாயீசின் நாட்டை உளவுபார்க்கப் போய்வந்த ஐந்து மனுஷர் தங்கள் சகோதரரைப் பார்த்து: இந்த வீடுகளில் ஏபோத்தும் சுரூபங்களும் வெட்டப்பட்ட விக்கிரகமும் வார்ப்பிக்கப்பட்ட விக்கிரகமும் இருக்கிறது என்று உங்களுக்குத் தெரியுமா; இப்போதும் நீங்கள் செய்யவேண்டியதை யோசித்துக்கொள்ளுங்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And there went from thence of the family of the Danites, out of Zorah and out of Eshtaol, six hundred men appointed with weapons of war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது லாயீசின் நாட்டை உளவுபார்க்கப் போய்வந்த ஐந்து மனுஷர் தங்கள் சகோதரரைப் பார்த்து: இந்த வீடுகளில் ஏபோத்தும் சுரூபங்களும் வெட்டப்பட்ட விக்கிரகமும் வார்ப்பிக்கப்பட்ட விக்கிரகமும் இருக்கிறது என்று உங்களுக்குத் தெரியுமா; இப்போதும் நீங்கள் செய்யவேண்டியதை யோசித்துக்கொள்ளுங்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And there went from thence of the family of the Danites, out of Zorah and out of Eshtaol, six hundred men appointed with weapons of war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்நாட்களில் இஸ்ரவேலிலே ராஜா இல்லை; தாண் கோத்திரத்தார் குடியிருக்கிறதற்கு, தங்களுக்குச் சுதந்தரம் தேடினார்கள்; அந்நாள்வரைக்கும் அவர்களுக்கு இஸ்ரவேல் கோத்திரங்கள் நடுவே போந்த சுதந்தரம் கிடைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[1. In those days there was no king in Israel: and in those days the tribe of the Danites sought them an inheritance to dwell in; for unto that day all their inheritance had not fallen unto them among the tribes of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவ்விடத்திற்குத் திரும்பி, மீகாவின் வீட்டில் இருக்கிற லேவியனான வாலிபனின் வீட்டிலே வந்து, அவனிடத்தில் சுகசெய்தி விசாரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And they went up, and pitched in Kirjathjearim, in Judah: wherefore they called that place Mahanehdan unto this day: behold, it is behind Kirjathjearim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +3073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆயுதபாணிகளாகிய தாண் புத்திரர் அறுநூறுபேரும் வாசற்படியிலே நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And they went up, and pitched in Kirjathjearim, in Judah: wherefore they called that place Mahanehdan unto this day: behold, it is behind Kirjathjearim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆசாரியனும் ஆயுதபாணிகளாகிய அறுநூறுபேரும் வாசற்படியிலே நிற்கையில், தேசத்தை உளவுபார்க்கப் போய் வந்த அந்த ஐந்து மனுஷர் உள்ளே புகுந்து, வெட்டப்பட்ட விக்கிரகத்தையும் ஏபோத்தையும் சுரூபங்களையும் வார்ப்பிக்கப்பட்ட விக்கிரகத்தையும் எடுத்துக்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And they passed thence unto mount Ephraim, and came unto the house of Micah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆசாரியனும் ஆயுதபாணிகளாகிய அறுநூறுபேரும் வாசற்படியிலே நிற்கையில், தேசத்தை உளவுபார்க்கப் போய் வந்த அந்த ஐந்து மனுஷர் உள்ளே புகுந்து, வெட்டப்பட்ட விக்கிரகத்தையும் ஏபோத்தையும் சுரூபங்களையும் வார்ப்பிக்கப்பட்ட விக்கிரகத்தையும் எடுத்துக்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Then answered the five men that went to spy out the country of Laish, and said unto their brethren, Do all of you know that there is in these houses an ephod, and teraphim, and a graven image, and a molten image? now therefore consider what all of you have to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆசாரியனும் ஆயுதபாணிகளாகிய அறுநூறுபேரும் வாசற்படியிலே நிற்கையில், தேசத்தை உளவுபார்க்கப் போய் வந்த அந்த ஐந்து மனுஷர் உள்ளே புகுந்து, வெட்டப்பட்ட விக்கிரகத்தையும் ஏபோத்தையும் சுரூபங்களையும் வார்ப்பிக்கப்பட்ட விக்கிரகத்தையும் எடுத்துக்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Then answered the five men that went to spy out the country of Laish, and said unto their brethren, Do all of you know that there is in these houses an ephod, and teraphim, and a graven image, and a molten image? now therefore consider what all of you have to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் மீகாவின் வீட்டிற்குள் புகுந்து, வெட்டப்பட்ட விக்கிரகத்தையும் ஏபோத்தையும் சுரூபங்களையும் வார்ப்பிக்கப்பட்ட விக்கிரகத்தையும் எடுத்துக்கொண்டு வருகிறபோது, ஆசாரியன் அவர்களைப் பார்த்து: நீங்கள் செய்கிறது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[14. Then answered the five men that went to spy out the country of Laish, and said unto their brethren, Do all of you know that there is in these houses an ephod, and teraphim, and a graven image, and a molten image? now therefore consider what all of you have to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் மீகாவின் வீட்டிற்குள் புகுந்து, வெட்டப்பட்ட விக்கிரகத்தையும் ஏபோத்தையும் சுரூபங்களையும் வார்ப்பிக்கப்பட்ட விக்கிரகத்தையும் எடுத்துக்கொண்டு வருகிறபோது, ஆசாரியன் அவர்களைப் பார்த்து: நீங்கள் செய்கிறது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[15. And they turned in that direction, and came to the house of the young man the Levite, even unto the house of Micah, and saluted him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்கு அவர்கள்: நீ பேசாதே, உன் வாயை மூடிக்கொண்டு, எங்களோடேகூட வந்து எங்களுக்குத் தகப்பனும் ஆசாரியனுமாயிரு; நீ ஒரே ஒருவன் வீட்டுக்கு ஆசாரியனாயிருக்கிறது நல்லதோ? இஸ்ரவேலில் ஒரு கோத்திரத்திற்கும் வம்சத்திற்கும் ஆசாரியனாயிருக்கிறது நல்லதோ? என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And they turned in that direction, and came to the house of the young man the Levite, even unto the house of Micah, and saluted him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்கு அவர்கள்: நீ பேசாதே, உன் வாயை மூடிக்கொண்டு, எங்களோடேகூட வந்து எங்களுக்குத் தகப்பனும் ஆசாரியனுமாயிரு; நீ ஒரே ஒருவன் வீட்டுக்கு ஆசாரியனாயிருக்கிறது நல்லதோ? இஸ்ரவேலில் ஒரு கோத்திரத்திற்கும் வம்சத்திற்கும் ஆசாரியனாயிருக்கிறது நல்லதோ? என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And the six hundred men appointed with their weapons of war, which were of the children of Dan, stood by the entering of the gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்கு அவர்கள்: நீ பேசாதே, உன் வாயை மூடிக்கொண்டு, எங்களோடேகூட வந்து எங்களுக்குத் தகப்பனும் ஆசாரியனுமாயிரு; நீ ஒரே ஒருவன் வீட்டுக்கு ஆசாரியனாயிருக்கிறது நல்லதோ? இஸ்ரவேலில் ஒரு கோத்திரத்திற்கும் வம்சத்திற்கும் ஆசாரியனாயிருக்கிறது நல்லதோ? என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And the five men that went to spy out the land went up, and came in thither, and took the graven image, and the ephod, and the teraphim, and the molten image: and the priest stood in the entering of the gate with the six hundred men that were appointed with weapons of war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அந்நாட்களில் இஸ்ரவேலிலே ராஜா இல்லை; தாண் கோத்திரத்தார் குடியிருக்கிறதற்கு, தங்களுக்குச் சுதந்தரம் தேடினார்கள்; அந்நாள்வரைக்கும் அவர்களுக்கு இஸ்ரவேல் கோத்திரங்கள் நடுவே போந்த சுதந்தரம் கிடைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[2. And the children of Dan sent of their family five men from their coasts, men of valour, from Zorah, and from Eshtaol, to spy out the land, and to search it; and they said unto them, Go, search the land: who when they came to mount Ephraim, to the house of Micah, they lodged there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது ஆசாரியனுடைய மனது இதமியப்பட்டு, அவன் ஏபோத்தையும் சுரூபங்களையும் வெட்டப்பட்ட விக்கிரகத்தையும் எடுத்துக்கொண்டு, ஜனங்களுக்குள்ளே புகுந்தான்.]]></a:t>
+              <a:t><![CDATA[17. And the five men that went to spy out the land went up, and came in thither, and took the graven image, and the ephod, and the teraphim, and the molten image: and the priest stood in the entering of the gate with the six hundred men that were appointed with weapons of war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது ஆசாரியனுடைய மனது இதமியப்பட்டு, அவன் ஏபோத்தையும் சுரூபங்களையும் வெட்டப்பட்ட விக்கிரகத்தையும் எடுத்துக்கொண்டு, ஜனங்களுக்குள்ளே புகுந்தான்.]]></a:t>
+              <a:t><![CDATA[17. And the five men that went to spy out the land went up, and came in thither, and took the graven image, and the ephod, and the teraphim, and the molten image: and the priest stood in the entering of the gate with the six hundred men that were appointed with weapons of war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் திரும்பும்படி புறப்பட்டு, பிள்ளைகளையும், ஆடுமாடுகளையும், பண்டம், பாடிகளையும் தங்களுக்கு முன்னே போகும்படி செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And these went into Micah's house, and fetched the carved image, the ephod, and the teraphim, and the molten image. Then said the priest unto them, What do all of you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் புறப்பட்டு, மீகாவின் வீட்டை விட்டுக் கொஞ்சந்தூரம் போனபோது, மீகாவின் வீட்டிற்கு அயல்வீட்டார் கூட்டங்கூடி, தாண் புத்திரரைத் தொடர்ந்துவந்து,]]></a:t>
+              <a:t><![CDATA[18. And these went into Micah's house, and fetched the carved image, the ephod, and the teraphim, and the molten image. Then said the priest unto them, What do all of you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் புறப்பட்டு, மீகாவின் வீட்டை விட்டுக் கொஞ்சந்தூரம் போனபோது, மீகாவின் வீட்டிற்கு அயல்வீட்டார் கூட்டங்கூடி, தாண் புத்திரரைத் தொடர்ந்துவந்து,]]></a:t>
+              <a:t><![CDATA[18. And these went into Micah's house, and fetched the carved image, the ephod, and the teraphim, and the molten image. Then said the priest unto them, What do all of you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களைப் பார்த்துக் கூப்பிட்டார்கள்; அவர்கள் திரும்பிப்பார்த்து, மீகாவை நோக்கி: நீ இப்படிக் கூட்டத்துடன் வருகிற காரியம் என்ன என்று கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And they said unto him, Hold your peace, lay yours hand upon your mouth, and go with us, and be to us a father and a priest: is it better for you to be a priest unto the house of one man, or that you be a priest unto a tribe and a family in Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதற்கு அவன்: நான் உண்டுபண்ணின என்னுடைய தெய்வங்களையும் அந்த ஆசாரியனையுங்கூட நீங்கள் கொண்டுபோகிறீர்களே; இனி எனக்கு என்ன இருக்கிறது; நீ கூப்பிடுகிற காரியம் என்ன என்று நீங்கள் என்னிடத்தில் எப்படிக் கேட்கலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And they said unto him, Hold your peace, lay yours hand upon your mouth, and go with us, and be to us a father and a priest: is it better for you to be a priest unto the house of one man, or that you be a priest unto a tribe and a family in Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதற்கு அவன்: நான் உண்டுபண்ணின என்னுடைய தெய்வங்களையும் அந்த ஆசாரியனையுங்கூட நீங்கள் கொண்டுபோகிறீர்களே; இனி எனக்கு என்ன இருக்கிறது; நீ கூப்பிடுகிற காரியம் என்ன என்று நீங்கள் என்னிடத்தில் எப்படிக் கேட்கலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And they said unto him, Hold your peace, lay yours hand upon your mouth, and go with us, and be to us a father and a priest: is it better for you to be a priest unto the house of one man, or that you be a priest unto a tribe and a family in Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +5035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தாண் புத்திரர் அவனைப் பார்த்து: எங்கள் காதுகள் கேட்க கூக்குரல் இடாதே, இட்டால் கோபிகள் உங்கள் மேல் விழுவார்கள்; அப்பொழுது உன் ஜீவனுக்கும் உன் வீட்டாரின் ஜீவனுக்கும் மோசம் வருவித்துக்கொள்வாய் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[20. And the priest's heart was glad, and he took the ephod, and the teraphim, and the graven image, and went in the midst of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தாண் புத்திரர் அவனைப் பார்த்து: எங்கள் காதுகள் கேட்க கூக்குரல் இடாதே, இட்டால் கோபிகள் உங்கள் மேல் விழுவார்கள்; அப்பொழுது உன் ஜீவனுக்கும் உன் வீட்டாரின் ஜீவனுக்கும் மோசம் வருவித்துக்கொள்வாய் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[20. And the priest's heart was glad, and he took the ephod, and the teraphim, and the graven image, and went in the midst of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகையால் தேசத்தை உளவுபார்த்து வரும்படி, தாண் புத்திரர் தங்கள் கோத்திரத்திலே பலத்த மனுஷராகிய ஐந்து பேரைத் தங்கள் எல்லைகளில் இருக்கிற சோராவிலும் எஸ்தாவோலிலுமிருந்து அனுப்பி: நீங்கள் போய், தேசத்தை ஆராய்ந்துபார்த்து வாருங்கள் என்று அவர்களோடே சொன்னார்கள்; அவர்கள் எப்பிராயீம் மலைத்தேசத்தில் இருக்கிற மீகாவின் வீடுமட்டும் போய், அங்கே இராத்தங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the children of Dan sent of their family five men from their coasts, men of valour, from Zorah, and from Eshtaol, to spy out the land, and to search it; and they said unto them, Go, search the land: who when they came to mount Ephraim, to the house of Micah, they lodged there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தங்கள் வழியே நடந்துபோனார்கள்; அவர்கள் தன்னைப்பார்க்கிலும் பலத்தவர்கள் என்று மீகா கண்டு, அவன் தன் வீட்டுக்குத் திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[21. So they turned and departed, and put the little ones and the cattle and the carriage before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர்களோ மீகா உண்டுபண்ணினவைகளையும், அவனுடைய ஆசாரியனையும் கொண்டுபோய், பயமில்லாமல் சுகமாயிருக்கிற லாயீஸ் ஊர் ஜனங்களிடத்தில் சேர்த்து, அவர்களைப் பட்டயக் கருக்கினால் வெட்டி, பட்டணத்தை அக்கினியால் சுட்டெரித்துப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. So they turned and departed, and put the little ones and the cattle and the carriage before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர்களோ மீகா உண்டுபண்ணினவைகளையும், அவனுடைய ஆசாரியனையும் கொண்டுபோய், பயமில்லாமல் சுகமாயிருக்கிற லாயீஸ் ஊர் ஜனங்களிடத்தில் சேர்த்து, அவர்களைப் பட்டயக் கருக்கினால் வெட்டி, பட்டணத்தை அக்கினியால் சுட்டெரித்துப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And when they were a good way from the house of Micah, the men that were in the houses near to Micah's house were gathered together, and overtook the children of Dan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5621,51 +5689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அது சீதோனுக்குத் தூரமாயிருந்தது; வேறே மனுஷரோடே அவர்களுக்குச் சம்பந்தமில்லாமலும் இருந்தபடியால், அவர்களைத் தப்புவிப்பார் ஒருவரும் இல்லை; அந்தப் பட்டணம் பெத்ரேகோபுக்குச் சமீபமான பள்ளத்தாக்கில் இருந்தது; அவர்கள் அதைத் திரும்பக் கட்டி, அதிலே குடியிருந்து,]]></a:t>
+              <a:t><![CDATA[22. And when they were a good way from the house of Micah, the men that were in the houses near to Micah's house were gathered together, and overtook the children of Dan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,51 +5798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அது சீதோனுக்குத் தூரமாயிருந்தது; வேறே மனுஷரோடே அவர்களுக்குச் சம்பந்தமில்லாமலும் இருந்தபடியால், அவர்களைத் தப்புவிப்பார் ஒருவரும் இல்லை; அந்தப் பட்டணம் பெத்ரேகோபுக்குச் சமீபமான பள்ளத்தாக்கில் இருந்தது; அவர்கள் அதைத் திரும்பக் கட்டி, அதிலே குடியிருந்து,]]></a:t>
+              <a:t><![CDATA[23. And they cried unto the children of Dan. And they turned their faces, and said unto Micah, What disturbs you, that you come with such a company?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5839,51 +5907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பூர்வத்திலே லாயீஸ் என்னும் பேர் கொண்டிருந்த அந்தப் பட்டணத்திற்கு இஸ்ரவேலுக்குப் பிறந்த தங்கள் தகப்பனாகிய தாணுடைய நாமத்தின்படியே தாண் என்று பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And they cried unto the children of Dan. And they turned their faces, and said unto Micah, What disturbs you, that you come with such a company?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5948,51 +6016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பூர்வத்திலே லாயீஸ் என்னும் பேர் கொண்டிருந்த அந்தப் பட்டணத்திற்கு இஸ்ரவேலுக்குப் பிறந்த தங்கள் தகப்பனாகிய தாணுடைய நாமத்தின்படியே தாண் என்று பேரிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And he said, All of you have taken away my gods which I made, and the priest, and all of you are gone away: and what have I more? and what is this that all of you say unto me, What disturbs you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6057,51 +6125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது தாண் புத்திரர் அந்தச் சுரூபத்தைத் தங்களுக்கு ஸ்தாபித்துக்கொண்டார்கள்; மனாசேயின் குமாரனாகிய கெர்சோனின் மகன் யோனத்தானும், அவன் குமாரனும் அந்தத் தேசத்தார் சிறைப்பட்டுப் போன நாள்மட்டும், தாண் கோத்திரத்தாருக்கு ஆசாரியராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And he said, All of you have taken away my gods which I made, and the priest, and all of you are gone away: and what have I more? and what is this that all of you say unto me, What disturbs you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6166,51 +6234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது தாண் புத்திரர் அந்தச் சுரூபத்தைத் தங்களுக்கு ஸ்தாபித்துக்கொண்டார்கள்; மனாசேயின் குமாரனாகிய கெர்சோனின் மகன் யோனத்தானும், அவன் குமாரனும் அந்தத் தேசத்தார் சிறைப்பட்டுப் போன நாள்மட்டும், தாண் கோத்திரத்தாருக்கு ஆசாரியராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And he said, All of you have taken away my gods which I made, and the priest, and all of you are gone away: and what have I more? and what is this that all of you say unto me, What disturbs you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6275,51 +6343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தேவனுடைய ஆலயம் சீலோவிலிருந்த காலமுழுவதும் அவர்கள் மீகா உண்டுபண்ணின சுரூபத்தை வைத்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And the children of Dan said unto him, Let not your voice be heard among us, lest angry fellows run upon you, and you lose your life, with the lives of your household.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6384,51 +6452,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகையால் தேசத்தை உளவுபார்த்து வரும்படி, தாண் புத்திரர் தங்கள் கோத்திரத்திலே பலத்த மனுஷராகிய ஐந்து பேரைத் தங்கள் எல்லைகளில் இருக்கிற சோராவிலும் எஸ்தாவோலிலுமிருந்து அனுப்பி: நீங்கள் போய், தேசத்தை ஆராய்ந்துபார்த்து வாருங்கள் என்று அவர்களோடே சொன்னார்கள்; அவர்கள் எப்பிராயீம் மலைத்தேசத்தில் இருக்கிற மீகாவின் வீடுமட்டும் போய், அங்கே இராத்தங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the children of Dan sent of their family five men from their coasts, men of valour, from Zorah, and from Eshtaol, to spy out the land, and to search it; and they said unto them, Go, search the land: who when they came to mount Ephraim, to the house of Micah, they lodged there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And the children of Dan said unto him, Let not your voice be heard among us, lest angry fellows run upon you, and you lose your life, with the lives of your household.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And the children of Dan said unto him, Let not your voice be heard among us, lest angry fellows run upon you, and you lose your life, with the lives of your household.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And the children of Dan went their way: and when Micah saw that they were too strong for him, he turned and went back unto his house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And the children of Dan went their way: and when Micah saw that they were too strong for him, he turned and went back unto his house.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And they took the things which Micah had made, and the priest which he had, and came unto Laish, unto a people that were resting and secure: and they stroke them with the edge of the sword, and burnt the city with fire.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And they took the things which Micah had made, and the priest which he had, and came unto Laish, unto a people that were resting and secure: and they stroke them with the edge of the sword, and burnt the city with fire.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And they took the things which Micah had made, and the priest which he had, and came unto Laish, unto a people that were resting and secure: and they stroke them with the edge of the sword, and burnt the city with fire.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And there was no deliverer, because it was far from Zidon, and they had no business with any man; and it was in the valley that lies by Bethrehob. And they built a city, and dwelt therein.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And there was no deliverer, because it was far from Zidon, and they had no business with any man; and it was in the valley that lies by Bethrehob. And they built a city, and dwelt therein.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And there was no deliverer, because it was far from Zidon, and they had no business with any man; and it was in the valley that lies by Bethrehob. And they built a city, and dwelt therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +7651,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் மீகாவின் வீட்டண்டை இருக்கையில், லேவியனான வாலிபனுடைய சத்தத்தை அறிந்து, அங்கே அவனிடத்தில் போய்: உன்னை இங்கே அழைத்துவந்தது யார்? இவ்விடத்தில் என்ன செய்கிறாய்? உனக்கு இங்கே இருக்கிறது என்ன என்று அவனிடத்தில் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the children of Dan sent of their family five men from their coasts, men of valour, from Zorah, and from Eshtaol, to spy out the land, and to search it; and they said unto them, Go, search the land: who when they came to mount Ephraim, to the house of Micah, they lodged there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And they called the name of the city Dan, after the name of Dan their father, who was born unto Israel: nevertheless the name of the city was Laish at the first.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And they called the name of the city Dan, after the name of Dan their father, who was born unto Israel: nevertheless the name of the city was Laish at the first.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And the children of Dan set up the graven image: and Jonathan, the son of Gershom, the son of Manasseh, he and his sons were priests to the tribe of Dan until the day of the captivity of the land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And the children of Dan set up the graven image: and Jonathan, the son of Gershom, the son of Manasseh, he and his sons were priests to the tribe of Dan until the day of the captivity of the land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And the children of Dan set up the graven image: and Jonathan, the son of Gershom, the son of Manasseh, he and his sons were priests to the tribe of Dan until the day of the captivity of the land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And they set them up Micah's graven image, which he made, all the time that the house of God was in Shiloh.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And they set them up Micah's graven image, which he made, all the time that the house of God was in Shiloh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +8523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் மீகாவின் வீட்டண்டை இருக்கையில், லேவியனான வாலிபனுடைய சத்தத்தை அறிந்து, அங்கே அவனிடத்தில் போய்: உன்னை இங்கே அழைத்துவந்தது யார்? இவ்விடத்தில் என்ன செய்கிறாய்? உனக்கு இங்கே இருக்கிறது என்ன என்று அவனிடத்தில் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. When they were by the house of Micah, they knew the voice of the young man the Levite: and they turned in thither, and said unto him, Who brought you here? and what make you in this place? and what have you here?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +8632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள் மீகாவின் வீட்டண்டை இருக்கையில், லேவியனான வாலிபனுடைய சத்தத்தை அறிந்து, அங்கே அவனிடத்தில் போய்: உன்னை இங்கே அழைத்துவந்தது யார்? இவ்விடத்தில் என்ன செய்கிறாய்? உனக்கு இங்கே இருக்கிறது என்ன என்று அவனிடத்தில் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. When they were by the house of Micah, they knew the voice of the young man the Levite: and they turned in thither, and said unto him, Who brought you here? and what make you in this place? and what have you here?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +8711,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471044028" r:id="rId1"/>
+    <p:sldLayoutId id="2482538927" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7274,54 +9195,190 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7442,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. అతడు మీకా తనకు చేసిన విధముచెప్పిమీకా నాకు జీతమిచ్చు చున్నాడు, నేను అతనికి యాజకుడనై యున్నా నని]]></a:t>
+              <a:t><![CDATA[என்று அவனிடத்தில் கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[4. அதற்கு அவன்: இன்ன இன்னபடி மீகா எனக்குச் செய்தான்; எனக்குச் சம்பளம் பொருந்தினான்; அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. అప్పుడు వారుమేము చేయ బోవుపని శుభమగునో కాదో మేము తెలిసికొనునట్లు దయ చేసి దేవునియొద్ద విచారించుమని]]></a:t>
+              <a:t><![CDATA[ஆசாரியனானேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతనితో అనగా]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது அவர்கள் அவனை நோக்கி: எங்கள் பிரயாணம் அநுகூலமாய் முடியுமா என்று நாங்கள் அறியும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ఆ యాజకుడు క్షేమముగా వెళ్లుడి, మీరు చేయబోవుపని యెహోవా దృష్టికి అనుకూలమని వారితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[தேவனிடத்தில் கேள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. కాబట్టి ఆ అయిదుగురు మనుష్యులు వెళ్లి లాయిషునకు వచ్చి, దానిలోని జనము సీదోనీయులవలె సుఖముగాను]]></a:t>
+              <a:t><![CDATA[6. அவர்களுக்கு அந்த ஆசாரியன்: சமாதானத்தோடே போங்கள்; உங்கள் பிரயாணம் கர்த்தருக்கு ஏற்றது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిర్భయముగాను నివసించుటయు, అధికారబలము పొందిన వాడెవడును లేకపోవుటయు, ఏమాత్రమైనను అవమాన పరచగలవాడెవడును ఆ]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது அந்த ஐந்து மனுஷரும் புறப்பட்டு, லாயீசுக்குப் போய், அதில் குடியிருக்கிற ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేశములో లేకపోవుటయు, వారు సీదోనీయులకు దూరస్థులై యే మనుష్యులతోను సాంగత్యము లేకుండుటయు చూచిరి.]]></a:t>
+              <a:t><![CDATA[சீதோனியருடைய வழக்கத்தின்படியே, பயமில்லாமல் அமரிக்கையும் சுகமுமாய் இருக்கிறதையும், தேசத்திலே அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. వారు జొర్యా లోను ఎష్తాయోలులోను ఉండు తమ స్వజనులయొద్దకు రాగా వారుమీ తాత్పర్యమేమిటని యడిగిరి.]]></a:t>
+              <a:t><![CDATA[அடக்கி ஆள யாதொரு அதிகாரியும் இல்லை என்பதையும், அவர்கள் சீதோனியருக்குத் தூரமானவர்கள் என்பதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ​అందుకు వారులెండి, వారిమీద పడుదము, ఆ దేశమును మేము చూచితివిు, అది బహు మంచిది, మీరు ఊరకనున్నా రేమి?]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு ஒருவரோடும் கவை காரியம் இல்லை என்பதையும் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ఆ దినములలో ఇశ్రాయేలీయులకు రాజు లేడు. మరియు ఇశ్రాయేలీయుల గోత్రములలో ఆ దినమువరకు దానీయులు]]></a:t>
+              <a:t><![CDATA[1. அந்நாட்களில் இஸ்ரவேலிலே ராஜா இல்லை; தாண் கோத்திரத்தார் குடியிருக்கிறதற்கு, தங்களுக்குச் சுதந்தரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆలస్యము చేయక బయలుదేరి ప్రవేశించి ఆ దేశమును స్వాధీనపరచుకొనుడి.]]></a:t>
+              <a:t><![CDATA[8. சோராவிலும் எஸ்தாவோலிலும் இருக்கிற தங்கள் சகோதரரிடத்திற்குத் திரும்பிவந்தார்கள். அவர்கள் சகோதரர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ​​జనులు నిర్భయముగా నున్నారు గనుక మీరు పోయి వారిమీద పడవచ్చును. ఆ దేశము నలుదిక్కుల విశాలమైనది,]]></a:t>
+              <a:t><![CDATA[நீங்கள் கொண்டுவருகிற செய்தி என்ன என்று அவர்களைக் கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేవుడు మీ చేతికి దాని నప్పగించును, భూమిలోనున్న పదార్థములలో ఏదియు అచ్చట కొదువలేదనిరి.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவர்கள்: எழும்புங்கள் அவர்களுக்கு விரோதமாய்ப் போவோம் வாருங்கள்; அந்த தேசத்தைப் பார்த்தோம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. అప్పుడు జొర్యాలోను ఎష్తాయోలులోను ఉన్న దానీయులైన ఆరువందలమంది యుద్ధాయుధములు కట్టు కొని అక్కడనుండి]]></a:t>
+              <a:t><![CDATA[அது மிகவும் நன்றாயிருக்கிறது நீங்கள் சும்மாயிருப்பீர்களா? அந்த தேசத்தைச் சுதந்தரித்துக் கொள்ளும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బయలుదేరి యూదా దేశమందలి కిర్యత్యారీములో దిగిరి.]]></a:t>
+              <a:t><![CDATA[புறப்பட்டுப்போக அசதியாயிராதேயுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. అందుచేతను నేటివరకు ఆ స్థల మునకు దానీయులదండని పేరు. అది కిర్యత్యారీమునకు పడమట నున్నది.]]></a:t>
+              <a:t><![CDATA[10. நீங்கள் அங்கே சேரும்போது, சுகமாய்க் குடியிருக்கிற ஜனங்களிடத்தில் சேருவீர்கள்; அந்த தேசம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అక్కడనుండి వారు ఎఫ్రాయిమీ యుల మన్యప్రదేశమునకు పోయి మీకా యింటికి వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[விஸ்தாரமாயிருக்கிறது; தேவன் அதை உங்கள் கையில் ஒப்புக்கொடுத்தார்; அது பூமியிலுள்ள சகல வஸ்துவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. కాబట్టి లాయిషుదేశమును సంచరించుటకు పోయిన ఆ అయిదుగురు మను ష్యులు తమ సహోదరులను చూచిఈ యిండ్లలో]]></a:t>
+              <a:t><![CDATA[குறைவில்லாமலிருக்கிற இடம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఏఫోదును గృహదేవతలును చెక్క బడిన ప్రతిమయు పోతవిగ్రహమును ఉన్నవని మీరెరుగుదురా? మీరేమి చేయవలెనో దాని]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது சோராவிலும் எஸ்தாவோலிலும் இருக்கிற தாண் கோத்திரத்தாரில் அறுநூறுபேர் ஆயுதபாணிகளாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యోచన చేయుడనగా]]></a:t>
+              <a:t><![CDATA[அங்கேயிருந்து புறப்பட்டுப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[స్వాస్థ్యము పొంది యుండలేదు గనుక ఆ కాలమున తాము నివసించుటకు తమకు స్వాస్థ్యము వెదకు కొనుటకై వారు]]></a:t>
+              <a:t><![CDATA[தேடினார்கள்; அந்நாள்வரைக்கும் அவர்களுக்கு இஸ்ரவேல் கோத்திரங்கள் நடுவே போந்த சுதந்தரம் கிடைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. వారు ఆతట్టు తిరిగి లేవీయుడైన ఆ ¸°వను డున్న మీకా యింటికి వచ్చి అతని కుశలప్రశ్నలడిగిరి.]]></a:t>
+              <a:t><![CDATA[12. யூதாவிலுள்ள கீரியாத்யாரீமிலே பாளயமிறங்கினார்கள்; ஆதலால் அது இந்நாள் வரைக்கும் மக்னிதான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. దానీయులైన ఆ ఆరువందలమంది తమ యుద్ధాయుధము లను కట్టుకొని]]></a:t>
+              <a:t><![CDATA[என்னப்படும்; அது கீரியாத்யாரீமின் பின்னாலே இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. గవినివాకిట నిలుచుండగా, దేశమును సంచరించుటకు పోయిన ఆ అయిదుగురు మనుష్యులు లోపలచొచ్చి ఆ ప్రతిమను]]></a:t>
+              <a:t><![CDATA[13. பின்பு அவர்கள் அங்கேயிருந்து எப்பிராயீம் மலைக்குப்போய், மீகாவின் வீடுமட்டும் வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఏఫోదును గృహదేవతలను పోతవిగ్రహమును పట్టుకొనిరి. అప్పుడు ఆ యాజకుడు యుద్ధాయుధములు కట్టుకొనిన ఆ ఆరువందల]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது லாயீசின் நாட்டை உளவுபார்க்கப் போய்வந்த ஐந்து மனுஷர் தங்கள் சகோதரரைப் பார்த்து: இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మంది మను ష్యులతోకూడ గవిని యెదుట వాకిట నిలిచియుండెను.]]></a:t>
+              <a:t><![CDATA[வீடுகளில் ஏபோத்தும் சுரூபங்களும் வெட்டப்பட்ட விக்கிரகமும் வார்ப்பிக்கப்பட்ட விக்கிரகமும் இருக்கிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. వీరు మీకా యింటికిపోయి చెక్క బడిన ప్రతిమను ఏఫో దును గృహదేవతలను పోతవి గ్రహమును పట్టుకొనినప్పుడు ఆ]]></a:t>
+              <a:t><![CDATA[என்று உங்களுக்குத் தெரியுமா; இப்போதும் நீங்கள் செய்யவேண்டியதை யோசித்துக்கொள்ளுங்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యాజకుడుమీరేమి చేయుచున్నారని వారి నడుగగా]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவ்விடத்திற்குத் திரும்பி, மீகாவின் வீட்டில் இருக்கிற லேவியனான வாலிபனின் வீட்டிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. వారునీవు ఊర కుండుము, నీ చెయ్యి నీ నోటి మీద ఉంచుకొని మాతోకూడ వచ్చి మాకు తండ్రివిగాను యాజకుడవుగాను]]></a:t>
+              <a:t><![CDATA[வந்து, அவனிடத்தில் சுகசெய்தி விசாரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఉండుము, ఒకని యింటివారికే యాజ కుడవై యుండుట నీకు మంచిదా, ఇశ్రాయేలీయులలో ఒక గోత్ర మునకును కుటుంబమునకును]]></a:t>
+              <a:t><![CDATA[16. ஆயுதபாணிகளாகிய தாண் புத்திரர் அறுநூறுபேரும் வாசற்படியிலே நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యాజకుడవైయుం డుట మంచిదా? అని యడిగిరి.]]></a:t>
+              <a:t><![CDATA[17. ஆசாரியனும் ஆயுதபாணிகளாகிய அறுநூறுபேரும் வாசற்படியிலே நிற்கையில், தேசத்தை உளவுபார்க்கப் போய் வந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బయలుదేరియుండిరి.]]></a:t>
+              <a:t><![CDATA[2. ஆகையால் தேசத்தை உளவுபார்த்து வரும்படி, தாண் புத்திரர் தங்கள் கோத்திரத்திலே பலத்த மனுஷராகிய ஐந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ​అప్పుడు ఆ యాజకుడు హృదయమున సంతోషించి ఆ ఏఫోదును గృహదేవతలను చెక్కబడిన ప్రతిమను పట్టుకొని ఆ జనుల]]></a:t>
+              <a:t><![CDATA[அந்த ஐந்து மனுஷர் உள்ளே புகுந்து, வெட்டப்பட்ட விக்கிரகத்தையும் ஏபோத்தையும் சுரூபங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మధ్య చేరెను.]]></a:t>
+              <a:t><![CDATA[வார்ப்பிக்கப்பட்ட விக்கிரகத்தையும் எடுத்துக்கொண்டு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. అట్లు వారు తిరిగి చిన్నపిల్లలను పశువులను సామగ్రిని తమకు ముందుగా నడిపించుకొనిపోయిరి.]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் மீகாவின் வீட்டிற்குள் புகுந்து, வெட்டப்பட்ட விக்கிரகத்தையும் ஏபோத்தையும் சுரூபங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ​వారు మీకా యింటికి దూరమైనప్పుడు, మీకా పొరు గిండ్లవారు పోగై దానీయులను వెంటాడి కలిసికొని వారిని]]></a:t>
+              <a:t><![CDATA[வார்ப்பிக்கப்பட்ட விக்கிரகத்தையும் எடுத்துக்கொண்டு வருகிறபோது, ஆசாரியன் அவர்களைப் பார்த்து: நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పిలువగా]]></a:t>
+              <a:t><![CDATA[செய்கிறது என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. వారు తమ ముఖములను త్రిప్పు కొనినీకేమి కావలెను? ఇట్లు గుంపుకూడ నేల? అని మీకాను అడిగిరి.]]></a:t>
+              <a:t><![CDATA[19. அதற்கு அவர்கள்: நீ பேசாதே, உன் வாயை மூடிக்கொண்டு, எங்களோடேகூட வந்து எங்களுக்குத் தகப்பனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. అందు కతడునేను చేయించిన నా దేవతలను నేను ప్రతిష్ఠించిన యాజకుని మీరు పట్టు కొని పోవుచున్నారే, యిక]]></a:t>
+              <a:t><![CDATA[ஆசாரியனுமாயிரு; நீ ஒரே ஒருவன் வீட்டுக்கு ஆசாரியனாயிருக்கிறது நல்லதோ? இஸ்ரவேலில் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నా యొద్ద ఏమియున్నది? నీకేమి కావలెననుచున్నారే, అదే మన్నమాట అనగా]]></a:t>
+              <a:t><![CDATA[கோத்திரத்திற்கும் வம்சத்திற்கும் ஆசாரியனாயிருக்கிறது நல்லதோ? என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. దానీయులునీ స్వరము మాలో నెవనికిని వినబడనీ యకుము, వారు ఆగ్రహపడి నీమీద పడుదురేమో, అప్పుడు నీవు నీ]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது ஆசாரியனுடைய மனது இதமியப்பட்டு, அவன் ஏபோத்தையும் சுரூபங்களையும் வெட்டப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రాణమును నీ యింటివారి ప్రాణమును పోగొట్టుకొందువని అతనితో చెప్పి]]></a:t>
+              <a:t><![CDATA[விக்கிரகத்தையும் எடுத்துக்கொண்டு, ஜனங்களுக்குள்ளே புகுந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ఆ దేశసంచారము చేసి దానిని పరిశోధించుటకై దానీయులు తమ వంశస్థు లందరిలోనుండి పరాక్రమ వంతులైన అయిదుగురు]]></a:t>
+              <a:t><![CDATA[பேரைத் தங்கள் எல்லைகளில் இருக்கிற சோராவிலும் எஸ்தாவோலிலுமிருந்து அனுப்பி: நீங்கள் போய், தேசத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ​తమ త్రోవను వెళ్లిరి. వారు తనకంటె బలవంతులని మీకా గ్రహించినవాడై తిరిగి తన యింటికి వెళ్లిపోయెను.]]></a:t>
+              <a:t><![CDATA[21. அவர்கள் திரும்பும்படி புறப்பட்டு, பிள்ளைகளையும், ஆடுமாடுகளையும், பண்டம், பாடிகளையும் தங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. మీకా చేసికొనినదానిని, అతని యొద్దనున్న యాజకునిని వారు పట్టుకొని, సుఖముగాను నిర్భయముగాను ఉన్న]]></a:t>
+              <a:t><![CDATA[முன்னே போகும்படி செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లాయిషు వారి మీదికి వచ్చి కత్తివాత వారిని హతముచేసి అగ్నిచేత ఆ పట్టణమును కాల్చివేసిరి.]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் புறப்பட்டு, மீகாவின் வீட்டை விட்டுக் கொஞ்சந்தூரம் போனபோது, மீகாவின் வீட்டிற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. అది సీదోనుకు దూరమై నందునను, వారికి అన్యులతో సాంగత్యమేమియు లేనందు నను వారిలో ఎవడును]]></a:t>
+              <a:t><![CDATA[அயல்வீட்டார் கூட்டங்கூடி, தாண் புத்திரரைத் தொடர்ந்துவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తప్పించుకొనలేదు. అది బేత్రె హోబునకు సమీపమైన లోయలోనున్నది.]]></a:t>
+              <a:t><![CDATA[23. அவர்களைப் பார்த்துக் கூப்பிட்டார்கள்; அவர்கள் திரும்பிப்பார்த்து, மீகாவை நோக்கி: நீ இப்படிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. వారొక పట్టణమును కట్టుకొని అక్కడ నివసించిరి. ఇశ్రాయేలుకు పుట్టిన తమ తండ్రి యైన దానునుబట్టి ఆ]]></a:t>
+              <a:t><![CDATA[கூட்டத்துடன் வருகிற காரியம் என்ன என்று கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పట్టణమునకు దాను అను పేరు పెట్టిరి. పూర్వము ఆ పట్టణమునకు లాయిషు అను పేరు.]]></a:t>
+              <a:t><![CDATA[24. அதற்கு அவன்: நான் உண்டுபண்ணின என்னுடைய தெய்வங்களையும் அந்த ஆசாரியனையுங்கூட நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. దానీయులు చెక్కబడిన ఆ ప్రతి మను నిలుపుకొనిరి. మోషే మనుమడును గెర్షోను కుమా రుడునైన యోనాతాననువాడును]]></a:t>
+              <a:t><![CDATA[கொண்டுபோகிறீர்களே; இனி எனக்கு என்ன இருக்கிறது; நீ கூப்பிடுகிற காரியம் என்ன என்று நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వాని కుమారులును ఆ దేశము చెరపట్టబడువరకు దానీయుల గోత్రమునకు యాజ కులై యుండిరి.]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் எப்படிக் கேட்கலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ​దేవుని మందిరము షిలోహులోనున్న దినములన్నిటను వారు మీకా చేయించిన ప్రతిమను నిలుపుకొనియుండిరి.]]></a:t>
+              <a:t><![CDATA[25. தாண் புத்திரர் அவனைப் பார்த்து: எங்கள் காதுகள் கேட்க கூக்குரல் இடாதே, இட்டால் கோபிகள் உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +16627,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మను ష్యులను జొర్యా నుండియు ఎష్తాయోలునుండియు పంపిమీరు వెళ్లి దేశమును పరిశోధించుడని వారితోచెప్పగా]]></a:t>
+              <a:t><![CDATA[ஆராய்ந்துபார்த்து வாருங்கள் என்று அவர்களோடே சொன்னார்கள்; அவர்கள் எப்பிராயீம் மலைத்தேசத்தில் இருக்கிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மேல் விழுவார்கள்; அப்பொழுது உன் ஜீவனுக்கும் உன் வீட்டாரின் ஜீவனுக்கும் மோசம் வருவித்துக்கொள்வாய்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்று சொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. தங்கள் வழியே நடந்துபோனார்கள்; அவர்கள் தன்னைப்பார்க்கிலும் பலத்தவர்கள் என்று மீகா கண்டு, அவன் தன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வீட்டுக்குத் திரும்பினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அவர்களோ மீகா உண்டுபண்ணினவைகளையும், அவனுடைய ஆசாரியனையும் கொண்டுபோய், பயமில்லாமல் சுகமாயிருக்கிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லாயீஸ் ஊர் ஜனங்களிடத்தில் சேர்த்து, அவர்களைப் பட்டயக் கருக்கினால் வெட்டி, பட்டணத்தை அக்கினியால்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சுட்டெரித்துப்போட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அது சீதோனுக்குத் தூரமாயிருந்தது; வேறே மனுஷரோடே அவர்களுக்குச் சம்பந்தமில்லாமலும் இருந்தபடியால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்களைத் தப்புவிப்பார் ஒருவரும் இல்லை; அந்தப் பட்டணம் பெத்ரேகோபுக்குச் சமீபமான பள்ளத்தாக்கில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருந்தது; அவர்கள் அதைத் திரும்பக் கட்டி, அதிலே குடியிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +18079,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. వారు ఎఫ్రాయిమీయుల మన్యముననున్న మీకా యింటికి వచ్చి అక్కడ దిగిరి. వారు మీకా యింటియొద్ద నున్నప్పుడు,]]></a:t>
+              <a:t><![CDATA[மீகாவின் வீடுமட்டும் போய், அங்கே இராத்தங்கினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. பூர்வத்திலே லாயீஸ் என்னும் பேர் கொண்டிருந்த அந்தப் பட்டணத்திற்கு இஸ்ரவேலுக்குப் பிறந்த தங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தகப்பனாகிய தாணுடைய நாமத்தின்படியே தாண் என்று பேரிட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அப்பொழுது தாண் புத்திரர் அந்தச் சுரூபத்தைத் தங்களுக்கு ஸ்தாபித்துக்கொண்டார்கள்; மனாசேயின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குமாரனாகிய கெர்சோனின் மகன் யோனத்தானும், அவன் குமாரனும் அந்தத் தேசத்தார் சிறைப்பட்டுப் போன]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நாள்மட்டும், தாண் கோத்திரத்தாருக்கு ஆசாரியராயிருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. தேவனுடைய ஆலயம் சீலோவிலிருந்த காலமுழுவதும் அவர்கள் மீகா உண்டுபண்ணின சுரூபத்தை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 18]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வைத்துக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లేవీయుడైన ఆ ¸°వనుని స్వరమును పోల్చి ఆ వైపునకు తిరిగి అతనితో ఎవడు నిన్ను ఇక్కడికి రప్పించెను? ఈ చోటున]]></a:t>
+              <a:t><![CDATA[3. அவர்கள் மீகாவின் வீட்டண்டை இருக்கையில், லேவியனான வாலிபனுடைய சத்தத்தை அறிந்து, அங்கே அவனிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీవేమి చేయుచున్నావు? ఇక్కడ నీకేమి కలిగియున్నదని యడుగగా]]></a:t>
+              <a:t><![CDATA[போய்: உன்னை இங்கே அழைத்துவந்தது யார்? இவ்விடத்தில் என்ன செய்கிறாய்? உனக்கு இங்கே இருக்கிறது என்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +19328,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
   <a:themeElements>
-    <a:clrScheme name="Theme93">
+    <a:clrScheme name="Theme15">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme93">
+    <a:fontScheme name="Theme15">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +19438,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme93">
+    <a:fmtScheme name="Theme15">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +19613,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>76</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>