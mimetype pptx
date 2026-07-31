--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -119,74 +119,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...22 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -231,62 +207,50 @@
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
-    <p:sldId id="320" r:id="rId67"/>
-[...10 lines deleted...]
-    <p:sldId id="331" r:id="rId78"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -448,65 +412,53 @@
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
-[...13 lines deleted...]
-  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -566,51 +518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And her husband arose, and went after her, to speak friendly unto her, and to bring her again, having his servant with him, and a couple of asses: and she brought him into her father's house: and when the father of the damsel saw him, he rejoiced to meet him.]]></a:t>
+              <a:t><![CDATA[12. அதற்கு அவன் எஜமான் நாம் வழியைவிட்டு, இஸ்ரவேல் புத்திரரில்லாத மறுஜாதியார் இருக்கிற பட்டணத்துக்குப் போகப்படாது; அப்பாலே கிபியா மட்டும் போவோம் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -675,51 +627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And his father in law, the damsel's father, retained him; and he abode with him three days: so they did eat and drink, and lodged there.]]></a:t>
+              <a:t><![CDATA[12. அதற்கு அவன் எஜமான் நாம் வழியைவிட்டு, இஸ்ரவேல் புத்திரரில்லாத மறுஜாதியார் இருக்கிற பட்டணத்துக்குப் போகப்படாது; அப்பாலே கிபியா மட்டும் போவோம் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -784,51 +736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And his father in law, the damsel's father, retained him; and he abode with him three days: so they did eat and drink, and lodged there.]]></a:t>
+              <a:t><![CDATA[13. தன் வேலைக்காரனைப் பார்த்து: நாம் கிபியாவிலாகிலும் ராமாவிலாகிலும் இராத்தங்கும்படிக்கு, அவைகளில் ஒரு இடத்திற்குப் போய்ச் சேரும்படி நடந்து போவோம் வா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -893,51 +845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And it came to pass on the fourth day, when they arose early in the morning, that he rose up to depart: and the damsel's father said unto his son in law, Comfort yours heart with a morsel of bread, and afterward go your way.]]></a:t>
+              <a:t><![CDATA[14. அப்படியே அப்பாலே நடந்துபோனார்கள்; பென்யமீன் நாட்டைச் சேர்ந்த கிபியாவின் கிட்ட வருகையில், சூரியன் அஸ்தமனமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1002,51 +954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And it came to pass on the fourth day, when they arose early in the morning, that he rose up to depart: and the damsel's father said unto his son in law, Comfort yours heart with a morsel of bread, and afterward go your way.]]></a:t>
+              <a:t><![CDATA[15. ஆகையால் கிபியாவிலே வந்து இராத்தங்கும்படிக்கு, வழியைவிட்டு அவ்விடத்திற்குப் போனார்கள்; அவன் பட்டணத்துக்குள் போனபோது, இராத்தங்குகிறதற்கு அவர்களை வீட்டிலே சேர்த்துக்கொள்வார் இல்லாததினால், வீதியில் உட்கார்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1111,51 +1063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And they sat down, and did eat and drink both of them together: for the damsel's father had said unto the man, Be content, I pray you, and tarry all night, and let yours heart be merry.]]></a:t>
+              <a:t><![CDATA[15. ஆகையால் கிபியாவிலே வந்து இராத்தங்கும்படிக்கு, வழியைவிட்டு அவ்விடத்திற்குப் போனார்கள்; அவன் பட்டணத்துக்குள் போனபோது, இராத்தங்குகிறதற்கு அவர்களை வீட்டிலே சேர்த்துக்கொள்வார் இல்லாததினால், வீதியில் உட்கார்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1220,51 +1172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And they sat down, and did eat and drink both of them together: for the damsel's father had said unto the man, Be content, I pray you, and tarry all night, and let yours heart be merry.]]></a:t>
+              <a:t><![CDATA[16. வயலிலே வேலைசெய்து, மாலையிலே திரும்புகிற ஒரு கிழவன் வந்தான்; அந்த மனுஷனும் எப்பிராயீம் மலைத்தேசத்தான், அவன் கிபியாவிலே சஞ்சரிக்கவந்தான்; அவ்விடத்து மனுஷரோ பென்யமீனர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1329,51 +1281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And when the man rose up to depart, his father in law urged him: therefore he lodged there again.]]></a:t>
+              <a:t><![CDATA[16. வயலிலே வேலைசெய்து, மாலையிலே திரும்புகிற ஒரு கிழவன் வந்தான்; அந்த மனுஷனும் எப்பிராயீம் மலைத்தேசத்தான், அவன் கிபியாவிலே சஞ்சரிக்கவந்தான்; அவ்விடத்து மனுஷரோ பென்யமீனர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1438,51 +1390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And when the man rose up to depart, his father in law urged him: therefore he lodged there again.]]></a:t>
+              <a:t><![CDATA[17. அந்தக் கிழவன் தன் கண்களை ஏறெடுத்துப் பட்டணத்து வீதியில் அந்தப் பிரயாணக்காரன் இருக்கக் கண்டு: எங்கே போகிறாய், எங்கேயிருந்து வந்தாய் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1547,51 +1499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he arose early in the morning on the fifth day to depart; and the damsel's father said, Comfort yours heart, I pray you. And they tarried until afternoon, and they did eat both of them.]]></a:t>
+              <a:t><![CDATA[17. அந்தக் கிழவன் தன் கண்களை ஏறெடுத்துப் பட்டணத்து வீதியில் அந்தப் பிரயாணக்காரன் இருக்கக் கண்டு: எங்கே போகிறாய், எங்கேயிருந்து வந்தாய் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1656,51 +1608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass in those days, when there was no king in Israel, that there was a certain Levite sojourning on the side of mount Ephraim, who took to him a concubine out of Bethlehemjudah.]]></a:t>
+              <a:t><![CDATA[9. பின்பு அவனும், அவன் மறுமனையாட்டியும், அவன் வேலைக்காரனும் போகிறதற்கு எழுந்திருந்தபோது, ஸ்திரீயின் தகப்பனாகிய அவனுடைய மாமன்: இதோ, பொழுது அஸ்தமிக்கப்போகிறது, சாயங்காலமுமாயிற்று; இங்கே இராத்திரிக்கு இருங்கள்; பார், மாலைமயங்குகிற வேளையாயிற்று: உன் இருதயம் சந்தோஷமாயிருக்கும்படி, இங்கே இராத்தங்கி நாளை இருட்டோடே எழுந்திருந்து, உன் வீட்டுக்குப் போகலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1765,51 +1717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he arose early in the morning on the fifth day to depart; and the damsel's father said, Comfort yours heart, I pray you. And they tarried until afternoon, and they did eat both of them.]]></a:t>
+              <a:t><![CDATA[18. அதற்கு அவன்: நாங்கள் யூதாவிலுள்ள ஊராகிய பெத்லெகேமிலிருந்து வந்து, எப்பிராயீம் மலைத்தேசத்தின் புறங்கள்மட்டும் போகிறோம்; நான் அவ்விடத்தான்; யூதாவிலுள்ள பெத்லெகேம் மட்டும் போய்வந்தேன், நான் கர்த்தருடைய ஆலயத்துக்குப் போகிறேன்; இங்கே என்னை வீட்டிலே ஏற்றுக்கொள்வார் ஒருவரும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1874,51 +1826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he arose early in the morning on the fifth day to depart; and the damsel's father said, Comfort yours heart, I pray you. And they tarried until afternoon, and they did eat both of them.]]></a:t>
+              <a:t><![CDATA[18. அதற்கு அவன்: நாங்கள் யூதாவிலுள்ள ஊராகிய பெத்லெகேமிலிருந்து வந்து, எப்பிராயீம் மலைத்தேசத்தின் புறங்கள்மட்டும் போகிறோம்; நான் அவ்விடத்தான்; யூதாவிலுள்ள பெத்லெகேம் மட்டும் போய்வந்தேன், நான் கர்த்தருடைய ஆலயத்துக்குப் போகிறேன்; இங்கே என்னை வீட்டிலே ஏற்றுக்கொள்வார் ஒருவரும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1983,51 +1935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And when the man rose up to depart, he, and his concubine, and his servant, his father in law, the damsel's father, said unto him, Behold, now the day draws toward evening, I pray you tarry all night: behold, the day grows to an end, lodge here, that yours heart may be merry; and tomorrow get you early on your way, that you may go home.]]></a:t>
+              <a:t><![CDATA[19. எங்கள் கழுதைகளுக்கு வைக்கோலும் தீபனமும் உண்டு; எனக்கும் உமது அடியாளுக்கும் உமது அடியானோடிருக்கிற வேலைக்காரனுக்கும் அப்பமும் திராட்சரசமும் உண்டு; ஒன்றிலும் குறைவில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2092,51 +2044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And when the man rose up to depart, he, and his concubine, and his servant, his father in law, the damsel's father, said unto him, Behold, now the day draws toward evening, I pray you tarry all night: behold, the day grows to an end, lodge here, that yours heart may be merry; and tomorrow get you early on your way, that you may go home.]]></a:t>
+              <a:t><![CDATA[19. எங்கள் கழுதைகளுக்கு வைக்கோலும் தீபனமும் உண்டு; எனக்கும் உமது அடியாளுக்கும் உமது அடியானோடிருக்கிற வேலைக்காரனுக்கும் அப்பமும் திராட்சரசமும் உண்டு; ஒன்றிலும் குறைவில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2201,51 +2153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And when the man rose up to depart, he, and his concubine, and his servant, his father in law, the damsel's father, said unto him, Behold, now the day draws toward evening, I pray you tarry all night: behold, the day grows to an end, lodge here, that yours heart may be merry; and tomorrow get you early on your way, that you may go home.]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேலில் ராஜா இல்லாத அந்நாட்களிலே, எப்பிராயீம் மலைகள் அருகே பரதேசியாய்த் தங்கின ஒரு லேவியன் இருந்தான்; அவன் யூதாவிலுள்ள பெத்லெகேம் ஊராளாகிய ஒரு ஸ்திரீயைத் தனக்கு மறுமனையாட்டியாகக் கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2310,51 +2262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And when the man rose up to depart, he, and his concubine, and his servant, his father in law, the damsel's father, said unto him, Behold, now the day draws toward evening, I pray you tarry all night: behold, the day grows to an end, lodge here, that yours heart may be merry; and tomorrow get you early on your way, that you may go home.]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேலில் ராஜா இல்லாத அந்நாட்களிலே, எப்பிராயீம் மலைகள் அருகே பரதேசியாய்த் தங்கின ஒரு லேவியன் இருந்தான்; அவன் யூதாவிலுள்ள பெத்லெகேம் ஊராளாகிய ஒரு ஸ்திரீயைத் தனக்கு மறுமனையாட்டியாகக் கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2419,51 +2371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. But the man would not tarry that night, but he rose up and departed, and came opposite to Jebus, which is Jerusalem; and there were with him two asses saddled, his concubine also was with him.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அந்தக் கிழவன்: உனக்குச் சமாதானம்; உன் குறைவுகளெல்லாம் என்மேல் இருக்கட்டும்; வீதியிலேமாத்திரம் இராத்தங்கவேண்டாம் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2528,51 +2480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. But the man would not tarry that night, but he rose up and departed, and came opposite to Jebus, which is Jerusalem; and there were with him two asses saddled, his concubine also was with him.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அந்தக் கிழவன்: உனக்குச் சமாதானம்; உன் குறைவுகளெல்லாம் என்மேல் இருக்கட்டும்; வீதியிலேமாத்திரம் இராத்தங்கவேண்டாம் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2637,51 +2589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And when they were by Jebus, the day was far spent; and the servant said unto his master, Come, I pray you, and let us turn in into this city of the Jebusites, and lodge in it.]]></a:t>
+              <a:t><![CDATA[21. அவனைத் தன் வீட்டுக்குள் அழைத்துக்கொண்டுபோய், கழுதைகளுக்குத் தீபனம்போட்டான்; அவர்கள் தங்கள் கால்களைக் கழுவிக்கொண்டு, புசித்துக் குடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2746,51 +2698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And when they were by Jebus, the day was far spent; and the servant said unto his master, Come, I pray you, and let us turn in into this city of the Jebusites, and lodge in it.]]></a:t>
+              <a:t><![CDATA[21. அவனைத் தன் வீட்டுக்குள் அழைத்துக்கொண்டுபோய், கழுதைகளுக்குத் தீபனம்போட்டான்; அவர்கள் தங்கள் கால்களைக் கழுவிக்கொண்டு, புசித்துக் குடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2855,51 +2807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass in those days, when there was no king in Israel, that there was a certain Levite sojourning on the side of mount Ephraim, who took to him a concubine out of Bethlehemjudah.]]></a:t>
+              <a:t><![CDATA[9. பின்பு அவனும், அவன் மறுமனையாட்டியும், அவன் வேலைக்காரனும் போகிறதற்கு எழுந்திருந்தபோது, ஸ்திரீயின் தகப்பனாகிய அவனுடைய மாமன்: இதோ, பொழுது அஸ்தமிக்கப்போகிறது, சாயங்காலமுமாயிற்று; இங்கே இராத்திரிக்கு இருங்கள்; பார், மாலைமயங்குகிற வேளையாயிற்று: உன் இருதயம் சந்தோஷமாயிருக்கும்படி, இங்கே இராத்தங்கி நாளை இருட்டோடே எழுந்திருந்து, உன் வீட்டுக்குப் போகலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2964,51 +2916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And his master said unto him, We will not turn aside here into the city of a stranger, that is not of the children of Israel; we will pass over to Gibeah.]]></a:t>
+              <a:t><![CDATA[2. அவள் அவனுக்குத் துரோகமாய் விபசாரம்பண்ணி, அவனை விட்டு, யூதா தேசத்துப் பெத்லெகேம் ஊரிலிருக்கிற தன் தகப்பன் வீட்டுக்குப் போய், அங்கே நாலுமாதம் வரைக்கும் இருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3073,51 +3025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And his master said unto him, We will not turn aside here into the city of a stranger, that is not of the children of Israel; we will pass over to Gibeah.]]></a:t>
+              <a:t><![CDATA[2. அவள் அவனுக்குத் துரோகமாய் விபசாரம்பண்ணி, அவனை விட்டு, யூதா தேசத்துப் பெத்லெகேம் ஊரிலிருக்கிற தன் தகப்பன் வீட்டுக்குப் போய், அங்கே நாலுமாதம் வரைக்கும் இருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3182,51 +3134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he said unto his servant, Come, and let us draw near to one of these places to lodge all night, in Gibeah, or in Ramah.]]></a:t>
+              <a:t><![CDATA[2. அவள் அவனுக்குத் துரோகமாய் விபசாரம்பண்ணி, அவனை விட்டு, யூதா தேசத்துப் பெத்லெகேம் ஊரிலிருக்கிற தன் தகப்பன் வீட்டுக்குப் போய், அங்கே நாலுமாதம் வரைக்கும் இருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3291,51 +3243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he said unto his servant, Come, and let us draw near to one of these places to lodge all night, in Gibeah, or in Ramah.]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் மனமகிழ்ச்சியாயிருக்கிற போது, இதோ, பேலியாளின் மக்களாகிய அந்த ஊர் மனுஷரில் சிலர் அந்த வீட்டைச் சூழ்ந்துகொண்டு, கதவைத் தட்டி: உன் வீட்டிலே வந்த அந்த மனுஷனை நாங்கள் அறியும்படிக்கு, வெளியே கொண்டு வா என்று வீட்டுக்காரனாகிய அந்தக் கிழவனோடே சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3400,51 +3352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And they passed on and went their way; and the sun went down upon them when they were by Gibeah, which belongs to Benjamin.]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் மனமகிழ்ச்சியாயிருக்கிற போது, இதோ, பேலியாளின் மக்களாகிய அந்த ஊர் மனுஷரில் சிலர் அந்த வீட்டைச் சூழ்ந்துகொண்டு, கதவைத் தட்டி: உன் வீட்டிலே வந்த அந்த மனுஷனை நாங்கள் அறியும்படிக்கு, வெளியே கொண்டு வா என்று வீட்டுக்காரனாகிய அந்தக் கிழவனோடே சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3509,51 +3461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And they passed on and went their way; and the sun went down upon them when they were by Gibeah, which belongs to Benjamin.]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் மனமகிழ்ச்சியாயிருக்கிற போது, இதோ, பேலியாளின் மக்களாகிய அந்த ஊர் மனுஷரில் சிலர் அந்த வீட்டைச் சூழ்ந்துகொண்டு, கதவைத் தட்டி: உன் வீட்டிலே வந்த அந்த மனுஷனை நாங்கள் அறியும்படிக்கு, வெளியே கொண்டு வா என்று வீட்டுக்காரனாகிய அந்தக் கிழவனோடே சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3618,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And they turned aside thither, to go in and to lodge in Gibeah: and when he went in, he sat him down in a street of the city: for there was no man that took them into his house to lodging.]]></a:t>
+              <a:t><![CDATA[3. அவள் புருஷன் அவளோடே நலவு சொல்லவும், அவளைத் திரும்ப அழைத்து வரவும், இரண்டு கழுதைகளை ஆயத்தப்படுத்தி, தன் வேலைக்காரனைக் கூட்டிக் கொண்டு, அவளிடத்துக்குப் போனான்; அப்பொழுது அவள் அவனைத் தன் தகப்பன் வீட்டுக்கு அழைத்துக்கொண்டு போனாள்; ஸ்திரீயின் தகப்பன் அவனைக் கண்டபோது சந்தோஷமாய் ஏற்றுக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3727,51 +3679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And they turned aside thither, to go in and to lodge in Gibeah: and when he went in, he sat him down in a street of the city: for there was no man that took them into his house to lodging.]]></a:t>
+              <a:t><![CDATA[3. அவள் புருஷன் அவளோடே நலவு சொல்லவும், அவளைத் திரும்ப அழைத்து வரவும், இரண்டு கழுதைகளை ஆயத்தப்படுத்தி, தன் வேலைக்காரனைக் கூட்டிக் கொண்டு, அவளிடத்துக்குப் போனான்; அப்பொழுது அவள் அவனைத் தன் தகப்பன் வீட்டுக்கு அழைத்துக்கொண்டு போனாள்; ஸ்திரீயின் தகப்பன் அவனைக் கண்டபோது சந்தோஷமாய் ஏற்றுக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3836,51 +3788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And they turned aside thither, to go in and to lodge in Gibeah: and when he went in, he sat him down in a street of the city: for there was no man that took them into his house to lodging.]]></a:t>
+              <a:t><![CDATA[3. அவள் புருஷன் அவளோடே நலவு சொல்லவும், அவளைத் திரும்ப அழைத்து வரவும், இரண்டு கழுதைகளை ஆயத்தப்படுத்தி, தன் வேலைக்காரனைக் கூட்டிக் கொண்டு, அவளிடத்துக்குப் போனான்; அப்பொழுது அவள் அவனைத் தன் தகப்பன் வீட்டுக்கு அழைத்துக்கொண்டு போனாள்; ஸ்திரீயின் தகப்பன் அவனைக் கண்டபோது சந்தோஷமாய் ஏற்றுக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3945,51 +3897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And, behold, there came an old man from his work out of the field at even, which was also of mount Ephraim; and he sojourned in Gibeah: but the men of the place were Benjamites.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது வீட்டுக்காரனாகிய அந்த மனுஷன் வெளியே அவர்களிடத்தில் போய்: இப்படிச் செய்யவேண்டாம்; என் சகோதரரே, இப்படிப்பட்ட பொல்லாப்பைச் செய்யவேண்டாம்; அந்த மனுஷன் என் வீட்டிற்குள் வந்திருக்கையில், இப்படிக்கொத்த மதிகேட்டைச் செய்யீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4054,51 +4006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass in those days, when there was no king in Israel, that there was a certain Levite sojourning on the side of mount Ephraim, who took to him a concubine out of Bethlehemjudah.]]></a:t>
+              <a:t><![CDATA[9. பின்பு அவனும், அவன் மறுமனையாட்டியும், அவன் வேலைக்காரனும் போகிறதற்கு எழுந்திருந்தபோது, ஸ்திரீயின் தகப்பனாகிய அவனுடைய மாமன்: இதோ, பொழுது அஸ்தமிக்கப்போகிறது, சாயங்காலமுமாயிற்று; இங்கே இராத்திரிக்கு இருங்கள்; பார், மாலைமயங்குகிற வேளையாயிற்று: உன் இருதயம் சந்தோஷமாயிருக்கும்படி, இங்கே இராத்தங்கி நாளை இருட்டோடே எழுந்திருந்து, உன் வீட்டுக்குப் போகலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4163,51 +4115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And, behold, there came an old man from his work out of the field at even, which was also of mount Ephraim; and he sojourned in Gibeah: but the men of the place were Benjamites.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது வீட்டுக்காரனாகிய அந்த மனுஷன் வெளியே அவர்களிடத்தில் போய்: இப்படிச் செய்யவேண்டாம்; என் சகோதரரே, இப்படிப்பட்ட பொல்லாப்பைச் செய்யவேண்டாம்; அந்த மனுஷன் என் வீட்டிற்குள் வந்திருக்கையில், இப்படிக்கொத்த மதிகேட்டைச் செய்யீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4272,51 +4224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And when he had lifted up his eyes, he saw a travelling man in the street of the city: and the old man said, Where go you? and whence come you?]]></a:t>
+              <a:t><![CDATA[24. இதோ, கன்னியாஸ்திரீயாகிய என் மகளும், அந்த மனிதனுடைய மறுமனையாட்டியும் இருக்கிறார்கள்; அவர்களை உங்களிடத்தில் வெளியே கொண்டுவருகிறேன்; அவர்களை அவமானப்படுத்தி உங்கள் பார்வைக்குச் சரிபோனபிரகாரம் அவர்களுக்குச் செய்யுங்கள்; ஆனாலும் இந்த மனுஷனுக்கு அப்படிப்பட்ட மதிகேடான காரியத்தைச் செய்யவேண்டாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4381,51 +4333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And when he had lifted up his eyes, he saw a travelling man in the street of the city: and the old man said, Where go you? and whence come you?]]></a:t>
+              <a:t><![CDATA[24. இதோ, கன்னியாஸ்திரீயாகிய என் மகளும், அந்த மனிதனுடைய மறுமனையாட்டியும் இருக்கிறார்கள்; அவர்களை உங்களிடத்தில் வெளியே கொண்டுவருகிறேன்; அவர்களை அவமானப்படுத்தி உங்கள் பார்வைக்குச் சரிபோனபிரகாரம் அவர்களுக்குச் செய்யுங்கள்; ஆனாலும் இந்த மனுஷனுக்கு அப்படிப்பட்ட மதிகேடான காரியத்தைச் செய்யவேண்டாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4490,51 +4442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And he said unto him, We are passing from Bethlehemjudah toward the side of mount Ephraim; from thence am I: and I went to Bethlehemjudah, but I am now going to the house of the LORD; and there is no man that receives me to house.]]></a:t>
+              <a:t><![CDATA[4. ஸ்திரீயின் தகப்பனாகிய அவனுடைய மாமன் அவனை இருத்திக்கொண்டதினால், மூன்றுநாள் அவனோடிருந்தான்; அவர்கள் அங்கே புசித்துக் குடித்து இராத்தங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4599,51 +4551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And he said unto him, We are passing from Bethlehemjudah toward the side of mount Ephraim; from thence am I: and I went to Bethlehemjudah, but I am now going to the house of the LORD; and there is no man that receives me to house.]]></a:t>
+              <a:t><![CDATA[4. ஸ்திரீயின் தகப்பனாகிய அவனுடைய மாமன் அவனை இருத்திக்கொண்டதினால், மூன்றுநாள் அவனோடிருந்தான்; அவர்கள் அங்கே புசித்துக் குடித்து இராத்தங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4708,51 +4660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And he said unto him, We are passing from Bethlehemjudah toward the side of mount Ephraim; from thence am I: and I went to Bethlehemjudah, but I am now going to the house of the LORD; and there is no man that receives me to house.]]></a:t>
+              <a:t><![CDATA[25. அந்த மனுஷர் அவன் சொல்லைக் கேட்கவில்லை; அப்பொழுது அந்த மனுஷன் தன் மறுமனையாட்டியைப் பிடித்து, அவர்களிடத்தில் வெளியே கொண்டுவந்துவிட்டான்; அவர்கள் அவளை அறிந்து கொண்டு, இராமுழுதும் விடியுங்காலமட்டும் அவளை இலச்சையாய் நடத்தி, கிழக்கு வெளுக்கும்போது அவளைப் போகவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4817,51 +4769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Yet there is both straw and animal food for our asses; and there is bread and wine also for me, and for your handmaid, and for the young man which is with your servants: there is no lack of any thing.]]></a:t>
+              <a:t><![CDATA[25. அந்த மனுஷர் அவன் சொல்லைக் கேட்கவில்லை; அப்பொழுது அந்த மனுஷன் தன் மறுமனையாட்டியைப் பிடித்து, அவர்களிடத்தில் வெளியே கொண்டுவந்துவிட்டான்; அவர்கள் அவளை அறிந்து கொண்டு, இராமுழுதும் விடியுங்காலமட்டும் அவளை இலச்சையாய் நடத்தி, கிழக்கு வெளுக்கும்போது அவளைப் போகவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4926,51 +4878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Yet there is both straw and animal food for our asses; and there is bread and wine also for me, and for your handmaid, and for the young man which is with your servants: there is no lack of any thing.]]></a:t>
+              <a:t><![CDATA[25. அந்த மனுஷர் அவன் சொல்லைக் கேட்கவில்லை; அப்பொழுது அந்த மனுஷன் தன் மறுமனையாட்டியைப் பிடித்து, அவர்களிடத்தில் வெளியே கொண்டுவந்துவிட்டான்; அவர்கள் அவளை அறிந்து கொண்டு, இராமுழுதும் விடியுங்காலமட்டும் அவளை இலச்சையாய் நடத்தி, கிழக்கு வெளுக்கும்போது அவளைப் போகவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5035,51 +4987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the old man said, Peace be with you; howsoever let all your wants lie upon me; only lodge not in the street.]]></a:t>
+              <a:t><![CDATA[5. நாலாம்நாள் காலமே அவர்கள் எழுந்திருந்தபோது, அவன் பிரயாணப்படுகையில், ஸ்திரீயின் தகப்பன் தன் மருமகனை நோக்கி: கொஞ்சம் அப்பம் புசித்து, உன் மனதைத் தேற்றிக்கொள், பிற்பாடு நீங்கள் போகலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5144,51 +5096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the old man said, Peace be with you; howsoever let all your wants lie upon me; only lodge not in the street.]]></a:t>
+              <a:t><![CDATA[5. நாலாம்நாள் காலமே அவர்கள் எழுந்திருந்தபோது, அவன் பிரயாணப்படுகையில், ஸ்திரீயின் தகப்பன் தன் மருமகனை நோக்கி: கொஞ்சம் அப்பம் புசித்து, உன் மனதைத் தேற்றிக்கொள், பிற்பாடு நீங்கள் போகலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5253,51 +5205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And his concubine played the whore against him, and went away from him unto her father's house to Bethlehemjudah, and was there four whole months.]]></a:t>
+              <a:t><![CDATA[9. பின்பு அவனும், அவன் மறுமனையாட்டியும், அவன் வேலைக்காரனும் போகிறதற்கு எழுந்திருந்தபோது, ஸ்திரீயின் தகப்பனாகிய அவனுடைய மாமன்: இதோ, பொழுது அஸ்தமிக்கப்போகிறது, சாயங்காலமுமாயிற்று; இங்கே இராத்திரிக்கு இருங்கள்; பார், மாலைமயங்குகிற வேளையாயிற்று: உன் இருதயம் சந்தோஷமாயிருக்கும்படி, இங்கே இராத்தங்கி நாளை இருட்டோடே எழுந்திருந்து, உன் வீட்டுக்குப் போகலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5362,51 +5314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. So he brought him into his house, and gave animal food unto the asses: and they washed their feet, and did eat and drink.]]></a:t>
+              <a:t><![CDATA[26. விடியுங்காலத்திற்கு முன்னே அந்த ஸ்திரீ வந்து, வெளிச்சமாகுமட்டும் அங்கே தன் எஜமான் இருந்த வீட்டு வாசற்படியிலே விழுந்துகிடந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5471,51 +5423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. So he brought him into his house, and gave animal food unto the asses: and they washed their feet, and did eat and drink.]]></a:t>
+              <a:t><![CDATA[26. விடியுங்காலத்திற்கு முன்னே அந்த ஸ்திரீ வந்து, வெளிச்சமாகுமட்டும் அங்கே தன் எஜமான் இருந்த வீட்டு வாசற்படியிலே விழுந்துகிடந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5580,51 +5532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Now as they were making their hearts merry, behold, the men of the city, certain sons of Belial, beset the house round about, and beat at the door, and spoke to the master of the house, the old man, saying, Bring forth the man that came into yours house, that we may know him.]]></a:t>
+              <a:t><![CDATA[27. அவள் எஜமான் காலமே எழுந்திருந்து வீட்டின் கதவைத் திறந்து, தன் வழியே போகப் புறப்படுகிறபோது, இதோ, அவன் மறுமனையாட்டியாகிய ஸ்திரீ வீட்டுவாசலுக்கு முன்பாகத் தன் கைகளை வாசற்படியின்மேல் வைத்தவளாய்க் கிடந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5689,51 +5641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Now as they were making their hearts merry, behold, the men of the city, certain sons of Belial, beset the house round about, and beat at the door, and spoke to the master of the house, the old man, saying, Bring forth the man that came into yours house, that we may know him.]]></a:t>
+              <a:t><![CDATA[27. அவள் எஜமான் காலமே எழுந்திருந்து வீட்டின் கதவைத் திறந்து, தன் வழியே போகப் புறப்படுகிறபோது, இதோ, அவன் மறுமனையாட்டியாகிய ஸ்திரீ வீட்டுவாசலுக்கு முன்பாகத் தன் கைகளை வாசற்படியின்மேல் வைத்தவளாய்க் கிடந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5798,51 +5750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Now as they were making their hearts merry, behold, the men of the city, certain sons of Belial, beset the house round about, and beat at the door, and spoke to the master of the house, the old man, saying, Bring forth the man that came into yours house, that we may know him.]]></a:t>
+              <a:t><![CDATA[28. எழுந்திரு போவோம் என்று அவன் அவளோடே சொன்னதற்குப் பிரதியுத்தரம் பிறக்கவில்லை. அப்பொழுது அந்த மனுஷன் அவளைக் கழுதையின்மேல் போட்டுக்கொண்டு, பிரயாணப்பட்டு, தன் இடத்திற்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5907,51 +5859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the man, the master of the house, went out unto them, and said unto them, Nay, my brethren, nay, I pray you, do not so wickedly; seeing that this man has come into mine house, do not this folly.]]></a:t>
+              <a:t><![CDATA[28. எழுந்திரு போவோம் என்று அவன் அவளோடே சொன்னதற்குப் பிரதியுத்தரம் பிறக்கவில்லை. அப்பொழுது அந்த மனுஷன் அவளைக் கழுதையின்மேல் போட்டுக்கொண்டு, பிரயாணப்பட்டு, தன் இடத்திற்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6016,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the man, the master of the house, went out unto them, and said unto them, Nay, my brethren, nay, I pray you, do not so wickedly; seeing that this man has come into mine house, do not this folly.]]></a:t>
+              <a:t><![CDATA[29. அவன் தன் வீட்டுக்கு வந்தபோது, ஒரு கத்தியை எடுத்து, தன் மறுமனையாட்டியைப் பிடித்து, அவளை அவளுடைய எலும்புகளோடுங்கூடப் பன்னிரண்டு துண்டமாக்கி, இஸ்ரவேலின் எல்லைகளுக்கெல்லாம் அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6125,51 +6077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the man, the master of the house, went out unto them, and said unto them, Nay, my brethren, nay, I pray you, do not so wickedly; seeing that this man has come into mine house, do not this folly.]]></a:t>
+              <a:t><![CDATA[29. அவன் தன் வீட்டுக்கு வந்தபோது, ஒரு கத்தியை எடுத்து, தன் மறுமனையாட்டியைப் பிடித்து, அவளை அவளுடைய எலும்புகளோடுங்கூடப் பன்னிரண்டு துண்டமாக்கி, இஸ்ரவேலின் எல்லைகளுக்கெல்லாம் அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6234,51 +6186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Behold, here is my daughter a maiden, and his concubine; them I will bring out now, and humble all of you them, and do with them what seems good unto you: but unto this man do not so vile a thing.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது அதைக் கண்டவர்களெல்லாரும், இஸ்ரவேல் புத்திரர் எகிப்திலிருந்து புறப்பட்ட நாள் முதற்கொண்டு இந்நாள்வரைக்கும் இதைப்போலொத்தகாரியம் செய்யப்படவும் இல்லை, காணப்படவும் இல்லை; இந்தக் காரியத்தை யோசித்து ஆலோசனைபண்ணி செய்யவேண்டியது இன்னதென்று சொல்லுங்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6343,51 +6295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Behold, here is my daughter a maiden, and his concubine; them I will bring out now, and humble all of you them, and do with them what seems good unto you: but unto this man do not so vile a thing.]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது அதைக் கண்டவர்களெல்லாரும், இஸ்ரவேல் புத்திரர் எகிப்திலிருந்து புறப்பட்ட நாள் முதற்கொண்டு இந்நாள்வரைக்கும் இதைப்போலொத்தகாரியம் செய்யப்படவும் இல்லை, காணப்படவும் இல்லை; இந்தக் காரியத்தை யோசித்து ஆலோசனைபண்ணி செய்யவேண்டியது இன்னதென்று சொல்லுங்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6452,51 +6404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And his concubine played the whore against him, and went away from him unto her father's house to Bethlehemjudah, and was there four whole months.]]></a:t>
+              <a:t><![CDATA[10. அந்த மனுஷனோ, இராத்திரிக்கு இருக்க மனதில்லாமல், இரண்டு கழுதைகள் மேலும் சேணம்வைத்து, தன் மறுமனையாட்டியைக் கூட்டிக்கொண்டு, எழுந்து புறப்பட்டு, எருசலேமாகிய எபூசுக்கு நேராக வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6561,51 +6513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Behold, here is my daughter a maiden, and his concubine; them I will bring out now, and humble all of you them, and do with them what seems good unto you: but unto this man do not so vile a thing.]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் உட்கார்ந்து, இருவரும்கூடப் புசித்துக் குடித்தார்கள்; ஸ்திரீயின் தகப்பன் அந்த மனுஷனைப் பார்த்து: நீ தயவுசெய்து, உன் இருதயம் மகிழ்ச்சியடைய இராத்திரிக்கும் இரு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6670,51 +6622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Behold, here is my daughter a maiden, and his concubine; them I will bring out now, and humble all of you them, and do with them what seems good unto you: but unto this man do not so vile a thing.]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் உட்கார்ந்து, இருவரும்கூடப் புசித்துக் குடித்தார்கள்; ஸ்திரீயின் தகப்பன் அந்த மனுஷனைப் பார்த்து: நீ தயவுசெய்து, உன் இருதயம் மகிழ்ச்சியடைய இராத்திரிக்கும் இரு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6779,51 +6731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. But the men would not hearken to him: so the man took his concubine, and brought her forth unto them; and they had sexual contact with her, and abused her all the night until the morning: and when the day began to spring, they let her go.]]></a:t>
+              <a:t><![CDATA[7. அப்படியே போகிறதற்கு அந்த மனுஷன் எழுந்தபோது, அவனுடைய மாமன் அவனை வருந்திக்கொண்டதினால், அவன் அன்று இராத்திரியும் அங்கே இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6888,51 +6840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. But the men would not hearken to him: so the man took his concubine, and brought her forth unto them; and they had sexual contact with her, and abused her all the night until the morning: and when the day began to spring, they let her go.]]></a:t>
+              <a:t><![CDATA[8. ஐந்தாம் நாளிலே அவன் போகிறதற்கு அதிகாலமே எழுந்திருந்தபோது, ஸ்திரீயின் தகப்பன்: இருந்து உன் இருதயத்தைத் தேற்றிக்கொள் என்றான்; அப்படியே அந்திநேரமட்டும் தாமதித்திருந்து, இருவரும் போஜனம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6997,596 +6949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. But the men would not hearken to him: so the man took his concubine, and brought her forth unto them; and they had sexual contact with her, and abused her all the night until the morning: and when the day began to spring, they let her go.]]></a:t>
-[...544 lines deleted...]
-              <a:t><![CDATA[27. And her lord rose up in the morning, and opened the doors of the house, and went out to go his way: and, behold, the woman his concubine was fallen down at the door of the house, and her hands were upon the threshold.]]></a:t>
+              <a:t><![CDATA[8. ஐந்தாம் நாளிலே அவன் போகிறதற்கு அதிகாலமே எழுந்திருந்தபோது, ஸ்திரீயின் தகப்பன்: இருந்து உன் இருதயத்தைத் தேற்றிக்கொள் என்றான்; அப்படியே அந்திநேரமட்டும் தாமதித்திருந்து, இருவரும் போஜனம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7651,814 +7058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And her husband arose, and went after her, to speak friendly unto her, and to bring her again, having his servant with him, and a couple of asses: and she brought him into her father's house: and when the father of the damsel saw him, he rejoiced to meet him.]]></a:t>
-[...762 lines deleted...]
-              <a:t><![CDATA[30. And it was so, that all that saw it said, There was no such deed done nor seen from the day that the children of Israel came up out of the land of Egypt unto this day: consider of it, take advice, and speak your minds.]]></a:t>
+              <a:t><![CDATA[10. அந்த மனுஷனோ, இராத்திரிக்கு இருக்க மனதில்லாமல், இரண்டு கழுதைகள் மேலும் சேணம்வைத்து, தன் மறுமனையாட்டியைக் கூட்டிக்கொண்டு, எழுந்து புறப்பட்டு, எருசலேமாகிய எபூசுக்கு நேராக வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8523,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And her husband arose, and went after her, to speak friendly unto her, and to bring her again, having his servant with him, and a couple of asses: and she brought him into her father's house: and when the father of the damsel saw him, he rejoiced to meet him.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் எபூசுக்குச் சமீபமாய் வருகையில், பொழுதுபோகிறதாயிருந்தது; அப்பொழுது வேலைக்காரன் தன் எஜமானை நோக்கி: எபூசியர் இருக்கிற இந்தப் பட்டணத்திற்குப் போய், அங்கே இராத்தங்கலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8632,51 +7276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And her husband arose, and went after her, to speak friendly unto her, and to bring her again, having his servant with him, and a couple of asses: and she brought him into her father's house: and when the father of the damsel saw him, he rejoiced to meet him.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் எபூசுக்குச் சமீபமாய் வருகையில், பொழுதுபோகிறதாயிருந்தது; அப்பொழுது வேலைக்காரன் தன் எஜமானை நோக்கி: எபூசியர் இருக்கிற இந்தப் பட்டணத்திற்குப் போய், அங்கே இராத்தங்கலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8711,51 +7355,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470542268" r:id="rId1"/>
+    <p:sldLayoutId id="2474529207" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9235,150 +7879,54 @@
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
-</Relationships>
-[...54 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -9499,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஏற்றுக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[12. ಆದರೆ ಅವನ ಯಜಮಾನನು ಅವನಿಗೆ--ನಾವು ಇಲ್ಲಿ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳಲ್ಲದ ಅನ್ಯರ ಪಟ್ಟಣದಲ್ಲಿ ಇಳಿಯದೆ ಗಿಬೆಯದ ಮಟ್ಟಿಗೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஸ்திரீயின் தகப்பனாகிய அவனுடைய மாமன் அவனை இருத்திக்கொண்டதினால், மூன்றுநாள் அவனோடிருந்தான்; அவர்கள்]]></a:t>
+              <a:t><![CDATA[ಹಾದು ಹೋಗೋಣ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அங்கே புசித்துக் குடித்து இராத்தங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. ಅವನು ಊಳಿಗದವನಿಗೆ--ಗಿಬೆಯದಲ್ಲಾದರೂ ರಾಮದಲ್ಲಾದರೂ ಇಳುಕೊಳ್ಳುವದಕ್ಕೆ ಆ ಸ್ಥಳಗಳಲ್ಲಿ ಒಂದಕ್ಕೆ ಸೇರೋಣ ಬಾ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நாலாம்நாள் காலமே அவர்கள் எழுந்திருந்தபோது, அவன் பிரயாணப்படுகையில், ஸ்திரீயின் தகப்பன் தன் மருமகனை]]></a:t>
+              <a:t><![CDATA[14. ಹಾಗೆಯೇ ಅವರು ದಾಟಿಹೋದರು. ಅವರು ಬೆನ್ಯಾವಿಾನನಿಗೆ ಸೇರಿದ ಗಿಬೆಯ ಬಳಿಗೆ ಬರುವಾಗ ಸೂರ್ಯ ಮುಳು ಗಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நோக்கி: கொஞ்சம் அப்பம் புசித்து, உன் மனதைத் தேற்றிக்கொள், பிற்பாடு நீங்கள் போகலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. ಆದದರಿಂದ ಅವರು ಗಿಬೆಯದಲ್ಲಿ ಇಳಿಯು ವದಕ್ಕೆ ಪ್ರವೇಶಿಸುವ ಹಾಗೆ ಅಲ್ಲಿಗೆ ತಿರುಗಿಕೊಂಡರು. ಅವನು ಪ್ರವೇಶಿಸಿದಾಗ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் உட்கார்ந்து, இருவரும்கூடப் புசித்துக் குடித்தார்கள்; ஸ்திரீயின் தகப்பன் அந்த மனுஷனைப்]]></a:t>
+              <a:t><![CDATA[ಮನೆಯಲ್ಲಿ ಇಳುಕೊಳ್ಳು ವದಕ್ಕೆ ಅವರನ್ನು ಯಾರೂ ಸೇರಿಸಿಕೊಳ್ಳದ್ದರಿಂದ ಅವನು ಆ ಪಟ್ಟಣದ ಬೀದಿಯಲ್ಲಿ ಕುಳಿತಿದ್ದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பார்த்து: நீ தயவுசெய்து, உன் இருதயம் மகிழ்ச்சியடைய இராத்திரிக்கும் இரு என்றான்.]]></a:t>
+              <a:t><![CDATA[16. ಆಗ ಇಗೋ, ಒಬ್ಬ ಮುದುಕನು ತನ್ನ ಹೊಲದ ಕೆಲಸದಿಂದ ಸಂಜೆಯಲ್ಲಿ ಬಂದನು. ಆ ಮನುಷ್ಯನು ಎಫ್ರಾಯಾಮ್‌ ಬೆಟ್ಟದವನಾಗಿಯೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படியே போகிறதற்கு அந்த மனுஷன் எழுந்தபோது, அவனுடைய மாமன் அவனை வருந்திக்கொண்டதினால், அவன் அன்று]]></a:t>
+              <a:t><![CDATA[ಗಿಬೆಯದಲ್ಲಿ ಪ್ರವಾಸಿಯಾಗಿಯೂ ಇದ್ದನು. ಆದರೆ ಅಲ್ಲಿರುವ ಜನರು ಬೆನ್ಯಾವಿಾನ್ಯರಾಗಿದ್ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இராத்திரியும் அங்கே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[17. ಆ ಮುದುಕನು ತನ್ನ ಕಣ್ಣುಗಳನ್ನೆತ್ತಿ ಆ ಪಟ್ಟಣದ ಬೀದಿಯಲ್ಲಿ ಕುಳಿ ತಿದ್ದ ಮಾರ್ಗದವನನ್ನು ನೋಡಿ--ನೀನು ಎಲ್ಲಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஐந்தாம் நாளிலே அவன் போகிறதற்கு அதிகாலமே எழுந்திருந்தபோது, ஸ்திரீயின் தகப்பன்: இருந்து உன்]]></a:t>
+              <a:t><![CDATA[ಹೋಗುತ್ತೀ? ಎಲ್ಲಿಂದ ಬಂದೆ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேலில் ராஜா இல்லாத அந்நாட்களிலே, எப்பிராயீம் மலைகள் அருகே பரதேசியாய்த் தங்கின ஒரு லேவியன்]]></a:t>
+              <a:t><![CDATA[9. ಅವನೂ ಅವನ ಉಪಪತ್ನಿಯೂ ಅವನ ಊಳಿಗದ ವನೂ ಹೋಗುವದಕ್ಕೆ ಎದ್ದಾಗ ಹೆಂಗಸಿನ ತಂದೆ ಯಾದ ಅವನ ಮಾವನು ಅವನಿಗೆ--ಇಗೋ, ಹೊತ್ತು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருதயத்தைத் தேற்றிக்கொள் என்றான்; அப்படியே அந்திநேரமட்டும் தாமதித்திருந்து, இருவரும்]]></a:t>
+              <a:t><![CDATA[18. ಅವನು ಇವನಿಗೆ--ನಾವು ಯೆಹೂದದ ಬೇತ್ಲೆಹೇಮಿನಿಂದ ಎಫ್ರಾಯಾಮ್‌ ಬೆಟ್ಟದ ಪಾರ್ಶ್ವಕ್ಕೆ ಹಾದು ಹೋಗು ತ್ತೇವೆ. ನಾನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போஜனம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[ಅಲ್ಲಿಯವನು; ಈಗ ಕರ್ತನ ಮನೆಗೆ ಹೋಗುತ್ತೇನೆ; ಆದರೆ ನನ್ನನ್ನು ಯಾರೂ ಮನೆಗೆ ಸೇರಿಸಿಕೊಳ್ಳಲಿಲ್ಲ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்பு அவனும், அவன் மறுமனையாட்டியும், அவன் வேலைக்காரனும் போகிறதற்கு எழுந்திருந்தபோது, ஸ்திரீயின்]]></a:t>
+              <a:t><![CDATA[19. ಆದರೂ ನಮ್ಮ ಕತ್ತೆಗಳಿಗೆ ಮೇವೂ ನನಗೂ ನಿನ್ನ ದಾಸಿಗೂ ನಿನ್ನ ಸೇವಕರ ಸಂಗಡ ಇರುವ ಯೌವನಸ್ಥನಿಗೂ ರೊಟ್ಟಿ ಮತ್ತು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தகப்பனாகிய அவனுடைய மாமன்: இதோ, பொழுது அஸ்தமிக்கப்போகிறது, சாயங்காலமுமாயிற்று; இங்கே இராத்திரிக்கு]]></a:t>
+              <a:t><![CDATA[ದ್ರಾಕ್ಷಾರಸವು ಉಂಟು; ಏನೂ ಕೊರತೆ ಇಲ್ಲ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருங்கள்; பார், மாலைமயங்குகிற வேளையாயிற்று: உன் இருதயம் சந்தோஷமாயிருக்கும்படி, இங்கே இராத்தங்கி நாளை]]></a:t>
+              <a:t><![CDATA[1. ಇಸ್ರಾಯೇಲಿನಲ್ಲಿ ಅರಸನಿಲ್ಲದ ಆ ದಿವಸಗಳಲ್ಲಿ ಆದದ್ದೇನಂದರೆ, ಎಫ್ರಾಯಾಮ್‌ ಬೆಟ್ಟದ ಪಾರ್ಶ್ವದಲ್ಲಿ ಒಬ್ಬ ಲೇವಿಯನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருட்டோடே எழுந்திருந்து, உன் வீட்டுக்குப் போகலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[ಪ್ರವಾ ಸಿಯಾಗಿದ್ದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்த மனுஷனோ, இராத்திரிக்கு இருக்க மனதில்லாமல், இரண்டு கழுதைகள் மேலும் சேணம்வைத்து, தன்]]></a:t>
+              <a:t><![CDATA[20. ಆಗ ಆ ಮುದುಕನು ನಿನಗೆ ಸಮಾಧಾನವಾಗಲಿ, ನಿನ್ನ ಕೊರತೆಯೆಲ್ಲಾ ನನ್ನ ಮೇಲೆ ಇರಲಿ; ಹೇಗಾ ದರೂ ಬೀದಿಯೊಳಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மறுமனையாட்டியைக் கூட்டிக்கொண்டு, எழுந்து புறப்பட்டு, எருசலேமாகிய எபூசுக்கு நேராக வந்தான்.]]></a:t>
+              <a:t><![CDATA[ಇಳುಕೊಳ್ಳಬೇಡವೆಂದು ಹೇಳಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் எபூசுக்குச் சமீபமாய் வருகையில், பொழுதுபோகிறதாயிருந்தது; அப்பொழுது வேலைக்காரன் தன் எஜமானை]]></a:t>
+              <a:t><![CDATA[21. ಅವನನ್ನು ತನ್ನ ಮನೆಗೆ ಕರಕೊಂಡು ಹೋಗಿ ಕತ್ತೆಗಳಿಗೆ ಮೇವು ಹಾಕಿದನು. ಅವರು ತಮ್ಮ ಕಾಲು ಗಳನ್ನು ತೊಳೆದು ತಿಂದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நோக்கி: எபூசியர் இருக்கிற இந்தப் பட்டணத்திற்குப் போய், அங்கே இராத்தங்கலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[ಕುಡಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருந்தான்; அவன் யூதாவிலுள்ள பெத்லெகேம் ஊராளாகிய ஒரு ஸ்திரீயைத் தனக்கு மறுமனையாட்டியாகக்]]></a:t>
+              <a:t><![CDATA[ಹೋಗಿ ಸಂಜೆಯಾಯಿತು; ಈ ರಾತ್ರಿ ನೀನು ದಯ ಮಾಡಿ ಇಲ್ಲಿ ಇರು; ಹೊತ್ತು ಮುಣುಗುತ್ತಾ ಬಂತು; ನಿನ್ನ ಹೃದಯವನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவன் எஜமான் நாம் வழியைவிட்டு, இஸ்ரவேல் புத்திரரில்லாத மறுஜாதியார் இருக்கிற]]></a:t>
+              <a:t><![CDATA[2. ಅವನು ಯೆಹೂದದ ಬೇತ್ಲೆ ಹೇಮಿನವಳಾದಂಥ ಸ್ತ್ರೀಯನ್ನು ಉಪಪತ್ನಿಯಾಗಿ ತೆಗೆದುಕೊಂಡಿದ್ದನು. ಅವನ ಉಪಪತ್ನಿ ಅವನಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பட்டணத்துக்குப் போகப்படாது; அப்பாலே கிபியா மட்டும் போவோம் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[ವಿರೋಧವಾಗಿ ಜಾರತ್ವಮಾಡಿ ಅವನನ್ನು ಬಿಟ್ಟು ಯೆಹೂದದ ಬೇತ್ಲೆಹೇಮಿನಲ್ಲಿರುವ ತನ್ನ ತಂದೆಯ ಮನೆಗೆ ಹೋಗಿ ಅಲ್ಲಿ ನಾಲ್ಕು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தன் வேலைக்காரனைப் பார்த்து: நாம் கிபியாவிலாகிலும் ராமாவிலாகிலும் இராத்தங்கும்படிக்கு, அவைகளில்]]></a:t>
+              <a:t><![CDATA[ತಿಂಗಳಿದ್ದಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஒரு இடத்திற்குப் போய்ச் சேரும்படி நடந்து போவோம் வா என்றான்.]]></a:t>
+              <a:t><![CDATA[22. ಅವರು ತಮ್ಮ ಹೃದಯವನ್ನು ಸಂತೋಷ ಪಡಿಸಿ ಕೊಳ್ಳುತ್ತಿರುವ ವೇಳೆಯಲ್ಲಿ ಇಗೋ, ಆ ಪಟ್ಟಣದ ಮನುಷ್ಯರಲ್ಲಿ ಬೆಲಿಯಾಳನ ಕೆಲವು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்படியே அப்பாலே நடந்துபோனார்கள்; பென்யமீன் நாட்டைச் சேர்ந்த கிபியாவின் கிட்ட வருகையில், சூரியன்]]></a:t>
+              <a:t><![CDATA[ಕುಮಾರರು ಆ ಮನೆಯನ್ನು ಸುತ್ತಿಕೊಂಡು ಕದವನ್ನು ಬಡಿದು ಆ ಮನೆಯ ಯಜಮಾನನಾದ ಮುದುಕನಿಗೆ--ನಿನ್ನ ಮನೆಯಲ್ಲಿ ಬಂದ ಆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அஸ்தமனமாயிற்று.]]></a:t>
+              <a:t><![CDATA[ಮನುಷ್ಯನನ್ನು ನಾವು ತಿಳು ಕೊಳ್ಳುವ ಹಾಗೆ, ಅವನನ್ನು ಹೊರಗೆ ತಾ ಎಂದು ಹೇಳಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் கிபியாவிலே வந்து இராத்தங்கும்படிக்கு, வழியைவிட்டு அவ்விடத்திற்குப் போனார்கள்; அவன்]]></a:t>
+              <a:t><![CDATA[3. ಆಗ ಅವಳ ಗಂಡನು ಎದ್ದು ಅವಳ ಸಂಗಡ ಪ್ರೀತಿಯಲ್ಲಿ ಮಾತನಾಡಿ ಅವಳನ್ನು ತಿರಿಗಿ ಕರತರುವದಕ್ಕೆ ತನ್ನ ಊಳಿಗದವನನ್ನೂ ಎರಡು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பட்டணத்துக்குள் போனபோது, இராத்தங்குகிறதற்கு அவர்களை வீட்டிலே சேர்த்துக்கொள்வார் இல்லாததினால்,]]></a:t>
+              <a:t><![CDATA[ಕತ್ತೆಗಳನ್ನೂ ತಕ್ಕೊಂಡು ಅವಳ ಬಳಿಗೆ ಹೋದನು. ಅವಳು ಅವನನ್ನು ತನ್ನ ತಂದೆಯ ಮನೆಗೆ ಕರಕೊಂಡು ಹೋದಳು. ಹೆಂಗಸಿನ ತಂದೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வீதியில் உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[ಅವನನ್ನು ಕಂಡಾಗ ಅವನನ್ನು ಕಂಡುಕೊಂಡ ದ್ದರಿಂದ ಸಂತೋಷಪಟ್ಟನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. வயலிலே வேலைசெய்து, மாலையிலே திரும்புகிற ஒரு கிழவன் வந்தான்; அந்த மனுஷனும் எப்பிராயீம்]]></a:t>
+              <a:t><![CDATA[23. ಆಗ ಮನೆಯ ಯಜಮಾನನಾದ ಆ ಮನುಷ್ಯನು ಅವರ ಬಳಿಗೆ ಹೊರಟುಹೋಗಿ ಅವರಿಗೆ--ಹಾಗೆ ಮಾಡಬೇಡಿರಿ; ನನ್ನ ಸಹೋದರರೇ, ದಯಮಾಡಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[ಸಂತೋಷಪಡಿಸುವ ಹಾಗೆ ಈ ರಾತ್ರಿ ಇಲ್ಲಿದ್ದು ನಿನ್ನ ಗುಡಾರಕ್ಕೆ ಹೋಗುವ ಹಾಗೆ ನಾಳೆ ಬೆಳಿಗ್ಗೆ ಎದ್ದು ನಿಮ್ಮ ಮಾರ್ಗ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மலைத்தேசத்தான், அவன் கிபியாவிலே சஞ்சரிக்கவந்தான்; அவ்விடத்து மனுஷரோ பென்யமீனர்.]]></a:t>
+              <a:t><![CDATA[ಕೆಟ್ಟತನಮಾಡಬೇಡಿರಿ; ಆ ಮನುಷ್ಯನು ನನ್ನ ಮನೆಯಲ್ಲಿ ಪ್ರವೇಶಿಸಿದ್ದರಿಂದ ನೀವು ಅಂಥಾಬುದ್ಧಿಹೀನತೆಯನ್ನು ಮಾಡಬೇಡಿರಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்தக் கிழவன் தன் கண்களை ஏறெடுத்துப் பட்டணத்து வீதியில் அந்தப் பிரயாணக்காரன் இருக்கக் கண்டு:]]></a:t>
+              <a:t><![CDATA[24. ಇಗೋ, ಕನ್ನಿಕೆ ಯಾದ ನನ್ನ ಮಗಳನ್ನೂ ಅವನ ಉಪಪತ್ನಿಯನ್ನೂ ಹೊರಗೆ ತರುವೆನು; ನೀವು ಅವರನ್ನು ಕುಂದಿಸಿ ನಿಮಗೆ ಸರಿಯಾಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எங்கே போகிறாய், எங்கேயிருந்து வந்தாய் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[ತೋರುವ ಹಾಗೆ ಅವರಿಗೆ ಮಾಡಿರಿ. ಆದರೆ ಈ ಮನುಷ್ಯನಿಗೆ ಅಂಥಾ ಬುದ್ಧಿಹೀನವಾದ ಕಾರ್ಯವನ್ನು ಮಾಡಬೇಡಿರಿ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு அவன்: நாங்கள் யூதாவிலுள்ள ஊராகிய பெத்லெகேமிலிருந்து வந்து, எப்பிராயீம் மலைத்தேசத்தின்]]></a:t>
+              <a:t><![CDATA[4. ಆ ಸ್ತ್ರೀಯ ತಂದೆಯಾದ ಅವನ ಮಾವನು ಅವನನ್ನು ಇರಿಸಿಕೊಂಡದ್ದರಿಂದ ಅವನು ಮೂರು ದಿನ ಅವನ ಸಂಗಡ ಇದ್ದನು. ಅವರು ತಿಂದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புறங்கள்மட்டும் போகிறோம்; நான் அவ்விடத்தான்; யூதாவிலுள்ள பெத்லெகேம் மட்டும் போய்வந்தேன், நான்]]></a:t>
+              <a:t><![CDATA[ಕುಡಿದು ಅಲ್ಲಿ ಇಳುಕೊಂಡಿದ್ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்த்தருடைய ஆலயத்துக்குப் போகிறேன்; இங்கே என்னை வீட்டிலே ஏற்றுக்கொள்வார் ஒருவரும் இல்லை.]]></a:t>
+              <a:t><![CDATA[25. ಆದರೆ ಆ ಮನುಷ್ಯರು ಅವನ ಮಾತನ್ನು ಕೇಳಲೊಲ್ಲದೆ ಹೋದರು. ಆದದರಿಂದ ಆ ಮನುಷ್ಯನು ತನ್ನ ಉಪ ಪತ್ನಿಯನ್ನು ಹಿಡಿದು ಹೊರಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எங்கள் கழுதைகளுக்கு வைக்கோலும் தீபனமும் உண்டு; எனக்கும் உமது அடியாளுக்கும் உமது அடியானோடிருக்கிற]]></a:t>
+              <a:t><![CDATA[ಅವರ ಬಳಿಯಲ್ಲಿ ತಂದು ಬಿಟ್ಟನು; ಅವರು ಅವಳನ್ನು ತಿಳುಕೊಂಡು ಉದಯ ಕಾಲದ ಪರ್ಯಂತರ ರಾತ್ರಿಯೆಲ್ಲಾ ಅವಳನ್ನು ಕೆಡಿಸಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வேலைக்காரனுக்கும் அப்பமும் திராட்சரசமும் உண்டு; ஒன்றிலும் குறைவில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[ಉದಯವಾಗುವಾಗ ಅವಳನ್ನು ಬಿಟ್ಟುಬಿಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அந்தக் கிழவன்: உனக்குச் சமாதானம்; உன் குறைவுகளெல்லாம் என்மேல் இருக்கட்டும்;]]></a:t>
+              <a:t><![CDATA[5. ಆದರೆ ನಾಲ್ಕನೇ ದಿನ ಉದಯದಲ್ಲಿ ಅವರು ಎದ್ದ ತರುವಾಯ ಅವನು ಹೋಗುವದಕ್ಕೆ ಎದ್ದಾಗ ಆ ಸ್ತ್ರೀಯ ತಂದೆ ತನ್ನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வீதியிலேமாத்திரம் இராத்தங்கவேண்டாம் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[ಅಳಿಯನಿಗೆ--ನೀನು ಸ್ವಲ್ಪ ರೊಟ್ಟಿ ಯಿಂದ ನಿನ್ನ ಹೃದಯವನ್ನು ಆದರಿಸಿಕೋ; ತರುವಾಯ ನೀವು ಹೋಗಬಹುದು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவள் அவனுக்குத் துரோகமாய் விபசாரம்பண்ணி, அவனை விட்டு, யூதா தேசத்துப் பெத்லெகேம் ஊரிலிருக்கிற தன்]]></a:t>
+              <a:t><![CDATA[ಹಿಡಿದು ಹೋಗ ಬಹುದು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவனைத் தன் வீட்டுக்குள் அழைத்துக்கொண்டுபோய், கழுதைகளுக்குத் தீபனம்போட்டான்; அவர்கள் தங்கள்]]></a:t>
+              <a:t><![CDATA[26. ಆ ಸ್ತ್ರೀ ಉದಯ ಕಾಲಕ್ಕೆ ಮುಂಚೆ ಬಂದು ಬೆಳಕಾಗುವ ಮಟ್ಟಿಗೂ ಅಲ್ಲಿ ತನ್ನ ಯಜಮಾನನು ಇರುವ ಮನೆಯ ಬಾಗಿಲ ಬಳಿಯಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கால்களைக் கழுவிக்கொண்டு, புசித்துக் குடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[ಬಿದ್ದಿದ್ದಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் மனமகிழ்ச்சியாயிருக்கிற போது, இதோ, பேலியாளின் மக்களாகிய அந்த ஊர் மனுஷரில் சிலர் அந்த]]></a:t>
+              <a:t><![CDATA[27. ಅವಳ ಯಜ ಮಾನನು ಉದಯದಲ್ಲಿ ಎದ್ದು ಮನೆಯ ಬಾಗಲನ್ನು ತೆರೆದು ತನ್ನ ಮಾರ್ಗವಾಗಿ ಹೊರಡುವಾಗ ಇಗೋ, ತನ್ನ ಉಪಪತ್ನಿ ಮನೆಯ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வீட்டைச் சூழ்ந்துகொண்டு, கதவைத் தட்டி: உன் வீட்டிலே வந்த அந்த மனுஷனை நாங்கள் அறியும்படிக்கு, வெளியே]]></a:t>
+              <a:t><![CDATA[ಬಾಗಿಲ ಮುಂದೆ ತನ್ನ ಕೈಗಳನ್ನು ಹೊಸ್ತಿಲ ಮೇಲೆ ಇಟ್ಟವಳಾಗಿ ಬಿದ್ದಿದ್ದಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொண்டு வா என்று வீட்டுக்காரனாகிய அந்தக் கிழவனோடே சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[28. ಆಗ ಅವನು ಅವಳಿಗೆ--ಏಳು, ಹೋಗೋಣ ಅಂದನು. ಆದರೆ ಪ್ರತ್ಯುತ್ತರವೇನೂ ಇಲ್ಲದೆ ಹೋಯಿತು. ಆಗ ಆ ಮನುಷ್ಯನು ಅವಳನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது வீட்டுக்காரனாகிய அந்த மனுஷன் வெளியே அவர்களிடத்தில் போய்: இப்படிச் செய்யவேண்டாம்; என்]]></a:t>
+              <a:t><![CDATA[ಕತ್ತೆಯ ಮೇಲೆ ಹಾಕಿಕೊಂಡು ತನ್ನ ಸ್ಥಳಕ್ಕೆ ಹೋದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சகோதரரே, இப்படிப்பட்ட பொல்லாப்பைச் செய்யவேண்டாம்; அந்த மனுஷன் என் வீட்டிற்குள் வந்திருக்கையில்,]]></a:t>
+              <a:t><![CDATA[29. ಅವನು ತನ್ನ ಮನೆಗೆ ಹೋದಾಗ ಒಂದು ಕತ್ತಿಯನ್ನು ತೆಗೆದುಕೊಂಡು ತನ್ನ ಉಪಪತ್ನಿಯನ್ನು ಹಿಡಿದು ಎಲುಬುಗಳ ಸಂಗಡ ಹನ್ನೆರಡು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இப்படிக்கொத்த மதிகேட்டைச் செய்யீர்களாக.]]></a:t>
+              <a:t><![CDATA[ತುಂಡು ಗಳಾಗಿ ಕಡಿದು ಅವುಗಳನ್ನು ಇಸ್ರಾಯೇಲಿನ ಮೇರೆ ಗಳಿಗೆಲ್ಲಾ ಕಳುಹಿಸಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16363,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இதோ, கன்னியாஸ்திரீயாகிய என் மகளும், அந்த மனிதனுடைய மறுமனையாட்டியும் இருக்கிறார்கள்; அவர்களை]]></a:t>
+              <a:t><![CDATA[30. ಆಗ ಅದನ್ನು ನೋಡುವ ವರೆಲ್ಲಾ--ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಐಗುಪ್ತದಿಂದ ಬಂದ ದಿವಸ ಮೊದಲುಗೊಂಡು ಈ ಪರ್ಯಂತರ ಇಂಥಾ ಕಾರ್ಯವು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16495,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உங்களிடத்தில் வெளியே கொண்டுவருகிறேன்; அவர்களை அவமானப்படுத்தி உங்கள் பார்வைக்குச் சரிபோனபிரகாரம்]]></a:t>
+              <a:t><![CDATA[ಆದದ್ದೂ ಇಲ್ಲ, ಕಾಣಲ್ಪಟ್ಟದ್ದೂ ಇಲ್ಲ. ಈ ಸಂಗತಿಯನ್ನು ಮನಸ್ಸಿಗೆ ತಂದು ವಿಚಾರಿಸತಕ್ಕದ್ದು ಅಂದುಕೊಂಡರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16627,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தகப்பன் வீட்டுக்குப் போய், அங்கே நாலுமாதம் வரைக்கும் இருந்தாள்.]]></a:t>
+              <a:t><![CDATA[10. ಆದರೆ ಆ ಮನುಷ್ಯನು ಆ ರಾತ್ರಿ ಅಲ್ಲಿರುವದಕ್ಕೆ ಮನಸ್ಸಿಲ್ಲದೆ ಎದ್ದು ತಡಿ ಕಟ್ಟಿದ ಎರಡು ಕತ್ತೆಗಳ ಸಂಗಡಲೂ ತನ್ನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16759,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவர்களுக்குச் செய்யுங்கள்; ஆனாலும் இந்த மனுஷனுக்கு அப்படிப்பட்ட மதிகேடான காரியத்தைச் செய்யவேண்டாம்]]></a:t>
+              <a:t><![CDATA[6. ಅವರಿಬ್ಬರು ಕುಳಿತು ಕೂಡಿ ತಿಂದು ಕುಡಿದರು. ಆ ಸ್ತ್ರೀಯ ತಂದೆ ಆ ಮನುಷ್ಯನಿಗೆ--ನೀನು ದಯಮಾಡಿ ನಿನ್ನ ಹೃದಯ ವನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16891,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றான்.]]></a:t>
+              <a:t><![CDATA[ಸಂತೋಷಪಡಿಸುವದಕ್ಕೆ ಈ ರಾತ್ರಿ ಇರು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17023,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அந்த மனுஷர் அவன் சொல்லைக் கேட்கவில்லை; அப்பொழுது அந்த மனுஷன் தன் மறுமனையாட்டியைப் பிடித்து,]]></a:t>
+              <a:t><![CDATA[7. ಹೋಗುವದಕ್ಕೆ ಆ ಮನುಷ್ಯನು ಎದ್ದಾಗ ಅವನ ಮಾವನು ಅವನನ್ನು ಬಲವಂತ ಮಾಡಿದ್ದರಿಂದ ಅವನು ಆ ರಾತ್ರಿ ಅಲ್ಲಿದ್ದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17155,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவர்களிடத்தில் வெளியே கொண்டுவந்துவிட்டான்; அவர்கள் அவளை அறிந்து கொண்டு, இராமுழுதும்]]></a:t>
+              <a:t><![CDATA[8. ಐದನೇ ದಿನ ಉದಯ ದಲ್ಲಿ ಅವನು ಹೋಗುವದಕ್ಕೆ ಎದ್ದಾಗ ಆ ಸ್ತ್ರೀಯ ತಂದೆ--ನೀನು ದಯಮಾಡಿ ನಿನ್ನ ಹೃದಯವನ್ನು ಆದರಿಸಿಕೋ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17287,711 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விடியுங்காலமட்டும் அவளை இலச்சையாய் நடத்தி, கிழக்கு வெளுக்கும்போது அவளைப் போகவிட்டார்கள்.]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[கிடந்தாள்.]]></a:t>
+              <a:t><![CDATA[ಅಂದನು. ಹಾಗೆಯೇ ಅವನು ಇಳಿ ಹೊತ್ತಿನ ವರೆಗೆ ಆಲಸ್ಯವಾಗಿದ್ದು ಇಬ್ಬರೂ ತಿಂದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18079,975 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவள் புருஷன் அவளோடே நலவு சொல்லவும், அவளைத் திரும்ப அழைத்து வரவும், இரண்டு கழுதைகளை]]></a:t>
-[...923 lines deleted...]
-              <a:t><![CDATA[காரியத்தை யோசித்து ஆலோசனைபண்ணி செய்யவேண்டியது இன்னதென்று சொல்லுங்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[ಉಪಪತ್ನಿಯ ಸಂಗಡಲೂ ಹೊರಟುಹೋಗಿ ಯೆರೂಸಲೇಮೆಂಬ ಯೆಬೂಸಿಗೆ ಸರಿಯಾಗಿ ಬಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19135,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆயத்தப்படுத்தி, தன் வேலைக்காரனைக் கூட்டிக் கொண்டு, அவளிடத்துக்குப் போனான்; அப்பொழுது அவள் அவனைத் தன்]]></a:t>
+              <a:t><![CDATA[11. ಅವರು ಯೆಬೂ ಸಿಗೆ ಸವಿಾಪಿಸಿದಾಗ ಹೊತ್ತು ಬಹಳ ಹೋಗಿತ್ತು; ಆಗ ಊಳಿಗದವನು ತನ್ನ ಯಾಜಮಾನನಿಗೆ--ನೀನು ದಯಮಾಡಿ ಬಾ; ಈ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19267,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தகப்பன் வீட்டுக்கு அழைத்துக்கொண்டு போனாள்; ஸ்திரீயின் தகப்பன் அவனைக் கண்டபோது சந்தோஷமாய்]]></a:t>
+              <a:t><![CDATA[ಯೆಬೂಸ್ಯರ ಪಟ್ಟಣಕ್ಕೆ ತಿರುಗಿ ಕೊಂಡು ಅದರಲ್ಲಿ ಇಳುಕೊಳ್ಳೋಣ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19328,91 +16292,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme69">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme69">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19438,51 +16402,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme69">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19613,51 +16577,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>76</Slides>
+  <Slides>64</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>