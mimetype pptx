--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -79,60 +79,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -157,55 +147,50 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
-    <p:sldId id="300" r:id="rId47"/>
-[...3 lines deleted...]
-    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -347,58 +332,53 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -458,51 +438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தருடைய தூதனானவர் இந்த வார்த்தைகளை இஸ்ரவேல் புத்திரர் எல்லாரோடும் சொல்லுகையில், ஜனங்கள் உரத்த சத்தமிட்டு அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அவ்விடத்திற்குப் போகீம் என்று பேரிட்டு, அங்கே கர்த்தருக்குப் பலியிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -567,51 +547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவ்விடத்திற்குப் போகீம் என்று பேரிட்டு, அங்கே கர்த்தருக்குப் பலியிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[6. யோசுவா இஸ்ரவேல் புத்திரராகிய ஜனங்களை அனுப்பிவிட்டபோது, அவர்கள் தேசத்தைச் சுதந்தரித்துக் கொள்ள அவரவர் தங்கள் தங்கள் சுதந்தர வீதத்திற்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யோசுவா இஸ்ரவேல் புத்திரராகிய ஜனங்களை அனுப்பிவிட்டபோது, அவர்கள் தேசத்தைச் சுதந்தரித்துக் கொள்ள அவரவர் தங்கள் தங்கள் சுதந்தர வீதத்திற்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[7. யோசுவாவின் சகல நாட்களிலும் கர்த்தர் இஸ்ரவேலுக்காகச் செய்த அவருடைய பெரிய கிரியைகளையெல்லாம் கண்டவர்களும், யோசுவாவுக்குப் பின்பு உயிரோடிருந்தவர்களுமாகிய மூப்பரின் சகல நாட்களிலும் ஜனங்கள் கர்த்தரைச் சேவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யோசுவாவின் சகல நாட்களிலும் கர்த்தர் இஸ்ரவேலுக்காகச் செய்த அவருடைய பெரிய கிரியைகளையெல்லாம் கண்டவர்களும், யோசுவாவுக்குப் பின்பு உயிரோடிருந்தவர்களுமாகிய மூப்பரின் சகல நாட்களிலும் ஜனங்கள் கர்த்தரைச் சேவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. நூனின் குமாரனாகிய யோசுவா என்னும் கர்த்தரின் ஊழியக்காரன் நூற்றுப்பத்து வயதுள்ளவனாய் மரணமடைந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நூனின் குமாரனாகிய யோசுவா என்னும் கர்த்தரின் ஊழியக்காரன் நூற்றுப்பத்து வயதுள்ளவனாய் மரணமடைந்தான்.]]></a:t>
+              <a:t><![CDATA[9. அவனை எப்பிராயீமின் மலைத்தேசத்திலுள்ள காயாஸ் மலைக்கு வடக்கேயிருக்கிற அவனுடைய சுதந்தரத்தின் எல்லையாகிய திம்னாத்ஏரேசிலே அடக்கம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனை எப்பிராயீமின் மலைத்தேசத்திலுள்ள காயாஸ் மலைக்கு வடக்கேயிருக்கிற அவனுடைய சுதந்தரத்தின் எல்லையாகிய திம்னாத்ஏரேசிலே அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அக்காலத்தில் இருந்த அந்தச் சந்ததியார் எல்லாரும் தங்கள் பிதாக்களுடன் சேர்க்கப்பட்டபின்பு, கர்த்தரையும், அவர் இஸ்ரவேலுக்காகச் செய்த கிரியையையும் அறியாத வேறொரு சந்ததி அவர்களுக்குப்பின் எழும்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அக்காலத்தில் இருந்த அந்தச் சந்ததியார் எல்லாரும் தங்கள் பிதாக்களுடன் சேர்க்கப்பட்டபின்பு, கர்த்தரையும், அவர் இஸ்ரவேலுக்காகச் செய்த கிரியையையும் அறியாத வேறொரு சந்ததி அவர்களுக்குப்பின் எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது இஸ்ரவேல் புத்திரர் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, பாகால்களைச் சேவித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது இஸ்ரவேல் புத்திரர் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, பாகால்களைச் சேவித்து,]]></a:t>
+              <a:t><![CDATA[12. தங்கள் பிதாக்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின அவர்களுடைய தேவனாகிய கர்த்தரை விட்டு, தங்களைச் சுற்றிலும் இருக்கிற ஜனங்கலுடைய தேவர்களாகிய அந்நிய தேவர்களைப் பின்பற்றிப்போய், அவர்களைப் பணிந்துகொண்டு, கர்த்தருக்குக் கோபமூட்டினார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +1964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தங்கள் பிதாக்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின அவர்களுடைய தேவனாகிய கர்த்தரை விட்டு, தங்களைச் சுற்றிலும் இருக்கிற ஜனங்கலுடைய தேவர்களாகிய அந்நிய தேவர்களைப் பின்பற்றிப்போய், அவர்களைப் பணிந்துகொண்டு, கர்த்தருக்குக் கோபமூட்டினார்கள்]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் கர்த்தரை விட்டு, பாகாலையும் அஸ்தரோத்தையும் சேவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தங்கள் பிதாக்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின அவர்களுடைய தேவனாகிய கர்த்தரை விட்டு, தங்களைச் சுற்றிலும் இருக்கிற ஜனங்கலுடைய தேவர்களாகிய அந்நிய தேவர்களைப் பின்பற்றிப்போய், அவர்களைப் பணிந்துகொண்டு, கர்த்தருக்குக் கோபமூட்டினார்கள்]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் இஸ்ரவேலின் மேல் கோபமூண்டவராகி, அவர்கள் அப்புறம் தங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாதபடி கொள்ளையிடுகிற கொள்ளைக்காரர் கையில் அவர்களை ஒப்புக்கொடுத்து, அவர்களைச் சுற்றிலும் இருக்கிற அவர்கள் பகைஞரின் கையிலே விற்றுப்போட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் கர்த்தரை விட்டு, பாகாலையும் அஸ்தரோத்தையும் சேவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் இஸ்ரவேலின் மேல் கோபமூண்டவராகி, அவர்கள் அப்புறம் தங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாதபடி கொள்ளையிடுகிற கொள்ளைக்காரர் கையில் அவர்களை ஒப்புக்கொடுத்து, அவர்களைச் சுற்றிலும் இருக்கிற அவர்கள் பகைஞரின் கையிலே விற்றுப்போட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் இஸ்ரவேலின் மேல் கோபமூண்டவராகி, அவர்கள் அப்புறம் தங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாதபடி கொள்ளையிடுகிற கொள்ளைக்காரர் கையில் அவர்களை ஒப்புக்கொடுத்து, அவர்களைச் சுற்றிலும் இருக்கிற அவர்கள் பகைஞரின் கையிலே விற்றுப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[15. கர்த்தர் சொல்லியபடியும், கர்த்தர் அவர்களுக்கு ஆணையிட்டிருந்தபடியும், அவர்கள் புறப்பட்டுப்போகிற இடமெல்லாம் கர்த்தருடைய கை தீமைக்கென்றே அவர்களுக்கு விரோதமாயிருந்தது; மிகவும் நெருக்கப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் இஸ்ரவேலின் மேல் கோபமூண்டவராகி, அவர்கள் அப்புறம் தங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாதபடி கொள்ளையிடுகிற கொள்ளைக்காரர் கையில் அவர்களை ஒப்புக்கொடுத்து, அவர்களைச் சுற்றிலும் இருக்கிற அவர்கள் பகைஞரின் கையிலே விற்றுப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[15. கர்த்தர் சொல்லியபடியும், கர்த்தர் அவர்களுக்கு ஆணையிட்டிருந்தபடியும், அவர்கள் புறப்பட்டுப்போகிற இடமெல்லாம் கர்த்தருடைய கை தீமைக்கென்றே அவர்களுக்கு விரோதமாயிருந்தது; மிகவும் நெருக்கப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தர் சொல்லியபடியும், கர்த்தர் அவர்களுக்கு ஆணையிட்டிருந்தபடியும், அவர்கள் புறப்பட்டுப்போகிற இடமெல்லாம் கர்த்தருடைய கை தீமைக்கென்றே அவர்களுக்கு விரோதமாயிருந்தது; மிகவும் நெருக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தர் நியாயாதிபதிகளை எழும்பப்பண்ணினார்; அவர்கள் கொள்ளையிடுகிறவர்களின் கைக்கு அவர்களை நீங்கலாக்கி இரட்சித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தர் சொல்லியபடியும், கர்த்தர் அவர்களுக்கு ஆணையிட்டிருந்தபடியும், அவர்கள் புறப்பட்டுப்போகிற இடமெல்லாம் கர்த்தருடைய கை தீமைக்கென்றே அவர்களுக்கு விரோதமாயிருந்தது; மிகவும் நெருக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் தங்கள் நியாயாதிபதிகளின் சொல்லைக் கேளாமல், அந்நிய தேவர்களைப் பின்பற்றிச் சோரம்போய், அவைகளைப் பணிந்துகொண்டார்கள்; தங்கள் பிதாக்கள் கர்த்தரின் கற்பனைகளுக்குக் கீழ்ப்படிந்து நடந்த வழியை அவர்கள் சீக்கிரமாய் விட்டு விலகி, அவர்கள் செய்தபடி செய்யாமற்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +2945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் நியாயாதிபதிகளை எழும்பப்பண்ணினார்; அவர்கள் கொள்ளையிடுகிறவர்களின் கைக்கு அவர்களை நீங்கலாக்கி இரட்சித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் தங்கள் நியாயாதிபதிகளின் சொல்லைக் கேளாமல், அந்நிய தேவர்களைப் பின்பற்றிச் சோரம்போய், அவைகளைப் பணிந்துகொண்டார்கள்; தங்கள் பிதாக்கள் கர்த்தரின் கற்பனைகளுக்குக் கீழ்ப்படிந்து நடந்த வழியை அவர்கள் சீக்கிரமாய் விட்டு விலகி, அவர்கள் செய்தபடி செய்யாமற்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் நியாயாதிபதிகளை எழும்பப்பண்ணினார்; அவர்கள் கொள்ளையிடுகிறவர்களின் கைக்கு அவர்களை நீங்கலாக்கி இரட்சித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தர் அவர்களுக்கு நியாயாதிபதிகளை எழும்பப்பண்ணுகிறபோது, கர்த்தர் நியாயாதிபதியோடேகூட இருந்து, அந்த நியாயாதிபதியின் நாட்களிலெல்லாம் அவர்கள் சத்துருக்களின் கைக்கு அவர்களை நீங்கலாக்கி இரட்சித்துவருவார்; அவர்கள் தங்களை இறுகப்பிடித்து ஒடுக்குகிறவர்களினிமித்தம் தவிக்கிறதினாலே, கர்த்தர் மனஸ்தாபப்படுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் தங்கள் நியாயாதிபதிகளின் சொல்லைக் கேளாமல், அந்நிய தேவர்களைப் பின்பற்றிச் சோரம்போய், அவைகளைப் பணிந்துகொண்டார்கள்; தங்கள் பிதாக்கள் கர்த்தரின் கற்பனைகளுக்குக் கீழ்ப்படிந்து நடந்த வழியை அவர்கள் சீக்கிரமாய் விட்டு விலகி, அவர்கள் செய்தபடி செய்யாமற்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தர் அவர்களுக்கு நியாயாதிபதிகளை எழும்பப்பண்ணுகிறபோது, கர்த்தர் நியாயாதிபதியோடேகூட இருந்து, அந்த நியாயாதிபதியின் நாட்களிலெல்லாம் அவர்கள் சத்துருக்களின் கைக்கு அவர்களை நீங்கலாக்கி இரட்சித்துவருவார்; அவர்கள் தங்களை இறுகப்பிடித்து ஒடுக்குகிறவர்களினிமித்தம் தவிக்கிறதினாலே, கர்த்தர் மனஸ்தாபப்படுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் தங்கள் நியாயாதிபதிகளின் சொல்லைக் கேளாமல், அந்நிய தேவர்களைப் பின்பற்றிச் சோரம்போய், அவைகளைப் பணிந்துகொண்டார்கள்; தங்கள் பிதாக்கள் கர்த்தரின் கற்பனைகளுக்குக் கீழ்ப்படிந்து நடந்த வழியை அவர்கள் சீக்கிரமாய் விட்டு விலகி, அவர்கள் செய்தபடி செய்யாமற்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தர் அவர்களுக்கு நியாயாதிபதிகளை எழும்பப்பண்ணுகிறபோது, கர்த்தர் நியாயாதிபதியோடேகூட இருந்து, அந்த நியாயாதிபதியின் நாட்களிலெல்லாம் அவர்கள் சத்துருக்களின் கைக்கு அவர்களை நீங்கலாக்கி இரட்சித்துவருவார்; அவர்கள் தங்களை இறுகப்பிடித்து ஒடுக்குகிறவர்களினிமித்தம் தவிக்கிறதினாலே, கர்த்தர் மனஸ்தாபப்படுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் தங்கள் நியாயாதிபதிகளின் சொல்லைக் கேளாமல், அந்நிய தேவர்களைப் பின்பற்றிச் சோரம்போய், அவைகளைப் பணிந்துகொண்டார்கள்; தங்கள் பிதாக்கள் கர்த்தரின் கற்பனைகளுக்குக் கீழ்ப்படிந்து நடந்த வழியை அவர்கள் சீக்கிரமாய் விட்டு விலகி, அவர்கள் செய்தபடி செய்யாமற்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[19. நியாயாதிபதி மரணமடைந்த உடனே, அவர்கள் திரும்பி, அந்நிய தேவர்களைப் பின்பற்றவும் சேவிக்கவும் பணிந்து கொள்ளவும், தங்கள் பிதாக்களைப்பார்க்கிலும் கேடாய் நடந்து, தங்கள் கிர்த்தியங்களையும் தங்கள் முரட்டாட்டமான வழியையும் விடாதிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் அவர்களுக்கு நியாயாதிபதிகளை எழும்பப்பண்ணுகிறபோது, கர்த்தர் நியாயாதிபதியோடேகூட இருந்து, அந்த நியாயாதிபதியின் நாட்களிலெல்லாம் அவர்கள் சத்துருக்களின் கைக்கு அவர்களை நீங்கலாக்கி இரட்சித்துவருவார்; அவர்கள் தங்களை இறுகப்பிடித்து ஒடுக்குகிறவர்களினிமித்தம் தவிக்கிறதினாலே, கர்த்தர் மனஸ்தாபப்படுவார்.]]></a:t>
+              <a:t><![CDATA[19. நியாயாதிபதி மரணமடைந்த உடனே, அவர்கள் திரும்பி, அந்நிய தேவர்களைப் பின்பற்றவும் சேவிக்கவும் பணிந்து கொள்ளவும், தங்கள் பிதாக்களைப்பார்க்கிலும் கேடாய் நடந்து, தங்கள் கிர்த்தியங்களையும் தங்கள் முரட்டாட்டமான வழியையும் விடாதிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,51 +3599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் அவர்களுக்கு நியாயாதிபதிகளை எழும்பப்பண்ணுகிறபோது, கர்த்தர் நியாயாதிபதியோடேகூட இருந்து, அந்த நியாயாதிபதியின் நாட்களிலெல்லாம் அவர்கள் சத்துருக்களின் கைக்கு அவர்களை நீங்கலாக்கி இரட்சித்துவருவார்; அவர்கள் தங்களை இறுகப்பிடித்து ஒடுக்குகிறவர்களினிமித்தம் தவிக்கிறதினாலே, கர்த்தர் மனஸ்தாபப்படுவார்.]]></a:t>
+              <a:t><![CDATA[19. நியாயாதிபதி மரணமடைந்த உடனே, அவர்கள் திரும்பி, அந்நிய தேவர்களைப் பின்பற்றவும் சேவிக்கவும் பணிந்து கொள்ளவும், தங்கள் பிதாக்களைப்பார்க்கிலும் கேடாய் நடந்து, தங்கள் கிர்த்தியங்களையும் தங்கள் முரட்டாட்டமான வழியையும் விடாதிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் அவர்களுக்கு நியாயாதிபதிகளை எழும்பப்பண்ணுகிறபோது, கர்த்தர் நியாயாதிபதியோடேகூட இருந்து, அந்த நியாயாதிபதியின் நாட்களிலெல்லாம் அவர்கள் சத்துருக்களின் கைக்கு அவர்களை நீங்கலாக்கி இரட்சித்துவருவார்; அவர்கள் தங்களை இறுகப்பிடித்து ஒடுக்குகிறவர்களினிமித்தம் தவிக்கிறதினாலே, கர்த்தர் மனஸ்தாபப்படுவார்.]]></a:t>
+              <a:t><![CDATA[20. ஆகையால் கர்த்தர் இஸ்ரவேலின் மேல் கோபமூண்டவராகி; இந்த ஜனங்கள் தங்கள் பிதாக்களுக்கு நான் கற்பித்த என் உடன்படிக்கையை மீறி என் சொல்லைக் கேளாதேபோனபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3837,51 +3817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நியாயாதிபதி மரணமடைந்த உடனே, அவர்கள் திரும்பி, அந்நிய தேவர்களைப் பின்பற்றவும் சேவிக்கவும் பணிந்து கொள்ளவும், தங்கள் பிதாக்களைப்பார்க்கிலும் கேடாய் நடந்து, தங்கள் கிர்த்தியங்களையும் தங்கள் முரட்டாட்டமான வழியையும் விடாதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[20. ஆகையால் கர்த்தர் இஸ்ரவேலின் மேல் கோபமூண்டவராகி; இந்த ஜனங்கள் தங்கள் பிதாக்களுக்கு நான் கற்பித்த என் உடன்படிக்கையை மீறி என் சொல்லைக் கேளாதேபோனபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4055,51 +4035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நியாயாதிபதி மரணமடைந்த உடனே, அவர்கள் திரும்பி, அந்நிய தேவர்களைப் பின்பற்றவும் சேவிக்கவும் பணிந்து கொள்ளவும், தங்கள் பிதாக்களைப்பார்க்கிலும் கேடாய் நடந்து, தங்கள் கிர்த்தியங்களையும் தங்கள் முரட்டாட்டமான வழியையும் விடாதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[21. யோசுவா மரித்துப் பின்வைத்துப்போன ஜாதிகளில் ஒருவரையும், நான் இனி அவர்களுக்கு முன்பாகத் துரத்தி விடாதிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4164,51 +4144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நியாயாதிபதி மரணமடைந்த உடனே, அவர்கள் திரும்பி, அந்நிய தேவர்களைப் பின்பற்றவும் சேவிக்கவும் பணிந்து கொள்ளவும், தங்கள் பிதாக்களைப்பார்க்கிலும் கேடாய் நடந்து, தங்கள் கிர்த்தியங்களையும் தங்கள் முரட்டாட்டமான வழியையும் விடாதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் பிதாக்கள் கர்த்தரின் வழியைக் கவனித்ததுபோல, அவர்கள் அதிலே நடக்கும்படிக்கு, அதைக் கவனிப்பார்களோ இல்லையோ என்று, அவர்களைக்கொண்டு இஸ்ரவேலைச் சோதிப்பதற்காக அப்படிச் செய்வேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால் கர்த்தர் இஸ்ரவேலின் மேல் கோபமூண்டவராகி; இந்த ஜனங்கள் தங்கள் பிதாக்களுக்கு நான் கற்பித்த என் உடன்படிக்கையை மீறி என் சொல்லைக் கேளாதேபோனபடியால்,]]></a:t>
+              <a:t><![CDATA[22. அவர்கள் பிதாக்கள் கர்த்தரின் வழியைக் கவனித்ததுபோல, அவர்கள் அதிலே நடக்கும்படிக்கு, அதைக் கவனிப்பார்களோ இல்லையோ என்று, அவர்களைக்கொண்டு இஸ்ரவேலைச் சோதிப்பதற்காக அப்படிச் செய்வேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,606 +4362,61 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால் கர்த்தர் இஸ்ரவேலின் மேல் கோபமூண்டவராகி; இந்த ஜனங்கள் தங்கள் பிதாக்களுக்கு நான் கற்பித்த என் உடன்படிக்கையை மீறி என் சொல்லைக் கேளாதேபோனபடியால்,]]></a:t>
+              <a:t><![CDATA[23. அதற்காகக் கர்த்தர் அந்த ஜாதிகளை யோசுவாவின் கையில் ஒப்புக்கொடாமலும், அவைகளைச் சீக்கிரமாய்த் துரத்திவிடாமலும் விட்டுவைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...543 lines deleted...]
-<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -5660,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495543" r:id="rId1"/>
+    <p:sldLayoutId id="2474529182" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6008,90 +5443,50 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6232,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel, that the people lifted up their voice, and wept.]]></a:t>
+              <a:t><![CDATA[5. ಆ ಸ್ಥಳಕ್ಕೆ ಬೋಕೀಮ್‌ ಎಂಬ ಹೆಸರಿಟ್ಟು ಅಲ್ಲಿ ಕರ್ತನಿಗೆ ಬಲಿಯನ್ನು ಅರ್ಪಿಸಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And they called the name of that place Bochim: and they sacrificed there unto the LORD.]]></a:t>
+              <a:t><![CDATA[6. ಯೆಹೋಶುವನು ಜನರನ್ನು ಕಳುಹಿಸಿಬಿಟ್ಟಾಗ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ದೇಶವನ್ನು ಸ್ವಾಧೀನಮಾಡಿ ಕೊಳ್ಳುವದಕ್ಕೆ ತಮ್ಮ ತಮ್ಮ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And when Joshua had let the people go, the children of Israel went every man unto his inheritance]]></a:t>
+              <a:t><![CDATA[ಬಾಧ್ಯತೆಗಳಿಗೆ ಹೋದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to possess the land.]]></a:t>
+              <a:t><![CDATA[7. ಆದರೆ ಯೆಹೋಶುವನ ಸಕಲ ದಿನಗಳಲ್ಲಿಯೂ ಕರ್ತನು ಇಸ್ರಾಯೇಲ್ಯರಿಗೋಸ್ಕರ ಮಾಡಿದ ದೊಡ್ಡ ಕಾರ್ಯಗಳನ್ನು ಕಂಡಂಥ ಯೆಹೋಶುವನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the people served the LORD all the days of Joshua, and all the days of the elders that]]></a:t>
+              <a:t><![CDATA[ತರು ವಾಯ ಬದುಕಿದ ಹಿರಿಯರ ಸಕಲ ದಿವಸಗಳಲ್ಲಿಯೂ ಜನರು ಕರ್ತನನ್ನು ಸೇವಿಸಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[outlived Joshua, who had seen all the great works of the LORD, that he did for Israel.]]></a:t>
+              <a:t><![CDATA[8. ಆದರೆ ನೂನನ ಮಗನೆಂಬ ಕರ್ತನ ಸೇವಕನಾದ ಯೆಹೋಶುವನು ನೂರ ಹತ್ತು ವರುಷ ಪ್ರಾಯದವನಾಗಿ ಸತ್ತನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Joshua the son of Nun, the servant of the LORD, died, being an hundred and ten years old.]]></a:t>
+              <a:t><![CDATA[9. ಅವನನ್ನು ಎಫ್ರಾಯಾಮಿನ ಬೆಟ್ಟದಲ್ಲಿ ಗಾಷ್‌ ಪರ್ವತದ ಉತ್ತರ ದಿಕ್ಕಿನಲ್ಲಿರುವ ಅವನ ಬಾಧ್ಯತೆಯ ಮೇರೆಯಾದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And they buried him in the border of his inheritance in Timnathheres, in the mount of Ephraim, on]]></a:t>
+              <a:t><![CDATA[ತಿಮ್ನತ್‌ಹೆರೆಸ್‌ನಲ್ಲಿ ಹೂಣಿಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the north side of the hill Gaash.]]></a:t>
+              <a:t><![CDATA[10. ಆ ಸಂತತಿಯವರೆಲ್ಲರೂ ತಮ್ಮ ತಂದೆಗಳ ಬಳಿಯಲ್ಲಿ ಕೂಡಿಸಿಕೊಳ್ಳಲ್ಪಟ್ಟರು. ಅವರ ತರುವಾಯ ಕರ್ತನನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And also all that generation were gathered unto their fathers: and there arose another]]></a:t>
+              <a:t><![CDATA[ಇಸ್ರಾಯೇಲ್ಯರಿಗೋಸ್ಕರ ಮಾಡಿದ ಆತನ ಕಾರ್ಯ ಗಳನ್ನೂ ಅರಿಯದೆ ಇರುವ ಮತ್ತೊಂದು ಸಂತತಿ ಎದ್ದಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And an angel of the LORD came up from Gilgal to Bochim, and said, I made you to go up out of]]></a:t>
+              <a:t><![CDATA[1. ಕರ್ತನ ದೂತನು ಗಿಲ್ಗಾಲಿನಿಂದ ಬೋಕೀಮಿಗೆ ಬಂದು--ನಾನು ನಿಮ್ಮನ್ನು ಐಗುಪ್ತ ದಿಂದ ಬರಮಾಡಿ ನಿಮ್ಮ ತಂದೆಗಳಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[generation after them, which knew not the LORD, nor yet the works which he had done for Israel.]]></a:t>
+              <a:t><![CDATA[11. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಕರ್ತನ ಮುಂದೆ ಕೆಟ್ಟತನ ಮಾಡಿ ಬಾಳನನ್ನು ಸೇವಿಸಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the children of Israel did evil in the sight of the LORD, and served Baalim:]]></a:t>
+              <a:t><![CDATA[12. ತಮ್ಮ ತಂದೆಗಳನ್ನು ಐಗುಪ್ತದಿಂದ ಹೊರಡಮಾಡಿದ ತಮ್ಮ ದೇವರಾದ ಕರ್ತನನ್ನು ಬಿಟ್ಟು ತಮ್ಮ ಸುತ್ತಲಿರುವ ಜನಗಳ ಅನ್ಯ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And they forsook the LORD God of their fathers, which brought them out of the land of Egypt, and]]></a:t>
+              <a:t><![CDATA[ದೇವರುಗಳ ಹಿಂದೆಹೋಗಿ ಅವುಗಳಿಗೆ ಅಡ್ಡಬಿದ್ದು ಕರ್ತನಿಗೆ ಕೋಪವನ್ನೆಬ್ಬಿಸಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[followed other gods, of the gods of the people that were round about them, and bowed themselves unto]]></a:t>
+              <a:t><![CDATA[13. ಅವರು ಕರ್ತನನ್ನು ಬಿಟ್ಟು ಬಾಳನನ್ನೂ ಅಷ್ಟೋರೆತನ್ನೂ ಸೇವಿಸಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them, and provoked the LORD to anger.]]></a:t>
+              <a:t><![CDATA[14. ಆದದರಿಂದ ಕರ್ತನು ಇಸ್ರಾಯೇಲಿಗೆ ವಿರೋಧ ವಾಗಿ ಉರಿಗೊಂಡು ಅವರನ್ನು ಕೊಳ್ಳೆಹೊಡೆಯುವ ಕೊಳ್ಳೆಗಾರರ ಕೈಯಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And they forsook the LORD, and served Baal and Ashtaroth.]]></a:t>
+              <a:t><![CDATA[ಒಪ್ಪಿಸಿಕೊಟ್ಟನು. ತರುವಾಯ ಅವರು ತಮ್ಮ ಶತ್ರುಗಳಿಗೆ ಎದುರಾಗಿ ನಿಲ್ಲದ ಹಾಗೆ ಅವರ ಸುತ್ತಲಿರುವ ಅವರ ಶತ್ರುಗಳ ಕೈಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the anger of the LORD was hot against Israel, and he delivered them into the hands of]]></a:t>
+              <a:t><![CDATA[ಅವರನ್ನು ಮಾರಿಬಿಟ್ಟನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spoilers that spoiled them, and he sold them into the hands of their enemies round about, so that]]></a:t>
+              <a:t><![CDATA[15. ಕರ್ತನು ಹೇಳಿದ ಹಾಗೆಯೂ ಕರ್ತನು ಅವರಿಗೆ ಆಣೆಇಟ್ಟ ಹಾಗೆಯೂ ಅವರು ಎಲ್ಲಿ ಹೋದರೂ ಅಲ್ಲಿ ಕೇಡು ಆಗುವದಕ್ಕೆ ಕರ್ತನ ಕೈ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they could not any longer stand before their enemies.]]></a:t>
+              <a:t><![CDATA[ಅವರ ಮೇಲೆ ಇತ್ತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Anywhere they went out, the hand of the LORD was against them for evil, as the LORD had said,]]></a:t>
+              <a:t><![CDATA[16. ಆದಾಗ್ಯೂ ಕರ್ತನು ಅವರನ್ನು ಕೊಳ್ಳೆ ಹೊಡೆಯುವವರ ಕೈಯೊಳಗಿಂದ ಬಿಡಿಸಿದ ನ್ಯಾಯಾಧಿಪತಿಗಳನ್ನು ಎಬ್ಬಿಸಿದರೂ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Egypt, and have brought you unto the land which I swore unto your fathers; and I said, I will never]]></a:t>
+              <a:t><![CDATA[ಆಣೆಯಿಟ್ಟ ದೇಶದಲ್ಲಿ ನಿಮ್ಮನ್ನು ಸೇರಿಸಿದೆನು. ನಾನು ನಿಮ್ಮ ಸಂಗಡ ಮಾಡಿದ ನನ್ನ ಒಡಂಬಡಿಕೆಯನ್ನು ಎಂದಿಗೂ ನಿರರ್ಥಕ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and as the LORD had sworn unto them: and they were greatly distressed.]]></a:t>
+              <a:t><![CDATA[17. ಅವರು ತಮ್ಮ ನ್ಯಾಯಾಧಿಪತಿಗಳ ಮಾತನ್ನು ಕೇಳದೆ ಅನ್ಯದೇವರುಗಳ ಹಿಂದೆ ಜಾರತ್ವಮಾಡಿ ಅವುಗಳಿಗೆ ಅಡ್ಡಬಿದ್ದು ತಮ್ಮ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Nevertheless the LORD raised up judges, which delivered them out of the hand of those that]]></a:t>
+              <a:t><![CDATA[ತಂದೆಗಳು ಕರ್ತನ ಆಜ್ಞೆಗಳನ್ನು ಕೇಳಿ ನಡೆದ ಮಾರ್ಗವನ್ನು ಶೀಘ್ರವಾಗಿ ತೊರೆದು ಬಿಟ್ಟರು; ಅವರು ಮಾಡಿದ ಪ್ರಕಾರ ಮಾಡಲಿಲ್ಲ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spoiled them.]]></a:t>
+              <a:t><![CDATA[18. ಕರ್ತನು ಅವರಿಗೆ ನ್ಯಾಯಾಧಿಪತಿಗಳನ್ನು ಎಬ್ಬಿಸಿ ಆತನು ನ್ಯಾಯಾಧಿಪತಿಯ ಸಂಗಡ ಇದ್ದು ಆ ನ್ಯಾಯಾಧಿಪತಿಯ ದಿನಗಳೆಲ್ಲಾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And yet they would not hearken unto their judges, but they went a whoring after other gods, and]]></a:t>
+              <a:t><![CDATA[ಅವರನ್ನು ಅವರ ಶತ್ರುಗಳ ಕೈಯಿಂದ ರಕ್ಷಿಸುತ್ತಿದ್ದನು. ಯಾಕಂದರೆ ಅವರು ತಮ್ಮನ್ನು ಬಾಧಿಸಿ ಶ್ರಮೆಪಡಿಸುವವರ ನಿಮಿತ್ತ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bowed themselves unto them: they turned quickly out of the way which their fathers walked in,]]></a:t>
+              <a:t><![CDATA[ಗೋಳಾಡುವದರಿಂದ ಕರ್ತನು ಪಶ್ಚಾತ್ತಾಪಪಟ್ಟನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[obeying the commandments of the LORD; but they did not so.]]></a:t>
+              <a:t><![CDATA[19. ಆ ನ್ಯಾಯಾಧಿಪತಿ ಸತ್ತಾಗ ಅವರು ತಿರುಗಿ ಮಾರ್ಗ ತಪ್ಪಿ ಅನ್ಯದೇವರುಗಳನ್ನು ಹಿಂಬಾಲಿಸಿ ಅವುಗಳನ್ನು ಸೇವಿಸಿ ಅವುಗಳಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And when the LORD raised them up judges, then the LORD was with the judge, and delivered them]]></a:t>
+              <a:t><![CDATA[ಅಡ್ಡಬಿದ್ದು ತಮ್ಮ ತಂದೆಗಳಿಗಿಂತ ಅಧಿಕವಾಗಿ ತಮ್ಮನ್ನು ಕೆಡಿಸಿಕೊಂಡು ತಮ್ಮ ಕೃತ್ಯಗಳನ್ನೂ ತಮ್ಮ ಕಾಠಿಣ್ಯದ ಮಾರ್ಗವನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out of the hand of their enemies all the days of the judge: for it repented the LORD because of]]></a:t>
+              <a:t><![CDATA[ಬಿಡದೇ ಹೋದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their groanings by reason of them that oppressed them and vexed them.]]></a:t>
+              <a:t><![CDATA[20. ಆದದರಿಂದ ಕರ್ತನು ಇಸ್ರಾಯೇಲಿನ ಮೇಲೆ ಕೋಪದಿಂದ ಉರಿಗೊಂಡು--ನಾನು ಅವರ ತಂದೆ ಗಳಿಗೆ ಆಜ್ಞಾಪಿಸಿದ ನನ್ನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And it came to pass, when the judge was dead, that they returned, and corrupted themselves more]]></a:t>
+              <a:t><![CDATA[ಒಡಂಬಡಿಕೆಯನ್ನು ಈ ಜನಾಂಗವು ವಿಾರಿ ನನ್ನ ಮಾತನ್ನು ಕೇಳದೆ ಹೋದ ದರಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[break my covenant with you.]]></a:t>
+              <a:t><![CDATA[ಮಾಡೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[than their fathers, in following other gods to serve them, and to bow down unto them; they ceased]]></a:t>
+              <a:t><![CDATA[21. ತಮ್ಮ ತಂದೆಗಳು ಕೈಕೊಂಡು ನಡೆದ ಕರ್ತನ ಮಾರ್ಗದಲ್ಲಿ ತಾವು ಕೈಕೊಂಡು ನಡೆಯುವರೋ ಇಲ್ಲವೋ ಎಂದು ಪರೀಕ್ಷಿಸುವ ಹಾಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not from their own doings, nor from their stubborn way.]]></a:t>
+              <a:t><![CDATA[22. ನಾನು ಸಹ ಇನ್ನು ಮೇಲೆ ಯೆಹೋಶುವನು ಸಾಯುವಾಗ ಉಳಿಸಿದ ಜನಾಂಗಗಳಲ್ಲಿ ಒಬ್ಬರನ್ನಾದರೂ ಇವರ ಮುಂದೆ ಹೊರಡಿಸಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And the anger of the LORD was hot against Israel; and he said, Because that this people has]]></a:t>
+              <a:t><![CDATA[ಬಿಡುವದಿಲ್ಲ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[transgressed my covenant which I commanded their fathers, and have not hearkened unto my voice;]]></a:t>
+              <a:t><![CDATA[23. ಆದದ ರಿಂದ ಕರ್ತನು ಆ ಜನಾಂಗಗಳನ್ನು ಯೆಹೋಶುವನ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಡದೆ ಅವುಗಳನ್ನು ಶೀಘ್ರವಾಗಿ ಓಡಿಸಿಬಿಡದೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,711 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. I also will not henceforth drive out any from before them of the nations which Joshua left when]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[them into the hand of Joshua.]]></a:t>
+              <a:t><![CDATA[ಉಳಿಸಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And all of you shall make no league with the inhabitants of this land; all of you shall throw]]></a:t>
+              <a:t><![CDATA[2. ನೀವು ಈ ದೇಶದ ನಿವಾಸಿಗಳ ಸಂಗಡ ಒಡಂಬಡಿಕೆ ಮಾಡದೆ ಅವರ ಬಲಿಪೀಠಗಳನ್ನು ಕೆಡವಿ ಬಿಡಿರಿ ಎಂದು ಹೇಳಿದೆನು. ಆದರೆ ನೀವು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[down their altars: but all of you have not obeyed my voice: why have all of you done this?]]></a:t>
+              <a:t><![CDATA[ನನ್ನ ಮಾತಿಗೆ ವಿಧೇಯರಾಗಲಿಲ್ಲ; ಹೀಗೆ ಯಾಕೆ ಮಾಡಿ ದಿರಿ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Wherefore I also said, I will not drive them out from before you; but they shall be as thorns in]]></a:t>
+              <a:t><![CDATA[3. ಆದದರಿಂದ--ನಾನು ಸಹ ಅವರನ್ನು ನಿಮ್ಮ ಎದುರಿನಿಂದ ಓಡಿಸಿಬಿಡುವದಿಲ್ಲ. ಅವರು ನಿಮ್ಮ ಪಕ್ಕದಲ್ಲಿ ಮುಳ್ಳುಗಳಂತಿರುವರು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your sides, and their gods shall be a snare unto you.]]></a:t>
+              <a:t><![CDATA[ಅವರ ದೇವರುಗಳು ನಿಮಗೆ ಉರುಲಾಗುವವೆಂದು ನಾನು ಹೇಳಿದ್ದೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And it came to pass, when the angel of the LORD spoke these words unto all the children of]]></a:t>
+              <a:t><![CDATA[4. ಕರ್ತನ ದೂತನು ಈ ಮಾತುಗಳನ್ನು ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳೆಲ್ಲರಿಗೆ ಹೇಳುವಾಗ ಜನರು ತಮ್ಮ ಸ್ವರವೆತ್ತಿ ಅತ್ತರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme97">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme97">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme97">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +11517,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>44</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>