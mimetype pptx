--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -79,50 +79,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -147,50 +165,59 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -332,53 +359,62 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவ்விடத்திற்குப் போகீம் என்று பேரிட்டு, அங்கே கர்த்தருக்குப் பலியிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And it came to pass, when the angel of the LORD spoke these words unto all the children of Israel, that the people lifted up their voice, and wept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யோசுவா இஸ்ரவேல் புத்திரராகிய ஜனங்களை அனுப்பிவிட்டபோது, அவர்கள் தேசத்தைச் சுதந்தரித்துக் கொள்ள அவரவர் தங்கள் தங்கள் சுதந்தர வீதத்திற்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And they called the name of that place Bochim: and they sacrificed there unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யோசுவா இஸ்ரவேல் புத்திரராகிய ஜனங்களை அனுப்பிவிட்டபோது, அவர்கள் தேசத்தைச் சுதந்தரித்துக் கொள்ள அவரவர் தங்கள் தங்கள் சுதந்தர வீதத்திற்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And when Joshua had let the people go, the children of Israel went every man unto his inheritance to possess the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யோசுவாவின் சகல நாட்களிலும் கர்த்தர் இஸ்ரவேலுக்காகச் செய்த அவருடைய பெரிய கிரியைகளையெல்லாம் கண்டவர்களும், யோசுவாவுக்குப் பின்பு உயிரோடிருந்தவர்களுமாகிய மூப்பரின் சகல நாட்களிலும் ஜனங்கள் கர்த்தரைச் சேவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And when Joshua had let the people go, the children of Israel went every man unto his inheritance to possess the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யோசுவாவின் சகல நாட்களிலும் கர்த்தர் இஸ்ரவேலுக்காகச் செய்த அவருடைய பெரிய கிரியைகளையெல்லாம் கண்டவர்களும், யோசுவாவுக்குப் பின்பு உயிரோடிருந்தவர்களுமாகிய மூப்பரின் சகல நாட்களிலும் ஜனங்கள் கர்த்தரைச் சேவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the people served the LORD all the days of Joshua, and all the days of the elders that outlived Joshua, who had seen all the great works of the LORD, that he did for Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +1019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நூனின் குமாரனாகிய யோசுவா என்னும் கர்த்தரின் ஊழியக்காரன் நூற்றுப்பத்து வயதுள்ளவனாய் மரணமடைந்தான்.]]></a:t>
+              <a:t><![CDATA[7. And the people served the LORD all the days of Joshua, and all the days of the elders that outlived Joshua, who had seen all the great works of the LORD, that he did for Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனை எப்பிராயீமின் மலைத்தேசத்திலுள்ள காயாஸ் மலைக்கு வடக்கேயிருக்கிற அவனுடைய சுதந்தரத்தின் எல்லையாகிய திம்னாத்ஏரேசிலே அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And the people served the LORD all the days of Joshua, and all the days of the elders that outlived Joshua, who had seen all the great works of the LORD, that he did for Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனை எப்பிராயீமின் மலைத்தேசத்திலுள்ள காயாஸ் மலைக்கு வடக்கேயிருக்கிற அவனுடைய சுதந்தரத்தின் எல்லையாகிய திம்னாத்ஏரேசிலே அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And Joshua the son of Nun, the servant of the LORD, died, being an hundred and ten years old.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அக்காலத்தில் இருந்த அந்தச் சந்ததியார் எல்லாரும் தங்கள் பிதாக்களுடன் சேர்க்கப்பட்டபின்பு, கர்த்தரையும், அவர் இஸ்ரவேலுக்காகச் செய்த கிரியையையும் அறியாத வேறொரு சந்ததி அவர்களுக்குப்பின் எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[9. And they buried him in the border of his inheritance in Timnathheres, in the mount of Ephraim, on the north side of the hill Gaash.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அக்காலத்தில் இருந்த அந்தச் சந்ததியார் எல்லாரும் தங்கள் பிதாக்களுடன் சேர்க்கப்பட்டபின்பு, கர்த்தரையும், அவர் இஸ்ரவேலுக்காகச் செய்த கிரியையையும் அறியாத வேறொரு சந்ததி அவர்களுக்குப்பின் எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[9. And they buried him in the border of his inheritance in Timnathheres, in the mount of Ephraim, on the north side of the hill Gaash.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1528,51 +1564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய தூதனானவர் கில்காலிலிருந்து போகீமுக்கு வந்து: நான் உங்களை எகிப்திலிருந்து புறப்படப்பண்ணி உங்கள் பிதாக்களுக்கு ஆணையிட்ட தேசத்தில் நான் உங்களைக் கொண்டு வந்து விட்டு, உங்களோடே பண்ணின என் உடன்படிக்கையை நான் ஒருக்காலும் முறித்துப்போடுவதில்லை என்றும்,]]></a:t>
+              <a:t><![CDATA[1. And an angel of the LORD came up from Gilgal to Bochim, and said, I made you to go up out of Egypt, and have brought you unto the land which I swore unto your fathers; and I said, I will never break my covenant with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது இஸ்ரவேல் புத்திரர் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, பாகால்களைச் சேவித்து,]]></a:t>
+              <a:t><![CDATA[10. And also all that generation were gathered unto their fathers: and there arose another generation after them, which knew not the LORD, nor yet the works which he had done for Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தங்கள் பிதாக்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின அவர்களுடைய தேவனாகிய கர்த்தரை விட்டு, தங்களைச் சுற்றிலும் இருக்கிற ஜனங்கலுடைய தேவர்களாகிய அந்நிய தேவர்களைப் பின்பற்றிப்போய், அவர்களைப் பணிந்துகொண்டு, கர்த்தருக்குக் கோபமூட்டினார்கள்]]></a:t>
+              <a:t><![CDATA[10. And also all that generation were gathered unto their fathers: and there arose another generation after them, which knew not the LORD, nor yet the works which he had done for Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தங்கள் பிதாக்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின அவர்களுடைய தேவனாகிய கர்த்தரை விட்டு, தங்களைச் சுற்றிலும் இருக்கிற ஜனங்கலுடைய தேவர்களாகிய அந்நிய தேவர்களைப் பின்பற்றிப்போய், அவர்களைப் பணிந்துகொண்டு, கர்த்தருக்குக் கோபமூட்டினார்கள்]]></a:t>
+              <a:t><![CDATA[10. And also all that generation were gathered unto their fathers: and there arose another generation after them, which knew not the LORD, nor yet the works which he had done for Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +2000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்கள் கர்த்தரை விட்டு, பாகாலையும் அஸ்தரோத்தையும் சேவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And the children of Israel did evil in the sight of the LORD, and served Baalim:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் இஸ்ரவேலின் மேல் கோபமூண்டவராகி, அவர்கள் அப்புறம் தங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாதபடி கொள்ளையிடுகிற கொள்ளைக்காரர் கையில் அவர்களை ஒப்புக்கொடுத்து, அவர்களைச் சுற்றிலும் இருக்கிற அவர்கள் பகைஞரின் கையிலே விற்றுப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[11. And the children of Israel did evil in the sight of the LORD, and served Baalim:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் இஸ்ரவேலின் மேல் கோபமூண்டவராகி, அவர்கள் அப்புறம் தங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாதபடி கொள்ளையிடுகிற கொள்ளைக்காரர் கையில் அவர்களை ஒப்புக்கொடுத்து, அவர்களைச் சுற்றிலும் இருக்கிற அவர்கள் பகைஞரின் கையிலே விற்றுப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[12. And they forsook the LORD God of their fathers, which brought them out of the land of Egypt, and followed other gods, of the gods of the people that were round about them, and bowed themselves unto them, and provoked the LORD to anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் இஸ்ரவேலின் மேல் கோபமூண்டவராகி, அவர்கள் அப்புறம் தங்கள் சத்துருக்களுக்கு முன்பாக நிற்கக் கூடாதபடி கொள்ளையிடுகிற கொள்ளைக்காரர் கையில் அவர்களை ஒப்புக்கொடுத்து, அவர்களைச் சுற்றிலும் இருக்கிற அவர்கள் பகைஞரின் கையிலே விற்றுப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[12. And they forsook the LORD God of their fathers, which brought them out of the land of Egypt, and followed other gods, of the gods of the people that were round about them, and bowed themselves unto them, and provoked the LORD to anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தர் சொல்லியபடியும், கர்த்தர் அவர்களுக்கு ஆணையிட்டிருந்தபடியும், அவர்கள் புறப்பட்டுப்போகிற இடமெல்லாம் கர்த்தருடைய கை தீமைக்கென்றே அவர்களுக்கு விரோதமாயிருந்தது; மிகவும் நெருக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And they forsook the LORD God of their fathers, which brought them out of the land of Egypt, and followed other gods, of the gods of the people that were round about them, and bowed themselves unto them, and provoked the LORD to anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தர் சொல்லியபடியும், கர்த்தர் அவர்களுக்கு ஆணையிட்டிருந்தபடியும், அவர்கள் புறப்பட்டுப்போகிற இடமெல்லாம் கர்த்தருடைய கை தீமைக்கென்றே அவர்களுக்கு விரோதமாயிருந்தது; மிகவும் நெருக்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And they forsook the LORD, and served Baal and Ashtaroth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் நியாயாதிபதிகளை எழும்பப்பண்ணினார்; அவர்கள் கொள்ளையிடுகிறவர்களின் கைக்கு அவர்களை நீங்கலாக்கி இரட்சித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the anger of the LORD was hot against Israel, and he delivered them into the hands of spoilers that spoiled them, and he sold them into the hands of their enemies round about, so that they could not any longer stand before their enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2727,51 +2763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய தூதனானவர் கில்காலிலிருந்து போகீமுக்கு வந்து: நான் உங்களை எகிப்திலிருந்து புறப்படப்பண்ணி உங்கள் பிதாக்களுக்கு ஆணையிட்ட தேசத்தில் நான் உங்களைக் கொண்டு வந்து விட்டு, உங்களோடே பண்ணின என் உடன்படிக்கையை நான் ஒருக்காலும் முறித்துப்போடுவதில்லை என்றும்,]]></a:t>
+              <a:t><![CDATA[1. And an angel of the LORD came up from Gilgal to Bochim, and said, I made you to go up out of Egypt, and have brought you unto the land which I swore unto your fathers; and I said, I will never break my covenant with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் தங்கள் நியாயாதிபதிகளின் சொல்லைக் கேளாமல், அந்நிய தேவர்களைப் பின்பற்றிச் சோரம்போய், அவைகளைப் பணிந்துகொண்டார்கள்; தங்கள் பிதாக்கள் கர்த்தரின் கற்பனைகளுக்குக் கீழ்ப்படிந்து நடந்த வழியை அவர்கள் சீக்கிரமாய் விட்டு விலகி, அவர்கள் செய்தபடி செய்யாமற்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the anger of the LORD was hot against Israel, and he delivered them into the hands of spoilers that spoiled them, and he sold them into the hands of their enemies round about, so that they could not any longer stand before their enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் தங்கள் நியாயாதிபதிகளின் சொல்லைக் கேளாமல், அந்நிய தேவர்களைப் பின்பற்றிச் சோரம்போய், அவைகளைப் பணிந்துகொண்டார்கள்; தங்கள் பிதாக்கள் கர்த்தரின் கற்பனைகளுக்குக் கீழ்ப்படிந்து நடந்த வழியை அவர்கள் சீக்கிரமாய் விட்டு விலகி, அவர்கள் செய்தபடி செய்யாமற்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the anger of the LORD was hot against Israel, and he delivered them into the hands of spoilers that spoiled them, and he sold them into the hands of their enemies round about, so that they could not any longer stand before their enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் அவர்களுக்கு நியாயாதிபதிகளை எழும்பப்பண்ணுகிறபோது, கர்த்தர் நியாயாதிபதியோடேகூட இருந்து, அந்த நியாயாதிபதியின் நாட்களிலெல்லாம் அவர்கள் சத்துருக்களின் கைக்கு அவர்களை நீங்கலாக்கி இரட்சித்துவருவார்; அவர்கள் தங்களை இறுகப்பிடித்து ஒடுக்குகிறவர்களினிமித்தம் தவிக்கிறதினாலே, கர்த்தர் மனஸ்தாபப்படுவார்.]]></a:t>
+              <a:t><![CDATA[15. Anywhere they went out, the hand of the LORD was against them for evil, as the LORD had said, and as the LORD had sworn unto them: and they were greatly distressed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் அவர்களுக்கு நியாயாதிபதிகளை எழும்பப்பண்ணுகிறபோது, கர்த்தர் நியாயாதிபதியோடேகூட இருந்து, அந்த நியாயாதிபதியின் நாட்களிலெல்லாம் அவர்கள் சத்துருக்களின் கைக்கு அவர்களை நீங்கலாக்கி இரட்சித்துவருவார்; அவர்கள் தங்களை இறுகப்பிடித்து ஒடுக்குகிறவர்களினிமித்தம் தவிக்கிறதினாலே, கர்த்தர் மனஸ்தாபப்படுவார்.]]></a:t>
+              <a:t><![CDATA[15. Anywhere they went out, the hand of the LORD was against them for evil, as the LORD had said, and as the LORD had sworn unto them: and they were greatly distressed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தர் அவர்களுக்கு நியாயாதிபதிகளை எழும்பப்பண்ணுகிறபோது, கர்த்தர் நியாயாதிபதியோடேகூட இருந்து, அந்த நியாயாதிபதியின் நாட்களிலெல்லாம் அவர்கள் சத்துருக்களின் கைக்கு அவர்களை நீங்கலாக்கி இரட்சித்துவருவார்; அவர்கள் தங்களை இறுகப்பிடித்து ஒடுக்குகிறவர்களினிமித்தம் தவிக்கிறதினாலே, கர்த்தர் மனஸ்தாபப்படுவார்.]]></a:t>
+              <a:t><![CDATA[16. Nevertheless the LORD raised up judges, which delivered them out of the hand of those that spoiled them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நியாயாதிபதி மரணமடைந்த உடனே, அவர்கள் திரும்பி, அந்நிய தேவர்களைப் பின்பற்றவும் சேவிக்கவும் பணிந்து கொள்ளவும், தங்கள் பிதாக்களைப்பார்க்கிலும் கேடாய் நடந்து, தங்கள் கிர்த்தியங்களையும் தங்கள் முரட்டாட்டமான வழியையும் விடாதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Nevertheless the LORD raised up judges, which delivered them out of the hand of those that spoiled them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நியாயாதிபதி மரணமடைந்த உடனே, அவர்கள் திரும்பி, அந்நிய தேவர்களைப் பின்பற்றவும் சேவிக்கவும் பணிந்து கொள்ளவும், தங்கள் பிதாக்களைப்பார்க்கிலும் கேடாய் நடந்து, தங்கள் கிர்த்தியங்களையும் தங்கள் முரட்டாட்டமான வழியையும் விடாதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And yet they would not hearken unto their judges, but they went a whoring after other gods, and bowed themselves unto them: they turned quickly out of the way which their fathers walked in, obeying the commandments of the LORD; but they did not so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நியாயாதிபதி மரணமடைந்த உடனே, அவர்கள் திரும்பி, அந்நிய தேவர்களைப் பின்பற்றவும் சேவிக்கவும் பணிந்து கொள்ளவும், தங்கள் பிதாக்களைப்பார்க்கிலும் கேடாய் நடந்து, தங்கள் கிர்த்தியங்களையும் தங்கள் முரட்டாட்டமான வழியையும் விடாதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And yet they would not hearken unto their judges, but they went a whoring after other gods, and bowed themselves unto them: they turned quickly out of the way which their fathers walked in, obeying the commandments of the LORD; but they did not so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால் கர்த்தர் இஸ்ரவேலின் மேல் கோபமூண்டவராகி; இந்த ஜனங்கள் தங்கள் பிதாக்களுக்கு நான் கற்பித்த என் உடன்படிக்கையை மீறி என் சொல்லைக் கேளாதேபோனபடியால்,]]></a:t>
+              <a:t><![CDATA[17. And yet they would not hearken unto their judges, but they went a whoring after other gods, and bowed themselves unto them: they turned quickly out of the way which their fathers walked in, obeying the commandments of the LORD; but they did not so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால் கர்த்தர் இஸ்ரவேலின் மேல் கோபமூண்டவராகி; இந்த ஜனங்கள் தங்கள் பிதாக்களுக்கு நான் கற்பித்த என் உடன்படிக்கையை மீறி என் சொல்லைக் கேளாதேபோனபடியால்,]]></a:t>
+              <a:t><![CDATA[18. And when the LORD raised them up judges, then the LORD was with the judge, and delivered them out of the hand of their enemies all the days of the judge: for it repented the LORD because of their groanings by reason of them that oppressed them and vexed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3926,51 +3962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய தூதனானவர் கில்காலிலிருந்து போகீமுக்கு வந்து: நான் உங்களை எகிப்திலிருந்து புறப்படப்பண்ணி உங்கள் பிதாக்களுக்கு ஆணையிட்ட தேசத்தில் நான் உங்களைக் கொண்டு வந்து விட்டு, உங்களோடே பண்ணின என் உடன்படிக்கையை நான் ஒருக்காலும் முறித்துப்போடுவதில்லை என்றும்,]]></a:t>
+              <a:t><![CDATA[1. And an angel of the LORD came up from Gilgal to Bochim, and said, I made you to go up out of Egypt, and have brought you unto the land which I swore unto your fathers; and I said, I will never break my covenant with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. யோசுவா மரித்துப் பின்வைத்துப்போன ஜாதிகளில் ஒருவரையும், நான் இனி அவர்களுக்கு முன்பாகத் துரத்தி விடாதிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[18. And when the LORD raised them up judges, then the LORD was with the judge, and delivered them out of the hand of their enemies all the days of the judge: for it repented the LORD because of their groanings by reason of them that oppressed them and vexed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,51 +4180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் பிதாக்கள் கர்த்தரின் வழியைக் கவனித்ததுபோல, அவர்கள் அதிலே நடக்கும்படிக்கு, அதைக் கவனிப்பார்களோ இல்லையோ என்று, அவர்களைக்கொண்டு இஸ்ரவேலைச் சோதிப்பதற்காக அப்படிச் செய்வேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. And when the LORD raised them up judges, then the LORD was with the judge, and delivered them out of the hand of their enemies all the days of the judge: for it repented the LORD because of their groanings by reason of them that oppressed them and vexed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4253,51 +4289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்கள் பிதாக்கள் கர்த்தரின் வழியைக் கவனித்ததுபோல, அவர்கள் அதிலே நடக்கும்படிக்கு, அதைக் கவனிப்பார்களோ இல்லையோ என்று, அவர்களைக்கொண்டு இஸ்ரவேலைச் சோதிப்பதற்காக அப்படிச் செய்வேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. And when the LORD raised them up judges, then the LORD was with the judge, and delivered them out of the hand of their enemies all the days of the judge: for it repented the LORD because of their groanings by reason of them that oppressed them and vexed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4362,51 +4398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்காகக் கர்த்தர் அந்த ஜாதிகளை யோசுவாவின் கையில் ஒப்புக்கொடாமலும், அவைகளைச் சீக்கிரமாய்த் துரத்திவிடாமலும் விட்டுவைத்தார்.]]></a:t>
+              <a:t><![CDATA[19. And it came to pass, when the judge was dead, that they returned, and corrupted themselves more than their fathers, in following other gods to serve them, and to bow down unto them; they ceased not from their own doings, nor from their stubborn way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4471,51 +4507,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்காகக் கர்த்தர் அந்த ஜாதிகளை யோசுவாவின் கையில் ஒப்புக்கொடாமலும், அவைகளைச் சீக்கிரமாய்த் துரத்திவிடாமலும் விட்டுவைத்தார்.]]></a:t>
+              <a:t><![CDATA[19. And it came to pass, when the judge was dead, that they returned, and corrupted themselves more than their fathers, in following other gods to serve them, and to bow down unto them; they ceased not from their own doings, nor from their stubborn way.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And it came to pass, when the judge was dead, that they returned, and corrupted themselves more than their fathers, in following other gods to serve them, and to bow down unto them; they ceased not from their own doings, nor from their stubborn way.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And the anger of the LORD was hot against Israel; and he said, Because that this people has transgressed my covenant which I commanded their fathers, and have not hearkened unto my voice;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And the anger of the LORD was hot against Israel; and he said, Because that this people has transgressed my covenant which I commanded their fathers, and have not hearkened unto my voice;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. I also will not henceforth drive out any from before them of the nations which Joshua left when he died:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. I also will not henceforth drive out any from before them of the nations which Joshua left when he died:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4580,51 +5161,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் இந்த தேசத்தின் குடிகளோடே உடன்படிக்கைபண்ணாமல், அவர்கள் பலிபீடங்களை இடித்துவிடக்கடவீர்கள் என்றும் சொன்னேன்; ஆனாலும் என் சொல்லைக் கேளாதேபோனீர்கள்; ஏன் இப்படிச் செய்தீர்கள்?]]></a:t>
+              <a:t><![CDATA[2. And all of you shall make no league with the inhabitants of this land; all of you shall throw down their altars: but all of you have not obeyed my voice: why have all of you done this?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. That through them I may prove Israel, whether they will keep the way of the LORD to walk therein, as their fathers did keep it, or not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. That through them I may prove Israel, whether they will keep the way of the LORD to walk therein, as their fathers did keep it, or not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Therefore the LORD left those nations, without driving them out hastily; neither delivered he them into the hand of Joshua.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Therefore the LORD left those nations, without driving them out hastily; neither delivered he them into the hand of Joshua.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4689,51 +5706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் இந்த தேசத்தின் குடிகளோடே உடன்படிக்கைபண்ணாமல், அவர்கள் பலிபீடங்களை இடித்துவிடக்கடவீர்கள் என்றும் சொன்னேன்; ஆனாலும் என் சொல்லைக் கேளாதேபோனீர்கள்; ஏன் இப்படிச் செய்தீர்கள்?]]></a:t>
+              <a:t><![CDATA[2. And all of you shall make no league with the inhabitants of this land; all of you shall throw down their altars: but all of you have not obeyed my voice: why have all of you done this?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +5815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் நான் அவர்களை உங்கள் முகத்திற்கு முன்பாகத் துரத்துவதில்லை என்றேன்; அவர்கள் உங்களை நெருக்குவார்கள்; அவர்களுடைய தேவர்கள் உங்களுக்குக் கண்ணியாவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. Wherefore I also said, I will not drive them out from before you; but they shall be as thorns in your sides, and their gods shall be a snare unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் நான் அவர்களை உங்கள் முகத்திற்கு முன்பாகத் துரத்துவதில்லை என்றேன்; அவர்கள் உங்களை நெருக்குவார்கள்; அவர்களுடைய தேவர்கள் உங்களுக்குக் கண்ணியாவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. Wherefore I also said, I will not drive them out from before you; but they shall be as thorns in your sides, and their gods shall be a snare unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +6033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தருடைய தூதனானவர் இந்த வார்த்தைகளை இஸ்ரவேல் புத்திரர் எல்லாரோடும் சொல்லுகையில், ஜனங்கள் உரத்த சத்தமிட்டு அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And it came to pass, when the angel of the LORD spoke these words unto all the children of Israel, that the people lifted up their voice, and wept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +6112,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529182" r:id="rId1"/>
+    <p:sldLayoutId id="2478619071" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5443,54 +6460,126 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5627,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆ ಸ್ಥಳಕ್ಕೆ ಬೋಕೀಮ್‌ ಎಂಬ ಹೆಸರಿಟ್ಟು ಅಲ್ಲಿ ಕರ್ತನಿಗೆ ಬಲಿಯನ್ನು ಅರ್ಪಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[சத்தமிட்டு அழுதார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಯೆಹೋಶುವನು ಜನರನ್ನು ಕಳುಹಿಸಿಬಿಟ್ಟಾಗ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ದೇಶವನ್ನು ಸ್ವಾಧೀನಮಾಡಿ ಕೊಳ್ಳುವದಕ್ಕೆ ತಮ್ಮ ತಮ್ಮ]]></a:t>
+              <a:t><![CDATA[5. அவ்விடத்திற்குப் போகீம் என்று பேரிட்டு, அங்கே கர்த்தருக்குப் பலியிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಾಧ್ಯತೆಗಳಿಗೆ ಹೋದರು.]]></a:t>
+              <a:t><![CDATA[6. யோசுவா இஸ்ரவேல் புத்திரராகிய ஜனங்களை அனுப்பிவிட்டபோது, அவர்கள் தேசத்தைச் சுதந்தரித்துக் கொள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆದರೆ ಯೆಹೋಶುವನ ಸಕಲ ದಿನಗಳಲ್ಲಿಯೂ ಕರ್ತನು ಇಸ್ರಾಯೇಲ್ಯರಿಗೋಸ್ಕರ ಮಾಡಿದ ದೊಡ್ಡ ಕಾರ್ಯಗಳನ್ನು ಕಂಡಂಥ ಯೆಹೋಶುವನ]]></a:t>
+              <a:t><![CDATA[அவரவர் தங்கள் தங்கள் சுதந்தர வீதத்திற்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತರು ವಾಯ ಬದುಕಿದ ಹಿರಿಯರ ಸಕಲ ದಿವಸಗಳಲ್ಲಿಯೂ ಜನರು ಕರ್ತನನ್ನು ಸೇವಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[7. யோசுவாவின் சகல நாட்களிலும் கர்த்தர் இஸ்ரவேலுக்காகச் செய்த அவருடைய பெரிய கிரியைகளையெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆದರೆ ನೂನನ ಮಗನೆಂಬ ಕರ್ತನ ಸೇವಕನಾದ ಯೆಹೋಶುವನು ನೂರ ಹತ್ತು ವರುಷ ಪ್ರಾಯದವನಾಗಿ ಸತ್ತನು.]]></a:t>
+              <a:t><![CDATA[கண்டவர்களும், யோசுவாவுக்குப் பின்பு உயிரோடிருந்தவர்களுமாகிய மூப்பரின் சகல நாட்களிலும் ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಅವನನ್ನು ಎಫ್ರಾಯಾಮಿನ ಬೆಟ್ಟದಲ್ಲಿ ಗಾಷ್‌ ಪರ್ವತದ ಉತ್ತರ ದಿಕ್ಕಿನಲ್ಲಿರುವ ಅವನ ಬಾಧ್ಯತೆಯ ಮೇರೆಯಾದ]]></a:t>
+              <a:t><![CDATA[கர்த்தரைச் சேவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿಮ್ನತ್‌ಹೆರೆಸ್‌ನಲ್ಲಿ ಹೂಣಿಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[8. நூனின் குமாரனாகிய யோசுவா என்னும் கர்த்தரின் ஊழியக்காரன் நூற்றுப்பத்து வயதுள்ளவனாய் மரணமடைந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಆ ಸಂತತಿಯವರೆಲ್ಲರೂ ತಮ್ಮ ತಂದೆಗಳ ಬಳಿಯಲ್ಲಿ ಕೂಡಿಸಿಕೊಳ್ಳಲ್ಪಟ್ಟರು. ಅವರ ತರುವಾಯ ಕರ್ತನನ್ನೂ]]></a:t>
+              <a:t><![CDATA[9. அவனை எப்பிராயீமின் மலைத்தேசத்திலுள்ள காயாஸ் மலைக்கு வடக்கேயிருக்கிற அவனுடைய சுதந்தரத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಸ್ರಾಯೇಲ್ಯರಿಗೋಸ್ಕರ ಮಾಡಿದ ಆತನ ಕಾರ್ಯ ಗಳನ್ನೂ ಅರಿಯದೆ ಇರುವ ಮತ್ತೊಂದು ಸಂತತಿ ಎದ್ದಿತು.]]></a:t>
+              <a:t><![CDATA[எல்லையாகிய திம்னாத்ஏரேசிலே அடக்கம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಕರ್ತನ ದೂತನು ಗಿಲ್ಗಾಲಿನಿಂದ ಬೋಕೀಮಿಗೆ ಬಂದು--ನಾನು ನಿಮ್ಮನ್ನು ಐಗುಪ್ತ ದಿಂದ ಬರಮಾಡಿ ನಿಮ್ಮ ತಂದೆಗಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய தூதனானவர் கில்காலிலிருந்து போகீமுக்கு வந்து: நான் உங்களை எகிப்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಕರ್ತನ ಮುಂದೆ ಕೆಟ್ಟತನ ಮಾಡಿ ಬಾಳನನ್ನು ಸೇವಿಸಿ]]></a:t>
+              <a:t><![CDATA[10. அக்காலத்தில் இருந்த அந்தச் சந்ததியார் எல்லாரும் தங்கள் பிதாக்களுடன் சேர்க்கப்பட்டபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ತಮ್ಮ ತಂದೆಗಳನ್ನು ಐಗುಪ್ತದಿಂದ ಹೊರಡಮಾಡಿದ ತಮ್ಮ ದೇವರಾದ ಕರ್ತನನ್ನು ಬಿಟ್ಟು ತಮ್ಮ ಸುತ್ತಲಿರುವ ಜನಗಳ ಅನ್ಯ]]></a:t>
+              <a:t><![CDATA[கர்த்தரையும், அவர் இஸ்ரவேலுக்காகச் செய்த கிரியையையும் அறியாத வேறொரு சந்ததி அவர்களுக்குப்பின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರುಗಳ ಹಿಂದೆಹೋಗಿ ಅವುಗಳಿಗೆ ಅಡ್ಡಬಿದ್ದು ಕರ್ತನಿಗೆ ಕೋಪವನ್ನೆಬ್ಬಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[எழும்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಅವರು ಕರ್ತನನ್ನು ಬಿಟ್ಟು ಬಾಳನನ್ನೂ ಅಷ್ಟೋರೆತನ್ನೂ ಸೇವಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது இஸ்ரவேல் புத்திரர் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, பாகால்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆದದರಿಂದ ಕರ್ತನು ಇಸ್ರಾಯೇಲಿಗೆ ವಿರೋಧ ವಾಗಿ ಉರಿಗೊಂಡು ಅವರನ್ನು ಕೊಳ್ಳೆಹೊಡೆಯುವ ಕೊಳ್ಳೆಗಾರರ ಕೈಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[சேவித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಪ್ಪಿಸಿಕೊಟ್ಟನು. ತರುವಾಯ ಅವರು ತಮ್ಮ ಶತ್ರುಗಳಿಗೆ ಎದುರಾಗಿ ನಿಲ್ಲದ ಹಾಗೆ ಅವರ ಸುತ್ತಲಿರುವ ಅವರ ಶತ್ರುಗಳ ಕೈಗೆ]]></a:t>
+              <a:t><![CDATA[12. தங்கள் பிதாக்களை எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின அவர்களுடைய தேவனாகிய கர்த்தரை விட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರನ್ನು ಮಾರಿಬಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[தங்களைச் சுற்றிலும் இருக்கிற ஜனங்கலுடைய தேவர்களாகிய அந்நிய தேவர்களைப் பின்பற்றிப்போய், அவர்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಕರ್ತನು ಹೇಳಿದ ಹಾಗೆಯೂ ಕರ್ತನು ಅವರಿಗೆ ಆಣೆಇಟ್ಟ ಹಾಗೆಯೂ ಅವರು ಎಲ್ಲಿ ಹೋದರೂ ಅಲ್ಲಿ ಕೇಡು ಆಗುವದಕ್ಕೆ ಕರ್ತನ ಕೈ]]></a:t>
+              <a:t><![CDATA[பணிந்துகொண்டு, கர்த்தருக்குக் கோபமூட்டினார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರ ಮೇಲೆ ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[13. அவர்கள் கர்த்தரை விட்டு, பாகாலையும் அஸ்தரோத்தையும் சேவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಆದಾಗ್ಯೂ ಕರ್ತನು ಅವರನ್ನು ಕೊಳ್ಳೆ ಹೊಡೆಯುವವರ ಕೈಯೊಳಗಿಂದ ಬಿಡಿಸಿದ ನ್ಯಾಯಾಧಿಪತಿಗಳನ್ನು ಎಬ್ಬಿಸಿದರೂ;]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் இஸ்ரவேலின் மேல் கோபமூண்டவராகி, அவர்கள் அப்புறம் தங்கள் சத்துருக்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಣೆಯಿಟ್ಟ ದೇಶದಲ್ಲಿ ನಿಮ್ಮನ್ನು ಸೇರಿಸಿದೆನು. ನಾನು ನಿಮ್ಮ ಸಂಗಡ ಮಾಡಿದ ನನ್ನ ಒಡಂಬಡಿಕೆಯನ್ನು ಎಂದಿಗೂ ನಿರರ್ಥಕ]]></a:t>
+              <a:t><![CDATA[புறப்படப்பண்ணி உங்கள் பிதாக்களுக்கு ஆணையிட்ட தேசத்தில் நான் உங்களைக் கொண்டு வந்து விட்டு, உங்களோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಅವರು ತಮ್ಮ ನ್ಯಾಯಾಧಿಪತಿಗಳ ಮಾತನ್ನು ಕೇಳದೆ ಅನ್ಯದೇವರುಗಳ ಹಿಂದೆ ಜಾರತ್ವಮಾಡಿ ಅವುಗಳಿಗೆ ಅಡ್ಡಬಿದ್ದು ತಮ್ಮ]]></a:t>
+              <a:t><![CDATA[முன்பாக நிற்கக் கூடாதபடி கொள்ளையிடுகிற கொள்ளைக்காரர் கையில் அவர்களை ஒப்புக்கொடுத்து, அவர்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಂದೆಗಳು ಕರ್ತನ ಆಜ್ಞೆಗಳನ್ನು ಕೇಳಿ ನಡೆದ ಮಾರ್ಗವನ್ನು ಶೀಘ್ರವಾಗಿ ತೊರೆದು ಬಿಟ್ಟರು; ಅವರು ಮಾಡಿದ ಪ್ರಕಾರ ಮಾಡಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[சுற்றிலும் இருக்கிற அவர்கள் பகைஞரின் கையிலே விற்றுப்போட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಕರ್ತನು ಅವರಿಗೆ ನ್ಯಾಯಾಧಿಪತಿಗಳನ್ನು ಎಬ್ಬಿಸಿ ಆತನು ನ್ಯಾಯಾಧಿಪತಿಯ ಸಂಗಡ ಇದ್ದು ಆ ನ್ಯಾಯಾಧಿಪತಿಯ ದಿನಗಳೆಲ್ಲಾ]]></a:t>
+              <a:t><![CDATA[15. கர்த்தர் சொல்லியபடியும், கர்த்தர் அவர்களுக்கு ஆணையிட்டிருந்தபடியும், அவர்கள் புறப்பட்டுப்போகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರನ್ನು ಅವರ ಶತ್ರುಗಳ ಕೈಯಿಂದ ರಕ್ಷಿಸುತ್ತಿದ್ದನು. ಯಾಕಂದರೆ ಅವರು ತಮ್ಮನ್ನು ಬಾಧಿಸಿ ಶ್ರಮೆಪಡಿಸುವವರ ನಿಮಿತ್ತ]]></a:t>
+              <a:t><![CDATA[இடமெல்லாம் கர்த்தருடைய கை தீமைக்கென்றே அவர்களுக்கு விரோதமாயிருந்தது; மிகவும் நெருக்கப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗೋಳಾಡುವದರಿಂದ ಕರ್ತನು ಪಶ್ಚಾತ್ತಾಪಪಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தர் நியாயாதிபதிகளை எழும்பப்பண்ணினார்; அவர்கள் கொள்ளையிடுகிறவர்களின் கைக்கு அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಆ ನ್ಯಾಯಾಧಿಪತಿ ಸತ್ತಾಗ ಅವರು ತಿರುಗಿ ಮಾರ್ಗ ತಪ್ಪಿ ಅನ್ಯದೇವರುಗಳನ್ನು ಹಿಂಬಾಲಿಸಿ ಅವುಗಳನ್ನು ಸೇವಿಸಿ ಅವುಗಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[நீங்கலாக்கி இரட்சித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಡ್ಡಬಿದ್ದು ತಮ್ಮ ತಂದೆಗಳಿಗಿಂತ ಅಧಿಕವಾಗಿ ತಮ್ಮನ್ನು ಕೆಡಿಸಿಕೊಂಡು ತಮ್ಮ ಕೃತ್ಯಗಳನ್ನೂ ತಮ್ಮ ಕಾಠಿಣ್ಯದ ಮಾರ್ಗವನ್ನೂ]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் தங்கள் நியாயாதிபதிகளின் சொல்லைக் கேளாமல், அந்நிய தேவர்களைப் பின்பற்றிச் சோரம்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಿಡದೇ ಹೋದರು.]]></a:t>
+              <a:t><![CDATA[அவைகளைப் பணிந்துகொண்டார்கள்; தங்கள் பிதாக்கள் கர்த்தரின் கற்பனைகளுக்குக் கீழ்ப்படிந்து நடந்த வழியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆದದರಿಂದ ಕರ್ತನು ಇಸ್ರಾಯೇಲಿನ ಮೇಲೆ ಕೋಪದಿಂದ ಉರಿಗೊಂಡು--ನಾನು ಅವರ ತಂದೆ ಗಳಿಗೆ ಆಜ್ಞಾಪಿಸಿದ ನನ್ನ]]></a:t>
+              <a:t><![CDATA[அவர்கள் சீக்கிரமாய் விட்டு விலகி, அவர்கள் செய்தபடி செய்யாமற்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಡಂಬಡಿಕೆಯನ್ನು ಈ ಜನಾಂಗವು ವಿಾರಿ ನನ್ನ ಮಾತನ್ನು ಕೇಳದೆ ಹೋದ ದರಿಂದ]]></a:t>
+              <a:t><![CDATA[18. கர்த்தர் அவர்களுக்கு நியாயாதிபதிகளை எழும்பப்பண்ணுகிறபோது, கர்த்தர் நியாயாதிபதியோடேகூட இருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡೆನು.]]></a:t>
+              <a:t><![CDATA[பண்ணின என் உடன்படிக்கையை நான் ஒருக்காலும் முறித்துப்போடுவதில்லை என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ತಮ್ಮ ತಂದೆಗಳು ಕೈಕೊಂಡು ನಡೆದ ಕರ್ತನ ಮಾರ್ಗದಲ್ಲಿ ತಾವು ಕೈಕೊಂಡು ನಡೆಯುವರೋ ಇಲ್ಲವೋ ಎಂದು ಪರೀಕ್ಷಿಸುವ ಹಾಗೆ]]></a:t>
+              <a:t><![CDATA[அந்த நியாயாதிபதியின் நாட்களிலெல்லாம் அவர்கள் சத்துருக்களின் கைக்கு அவர்களை நீங்கலாக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ನಾನು ಸಹ ಇನ್ನು ಮೇಲೆ ಯೆಹೋಶುವನು ಸಾಯುವಾಗ ಉಳಿಸಿದ ಜನಾಂಗಗಳಲ್ಲಿ ಒಬ್ಬರನ್ನಾದರೂ ಇವರ ಮುಂದೆ ಹೊರಡಿಸಿ]]></a:t>
+              <a:t><![CDATA[இரட்சித்துவருவார்; அவர்கள் தங்களை இறுகப்பிடித்து ஒடுக்குகிறவர்களினிமித்தம் தவிக்கிறதினாலே, கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಿಡುವದಿಲ್ಲ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[மனஸ்தாபப்படுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಆದದ ರಿಂದ ಕರ್ತನು ಆ ಜನಾಂಗಗಳನ್ನು ಯೆಹೋಶುವನ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಡದೆ ಅವುಗಳನ್ನು ಶೀಘ್ರವಾಗಿ ಓಡಿಸಿಬಿಡದೆ]]></a:t>
+              <a:t><![CDATA[19. நியாயாதிபதி மரணமடைந்த உடனே, அவர்கள் திரும்பி, அந்நிய தேவர்களைப் பின்பற்றவும் சேவிக்கவும் பணிந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11600,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಉಳಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[கொள்ளவும், தங்கள் பிதாக்களைப்பார்க்கிலும் கேடாய் நடந்து, தங்கள் கிர்த்தியங்களையும் தங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முரட்டாட்டமான வழியையும் விடாதிருப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. ஆகையால் கர்த்தர் இஸ்ரவேலின் மேல் கோபமூண்டவராகி; இந்த ஜனங்கள் தங்கள் பிதாக்களுக்கு நான் கற்பித்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என் உடன்படிக்கையை மீறி என் சொல்லைக் கேளாதேபோனபடியால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. யோசுவா மரித்துப் பின்வைத்துப்போன ஜாதிகளில் ஒருவரையும், நான் இனி அவர்களுக்கு முன்பாகத் துரத்தி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விடாதிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +12392,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನೀವು ಈ ದೇಶದ ನಿವಾಸಿಗಳ ಸಂಗಡ ಒಡಂಬಡಿಕೆ ಮಾಡದೆ ಅವರ ಬಲಿಪೀಠಗಳನ್ನು ಕೆಡವಿ ಬಿಡಿರಿ ಎಂದು ಹೇಳಿದೆನು. ಆದರೆ ನೀವು]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் இந்த தேசத்தின் குடிகளோடே உடன்படிக்கைபண்ணாமல், அவர்கள் பலிபீடங்களை இடித்துவிடக்கடவீர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அவர்கள் பிதாக்கள் கர்த்தரின் வழியைக் கவனித்ததுபோல, அவர்கள் அதிலே நடக்கும்படிக்கு, அதைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கவனிப்பார்களோ இல்லையோ என்று, அவர்களைக்கொண்டு இஸ்ரவேலைச் சோதிப்பதற்காக அப்படிச் செய்வேன் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அதற்காகக் கர்த்தர் அந்த ஜாதிகளை யோசுவாவின் கையில் ஒப்புக்கொடாமலும், அவைகளைச் சீக்கிரமாய்த்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[துரத்திவிடாமலும் விட்டுவைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನ ಮಾತಿಗೆ ವಿಧೇಯರಾಗಲಿಲ್ಲ; ಹೀಗೆ ಯಾಕೆ ಮಾಡಿ ದಿರಿ?]]></a:t>
+              <a:t><![CDATA[என்றும் சொன்னேன்; ஆனாலும் என் சொல்லைக் கேளாதேபோனீர்கள்; ஏன் இப்படிச் செய்தீர்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಆದದರಿಂದ--ನಾನು ಸಹ ಅವರನ್ನು ನಿಮ್ಮ ಎದುರಿನಿಂದ ಓಡಿಸಿಬಿಡುವದಿಲ್ಲ. ಅವರು ನಿಮ್ಮ ಪಕ್ಕದಲ್ಲಿ ಮುಳ್ಳುಗಳಂತಿರುವರು;]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் நான் அவர்களை உங்கள் முகத்திற்கு முன்பாகத் துரத்துவதில்லை என்றேன்; அவர்கள் உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರ ದೇವರುಗಳು ನಿಮಗೆ ಉರುಲಾಗುವವೆಂದು ನಾನು ಹೇಳಿದ್ದೆನು.]]></a:t>
+              <a:t><![CDATA[நெருக்குவார்கள்; அவர்களுடைய தேவர்கள் உங்களுக்குக் கண்ணியாவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಕರ್ತನ ದೂತನು ಈ ಮಾತುಗಳನ್ನು ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳೆಲ್ಲರಿಗೆ ಹೇಳುವಾಗ ಜನರು ತಮ್ಮ ಸ್ವರವೆತ್ತಿ ಅತ್ತರು.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தருடைய தூதனானவர் இந்த வார்த்தைகளை இஸ்ரவேல் புத்திரர் எல்லாரோடும் சொல்லுகையில், ஜனங்கள் உரத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +13509,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +13619,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +13794,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>53</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>