--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -6112,51 +6112,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619071" r:id="rId1"/>
+    <p:sldLayoutId id="2482538863" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -13509,91 +13509,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
   <a:themeElements>
-    <a:clrScheme name="Theme83">
+    <a:clrScheme name="Theme59">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme83">
+    <a:fontScheme name="Theme59">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13619,51 +13619,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme83">
+    <a:fmtScheme name="Theme59">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>