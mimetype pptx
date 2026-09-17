--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -177,50 +177,78 @@
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide102.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide103.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide104.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide105.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide106.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide107.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -294,50 +322,64 @@
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
     <p:sldId id="347" r:id="rId94"/>
     <p:sldId id="348" r:id="rId95"/>
+    <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
+    <p:sldId id="351" r:id="rId98"/>
+    <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
+    <p:sldId id="357" r:id="rId104"/>
+    <p:sldId id="358" r:id="rId105"/>
+    <p:sldId id="359" r:id="rId106"/>
+    <p:sldId id="360" r:id="rId107"/>
+    <p:sldId id="361" r:id="rId108"/>
+    <p:sldId id="362" r:id="rId109"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -528,53 +570,67 @@
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
   <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
   <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
-  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide102.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide103.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide104.xml"/>
+  <Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide105.xml"/>
+  <Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide106.xml"/>
+  <Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide107.xml"/>
+  <Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -634,51 +690,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது கிபியாபட்டணத்தார் எனக்கு விரோதமாய் எழும்பி, என்னைக் கொலைசெய்ய நினைத்து, நான் இருந்த வீட்டை இராத்திரியிலே வளைந்து கொண்டு, என் மறுமனையாட்டியை அவமானப்படுத்தினார்கள்; அதினாலே அவள் செத்துப்போனாள்.]]></a:t>
+              <a:t><![CDATA[5. And the men of Gibeah rose against me, and beset the house round about upon me by night, and thought to have slain me: and my concubine have they forced, that she is dead.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. And they turned and fled toward the wilderness unto the rock of Rimmon: and they gleaned of them in the highways five thousand men; and pursued hard after them unto Gidom, and slew two thousand men of them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. So that all which fell that day of Benjamin were twenty and five thousand men that drew the sword; all these were men of valour.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. So that all which fell that day of Benjamin were twenty and five thousand men that drew the sword; all these were men of valour.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. But six hundred men turned and fled to the wilderness unto the rock Rimmon, and abode in the rock Rimmon four months.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. But six hundred men turned and fled to the wilderness unto the rock Rimmon, and abode in the rock Rimmon four months.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. And the men of Israel turned again upon the children of Benjamin, and stroke them with the edge of the sword, as well the men of every city, as the beast, and all that came to hand: also they set on fire all the cities that they came to.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. And the men of Israel turned again upon the children of Benjamin, and stroke them with the edge of the sword, as well the men of every city, as the beast, and all that came to hand: also they set on fire all the cities that they came to.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. And the men of Israel turned again upon the children of Benjamin, and stroke them with the edge of the sword, as well the men of every city, as the beast, and all that came to hand: also they set on fire all the cities that they came to.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -743,51 +1671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது கிபியாபட்டணத்தார் எனக்கு விரோதமாய் எழும்பி, என்னைக் கொலைசெய்ய நினைத்து, நான் இருந்த வீட்டை இராத்திரியிலே வளைந்து கொண்டு, என் மறுமனையாட்டியை அவமானப்படுத்தினார்கள்; அதினாலே அவள் செத்துப்போனாள்.]]></a:t>
+              <a:t><![CDATA[5. And the men of Gibeah rose against me, and beset the house round about upon me by night, and thought to have slain me: and my concubine have they forced, that she is dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -852,51 +1780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால் இஸ்ரவேலிலே அவர்கள் இப்படிப்பட்ட முறைகேட்டையும் மதிகேட்டையும் செய்தபடியினால், நான் என் மறுமனையாட்டியைப் பிடித்துத் துண்டித்து, இஸ்ரவேலின் சுதந்தரமான சகல நாடுகளுக்கும் அனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[5. And the men of Gibeah rose against me, and beset the house round about upon me by night, and thought to have slain me: and my concubine have they forced, that she is dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -961,51 +1889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால் இஸ்ரவேலிலே அவர்கள் இப்படிப்பட்ட முறைகேட்டையும் மதிகேட்டையும் செய்தபடியினால், நான் என் மறுமனையாட்டியைப் பிடித்துத் துண்டித்து, இஸ்ரவேலின் சுதந்தரமான சகல நாடுகளுக்கும் அனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[6. And I took my concubine, and cut her in pieces, and sent her throughout all the country of the inheritance of Israel: for they have committed lewdness and folly in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1070,51 +1998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் எல்லாரும் இஸ்ரவேல் புத்திரராமே, இங்கே ஆலோசித்துத் தீர்மானம் பண்ணுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And I took my concubine, and cut her in pieces, and sent her throughout all the country of the inheritance of Israel: for they have committed lewdness and folly in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1179,51 +2107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்பொழுது கிபியாவில் இருக்கிற பேலியாளின் மக்களாகிய அந்த மனுஷரை நாங்கள் கொன்று, பொல்லாப்பை இஸ்ரவேலை விட்டு விலக்கும்படிக்கு, அவர்களை ஒப்புக்கொடுங்கள் என்று சொல்லச்சொன்னார்கள்; பென்யமீன் புத்திரர் இஸ்ரவேல் புத்திரராகிய தங்கள் சகோதரரின் சொல்லைக் கேட்க மனமில்லாமல்,]]></a:t>
+              <a:t><![CDATA[7. Behold, all of you are all children of Israel; give here your advice and counsel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1288,51 +2216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்பொழுது கிபியாவில் இருக்கிற பேலியாளின் மக்களாகிய அந்த மனுஷரை நாங்கள் கொன்று, பொல்லாப்பை இஸ்ரவேலை விட்டு விலக்கும்படிக்கு, அவர்களை ஒப்புக்கொடுங்கள் என்று சொல்லச்சொன்னார்கள்; பென்யமீன் புத்திரர் இஸ்ரவேல் புத்திரராகிய தங்கள் சகோதரரின் சொல்லைக் கேட்க மனமில்லாமல்,]]></a:t>
+              <a:t><![CDATA[8. And all the people arose as one man, saying, We will not any of us go to his tent, neither will we any of us turn into his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1397,51 +2325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது எல்லா ஜனங்களும் ஏகமாய் எழும்பி: நம்மில் ஒருவரும் தன் கூடாரத்திற்குப் போகவும்படாது, ஒருவனும் தன் வீட்டிற்குத் திரும்பவும்படாது.]]></a:t>
+              <a:t><![CDATA[8. And all the people arose as one man, saying, We will not any of us go to his tent, neither will we any of us turn into his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1506,51 +2434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது எல்லா ஜனங்களும் ஏகமாய் எழும்பி: நம்மில் ஒருவரும் தன் கூடாரத்திற்குப் போகவும்படாது, ஒருவனும் தன் வீட்டிற்குத் திரும்பவும்படாது.]]></a:t>
+              <a:t><![CDATA[9. But now this shall be the thing which we will do to Gibeah; we will go up by lot against it;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1615,51 +2543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இஸ்ரவேல் புத்திரரோடு யுத்தம் பண்ணப் புறப்படும்படிக்கு, பட்டணங்களிலிருந்து கிபியாவுக்கு வந்து கூடினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And we will take ten men of an hundred throughout all the tribes of Israel, and an hundred of a thousand, and a thousand out of ten thousand, to fetch victual for the people, that they may do, when they come to Gibeah of Benjamin, according to all the folly that they have wrought in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1724,51 +2652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது தாண்முதல் பெயெர்செபாமட்டுமுள்ள இஸ்ரவேல் புத்திரர் அனைவரும் கீலேயாத் தேசத்தாருடன் மிஸ்பாவிலே கர்த்தருக்கு முன்பாக ஏகோபித்து சபையாகக் கூடினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then all the children of Israel went out, and the congregation was gathered together as one man, from Dan even to Beersheba, with the land of Gilead, unto the LORD in Mizpeh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1833,51 +2761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இஸ்ரவேல் புத்திரரோடு யுத்தம் பண்ணப் புறப்படும்படிக்கு, பட்டணங்களிலிருந்து கிபியாவுக்கு வந்து கூடினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And we will take ten men of an hundred throughout all the tribes of Israel, and an hundred of a thousand, and a thousand out of ten thousand, to fetch victual for the people, that they may do, when they come to Gibeah of Benjamin, according to all the folly that they have wrought in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1942,51 +2870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்பொழுது கிபியாவுக்குச் செய்ய வேண்டியது என்னவென்றால்: சீட்டுப்போட்டு அதற்கு விரோதமாகப் போவோம்.]]></a:t>
+              <a:t><![CDATA[10. And we will take ten men of an hundred throughout all the tribes of Israel, and an hundred of a thousand, and a thousand out of ten thousand, to fetch victual for the people, that they may do, when they come to Gibeah of Benjamin, according to all the folly that they have wrought in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2051,51 +2979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கிபியாவின் குடிகளிலே தெரிந்து கொள்ளப்பட்ட எழுநூறுபேரையல்லாமல் அந்நாளில் பட்டணங்களிலிருந்து வந்து கூடின பட்டயம் உருவுகிற மனுஷரின் இலக்கம் இருபத்தாறாயிரம்பேர் என்று தொகையிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[10. And we will take ten men of an hundred throughout all the tribes of Israel, and an hundred of a thousand, and a thousand out of ten thousand, to fetch victual for the people, that they may do, when they come to Gibeah of Benjamin, according to all the folly that they have wrought in Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2160,51 +3088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கிபியாவின் குடிகளிலே தெரிந்து கொள்ளப்பட்ட எழுநூறுபேரையல்லாமல் அந்நாளில் பட்டணங்களிலிருந்து வந்து கூடின பட்டயம் உருவுகிற மனுஷரின் இலக்கம் இருபத்தாறாயிரம்பேர் என்று தொகையிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[11. So all the men of Israel were gathered against the city, knit together as one man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2269,51 +3197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பென்யமீன் கோத்திரமான கிபியாபட்டணத்தார் இஸ்ரவேலிலே செய்த எல்லா மதிகேட்டுக்கும் தக்கதாக ஜனங்கள் வந்து செய்யும்படிக்கு, நாம் தானியதவசங்களைச் சம்பாதிக்கிறதற்கு, இஸ்ரவேல் கோத்திரங்களிலெல்லாம் நூறு பேரில் பத்துப்பேரையும், ஆயிரம்பேரில் நூறுபேரையும், பதினாயிரம்பேரில் ஆயிரம்பேரையும், தெரிந்தெடுப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the tribes of Israel sent men through all the tribe of Benjamin, saying, What wickedness is this that is done among you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2378,51 +3306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பென்யமீன் கோத்திரமான கிபியாபட்டணத்தார் இஸ்ரவேலிலே செய்த எல்லா மதிகேட்டுக்கும் தக்கதாக ஜனங்கள் வந்து செய்யும்படிக்கு, நாம் தானியதவசங்களைச் சம்பாதிக்கிறதற்கு, இஸ்ரவேல் கோத்திரங்களிலெல்லாம் நூறு பேரில் பத்துப்பேரையும், ஆயிரம்பேரில் நூறுபேரையும், பதினாயிரம்பேரில் ஆயிரம்பேரையும், தெரிந்தெடுப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the tribes of Israel sent men through all the tribe of Benjamin, saying, What wickedness is this that is done among you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2487,51 +3415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பென்யமீன் கோத்திரமான கிபியாபட்டணத்தார் இஸ்ரவேலிலே செய்த எல்லா மதிகேட்டுக்கும் தக்கதாக ஜனங்கள் வந்து செய்யும்படிக்கு, நாம் தானியதவசங்களைச் சம்பாதிக்கிறதற்கு, இஸ்ரவேல் கோத்திரங்களிலெல்லாம் நூறு பேரில் பத்துப்பேரையும், ஆயிரம்பேரில் நூறுபேரையும், பதினாயிரம்பேரில் ஆயிரம்பேரையும், தெரிந்தெடுப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Now therefore deliver us the men, the children of Belial, which are in Gibeah, that we may put them to death, and put away evil from Israel. But the children of Benjamin would not hearken to the voice of their brethren the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2596,51 +3524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த ஜனங்களெல்லாருக்குள்ளும் தெரிந்துகொள்ளப்பட்ட இடதுகை வாக்கான எழுநூறுபேர் இருந்தார்கள்; அவர்கள் அனைவரும் ஒரு மயிரிழையும் தப்பாதபடிக்குக் கவண்கள் எறிவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Now therefore deliver us the men, the children of Belial, which are in Gibeah, that we may put them to death, and put away evil from Israel. But the children of Benjamin would not hearken to the voice of their brethren the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2705,51 +3633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த ஜனங்களெல்லாருக்குள்ளும் தெரிந்துகொள்ளப்பட்ட இடதுகை வாக்கான எழுநூறுபேர் இருந்தார்கள்; அவர்கள் அனைவரும் ஒரு மயிரிழையும் தப்பாதபடிக்குக் கவண்கள் எறிவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Now therefore deliver us the men, the children of Belial, which are in Gibeah, that we may put them to death, and put away evil from Israel. But the children of Benjamin would not hearken to the voice of their brethren the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2814,51 +3742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேலரெல்லாரும் ஒன்றுபோல ஏகோபித்துப் பட்டணத்திற்கு முன்பாகக் கூட்டங்கூடி,]]></a:t>
+              <a:t><![CDATA[14. But the children of Benjamin gathered themselves together out of the cities unto Gibeah, to go out to battle against the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2923,51 +3851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது தாண்முதல் பெயெர்செபாமட்டுமுள்ள இஸ்ரவேல் புத்திரர் அனைவரும் கீலேயாத் தேசத்தாருடன் மிஸ்பாவிலே கர்த்தருக்கு முன்பாக ஏகோபித்து சபையாகக் கூடினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then all the children of Israel went out, and the congregation was gathered together as one man, from Dan even to Beersheba, with the land of Gilead, unto the LORD in Mizpeh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3032,51 +3960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பென்யமீன் கோத்திரத்தையல்லாமல் இஸ்ரவேலிலே பட்டயம் உருவுகிற மனுஷர் நாலு லட்சம்பேர் என்று தொகையிடப்பட்டது; இவர்களெல்லாரும் யுத்தவீரராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. But the children of Benjamin gathered themselves together out of the cities unto Gibeah, to go out to battle against the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3141,51 +4069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பென்யமீன் கோத்திரத்தையல்லாமல் இஸ்ரவேலிலே பட்டயம் உருவுகிற மனுஷர் நாலு லட்சம்பேர் என்று தொகையிடப்பட்டது; இவர்களெல்லாரும் யுத்தவீரராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And the children of Benjamin were numbered at that time out of the cities twenty and six thousand men that drew sword, beside the inhabitants of Gibeah, which were numbered seven hundred chosen men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3250,51 +4178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அறுநூறுபேர் திரும்பிக்கொண்டு ஓடி, வனாந்தரத்திலிருக்கிற ரிம்மோன் கன்மலைக்குப் போய், ரிம்மோன் கன்மலையிலே நாலு மாதம் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And the children of Benjamin were numbered at that time out of the cities twenty and six thousand men that drew sword, beside the inhabitants of Gibeah, which were numbered seven hundred chosen men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3359,51 +4287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அறுநூறுபேர் திரும்பிக்கொண்டு ஓடி, வனாந்தரத்திலிருக்கிற ரிம்மோன் கன்மலைக்குப் போய், ரிம்மோன் கன்மலையிலே நாலு மாதம் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Among all this people there were seven hundred chosen men lefthanded; every one could sling stones at an hair breadth, and not miss.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3468,51 +4396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கே இருந்த இஸ்ரவேலின் கோத்திரத்தார் பென்யமீன் கோத்திரமெங்கும் ஆட்களை அனுப்பி: உங்களுக்குள்ளே நடந்த இந்த அக்கிரமம் என்ன?]]></a:t>
+              <a:t><![CDATA[16. Among all this people there were seven hundred chosen men lefthanded; every one could sling stones at an hair breadth, and not miss.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3577,51 +4505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கே இருந்த இஸ்ரவேலின் கோத்திரத்தார் பென்யமீன் கோத்திரமெங்கும் ஆட்களை அனுப்பி: உங்களுக்குள்ளே நடந்த இந்த அக்கிரமம் என்ன?]]></a:t>
+              <a:t><![CDATA[17. And the men of Israel, beside Benjamin, were numbered four hundred thousand men that drew sword: all these were men of war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3686,51 +4614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இஸ்ரவேல் புத்திரரான அவர்கள் எழும்பி, தேவனுடைய வீட்டிற்குப் போய்: எங்களில் யார் முந்திப் போய் பென்யமீன் புத்திரரோடு யுத்தம்பண்ண வேண்டும் என்று தேவனிடத்தில் விசாரித்தார்கள்; அதற்குக் கர்த்தர்: யூதா முந்திப் போகவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. And the men of Israel, beside Benjamin, were numbered four hundred thousand men that drew sword: all these were men of war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3795,51 +4723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இஸ்ரவேல் புத்திரரான அவர்கள் எழும்பி, தேவனுடைய வீட்டிற்குப் போய்: எங்களில் யார் முந்திப் போய் பென்யமீன் புத்திரரோடு யுத்தம்பண்ண வேண்டும் என்று தேவனிடத்தில் விசாரித்தார்கள்; அதற்குக் கர்த்தர்: யூதா முந்திப் போகவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. And the children of Israel arose, and went up to the house of God, and asked counsel of God, and said, Which of us shall go up first to the battle against the children of Benjamin? And the LORD said, Judah shall go up first.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3904,51 +4832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. இஸ்ரவேலரோ பென்யமீன் புத்திரர் மேல் திரும்பி, பட்டணத்தில் மனுஷர் தொடங்கி மிருகங்கள்மட்டும் கண்டவைகள் எல்லாவற்றையும் பட்டயக்கருக்கினால் வெட்டி, கண்ட பட்டணங்களையெல்லாம் அக்கினியால் கொளுத்திப் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And the children of Israel arose, and went up to the house of God, and asked counsel of God, and said, Which of us shall go up first to the battle against the children of Benjamin? And the LORD said, Judah shall go up first.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4013,51 +4941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. இஸ்ரவேலரோ பென்யமீன் புத்திரர் மேல் திரும்பி, பட்டணத்தில் மனுஷர் தொடங்கி மிருகங்கள்மட்டும் கண்டவைகள் எல்லாவற்றையும் பட்டயக்கருக்கினால் வெட்டி, கண்ட பட்டணங்களையெல்லாம் அக்கினியால் கொளுத்திப் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And the children of Israel arose, and went up to the house of God, and asked counsel of God, and said, Which of us shall go up first to the battle against the children of Benjamin? And the LORD said, Judah shall go up first.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4122,51 +5050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சகல ஜனங்களின் அதிபதிகளும், இஸ்ரவேலின் சகல கோத்திரத்தாரும் தேவனுடைய ஜனமாகிய சபையாகக் கூடிநின்றார்கள்; அவர்கள் பட்டயம் உருவுகிற நாலு லட்சம் காலாட்கள்,]]></a:t>
+              <a:t><![CDATA[2. And the chief of all the people, even of all the tribes of Israel, presented themselves in the assembly of the people of God, four hundred thousand footmen that drew sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4231,51 +5159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது இஸ்ரவேல் புத்திரர் காலமே எழுந்து புறப்பட்டு, கிபியாவுக்கு எதிராகப் பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And the children of Israel rose up in the morning, and encamped against Gibeah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4340,51 +5268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்பு இஸ்ரவேல் மனுஷர் பென்யமீனோடு யுத்தம்பண்ணப் புறப்பட்டு, கிபியாவிலே அவர்களுக்கு எதிராகப் போர் செய்ய அணிவகுத்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And the men of Israel went out to battle against Benjamin; and the men of Israel put themselves in array to fight against them at Gibeah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4449,51 +5377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்பு இஸ்ரவேல் மனுஷர் பென்யமீனோடு யுத்தம்பண்ணப் புறப்பட்டு, கிபியாவிலே அவர்களுக்கு எதிராகப் போர் செய்ய அணிவகுத்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And the men of Israel went out to battle against Benjamin; and the men of Israel put themselves in array to fight against them at Gibeah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4558,51 +5486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆனாலும் பென்யமீன் புத்திரர் கிபியாவிலிருந்து புறப்பட்டு, இஸ்ரவேலில் இருபத்தீராயிரம்பேரை அன்றையதினம் தரையிலே விழும்படி சங்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And the children of Benjamin came forth out of Gibeah, and destroyed down to the ground of the Israelites that day twenty and two thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4667,51 +5595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆனாலும் பென்யமீன் புத்திரர் கிபியாவிலிருந்து புறப்பட்டு, இஸ்ரவேலில் இருபத்தீராயிரம்பேரை அன்றையதினம் தரையிலே விழும்படி சங்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And the children of Benjamin came forth out of Gibeah, and destroyed down to the ground of the Israelites that day twenty and two thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4776,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் ஜனங்கள் தங்களைத் திடப்படுத்திக்கொண்டு, முதல்நாளில் அணிவகுத்து நின்ற ஸ்தலத்திலே, மறுபடியும் போர்செய்ய அணிவகுத்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And the people the men of Israel encouraged themselves, and set their battle again in array in the place where they put themselves in array the first day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4885,51 +5813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் ஜனங்கள் தங்களைத் திடப்படுத்திக்கொண்டு, முதல்நாளில் அணிவகுத்து நின்ற ஸ்தலத்திலே, மறுபடியும் போர்செய்ய அணிவகுத்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And the people the men of Israel encouraged themselves, and set their battle again in array in the place where they put themselves in array the first day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4994,51 +5922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் ஜனங்கள் தங்களைத் திடப்படுத்திக்கொண்டு, முதல்நாளில் அணிவகுத்து நின்ற ஸ்தலத்திலே, மறுபடியும் போர்செய்ய அணிவகுத்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[23. (And the children of Israel went up and wept before the LORD until even, and asked counsel of the LORD, saying, Shall I go up again to battle against the children of Benjamin my brother? And the LORD said, Go up against him.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5103,51 +6031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் போய், கர்த்தருடைய சந்நிதியில் சாயங்காலமட்டும் அழுது: எங்கள் சகோதரராகிய பென்யமீன் புத்திரரோடே திரும்பவும் யுத்தம் கலக்கப்போவோமா என்று கர்த்தரிடத்தில் விசாரித்தார்கள்; அப்பொழுது கர்த்தர்; அவர்களுக்கு விரோதமாய்ப் போங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. (And the children of Israel went up and wept before the LORD until even, and asked counsel of the LORD, saying, Shall I go up again to battle against the children of Benjamin my brother? And the LORD said, Go up against him.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5212,51 +6140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் போய், கர்த்தருடைய சந்நிதியில் சாயங்காலமட்டும் அழுது: எங்கள் சகோதரராகிய பென்யமீன் புத்திரரோடே திரும்பவும் யுத்தம் கலக்கப்போவோமா என்று கர்த்தரிடத்தில் விசாரித்தார்கள்; அப்பொழுது கர்த்தர்; அவர்களுக்கு விரோதமாய்ப் போங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. (And the children of Israel went up and wept before the LORD until even, and asked counsel of the LORD, saying, Shall I go up again to battle against the children of Benjamin my brother? And the LORD said, Go up against him.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5321,51 +6249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சகல ஜனங்களின் அதிபதிகளும், இஸ்ரவேலின் சகல கோத்திரத்தாரும் தேவனுடைய ஜனமாகிய சபையாகக் கூடிநின்றார்கள்; அவர்கள் பட்டயம் உருவுகிற நாலு லட்சம் காலாட்கள்,]]></a:t>
+              <a:t><![CDATA[2. And the chief of all the people, even of all the tribes of Israel, presented themselves in the assembly of the people of God, four hundred thousand footmen that drew sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5430,51 +6358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மறுநாளிலே இஸ்ரவேல் புத்திரர் பென்யமீன் புத்திரர் கிட்டச் சேருகிறபோது,]]></a:t>
+              <a:t><![CDATA[24. And the children of Israel came near against the children of Benjamin the second day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5539,51 +6467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பென்யமீன் கோத்திரத்தாரும் அந்நாளிலே கிபியாவிலிருந்து அவர்களுக்கு எதிராகப் புறப்பட்டுவந்து, பின்னும் இஸ்ரவேல் புத்திரரில் பட்டயம் உருவுகிற பதினெண்ணாயிரம்பேரைத் தரையிலே விழும்படி சங்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And Benjamin went forth against them out of Gibeah the second day, and destroyed down to the ground of the children of Israel again eighteen thousand men; all these drew the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5648,51 +6576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது இஸ்ரவேல் புத்திரராகிய சகல ஜனங்களும் புறப்பட்டு, தேவனுடைய வீட்டிற்குப்போய், அங்கே கர்த்தருடைய சந்நிதியில் அழுது, தரித்திருந்து, அன்று சாயங்காலமட்டும் உபவாசித்து, கர்த்தருடைய சந்நிதியில் சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டு,]]></a:t>
+              <a:t><![CDATA[25. And Benjamin went forth against them out of Gibeah the second day, and destroyed down to the ground of the children of Israel again eighteen thousand men; all these drew the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5757,51 +6685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது இஸ்ரவேல் புத்திரராகிய சகல ஜனங்களும் புறப்பட்டு, தேவனுடைய வீட்டிற்குப்போய், அங்கே கர்த்தருடைய சந்நிதியில் அழுது, தரித்திருந்து, அன்று சாயங்காலமட்டும் உபவாசித்து, கர்த்தருடைய சந்நிதியில் சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டு,]]></a:t>
+              <a:t><![CDATA[25. And Benjamin went forth against them out of Gibeah the second day, and destroyed down to the ground of the children of Israel again eighteen thousand men; all these drew the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5866,51 +6794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது இஸ்ரவேல் புத்திரராகிய சகல ஜனங்களும் புறப்பட்டு, தேவனுடைய வீட்டிற்குப்போய், அங்கே கர்த்தருடைய சந்நிதியில் அழுது, தரித்திருந்து, அன்று சாயங்காலமட்டும் உபவாசித்து, கர்த்தருடைய சந்நிதியில் சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டு,]]></a:t>
+              <a:t><![CDATA[26. Then all the children of Israel, and all the people, went up, and came unto the house of God, and wept, and sat there before the LORD, and fasted that day until even, and offered burnt offerings and peace offerings before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5975,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தரிடத்தில் விசாரித்தார்கள்; தேவனுடைய உடன்படிக்கையின் பெட்டி அந்நாட்களில் அங்கே இருந்தது.]]></a:t>
+              <a:t><![CDATA[26. Then all the children of Israel, and all the people, went up, and came unto the house of God, and wept, and sat there before the LORD, and fasted that day until even, and offered burnt offerings and peace offerings before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6084,51 +7012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆரோனின் குமாரனாகிய எலெயாசாரின் மகன் பினெகாஸ் அந்நாட்களில் அவருடைய சந்நிதியில் நின்றான்; எங்கள் சகோதரராகிய பென்யமீன் புத்திரரோடே பின்னும் யுத்தம்பண்ணப் புறப்படலாமா புறப்படலாகாதா என்று அவர்கள் விசாரித்தார்கள்; அப்பொழுது கர்த்தர்: போங்கள்; நாளைக்கு அவர்களை உங்கள் கையில் ஒப்புக்கொடுப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[26. Then all the children of Israel, and all the people, went up, and came unto the house of God, and wept, and sat there before the LORD, and fasted that day until even, and offered burnt offerings and peace offerings before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6193,51 +7121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆரோனின் குமாரனாகிய எலெயாசாரின் மகன் பினெகாஸ் அந்நாட்களில் அவருடைய சந்நிதியில் நின்றான்; எங்கள் சகோதரராகிய பென்யமீன் புத்திரரோடே பின்னும் யுத்தம்பண்ணப் புறப்படலாமா புறப்படலாகாதா என்று அவர்கள் விசாரித்தார்கள்; அப்பொழுது கர்த்தர்: போங்கள்; நாளைக்கு அவர்களை உங்கள் கையில் ஒப்புக்கொடுப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[27. And the children of Israel enquired of the LORD, (for the ark of the covenant of God was there in those days,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6302,51 +7230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது இஸ்ரவேல் புத்திரர் கிபியாவைச் சுற்றிலும் பதிவிடையாட்களை வைத்து,]]></a:t>
+              <a:t><![CDATA[28. And Phinehas, the son of Eleazar, the son of Aaron, stood before it in those days,) saying, Shall I yet again go out to battle against the children of Benjamin my brother, or shall I cease? And the LORD said, Go up; in order to morrow I will deliver them into yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6411,51 +7339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மூன்றாம்நாளிலே பென்யமீன் புத்திரருக்கு விரோதமாய்ப் போய், முன் இரண்டுதரம் செய்ததுபோல, கிபியாவுக்குச் சமீபமாய்ப் போருக்கு அணிவகுத்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And Phinehas, the son of Eleazar, the son of Aaron, stood before it in those days,) saying, Shall I yet again go out to battle against the children of Benjamin my brother, or shall I cease? And the LORD said, Go up; in order to morrow I will deliver them into yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6520,51 +7448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேல் புத்திரர் மிஸ்பாவுக்கு வந்த செய்தியைப் பென்யமீன் புத்திரர் கேள்விப்பட்டார்கள்; அந்த அக்கிரமம் நடந்தது எப்படி, சொல்லுங்கள் என்று இஸ்ரவேல் புத்திரர் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. (Now the children of Benjamin heard that the children of Israel were gone up to Mizpeh.) Then said the children of Israel, Tell us, how was this wickedness?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6629,51 +7557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மூன்றாம்நாளிலே பென்யமீன் புத்திரருக்கு விரோதமாய்ப் போய், முன் இரண்டுதரம் செய்ததுபோல, கிபியாவுக்குச் சமீபமாய்ப் போருக்கு அணிவகுத்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And Phinehas, the son of Eleazar, the son of Aaron, stood before it in those days,) saying, Shall I yet again go out to battle against the children of Benjamin my brother, or shall I cease? And the LORD said, Go up; in order to morrow I will deliver them into yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6738,51 +7666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது பென்யமீன் புத்திரர் ஜனத்திற்கு விரோதமாய்ப் புறப்பட்டுப் பட்டணத்தை விட்டு, அப்பாலே வந்து, வெளியிலே பெத்தேலுக்கும் கிபியாவுக்கும் போகிற இரண்டு வழிகளில் இஸ்ரவேல் ஜனத்தில் ஏறக்குறைய முப்பது பேரை, முதல் இரண்டுதரம் செய்தது போல, வெட்டவும் கொல்லவும் தொடங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And Phinehas, the son of Eleazar, the son of Aaron, stood before it in those days,) saying, Shall I yet again go out to battle against the children of Benjamin my brother, or shall I cease? And the LORD said, Go up; in order to morrow I will deliver them into yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6847,51 +7775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது பென்யமீன் புத்திரர் ஜனத்திற்கு விரோதமாய்ப் புறப்பட்டுப் பட்டணத்தை விட்டு, அப்பாலே வந்து, வெளியிலே பெத்தேலுக்கும் கிபியாவுக்கும் போகிற இரண்டு வழிகளில் இஸ்ரவேல் ஜனத்தில் ஏறக்குறைய முப்பது பேரை, முதல் இரண்டுதரம் செய்தது போல, வெட்டவும் கொல்லவும் தொடங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And Israel set hidden attackers in wait round about Gibeah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6956,51 +7884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது பென்யமீன் புத்திரர் ஜனத்திற்கு விரோதமாய்ப் புறப்பட்டுப் பட்டணத்தை விட்டு, அப்பாலே வந்து, வெளியிலே பெத்தேலுக்கும் கிபியாவுக்கும் போகிற இரண்டு வழிகளில் இஸ்ரவேல் ஜனத்தில் ஏறக்குறைய முப்பது பேரை, முதல் இரண்டுதரம் செய்தது போல, வெட்டவும் கொல்லவும் தொடங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And the children of Israel went up against the children of Benjamin on the third day, and put themselves in array against Gibeah, as at other times.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7065,51 +7993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. முன்போல நமக்கு முன்பாக முறிய அடிக்கப்படுகிறார்கள் என்று பென்யமீன்புத்திரர் சொன்னார்கள்; இஸ்ரவேல் புத்திரரோ: அவர்களைப் பட்டணத்தை விட்டு அப்பாலேயிருக்கிற வழிகளிலே வரப்பண்ணும்படிக்கு, நாம் ஓடவேண்டும் என்று சொல்லியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And the children of Israel went up against the children of Benjamin on the third day, and put themselves in array against Gibeah, as at other times.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7174,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. முன்போல நமக்கு முன்பாக முறிய அடிக்கப்படுகிறார்கள் என்று பென்யமீன்புத்திரர் சொன்னார்கள்; இஸ்ரவேல் புத்திரரோ: அவர்களைப் பட்டணத்தை விட்டு அப்பாலேயிருக்கிற வழிகளிலே வரப்பண்ணும்படிக்கு, நாம் ஓடவேண்டும் என்று சொல்லியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[31. And the children of Benjamin went out against the people, and were drawn away from the city; and they began to strike of the people, and kill, as at other times, in the highways, of which one goes up to the house of God, and the other to Gibeah in the field, about thirty men of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7283,51 +8211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது இஸ்ரவேல் மனுஷர் எல்லாரும் தங்கள் ஸ்தானத்திலிருந்து எழும்பி, பாகால்தாமாரிலே யுத்தத்திற்கு அணிவகுத்து நின்றார்கள்; இஸ்ரவேலரில் கிபியாவின் பள்ளத்தாக்கிலே பதிவிருந்தவர்கள் தங்கள் ஸ்தானத்திலிருந்து புறப்பட்டு,]]></a:t>
+              <a:t><![CDATA[31. And the children of Benjamin went out against the people, and were drawn away from the city; and they began to strike of the people, and kill, as at other times, in the highways, of which one goes up to the house of God, and the other to Gibeah in the field, about thirty men of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7392,51 +8320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது இஸ்ரவேல் மனுஷர் எல்லாரும் தங்கள் ஸ்தானத்திலிருந்து எழும்பி, பாகால்தாமாரிலே யுத்தத்திற்கு அணிவகுத்து நின்றார்கள்; இஸ்ரவேலரில் கிபியாவின் பள்ளத்தாக்கிலே பதிவிருந்தவர்கள் தங்கள் ஸ்தானத்திலிருந்து புறப்பட்டு,]]></a:t>
+              <a:t><![CDATA[31. And the children of Benjamin went out against the people, and were drawn away from the city; and they began to strike of the people, and kill, as at other times, in the highways, of which one goes up to the house of God, and the other to Gibeah in the field, about thirty men of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7501,51 +8429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர்களில் எல்லா இஸ்ரவேலிலும் தெரிந்துகொள்ளப்பட்ட பதினாயிரம்பேர் கிபியாவுக்கு எதிரே வந்தார்கள்; யுத்தம் பலத்தது; ஆனாலும் தங்களுக்கு விக்கினம் நேரிட்டது என்று அவர்கள் அறியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And the children of Benjamin said, They are smitten down before us, as at the first. But the children of Israel said, Let us flee, and draw them from the city unto the highways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7610,51 +8538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. கர்த்தர் இஸ்ரவேலுக்கு முன்பாகப் பென்யமீனை முறிய அடித்தார்; அந்நாளிலே இஸ்ரவேல் புத்திரர் பென்யமீனிலே பட்டயம் உருவுகிற ஆட்களாகிய இருபத்தையாயிரத்து நூறுபேரைச் சங்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And the children of Benjamin said, They are smitten down before us, as at the first. But the children of Israel said, Let us flee, and draw them from the city unto the highways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7719,51 +8647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேல் புத்திரர் மிஸ்பாவுக்கு வந்த செய்தியைப் பென்யமீன் புத்திரர் கேள்விப்பட்டார்கள்; அந்த அக்கிரமம் நடந்தது எப்படி, சொல்லுங்கள் என்று இஸ்ரவேல் புத்திரர் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. (Now the children of Benjamin heard that the children of Israel were gone up to Mizpeh.) Then said the children of Israel, Tell us, how was this wickedness?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7828,51 +8756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. கர்த்தர் இஸ்ரவேலுக்கு முன்பாகப் பென்யமீனை முறிய அடித்தார்; அந்நாளிலே இஸ்ரவேல் புத்திரர் பென்யமீனிலே பட்டயம் உருவுகிற ஆட்களாகிய இருபத்தையாயிரத்து நூறுபேரைச் சங்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[32. And the children of Benjamin said, They are smitten down before us, as at the first. But the children of Israel said, Let us flee, and draw them from the city unto the highways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7937,51 +8865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. கர்த்தர் இஸ்ரவேலுக்கு முன்பாகப் பென்யமீனை முறிய அடித்தார்; அந்நாளிலே இஸ்ரவேல் புத்திரர் பென்யமீனிலே பட்டயம் உருவுகிற ஆட்களாகிய இருபத்தையாயிரத்து நூறுபேரைச் சங்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[33. And all the men of Israel rose up out of their place, and put themselves in array at Baaltamar: and the hidden attackers in wait of Israel came forth out of their places, even out of the meadows of Gibeah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8046,51 +8974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. இஸ்ரவேலர் கிபியாவுக்கு அப்பாலே வைத்த பதிவிடையை நம்பியிருந்தபடியினாலே, பென்யமீனருக்கு இடம் கொடுத்தார்கள்; அதினாலே அவர்கள் முறிய அடிக்கப்படுகிறார்கள் என்று பென்யமீன் புத்திரருக்குக் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[33. And all the men of Israel rose up out of their place, and put themselves in array at Baaltamar: and the hidden attackers in wait of Israel came forth out of their places, even out of the meadows of Gibeah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8155,51 +9083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. இஸ்ரவேலர் கிபியாவுக்கு அப்பாலே வைத்த பதிவிடையை நம்பியிருந்தபடியினாலே, பென்யமீனருக்கு இடம் கொடுத்தார்கள்; அதினாலே அவர்கள் முறிய அடிக்கப்படுகிறார்கள் என்று பென்யமீன் புத்திரருக்குக் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[33. And all the men of Israel rose up out of their place, and put themselves in array at Baaltamar: and the hidden attackers in wait of Israel came forth out of their places, even out of the meadows of Gibeah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8264,51 +9192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்பொழுது பதிவிடையிருந்தவர்கள் தீவிரமாய்க் கிபியாவின்மேல் பாய்ந்து பரவி, பட்டணத்தில் இருக்கிறவர்களெல்லாரையும் பட்டயக்கருக்கினால் வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[34. And there came against Gibeah ten thousand chosen men out of all Israel, and the battle was sore: but they knew not that evil was near them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8373,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்பொழுது பதிவிடையிருந்தவர்கள் தீவிரமாய்க் கிபியாவின்மேல் பாய்ந்து பரவி, பட்டணத்தில் இருக்கிறவர்களெல்லாரையும் பட்டயக்கருக்கினால் வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[34. And there came against Gibeah ten thousand chosen men out of all Israel, and the battle was sore: but they knew not that evil was near them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8482,51 +9410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பட்டணத்திலிருந்து மகா பெரிய புகையை எழும்பப்பண்ணுவதே இஸ்ரவேலருக்கும் பதிவிடைக்காரருக்கும் குறிக்கப்பட்ட அடையாளமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[35. And the LORD stroke Benjamin before Israel: and the children of Israel destroyed of the Benjamites that day twenty and five thousand and an hundred men: all these drew the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8591,51 +9519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பட்டணத்திலிருந்து மகா பெரிய புகையை எழும்பப்பண்ணுவதே இஸ்ரவேலருக்கும் பதிவிடைக்காரருக்கும் குறிக்கப்பட்ட அடையாளமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[35. And the LORD stroke Benjamin before Israel: and the children of Israel destroyed of the Benjamites that day twenty and five thousand and an hundred men: all these drew the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8700,51 +9628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆகையால் இஸ்ரவேலர் யுத்தத்திலே பின்வாங்கினபோது, பென்யமீனர்: முந்தின யுத்தத்தில் நடந்ததுபோல, அவர்கள் நமக்கு முன்பாக முறிய அடிக்கப்படுகிறார்களே என்று சொல்லி, இஸ்ரவேலரில் ஏறக்குறைய முப்பதுபேரை வெட்டவும் கொல்லவும் தொடங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[36. So the children of Benjamin saw that they were smitten: for the men of Israel gave place to the Benjamites, because they trusted unto the hidden attackers in wait which they had set beside Gibeah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8809,51 +9737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆகையால் இஸ்ரவேலர் யுத்தத்திலே பின்வாங்கினபோது, பென்யமீனர்: முந்தின யுத்தத்தில் நடந்ததுபோல, அவர்கள் நமக்கு முன்பாக முறிய அடிக்கப்படுகிறார்களே என்று சொல்லி, இஸ்ரவேலரில் ஏறக்குறைய முப்பதுபேரை வெட்டவும் கொல்லவும் தொடங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[36. So the children of Benjamin saw that they were smitten: for the men of Israel gave place to the Benjamites, because they trusted unto the hidden attackers in wait which they had set beside Gibeah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8918,51 +9846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கொலைசெய்யப்பட்ட ஸ்திரீயின் புருஷனாகிய லேவியன் மாறுத்தரமாக: நானும் என் மறுமனையாட்டியும் பென்யமீன் நாட்டிலுள்ள கிபியாவிலே இராத்தங்க வந்தோம்.]]></a:t>
+              <a:t><![CDATA[4. And the Levite, the husband of the woman that was slain, answered and said, I came into Gibeah that belongs to Benjamin, I and my concubine, to lodge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9027,51 +9955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆகையால் இஸ்ரவேலர் யுத்தத்திலே பின்வாங்கினபோது, பென்யமீனர்: முந்தின யுத்தத்தில் நடந்ததுபோல, அவர்கள் நமக்கு முன்பாக முறிய அடிக்கப்படுகிறார்களே என்று சொல்லி, இஸ்ரவேலரில் ஏறக்குறைய முப்பதுபேரை வெட்டவும் கொல்லவும் தொடங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[36. So the children of Benjamin saw that they were smitten: for the men of Israel gave place to the Benjamites, because they trusted unto the hidden attackers in wait which they had set beside Gibeah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9136,51 +10064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பட்டணத்திலிருந்து புகையானது ஸ்தம்பம்போல உயர எழும்பினபோது, பென்யமீனர் பின்னாகப் பார்த்தார்கள்; இதோ, பட்டணத்தின் அக்கினிஜுவாலை வானபரியந்தம் எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[37. And the hidden attackers in wait hasted, and rushed upon Gibeah; and the hidden attackers in wait drew themselves along, and stroke all the city with the edge of the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9245,51 +10173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பட்டணத்திலிருந்து புகையானது ஸ்தம்பம்போல உயர எழும்பினபோது, பென்யமீனர் பின்னாகப் பார்த்தார்கள்; இதோ, பட்டணத்தின் அக்கினிஜுவாலை வானபரியந்தம் எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[37. And the hidden attackers in wait hasted, and rushed upon Gibeah; and the hidden attackers in wait drew themselves along, and stroke all the city with the edge of the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9354,51 +10282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது இஸ்ரவேலர் திரும்பிக் கொண்டார்கள்; பென்யமீன் மனுஷரோ, தங்களுக்கு விக்கினம் நேரிட்டதைக் கண்டு திகைத்து,]]></a:t>
+              <a:t><![CDATA[38. Now there was an appointed sign between the men of Israel and the hidden attackers in wait, that they should make a great flame with smoke rise up out of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9463,51 +10391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது இஸ்ரவேலர் திரும்பிக் கொண்டார்கள்; பென்யமீன் மனுஷரோ, தங்களுக்கு விக்கினம் நேரிட்டதைக் கண்டு திகைத்து,]]></a:t>
+              <a:t><![CDATA[38. Now there was an appointed sign between the men of Israel and the hidden attackers in wait, that they should make a great flame with smoke rise up out of the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9572,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. இஸ்ரவேல் புத்திரரைவிட்டு, வனாந்தரத்திற்குப் போகிற வழிக்கு நேராய்த் திரும்பி ஓடிப்போனார்கள்; ஆனாலும் யுத்தம் அவர்களைத் தொடர்ந்தது; பட்டணங்களில் இருந்தவர்களும் தங்கள் நடுவே அகப்பட்டவர்களைக் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[39. And when the men of Israel retired in the battle, Benjamin began to strike and kill of the men of Israel about thirty persons: for they said, Surely they are smitten down before us, as in the first battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9681,51 +10609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இப்படியே பென்யமீனரை வளைந்து கொண்டு துரத்தி, கிபியாவுக்குக் கிழக்குப்புறமாக வருமட்டும், அவர்களை லேசாய் மிதித்துப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[39. And when the men of Israel retired in the battle, Benjamin began to strike and kill of the men of Israel about thirty persons: for they said, Surely they are smitten down before us, as in the first battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9790,51 +10718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இப்படியே பென்யமீனரை வளைந்து கொண்டு துரத்தி, கிபியாவுக்குக் கிழக்குப்புறமாக வருமட்டும், அவர்களை லேசாய் மிதித்துப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[39. And when the men of Israel retired in the battle, Benjamin began to strike and kill of the men of Israel about thirty persons: for they said, Surely they are smitten down before us, as in the first battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9899,51 +10827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. இதினால் பென்யமீனரிலே பதினெண்ணாயிரம்பேர் விழுந்தார்கள்; அவர்களெல்லாரும் பலவான்களாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[40. But when the flame began to arise up out of the city with a pillar of smoke, the Benjamites looked behind them, and, behold, the flame of the city ascended up to heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10008,51 +10936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. மற்றவர்கள் விலகி, வனாந்தரத்தில் இருக்கிற ரிம்மோன் கன்மலைக்கு ஓடிப்போனார்கள்; அவர்களில் இன்னும் ஐயாயிரம்பேரை வழிகளிலே கொன்று, மற்றவர்களைக் கீதோம்மட்டும் பின் தொடர்ந்து, அவர்களில் இரண்டாயிரம் பேரை வெட்டிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[40. But when the flame began to arise up out of the city with a pillar of smoke, the Benjamites looked behind them, and, behold, the flame of the city ascended up to heaven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10117,51 +11045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கொலைசெய்யப்பட்ட ஸ்திரீயின் புருஷனாகிய லேவியன் மாறுத்தரமாக: நானும் என் மறுமனையாட்டியும் பென்யமீன் நாட்டிலுள்ள கிபியாவிலே இராத்தங்க வந்தோம்.]]></a:t>
+              <a:t><![CDATA[4. And the Levite, the husband of the woman that was slain, answered and said, I came into Gibeah that belongs to Benjamin, I and my concubine, to lodge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10226,51 +11154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. மற்றவர்கள் விலகி, வனாந்தரத்தில் இருக்கிற ரிம்மோன் கன்மலைக்கு ஓடிப்போனார்கள்; அவர்களில் இன்னும் ஐயாயிரம்பேரை வழிகளிலே கொன்று, மற்றவர்களைக் கீதோம்மட்டும் பின் தொடர்ந்து, அவர்களில் இரண்டாயிரம் பேரை வெட்டிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[41. And when the men of Israel turned again, the men of Benjamin were amazed: for they saw that evil was come upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10335,51 +11263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. மற்றவர்கள் விலகி, வனாந்தரத்தில் இருக்கிற ரிம்மோன் கன்மலைக்கு ஓடிப்போனார்கள்; அவர்களில் இன்னும் ஐயாயிரம்பேரை வழிகளிலே கொன்று, மற்றவர்களைக் கீதோம்மட்டும் பின் தொடர்ந்து, அவர்களில் இரண்டாயிரம் பேரை வெட்டிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[41. And when the men of Israel turned again, the men of Benjamin were amazed: for they saw that evil was come upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10444,51 +11372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. இவ்விதமாய் பென்யமீனரில் அந்நாளில் விழுந்தவர்களெல்லாரும் இருபத்தையாயிரம் பேர்; அவர்களெல்லாரும் பட்டயம் உருவுகிற பலவான்களாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[42. Therefore they turned their backs before the men of Israel unto the way of the wilderness; but the battle overtook them; and them which came out of the cities they destroyed in the midst of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10553,51 +11481,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. இவ்விதமாய் பென்யமீனரில் அந்நாளில் விழுந்தவர்களெல்லாரும் இருபத்தையாயிரம் பேர்; அவர்களெல்லாரும் பட்டயம் உருவுகிற பலவான்களாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[42. Therefore they turned their backs before the men of Israel unto the way of the wilderness; but the battle overtook them; and them which came out of the cities they destroyed in the midst of them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. Therefore they turned their backs before the men of Israel unto the way of the wilderness; but the battle overtook them; and them which came out of the cities they destroyed in the midst of them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. Thus they enclosed the Benjamites round about, and chased them, and trode them down with ease opposite to Gibeah toward the sunrising.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. Thus they enclosed the Benjamites round about, and chased them, and trode them down with ease opposite to Gibeah toward the sunrising.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. And there fell of Benjamin eighteen thousand men; all these were men of valour.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. And they turned and fled toward the wilderness unto the rock of Rimmon: and they gleaned of them in the highways five thousand men; and pursued hard after them unto Gidom, and slew two thousand men of them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. And they turned and fled toward the wilderness unto the rock of Rimmon: and they gleaned of them in the highways five thousand men; and pursued hard after them unto Gidom, and slew two thousand men of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10632,51 +12214,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529206" r:id="rId1"/>
+    <p:sldLayoutId id="2478619335" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10684,50 +12266,114 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide102.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide102.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide103.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide103.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide104.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide104.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide105.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide105.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide106.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide106.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide107.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide107.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -11408,50 +13054,98 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -11556,51 +13250,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆದರೆ ಗಿಬೆಯ ಪಟ್ಟಣದವರು ನನಗೆ ವಿರೋಧವಾಗಿ ಎದ್ದು ನಾನು ಇಳಿದಿದ್ದ ಮನೆ ಯನ್ನು ರಾತ್ತಿಯಲ್ಲಿ ಮುತ್ತಿಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது கிபியாபட்டணத்தார் எனக்கு விரோதமாய் எழும்பி, என்னைக் கொலைசெய்ய நினைத்து, நான் இருந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெட்டிப்போட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. இவ்விதமாய் பென்யமீனரில் அந்நாளில் விழுந்தவர்களெல்லாரும் இருபத்தையாயிரம் பேர்; அவர்களெல்லாரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide102.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பட்டயம் உருவுகிற பலவான்களாயிருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide103.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[47. அறுநூறுபேர் திரும்பிக்கொண்டு ஓடி, வனாந்தரத்திலிருக்கிற ரிம்மோன் கன்மலைக்குப் போய், ரிம்மோன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide104.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கன்மலையிலே நாலு மாதம் இருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide105.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[48. இஸ்ரவேலரோ பென்யமீன் புத்திரர் மேல் திரும்பி, பட்டணத்தில் மனுஷர் தொடங்கி மிருகங்கள்மட்டும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide106.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கண்டவைகள் எல்லாவற்றையும் பட்டயக்கருக்கினால் வெட்டி, கண்ட பட்டணங்களையெல்லாம் அக்கினியால் கொளுத்திப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide107.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನನ್ನು ಕೊಂದು ಹಾಕುವದಕ್ಕೆ ಆಲೋಚಿಸಿ ನನ್ನ ಉಪಪತ್ನಿಯನ್ನು ಕುಂದಿಸಿದರು; ಅವಳು ಸತ್ತುಹೋದಳು.]]></a:t>
+              <a:t><![CDATA[வீட்டை இராத்திரியிலே வளைந்து கொண்டு, என் மறுமனையாட்டியை அவமானப்படுத்தினார்கள்; அதினாலே அவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಅವರು ಇಸ್ರಾಯೇಲಿನಲ್ಲಿ ದುಷ್ಕರ್ಮವನ್ನೂ ಬುದ್ಧಿಹೀನವಾದ ಕೆಲಸವನ್ನೂ ಮಾಡಿದ್ದರಿಂದ ನಾನು ನನ್ನ ಉಪಪತ್ನಿ ಯನ್ನು]]></a:t>
+              <a:t><![CDATA[செத்துப்போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಿಡಿದು ಅವಳನ್ನು ಕಡಿದು ಇಸ್ರಾಯೇಲಿನ ಬಾಧ್ಯತೆಯಾದ ಸೀಮೆಯೆಲ್ಲಾದರಲ್ಲಿ ಕಳುಹಿಸಿದೆನು.]]></a:t>
+              <a:t><![CDATA[6. ஆகையால் இஸ்ரவேலிலே அவர்கள் இப்படிப்பட்ட முறைகேட்டையும் மதிகேட்டையும் செய்தபடியினால், நான் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಇಗೋ, ನೀವೆಲ್ಲರು ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳಾಗಿದ್ದೀರಿ; ನಿಮ್ಮ ಮಾತನ್ನೂ ಆಲೋಚನೆಯನ್ನೂ ಇಲ್ಲಿ ಹೇಳಿ ಕೊಡಿರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[மறுமனையாட்டியைப் பிடித்துத் துண்டித்து, இஸ்ரவேலின் சுதந்தரமான சகல நாடுகளுக்கும் அனுப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಗಿಬೆಯದಲ್ಲಿರುವ ಬೆಲಿಯಾಳನ ಮಕ್ಕಳಾದ ಆ ಮನುಷ್ಯರನ್ನು ನಾವು ಕೊಲೆಮಾಡಿ ಕೆಟ್ಟತನವನ್ನು ಇಸ್ರಾಯೇಲಿನಿಂದ]]></a:t>
+              <a:t><![CDATA[7. நீங்கள் எல்லாரும் இஸ்ரவேல் புத்திரராமே, இங்கே ஆலோசித்துத் தீர்மானம் பண்ணுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +15098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೆಗೆದುಹಾಕುವ ಹಾಗೆ ಅವರನ್ನು ಒಪ್ಪಿಸಿಕೊಡಿರಿ ಎಂದು ಹೇಳಬೇಕು ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது எல்லா ஜனங்களும் ஏகமாய் எழும்பி: நம்மில் ஒருவரும் தன் கூடாரத்திற்குப் போகவும்படாது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +15230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆಗ ಸಮಸ್ತ ಜನವೂ ಒಬ್ಬ ಮನುಷ್ಯನ ಹಾಗೆ ಎದ್ದು ನಮ್ಮಲ್ಲಿ ಯಾವನೂ ತನ್ನ ಡೇರೆಗೆ ಹೋಗದಿರಲಿ. ಮತ್ತು ತನ್ನ ಮನೆಗೆ]]></a:t>
+              <a:t><![CDATA[ஒருவனும் தன் வீட்டிற்குத் திரும்பவும்படாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +15362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿರುಗಕೂಡದು.]]></a:t>
+              <a:t><![CDATA[9. இப்பொழுது கிபியாவுக்குச் செய்ய வேண்டியது என்னவென்றால்: சீட்டுப்போட்டு அதற்கு விரோதமாகப் போவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +15494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆದರೆ ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳು ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳಾದ ತಮ್ಮ ಸಹೋದರರ ಮಾತನ್ನು ಕೇಳುವುದಕ್ಕೆ ಮನಸ್ಸಿ ಲ್ಲದೆ]]></a:t>
+              <a:t><![CDATA[10. பென்யமீன் கோத்திரமான கிபியாபட்டணத்தார் இஸ்ரவேலிலே செய்த எல்லா மதிகேட்டுக்கும் தக்கதாக ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +15626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಆಗ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳೆಲ್ಲರು ಹೊರಟು ಗಿಲ್ಯಾದು ಸಹಿತವಾಗಿ ದಾನ್‌ ಪಟ್ಟಣವು ಮೊದಲುಗೊಂಡು ಬೇರ್ಷೆಬದ ಮಟ್ಟಿಗೂ ಸಭೆಯು]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது தாண்முதல் பெயெர்செபாமட்டுமுள்ள இஸ்ரவேல் புத்திரர் அனைவரும் கீலேயாத் தேசத்தாருடன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +15758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳ ಸಂಗಡ ಯುದ್ಧಮಾಡು ವದಕ್ಕೆ ಹೊರಡುವ ಹಾಗೆ ಪಟ್ಟಣಗಳಿಂದ ಗಿಬೆಯಲ್ಲಿ ಬಂದು ಕೂಡಿದರು.]]></a:t>
+              <a:t><![CDATA[வந்து செய்யும்படிக்கு, நாம் தானியதவசங்களைச் சம்பாதிக்கிறதற்கு, இஸ்ரவேல் கோத்திரங்களிலெல்லாம் நூறு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +15890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಈಗ ನಾವು ಗಿಬೆಯಕ್ಕೆ ಮಾಡುವದು ಇದೇ: ಅದಕ್ಕೆ ವಿರೋಧವಾಗಿ ಚೀಟುಗಳು ಬಿದ್ದ ಪ್ರಕಾರ ಹೋಗೋಣ.]]></a:t>
+              <a:t><![CDATA[பேரில் பத்துப்பேரையும், ஆயிரம்பேரில் நூறுபேரையும், பதினாயிரம்பேரில் ஆயிரம்பேரையும், தெரிந்தெடுப்போம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +16022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಗಿಬೆಯದ ನಿವಾಸಿಗಳಲ್ಲಿ ಆದು ಕೊಳ್ಳಲ್ಪಟ್ಟ ಏಳುನೂರು ಜನರಾಗಿ ಎಣಿಸಲ್ಪಟ್ಟವರ ಹೊರತಾಗಿ ಪಟ್ಟಣಗಳಿಂದ ಬಂದು ಕೂಡಿದ,]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +16154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕತ್ತಿ ಹಿಡಿಯುವ ಮನುಷ್ಯರಾದ ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳು ಆ ಕಾಲದಲ್ಲಿ ಇಪ್ಪತ್ತಾರು ಸಾವಿರ ಜನರಾಗಿ ಎಣಿಸ ಲ್ಪಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேலரெல்லாரும் ஒன்றுபோல ஏகோபித்துப் பட்டணத்திற்கு முன்பாகக் கூட்டங்கூடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +16286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಆದರೆ ಬೆನ್ಯಾವಿಾನನ ಗೋತ್ರದವರಾದ ಗಿಬೆಯವರು ಇಸ್ರಾ ಯೇಲಿನಲ್ಲಿ ಮಾಡಿದ ಸಮಸ್ತ ಬುದ್ಧಿಹೀನವಾದ ಕೆಲಸಕ್ಕೆ ತಕ್ಕ]]></a:t>
+              <a:t><![CDATA[12. அங்கே இருந்த இஸ்ரவேலின் கோத்திரத்தார் பென்யமீன் கோத்திரமெங்கும் ஆட்களை அனுப்பி: உங்களுக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +16418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಕಾರ ಮಾಡುವ ಹಾಗೆ ನಾವು ಆಹಾರವನ್ನು ತಕ್ಕೊಂಡು ಬರುವದಕ್ಕೆ ಇಸ್ರಾಯೇಲಿನ ಸಕಲ ಗೋತ್ರಗಳಲ್ಲಿ ನೂರಕ್ಕೆ ಹತ್ತು,]]></a:t>
+              <a:t><![CDATA[நடந்த இந்த அக்கிரமம் என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +16550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಾವಿರಕ್ಕೆ ನೂರು, ಹತ್ತು ಸಾವಿರಕ್ಕೆ ಸಾವಿರ ಜನರನ್ನು ತೆಗೆದುಕೊಂಡು ಕಳುಹಿಸುತ್ತೇವೆ.]]></a:t>
+              <a:t><![CDATA[13. இப்பொழுது கிபியாவில் இருக்கிற பேலியாளின் மக்களாகிய அந்த மனுஷரை நாங்கள் கொன்று, பொல்லாப்பை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +16682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಈ ಸಮಸ್ತ ಜನರಲ್ಲಿ ಆದುಕೊಳ್ಳಲ್ಪಟ್ಟ ಏಳುನೂರು ಜನರು ಬಲಗೈ ಅಭ್ಯಾಸವಿಲ್ಲದವರಾಗಿ ದ್ದರು. ಅವರೆಲ್ಲರೂ ಒಂದು ಕೂದಲೆಳೆ]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலை விட்டு விலக்கும்படிக்கு, அவர்களை ஒப்புக்கொடுங்கள் என்று சொல்லச்சொன்னார்கள்; பென்யமீன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +16814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಪ್ಪದ ಹಾಗೆ ಕವಣೆಯಿಂದ ಕಲ್ಲೆಸೆಯುವವರಾಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[புத்திரர் இஸ்ரவேல் புத்திரராகிய தங்கள் சகோதரரின் சொல்லைக் கேட்க மனமில்லாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +16946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಹೀಗೆಯೇ ಇಸ್ರಾಯೇಲ್‌ ಮನು ಷ್ಯರೆಲ್ಲರೂ ಒಬ್ಬ ಮನುಷ್ಯನ ಹಾಗೆ ಬಂಧಿಸಲ್ಪಟ್ಟು ಆ ಪಟ್ಟಣದ ಮುಂದೆ ಕೂಡಿದರು.]]></a:t>
+              <a:t><![CDATA[14. இஸ்ரவேல் புத்திரரோடு யுத்தம் பண்ணப் புறப்படும்படிக்கு, பட்டணங்களிலிருந்து கிபியாவுக்கு வந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +17078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಬ್ಬ ಮನುಷ್ಯನ ಹಾಗೆ ಮಿಚ್ಪೆಯಲ್ಲಿ ಕರ್ತನ ಮುಂದೆ ಕೂಡಿಕೊಂಡಿತು.]]></a:t>
+              <a:t><![CDATA[மிஸ்பாவிலே கர்த்தருக்கு முன்பாக ஏகோபித்து சபையாகக் கூடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +17210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಬೆನ್ಯಾ ವಿಾನನವರ ಹೊರತು ಇಸ್ರಾಯೇಲ್ಯರಲ್ಲಿ ಕತ್ತಿ ಹಿಡಿ ಯುವ ಮನುಷ್ಯರು ನಾಲ್ಕು ಲಕ್ಷ ಜನರೆಂದು ಎಣಿಸ ಲ್ಪಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[கூடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14592,51 +17342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇವರೆಲ್ಲರೂ ಯುದ್ಧದ ಮನುಷ್ಯರಾಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[15. கிபியாவின் குடிகளிலே தெரிந்து கொள்ளப்பட்ட எழுநூறுபேரையல்லாமல் அந்நாளில் பட்டணங்களிலிருந்து வந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14724,51 +17474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. ಆದರೆ ಆರು ನೂರು ಮಂದಿ ತಿರುಗಿಕೊಂಡು ಅರಣ್ಯದಲ್ಲಿರುವ ರಿಮ್ಮೋನ್‌ ಬೆಟ್ಟಕ್ಕೆ ಓಡಿಹೋಗಿ ರಿಮ್ಮೋನ್‌ ಗುಡ್ಡದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[கூடின பட்டயம் உருவுகிற மனுஷரின் இலக்கம் இருபத்தாறாயிரம்பேர் என்று தொகையிடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14856,51 +17606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾಲ್ಕು ತಿಂಗಳು ವಾಸವಾಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[16. அந்த ஜனங்களெல்லாருக்குள்ளும் தெரிந்துகொள்ளப்பட்ட இடதுகை வாக்கான எழுநூறுபேர் இருந்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14988,51 +17738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಅಲ್ಲಿಂದ ಇಸ್ರಾಯೇಲ್‌ ಗೋತ್ರಗಳು ಬೆನ್ಯಾ ವಿಾನನ ಸಮಸ್ತ ಗೋತ್ರದಲ್ಲಿ ದೂತರನ್ನು ಕಳುಹಿಸಿ -- ನಿಮ್ಮಲ್ಲಿ ಮಾಡಿದ ಈ]]></a:t>
+              <a:t><![CDATA[அவர்கள் அனைவரும் ஒரு மயிரிழையும் தப்பாதபடிக்குக் கவண்கள் எறிவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15120,51 +17870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೆಟ್ಟತನವೇನು?]]></a:t>
+              <a:t><![CDATA[17. பென்யமீன் கோத்திரத்தையல்லாமல் இஸ்ரவேலிலே பட்டயம் உருவுகிற மனுஷர் நாலு லட்சம்பேர் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15252,51 +18002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆಗ ಇಸ್ರಾಯೇಲಿನ ಮಕ್ಕಳು ಎದ್ದು ದೇವರ ಮನೆಗೆ ಹೋಗಿ ತಮ್ಮಲ್ಲಿ ಮೊದಲು ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳ ಸಂಗಡ ಯುದ್ಧಮಾಡುವದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[தொகையிடப்பட்டது; இவர்களெல்லாரும் யுத்தவீரராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15384,51 +18134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೋಗ ಬೇಕಾ ದವರು ಯಾರೆಂದು ದೇವರನ್ನು ಕೇಳಿದರು. ಅದಕ್ಕೆ ಕರ್ತನು -- ಯೊಹೂದ ಕುಲದವರು ಮೊದಲು ಹೋಗಬೇಕು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[18. இஸ்ரவேல் புத்திரரான அவர்கள் எழும்பி, தேவனுடைய வீட்டிற்குப் போய்: எங்களில் யார் முந்திப் போய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15516,51 +18266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. ಇಸ್ರಾಯೇಲ್‌ ಜನರು ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳ ಮೇಲೆ ತಿರಿಗಿ ಹೋಗಿ ಪಟ್ಟಣದಲ್ಲಿ ಜನರನ್ನೂ ಪಶು ಗಳನ್ನೂ ಕೈಗೆ]]></a:t>
+              <a:t><![CDATA[பென்யமீன் புத்திரரோடு யுத்தம்பண்ண வேண்டும் என்று தேவனிடத்தில் விசாரித்தார்கள்; அதற்குக் கர்த்தர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15648,51 +18398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಿಕ್ಕಿದ್ದೆಲ್ಲವನ್ನೂ ಕತ್ತಿಯಿಂದ ಹೊಡೆದು ತಾವು ಹೋದ ಸಮಸ್ತ ಪಟ್ಟಣಗಳನ್ನು ಬೆಂಕಿಯಿಂದ ಸುಟ್ಟುಬಿಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[யூதா முந்திப் போகவேண்டும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15780,51 +18530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಇದಲ್ಲದೆ ಇಸ್ರಾಯೇಲಿನ ಸಮಸ್ತ ಗೋತ್ರಗಳಾದ ಸಮಸ್ತ ಜನರ ಮುಖ್ಯಸ್ಥರು ಬಿಚ್ಚು ಕತ್ತಿ ಹಿಡಿದುಕೊಂಡ ನಾಲ್ಕು ಲಕ್ಷ]]></a:t>
+              <a:t><![CDATA[2. சகல ஜனங்களின் அதிபதிகளும், இஸ்ரவேலின் சகல கோத்திரத்தாரும் தேவனுடைய ஜனமாகிய சபையாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15912,51 +18662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಆಗ ಇಸ್ರಾಯೇಲಿನ ಮಕ್ಕಳು ಉದಯದಲ್ಲಿ ಎದ್ದು ಗಿಬೆಯಕ್ಕೆ ಎದುರಾಗಿ ದಂಡಿಳಿದರು.]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது இஸ்ரவேல் புத்திரர் காலமே எழுந்து புறப்பட்டு, கிபியாவுக்கு எதிராகப் பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16044,51 +18794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಇಸ್ರಾಯೇಲಿನ ಮನುಷ್ಯರು ಬೆನ್ಯಾ ವಿಾನನ ಸಂಗಡ ಯುದ್ಧಮಾಡುವದಕ್ಕೆ ಹೊರಟರು; ಇಸ್ರಾಯೇಲಿನ ಮನುಷ್ಯರು ಗಿಬೆಯ ಬಳಿಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[20. பின்பு இஸ்ரவேல் மனுஷர் பென்யமீனோடு யுத்தம்பண்ணப் புறப்பட்டு, கிபியாவிலே அவர்களுக்கு எதிராகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16176,51 +18926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯುದ್ಧಕ್ಕೆ ವ್ಯೂಹಕಟ್ಟಿದರು.]]></a:t>
+              <a:t><![CDATA[போர் செய்ய அணிவகுத்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16308,51 +19058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಆಗ ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳು ಗಿಬೆಯದಿಂದ ಹೊರಟು ಇಸ್ರಾಯೇಲ್ಯರಲ್ಲಿ ಇಪ್ಪತ್ತೆರಡು ಸಾವಿರ ಜನರನ್ನು ಆ ದಿನದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[21. ஆனாலும் பென்யமீன் புத்திரர் கிபியாவிலிருந்து புறப்பட்டு, இஸ்ரவேலில் இருபத்தீராயிரம்பேரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16440,51 +19190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೆಲಕ್ಕೆ ಬೀಳುವಂತೆ ಸಂಹರಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[அன்றையதினம் தரையிலே விழும்படி சங்கரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16572,51 +19322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಇಸ್ರಾಯೇಲ್‌ ಮನುಷ್ಯರಾದ ಜನರು ಬಲ ಗೊಂಡು ಮೊದಲನೇ ದಿನ ಯುದ್ಧಕ್ಕೆ ವ್ಯೂಹಕಟ್ಟಿದ ಸ್ಥಳದಲ್ಲಿ ತಿರಿಗಿ ವ್ಯೂಹ]]></a:t>
+              <a:t><![CDATA[22. இஸ்ரவேல் ஜனங்கள் தங்களைத் திடப்படுத்திக்கொண்டு, முதல்நாளில் அணிவகுத்து நின்ற ஸ்தலத்திலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16704,51 +19454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಟ್ಟಿದರು. (ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಕರ್ತನ ಬಳಿಗೆ ಹೋಗಿ ಆತನ ಮುಂದೆ ಸಾಯಂಕಾಲದ ವರೆಗೆ ಅತ್ತು--ನಮ್ಮ ಸಹೋದರನಾದ]]></a:t>
+              <a:t><![CDATA[மறுபடியும் போர்செய்ய அணிவகுத்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16836,51 +19586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳ ಸಂಗಡ ಯುದ್ಧಮಾಡುವದಕ್ಕೆ ಹೋಗಬೇಕೋ ಎಂದು ಕರ್ತನನ್ನು ಕೇಳಿದರು.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் போய், கர்த்தருடைய சந்நிதியில் சாயங்காலமட்டும் அழுது: எங்கள் சகோதரராகிய பென்யமீன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16968,51 +19718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಅದಕ್ಕೆ ಕರ್ತನು--ಅವನ ಮೇಲೆ ಹೋಗಿರಿ ಅಂದನು). ಎರಡನೇ ದಿನದಲ್ಲಿ ಇಸ್ರಾಯೇಲ್‌ ಮನು ಷ್ಯರು ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳ]]></a:t>
+              <a:t><![CDATA[புத்திரரோடே திரும்பவும் யுத்தம் கலக்கப்போவோமா என்று கர்த்தரிடத்தில் விசாரித்தார்கள்; அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17100,51 +19850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಳಿಗೆ ಬಂದರು.]]></a:t>
+              <a:t><![CDATA[கர்த்தர்; அவர்களுக்கு விரோதமாய்ப் போங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17232,51 +19982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಾಲಾಳುಗಳು ದೇವರ ಸಭೆಯಾದ ಜನರಲ್ಲಿಗೆ ಬಂದರು.]]></a:t>
+              <a:t><![CDATA[கூடிநின்றார்கள்; அவர்கள் பட்டயம் உருவுகிற நாலு லட்சம் காலாட்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17364,51 +20114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಆಗ ಬೆನ್ಯಾವಿಾನನವರು ಆ ಎರಡನೇ ದಿನದಲ್ಲಿ ಗಿಬೆಯ ದಲ್ಲಿಂದ ಅವರಿಗೆ ಎದುರಾಗಿ ಹೊರಟು ಬಂದು]]></a:t>
+              <a:t><![CDATA[24. மறுநாளிலே இஸ்ரவேல் புத்திரர் பென்யமீன் புத்திரர் கிட்டச் சேருகிறபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17496,51 +20246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಇನ್ನೂ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳಲ್ಲಿ ಕತ್ತಿ ಹಿಡಿಯುವ ಹದಿನೆಂಟು ಸಾವಿರ ಜನರನ್ನು ನೆಲಕ್ಕೆ ಉರುಳಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[25. பென்யமீன் கோத்திரத்தாரும் அந்நாளிலே கிபியாவிலிருந்து அவர்களுக்கு எதிராகப் புறப்பட்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17628,51 +20378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಆಗ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳೆಲ್ಲರೂ ಸಮಸ್ತ ಜನರೂ ಹೊರಟು ದೇವರ ಮನೆಗೆ ಬಂದು ಅತ್ತು ಅಲ್ಲಿ ಕರ್ತನ ಮುಂದೆ ಕುಳಿತುಕೊಂಡು ಆ]]></a:t>
+              <a:t><![CDATA[பின்னும் இஸ்ரவேல் புத்திரரில் பட்டயம் உருவுகிற பதினெண்ணாயிரம்பேரைத் தரையிலே விழும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17760,51 +20510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಾಯಂಕಾಲದ ವರೆಗೆ ಉಪವಾಸವಾಗಿದ್ದು ಕರ್ತ ನಿಗೆ ದಹನಬಲಿಗಳನ್ನೂ ಸಮಾಧಾನದಬಲಿಗಳನ್ನೂ ಕರ್ತನ ಮುಂದೆ ಅರ್ಪಿಸಿದರು. ಯಾಕಂದರೆ]]></a:t>
+              <a:t><![CDATA[சங்கரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17892,51 +20642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆ ದಿವಸಗಳಲ್ಲಿ ದೇವರ ಒಡಂಬಡಿಕೆಯ ಮಂಜೂಷವು ಅಲ್ಲಿದ್ದದರಿಂದಲೂ]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது இஸ்ரவேல் புத்திரராகிய சகல ஜனங்களும் புறப்பட்டு, தேவனுடைய வீட்டிற்குப்போய், அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18024,51 +20774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಆರೋನನ ಮೊಮ್ಮಗನೂ ಎಲ್ಲಾಜಾರನ ಮಗನೂ ಆದ ಫೀನೆಹಾಸನು ಅವರ ಮುಂದೆ ನಿಂತಿದ್ದರಿಂದಲೂ, ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய சந்நிதியில் அழுது, தரித்திருந்து, அன்று சாயங்காலமட்டும் உபவாசித்து, கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18156,51 +20906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ನಮ್ಮ ಸಹೋದರನಾದ ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳಿಗೆ ವಿರೋಧವಾಗಿ ಇನ್ನೂ ಯುದ್ಧಮಾಡುವದಕ್ಕೆ ಹೋಗ ಬೇಕೋ ಬೇಡವೋ ಎಂದು ದೇವರನ್ನು]]></a:t>
+              <a:t><![CDATA[சந்நிதியில் சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18288,51 +21038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೇಳಿ ಕೊಂಡರು. ಕರ್ತನು--ಹೋಗಿರಿ; ನಾಳೆ ಅವರನ್ನು ನಿಮ್ಮ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಡುವೆನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[27. கர்த்தரிடத்தில் விசாரித்தார்கள்; தேவனுடைய உடன்படிக்கையின் பெட்டி அந்நாட்களில் அங்கே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18420,51 +21170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಇಸ್ರಾಯೇಲ್ಯರು ಗಿಬೆಯದ ಸುತ್ತಲೂ ಹೊಂಚಿ ನೋಡುವವರನ್ನಿಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[28. ஆரோனின் குமாரனாகிய எலெயாசாரின் மகன் பினெகாஸ் அந்நாட்களில் அவருடைய சந்நிதியில் நின்றான்; எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18552,51 +21302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಮೂರನೇ ದಿನದಲ್ಲಿ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳಿಗೆ ಎದುರಾಗಿ ಹೋಗಿ ಮೊದಲು ಎರಡು ಸಾರಿ ಮಾಡಿದ ಹಾಗೆಯೇ]]></a:t>
+              <a:t><![CDATA[சகோதரராகிய பென்யமீன் புத்திரரோடே பின்னும் யுத்தம்பண்ணப் புறப்படலாமா புறப்படலாகாதா என்று அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18684,51 +21434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಇಸ್ರಾ ಯೇಲ್‌ ಮಕ್ಕಳು ಮಿಚ್ಪೆಗೆ ಬಂದ ವರ್ತಮಾನವನ್ನು ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳು ಕೇಳಿದರು). ಆಗ ಇಸ್ರಾ ಯೇಲ್‌]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேல் புத்திரர் மிஸ்பாவுக்கு வந்த செய்தியைப் பென்யமீன் புத்திரர் கேள்விப்பட்டார்கள்; அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18816,51 +21566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗಿಬೆಯದ ಸವಿಾಪದಲ್ಲಿ ವ್ಯೂಹವನ್ನು ಕಟ್ಟಿದರು.]]></a:t>
+              <a:t><![CDATA[விசாரித்தார்கள்; அப்பொழுது கர்த்தர்: போங்கள்; நாளைக்கு அவர்களை உங்கள் கையில் ஒப்புக்கொடுப்பேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18948,51 +21698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಆಗ ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳು ಇಸ್ರಾ ಯೇಲ್‌ ಜನಕ್ಕೆ ಎದುರಾಗಿ ಹೊರಟು ಪಟ್ಟಣದ ಬಳಿಯಿಂದ ಹೊರಬಂದು ಅಡವಿಯಲ್ಲಿ ಹೆದ್ದಾರಿ]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19080,51 +21830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾದ ಬೇತೇಲಿಗೂ ಗಿಬೆಯಕ್ಕೂ ಹೋಗುವ ಎರಡು ಮಾರ್ಗಗಳಲ್ಲಿ ಇಸ್ರಾಯೇಲ್‌ ಜನರೊಳಗೆ ಮೊದಲಿನ ಹಾಗೆಯೇ ಹೆಚ್ಚು ಕಡಿಮೆ ಮೂವತ್ತು]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது இஸ்ரவேல் புத்திரர் கிபியாவைச் சுற்றிலும் பதிவிடையாட்களை வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19212,51 +21962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜನರನ್ನು ಹೊಡೆದು ಕೊಲ್ಲಲಾರಂಭಿಸಿದಾಗ]]></a:t>
+              <a:t><![CDATA[30. மூன்றாம்நாளிலே பென்யமீன் புத்திரருக்கு விரோதமாய்ப் போய், முன் இரண்டுதரம் செய்ததுபோல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19344,51 +22094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳು--ಅವರು ಮೊದಲಿನ ಹಾಗೆಯೇ ನಮ್ಮ ಮುಂದೆ ಮುರಿಯಲ್ಪಡುತ್ತಾರೆ ಅಂದುಕೊಂಡರು. ಆದರೆ ಇಸ್ರಾಯೇಲ್‌]]></a:t>
+              <a:t><![CDATA[கிபியாவுக்குச் சமீபமாய்ப் போருக்கு அணிவகுத்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19476,51 +22226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಕ್ಕಳು--ಅವರನ್ನು ಪಟ್ಟಣದ ಬಳಿಯಿಂದ ಹೆದ್ದಾರಿಗಳಿಗೆ ಎಳಕೊಳ್ಳುವ ಹಾಗೆ ನಾವು ಓಡಿಹೋಗೋಣ ಎಂದು ಅಂದುಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது பென்யமீன் புத்திரர் ஜனத்திற்கு விரோதமாய்ப் புறப்பட்டுப் பட்டணத்தை விட்டு, அப்பாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19608,51 +22358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳೆಲ್ಲರೂ ತಮ್ಮ ಸ್ಥಳದಲ್ಲಿಂದ ಎದ್ದು ಬಾಳ್‌ತಾಮರಿನಲ್ಲಿ ವ್ಯೂಹವನ್ನು ಕಟ್ಟಿದರು. ಆಗ ಗಿಬೆಯದ]]></a:t>
+              <a:t><![CDATA[வந்து, வெளியிலே பெத்தேலுக்கும் கிபியாவுக்கும் போகிற இரண்டு வழிகளில் இஸ்ரவேல் ஜனத்தில் ஏறக்குறைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19740,51 +22490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗವಿಯಲ್ಲಿ ಹೊಂಚಿ ನೋಡುತ್ತಿದ್ದ ಇಸ್ರಾಯೇಲ್ಯರು ಹೊರಟುಬಂದರು.]]></a:t>
+              <a:t><![CDATA[முப்பது பேரை, முதல் இரண்டுதரம் செய்தது போல, வெட்டவும் கொல்லவும் தொடங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19872,51 +22622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಅವರಲ್ಲಿ ಆದುಕೊಳ್ಳಲ್ಪಟ್ಟ ಹತ್ತು ಸಾವಿರ ಮನುಷ್ಯರು ಗಿಬೆಯಕ್ಕೆ ವಿರೋಧವಾಗಿ ಬಂದರು. ಯುದ್ಧವು ಘೋರವಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[32. முன்போல நமக்கு முன்பாக முறிய அடிக்கப்படுகிறார்கள் என்று பென்யமீன்புத்திரர் சொன்னார்கள்; இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20004,51 +22754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಆದರೆ ಅವರು ತಮಗೆ ಕೇಡು ಸವಿಾಪವಾಗಿತ್ತೆಂದು ಅರಿಯದೆ ಇದ್ದರು. ಆಗ ಕರ್ತನು ಇಸ್ರಾಯೇಲಿನ ಮುಂದೆ ಬೆನ್ಯಾವಿಾನನನ್ನು]]></a:t>
+              <a:t><![CDATA[புத்திரரோ: அவர்களைப் பட்டணத்தை விட்டு அப்பாலேயிருக்கிற வழிகளிலே வரப்பண்ணும்படிக்கு, நாம் ஓடவேண்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20136,51 +22886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಕ್ಕಳು--ನೀವು ಮಾತನಾಡಿರಿ; ಆ ಕೆಟ್ಟತನವು ಹೇಗೆ ಆಯಿತು? ಅಂದರು.]]></a:t>
+              <a:t><![CDATA[அக்கிரமம் நடந்தது எப்படி, சொல்லுங்கள் என்று இஸ்ரவேல் புத்திரர் கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20268,51 +23018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಡೆದನು. ಆ ದಿನದಲ್ಲಿ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಬೆನ್ಯಾವಿಾನ್ಯರಲ್ಲಿ ಕತ್ತಿ ಹಿಡಿ ಯುವವರಾದ ಇಪ್ಪತ್ತೈದು ಸಾವಿರದ ನೂರು]]></a:t>
+              <a:t><![CDATA[என்று சொல்லியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20400,51 +23150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನುಷ್ಯ ರನ್ನು ನಾಶಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது இஸ்ரவேல் மனுஷர் எல்லாரும் தங்கள் ஸ்தானத்திலிருந்து எழும்பி, பாகால்தாமாரிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20532,51 +23282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಹೀಗೆ ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳು ತಾವು ಹೊಡೆಯಲ್ಪಟ್ಟಿದೇವೆಂದು ಕಂಡರು; ಯಾಕಂದರೆ ಇಸ್ರಾಯೇಲ್‌ ಮನುಷ್ಯರು ಗಿಬೆಯದ]]></a:t>
+              <a:t><![CDATA[யுத்தத்திற்கு அணிவகுத்து நின்றார்கள்; இஸ்ரவேலரில் கிபியாவின் பள்ளத்தாக்கிலே பதிவிருந்தவர்கள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20664,51 +23414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಳಿಯಲ್ಲಿ ಹೊಂಚು ಹಾಕುವದಕ್ಕೆ ಇಟ್ಟವರನ್ನು ನಂಬಿದ್ದದರಿಂದ ಬೆನ್ಯಾವಿಾನ್ಯರಿಗೆ ಸ್ಥಳವನ್ನು ಕೊಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[ஸ்தானத்திலிருந்து புறப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20796,51 +23546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಆಗ ಹೊಂಚುಹಾಕಿಕೊಂಡಿದ್ದವರು ತೀವ್ರವಾಗಿ ಗಿಬೆಯಕ್ಕೆ ಹೋದರು. ಹೊಂಚುಹಾಕಿದ್ದವರು ಸಾಲಾಗಿ ಹೊರಟು]]></a:t>
+              <a:t><![CDATA[34. அவர்களில் எல்லா இஸ்ரவேலிலும் தெரிந்துகொள்ளப்பட்ட பதினாயிரம்பேர் கிபியாவுக்கு எதிரே வந்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20928,51 +23678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಟ್ಟಣದಲ್ಲಿರುವವರೆಲ್ಲರನ್ನು ಕತ್ತಿಯಿಂದ ಹೊಡೆದರು.]]></a:t>
+              <a:t><![CDATA[யுத்தம் பலத்தது; ஆனாலும் தங்களுக்கு விக்கினம் நேரிட்டது என்று அவர்கள் அறியாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21060,51 +23810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ಇಸ್ರಾಯೇಲ್‌ ಮನುಷ್ಯರು ಹೊಂಚು ಹಾಕಿಕೊಂಡಿದ್ದವರ ಸಂಗಡ ನೇಮಿಸಿಕೊಂಡ ಗುರುತೇ ನಂದರೆ, ಪಟ್ಟಣದಲ್ಲಿಂದ ಮಹಾದೊಡ್ಡ]]></a:t>
+              <a:t><![CDATA[35. கர்த்தர் இஸ்ரவேலுக்கு முன்பாகப் பென்யமீனை முறிய அடித்தார்; அந்நாளிலே இஸ்ரவேல் புத்திரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21192,51 +23942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಗೆಯನ್ನು ಏಳಮಾಡುವದೇ.]]></a:t>
+              <a:t><![CDATA[பென்யமீனிலே பட்டயம் உருவுகிற ஆட்களாகிய இருபத்தையாயிரத்து நூறுபேரைச் சங்கரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21324,51 +24074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ಇಸ್ರಾಯೇಲ್‌ ಮನುಷ್ಯರು ಯುದ್ಧದಲ್ಲಿ ಹಿಂದೆಗೆದಾಗ ಬೆನ್ಯಾವಿಾನ್ಯರು ಇಸ್ರಾ ಯೇಲ್ಯರನ್ನು ಹೊಡೆಯುವದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[36. இஸ்ரவேலர் கிபியாவுக்கு அப்பாலே வைத்த பதிவிடையை நம்பியிருந்தபடியினாலே, பென்யமீனருக்கு இடம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21456,51 +24206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಾರಂಭಿಸಿ ಅವರಲ್ಲಿ ಹೆಚ್ಚುಕಡಿಮೆ ಮೂವತ್ತು ಜನರನ್ನು ಕೊಂದಾಗ ಮೊದಲು ಯುದ್ಧದಲ್ಲಿ ಆದ ಹಾಗೆ ನಿಶ್ಚಯವಾಗಿ ಅವರು ನಮ್ಮ]]></a:t>
+              <a:t><![CDATA[கொடுத்தார்கள்; அதினாலே அவர்கள் முறிய அடிக்கப்படுகிறார்கள் என்று பென்யமீன் புத்திரருக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21588,51 +24338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಯಾವನ ಹೆಂಡತಿ ಕೊಲ್ಲಲ್ಪಟ್ಟಳೋ ಆ ಪುರುಷನಾದ ಲೇವಿಯನು ಅವರಿಗೆ ಪ್ರತ್ಯುತ್ತರ ಕೊಟ್ಟು--ನಾನು ಬೆನ್ಯಾವಿಾನನ ಊರಾದ]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது கொலைசெய்யப்பட்ட ஸ்திரீயின் புருஷனாகிய லேவியன் மாறுத்தரமாக: நானும் என் மறுமனையாட்டியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21720,51 +24470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಂದೆ ಮುರಿಯಲ್ಪಡುತ್ತಾರೆ ಅಂದು ಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21852,51 +24602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ಆದರೆ ಪಟ್ಟಣದೊಳಗಿಂದ ಅಗ್ನಿ ಜ್ವಾಲೆಯು ಹೊಗೆಯ ಸ್ತಂಭ ಸಹಿತವಾಗಿ ಏಳುವದಕ್ಕೆ ಪ್ರಾರಂಭಿಸಿತು. ಬೆನ್ಯಾವಿಾನ್ಯರು]]></a:t>
+              <a:t><![CDATA[37. அப்பொழுது பதிவிடையிருந்தவர்கள் தீவிரமாய்க் கிபியாவின்மேல் பாய்ந்து பரவி, பட்டணத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21984,51 +24734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಿಂದಕ್ಕೆ ಅದನ್ನು ತಿರುಗಿ ನೋಡಿದಾಗ ಇಗೋ, ಪಟ್ಟಣದ ಜ್ವಾಲೆಯು ಆಕಾಶಕ್ಕೆ ಏರಿತು.]]></a:t>
+              <a:t><![CDATA[இருக்கிறவர்களெல்லாரையும் பட்டயக்கருக்கினால் வெட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22116,51 +24866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ಇಸ್ರಾಯೇಲ್‌ ಮನುಷ್ಯರು ತಿರುಗಿ ಕೊಂಡು ಬಂದಾಗ ಬೆನ್ಯಾವಿಾನನ ಜನರು ತಲ್ಲಣ ಗೊಂಡರು. ತಮ್ಮ ಮೇಲೆ ಕೇಡು]]></a:t>
+              <a:t><![CDATA[38. பட்டணத்திலிருந்து மகா பெரிய புகையை எழும்பப்பண்ணுவதே இஸ்ரவேலருக்கும் பதிவிடைக்காரருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22248,51 +24998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಾಪ್ತವಾಯಿತೆಂದು ಕಂಡರು. ಆದದರಿಂದ ಅವರು ಇಸ್ರಾಯೇಲ್‌ ಮನು ಷ್ಯರ ಮುಂದೆ ಅರಣ್ಯದ ಮಾರ್ಗಕ್ಕೆ ತಿರುಗಿಕೊಂಡು ಹೋದರು.]]></a:t>
+              <a:t><![CDATA[குறிக்கப்பட்ட அடையாளமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22380,51 +25130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ಆದರೆ ಯುದ್ಧವು ಅವರನ್ನು ಹಿಡಿ ಯಿತು. ಪಟ್ಟಣದಿಂದ ಹೊರಟು ಬರುವ ಜನರನ್ನು ಮಧ್ಯದಲ್ಲೇ ಕೊಂದುಹಾಕಿದರು.]]></a:t>
+              <a:t><![CDATA[39. ஆகையால் இஸ்ரவேலர் யுத்தத்திலே பின்வாங்கினபோது, பென்யமீனர்: முந்தின யுத்தத்தில் நடந்ததுபோல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22512,51 +25262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ಹೀಗೆ ಬೆನ್ಯಾ ವಿಾನ್ಯರನ್ನು ಸುತ್ತಲೂ ಮುತ್ತಿಕೊಂಡು ಅವರನ್ನು ಹಿಂದಟ್ಟಿ, ಗಿಬೆಯಕ್ಕೆ ಮೂಡಣ ದಿಕ್ಕಿನಲ್ಲಿ ಸಾವಕಾಶ]]></a:t>
+              <a:t><![CDATA[அவர்கள் நமக்கு முன்பாக முறிய அடிக்கப்படுகிறார்களே என்று சொல்லி, இஸ்ரவேலரில் ஏறக்குறைய முப்பதுபேரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22644,51 +25394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿಲ್ಲದೆ ತುಳಿದುಹಾಕಿದರು.]]></a:t>
+              <a:t><![CDATA[வெட்டவும் கொல்லவும் தொடங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22776,51 +25526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. ಬೆನ್ಯಾವಿಾನ್ಯರಲ್ಲಿ ಹದಿನೆಂಟು ಸಾವಿರ ಜನರು ಬಿದ್ದರು. ಇವರೆಲ್ಲರೂ ಪರಾಕ್ರಮಶಾಲಿಗಳಾಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[40. பட்டணத்திலிருந்து புகையானது ஸ்தம்பம்போல உயர எழும்பினபோது, பென்யமீனர் பின்னாகப் பார்த்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22908,51 +25658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. ಆದರೆ ಅವರು ತಿರುಗಿ ಕೊಂಡು ಅರಣ್ಯದಲ್ಲಿರುವ ರಿಮ್ಮೋನ್‌ ಬಂಡೆಗೆ ಓಡಿ ಹೋದರು. ಅದರಲ್ಲಿ ಐದು ಸಾವಿರ ಜನರನ್ನು]]></a:t>
+              <a:t><![CDATA[இதோ, பட்டணத்தின் அக்கினிஜுவாலை வானபரியந்தம் எழும்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23040,51 +25790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗಿಬೆಯಕ್ಕೆ ನನ್ನ ಉಪಪತ್ನಿ ಸಹಿತವಾಗಿ ಇಳುಕೊಳ್ಳು ವದಕ್ಕೆ ಬಂದೆನು.]]></a:t>
+              <a:t><![CDATA[பென்யமீன் நாட்டிலுள்ள கிபியாவிலே இராத்தங்க வந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23172,51 +25922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೆದ್ದಾರಿ ಗಳಲ್ಲಿ ಹಕ್ಕಲಾರಿಸಿ ಕೊಂದುಹಾಕಿದರು. ಕಡಿಮೆಯ ವರನ್ನು ಗಿದೋಮಿನ ವರೆಗೆ ಹಿಂದಟ್ಟಿ ಅವರಲ್ಲಿ ಎರಡು ಸಾವಿರ]]></a:t>
+              <a:t><![CDATA[41. அப்பொழுது இஸ்ரவேலர் திரும்பிக் கொண்டார்கள்; பென்யமீன் மனுஷரோ, தங்களுக்கு விக்கினம் நேரிட்டதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23304,51 +26054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನುಷ್ಯರನ್ನು ವಧಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[கண்டு திகைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23436,51 +26186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. ಹೀಗೆಯೇ ಬೆನ್ಯಾವಿಾನ್ಯರೊಳಗೆ ಆ ದಿವಸದಲ್ಲಿ ಬಿದ್ದವರೆಲ್ಲರೂ ಕತ್ತಿ ಹಿಡಿಯುವ ಇಪ್ಪತ್ತೈದು ಸಾವಿರ ಜನರು. ಇವರೆ]]></a:t>
+              <a:t><![CDATA[42. இஸ்ரவேல் புத்திரரைவிட்டு, வனாந்தரத்திற்குப் போகிற வழிக்கு நேராய்த் திரும்பி ஓடிப்போனார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23568,51 +26318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಲ್ಲರೂ ಪರಾಕ್ರಮಶಾಲಿಗಳಾಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[ஆனாலும் யுத்தம் அவர்களைத் தொடர்ந்தது; பட்டணங்களில் இருந்தவர்களும் தங்கள் நடுவே அகப்பட்டவர்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23628,92 +26378,884 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொன்றுபோட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. இப்படியே பென்யமீனரை வளைந்து கொண்டு துரத்தி, கிபியாவுக்குக் கிழக்குப்புறமாக வருமட்டும், அவர்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[லேசாய் மிதித்துப்போட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[44. இதினால் பென்யமீனரிலே பதினெண்ணாயிரம்பேர் விழுந்தார்கள்; அவர்களெல்லாரும் பலவான்களாயிருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[45. மற்றவர்கள் விலகி, வனாந்தரத்தில் இருக்கிற ரிம்மோன் கன்மலைக்கு ஓடிப்போனார்கள்; அவர்களில் இன்னும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஐயாயிரம்பேரை வழிகளிலே கொன்று, மற்றவர்களைக் கீதோம்மட்டும் பின் தொடர்ந்து, அவர்களில் இரண்டாயிரம் பேரை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
   <a:themeElements>
-    <a:clrScheme name="Theme58">
+    <a:clrScheme name="Theme23">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme58">
+    <a:fontScheme name="Theme23">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -23739,51 +27281,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme58">
+    <a:fmtScheme name="Theme23">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -23914,51 +27456,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>93</Slides>
+  <Slides>107</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>