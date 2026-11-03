--- v2 (2026-09-17)
+++ v3 (2026-11-03)
@@ -12214,51 +12214,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619335" r:id="rId1"/>
+    <p:sldLayoutId id="2482634608" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -27171,91 +27171,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
   <a:themeElements>
-    <a:clrScheme name="Theme23">
+    <a:clrScheme name="Theme67">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme23">
+    <a:fontScheme name="Theme67">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -27281,51 +27281,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme23">
+    <a:fmtScheme name="Theme67">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>