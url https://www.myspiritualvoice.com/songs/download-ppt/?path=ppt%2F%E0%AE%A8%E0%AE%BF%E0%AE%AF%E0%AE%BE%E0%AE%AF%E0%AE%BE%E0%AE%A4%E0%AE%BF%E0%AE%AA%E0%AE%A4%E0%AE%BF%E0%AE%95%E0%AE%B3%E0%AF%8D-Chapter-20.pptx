--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -173,50 +173,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -288,50 +292,52 @@
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
     <p:sldId id="343" r:id="rId90"/>
     <p:sldId id="344" r:id="rId91"/>
     <p:sldId id="345" r:id="rId92"/>
     <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
+    <p:sldId id="348" r:id="rId95"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -520,53 +526,55 @@
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
   <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
   <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
   <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
   <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
-  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -1171,51 +1179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது எல்லா ஜனங்களும் ஏகமாய் எழும்பி: நம்மில் ஒருவரும் தன் கூடாரத்திற்குப் போகவும்படாது, ஒருவனும் தன் வீட்டிற்குத் திரும்பவும்படாது.]]></a:t>
+              <a:t><![CDATA[13. இப்பொழுது கிபியாவில் இருக்கிற பேலியாளின் மக்களாகிய அந்த மனுஷரை நாங்கள் கொன்று, பொல்லாப்பை இஸ்ரவேலை விட்டு விலக்கும்படிக்கு, அவர்களை ஒப்புக்கொடுங்கள் என்று சொல்லச்சொன்னார்கள்; பென்யமீன் புத்திரர் இஸ்ரவேல் புத்திரராகிய தங்கள் சகோதரரின் சொல்லைக் கேட்க மனமில்லாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1280,51 +1288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது எல்லா ஜனங்களும் ஏகமாய் எழும்பி: நம்மில் ஒருவரும் தன் கூடாரத்திற்குப் போகவும்படாது, ஒருவனும் தன் வீட்டிற்குத் திரும்பவும்படாது.]]></a:t>
+              <a:t><![CDATA[13. இப்பொழுது கிபியாவில் இருக்கிற பேலியாளின் மக்களாகிய அந்த மனுஷரை நாங்கள் கொன்று, பொல்லாப்பை இஸ்ரவேலை விட்டு விலக்கும்படிக்கு, அவர்களை ஒப்புக்கொடுங்கள் என்று சொல்லச்சொன்னார்கள்; பென்யமீன் புத்திரர் இஸ்ரவேல் புத்திரராகிய தங்கள் சகோதரரின் சொல்லைக் கேட்க மனமில்லாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1389,51 +1397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்பொழுது கிபியாவுக்குச் செய்ய வேண்டியது என்னவென்றால்: சீட்டுப்போட்டு அதற்கு விரோதமாகப் போவோம்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது எல்லா ஜனங்களும் ஏகமாய் எழும்பி: நம்மில் ஒருவரும் தன் கூடாரத்திற்குப் போகவும்படாது, ஒருவனும் தன் வீட்டிற்குத் திரும்பவும்படாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1498,51 +1506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பென்யமீன் கோத்திரமான கிபியாபட்டணத்தார் இஸ்ரவேலிலே செய்த எல்லா மதிகேட்டுக்கும் தக்கதாக ஜனங்கள் வந்து செய்யும்படிக்கு, நாம் தானியதவசங்களைச் சம்பாதிக்கிறதற்கு, இஸ்ரவேல் கோத்திரங்களிலெல்லாம் நூறு பேரில் பத்துப்பேரையும், ஆயிரம்பேரில் நூறுபேரையும், பதினாயிரம்பேரில் ஆயிரம்பேரையும், தெரிந்தெடுப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது எல்லா ஜனங்களும் ஏகமாய் எழும்பி: நம்மில் ஒருவரும் தன் கூடாரத்திற்குப் போகவும்படாது, ஒருவனும் தன் வீட்டிற்குத் திரும்பவும்படாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1607,51 +1615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பென்யமீன் கோத்திரமான கிபியாபட்டணத்தார் இஸ்ரவேலிலே செய்த எல்லா மதிகேட்டுக்கும் தக்கதாக ஜனங்கள் வந்து செய்யும்படிக்கு, நாம் தானியதவசங்களைச் சம்பாதிக்கிறதற்கு, இஸ்ரவேல் கோத்திரங்களிலெல்லாம் நூறு பேரில் பத்துப்பேரையும், ஆயிரம்பேரில் நூறுபேரையும், பதினாயிரம்பேரில் ஆயிரம்பேரையும், தெரிந்தெடுப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. இஸ்ரவேல் புத்திரரோடு யுத்தம் பண்ணப் புறப்படும்படிக்கு, பட்டணங்களிலிருந்து கிபியாவுக்கு வந்து கூடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1825,51 +1833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பென்யமீன் கோத்திரமான கிபியாபட்டணத்தார் இஸ்ரவேலிலே செய்த எல்லா மதிகேட்டுக்கும் தக்கதாக ஜனங்கள் வந்து செய்யும்படிக்கு, நாம் தானியதவசங்களைச் சம்பாதிக்கிறதற்கு, இஸ்ரவேல் கோத்திரங்களிலெல்லாம் நூறு பேரில் பத்துப்பேரையும், ஆயிரம்பேரில் நூறுபேரையும், பதினாயிரம்பேரில் ஆயிரம்பேரையும், தெரிந்தெடுப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. இஸ்ரவேல் புத்திரரோடு யுத்தம் பண்ணப் புறப்படும்படிக்கு, பட்டணங்களிலிருந்து கிபியாவுக்கு வந்து கூடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1934,51 +1942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேலரெல்லாரும் ஒன்றுபோல ஏகோபித்துப் பட்டணத்திற்கு முன்பாகக் கூட்டங்கூடி,]]></a:t>
+              <a:t><![CDATA[9. இப்பொழுது கிபியாவுக்குச் செய்ய வேண்டியது என்னவென்றால்: சீட்டுப்போட்டு அதற்கு விரோதமாகப் போவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2043,51 +2051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆரோனின் குமாரனாகிய எலெயாசாரின் மகன் பினெகாஸ் அந்நாட்களில் அவருடைய சந்நிதியில் நின்றான்; எங்கள் சகோதரராகிய பென்யமீன் புத்திரரோடே பின்னும் யுத்தம்பண்ணப் புறப்படலாமா புறப்படலாகாதா என்று அவர்கள் விசாரித்தார்கள்; அப்பொழுது கர்த்தர்: போங்கள்; நாளைக்கு அவர்களை உங்கள் கையில் ஒப்புக்கொடுப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. கிபியாவின் குடிகளிலே தெரிந்து கொள்ளப்பட்ட எழுநூறுபேரையல்லாமல் அந்நாளில் பட்டணங்களிலிருந்து வந்து கூடின பட்டயம் உருவுகிற மனுஷரின் இலக்கம் இருபத்தாறாயிரம்பேர் என்று தொகையிடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2152,51 +2160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆரோனின் குமாரனாகிய எலெயாசாரின் மகன் பினெகாஸ் அந்நாட்களில் அவருடைய சந்நிதியில் நின்றான்; எங்கள் சகோதரராகிய பென்யமீன் புத்திரரோடே பின்னும் யுத்தம்பண்ணப் புறப்படலாமா புறப்படலாகாதா என்று அவர்கள் விசாரித்தார்கள்; அப்பொழுது கர்த்தர்: போங்கள்; நாளைக்கு அவர்களை உங்கள் கையில் ஒப்புக்கொடுப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. கிபியாவின் குடிகளிலே தெரிந்து கொள்ளப்பட்ட எழுநூறுபேரையல்லாமல் அந்நாளில் பட்டணங்களிலிருந்து வந்து கூடின பட்டயம் உருவுகிற மனுஷரின் இலக்கம் இருபத்தாறாயிரம்பேர் என்று தொகையிடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2261,51 +2269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆரோனின் குமாரனாகிய எலெயாசாரின் மகன் பினெகாஸ் அந்நாட்களில் அவருடைய சந்நிதியில் நின்றான்; எங்கள் சகோதரராகிய பென்யமீன் புத்திரரோடே பின்னும் யுத்தம்பண்ணப் புறப்படலாமா புறப்படலாகாதா என்று அவர்கள் விசாரித்தார்கள்; அப்பொழுது கர்த்தர்: போங்கள்; நாளைக்கு அவர்களை உங்கள் கையில் ஒப்புக்கொடுப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. பென்யமீன் கோத்திரமான கிபியாபட்டணத்தார் இஸ்ரவேலிலே செய்த எல்லா மதிகேட்டுக்கும் தக்கதாக ஜனங்கள் வந்து செய்யும்படிக்கு, நாம் தானியதவசங்களைச் சம்பாதிக்கிறதற்கு, இஸ்ரவேல் கோத்திரங்களிலெல்லாம் நூறு பேரில் பத்துப்பேரையும், ஆயிரம்பேரில் நூறுபேரையும், பதினாயிரம்பேரில் ஆயிரம்பேரையும், தெரிந்தெடுப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2370,51 +2378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கே இருந்த இஸ்ரவேலின் கோத்திரத்தார் பென்யமீன் கோத்திரமெங்கும் ஆட்களை அனுப்பி: உங்களுக்குள்ளே நடந்த இந்த அக்கிரமம் என்ன?]]></a:t>
+              <a:t><![CDATA[10. பென்யமீன் கோத்திரமான கிபியாபட்டணத்தார் இஸ்ரவேலிலே செய்த எல்லா மதிகேட்டுக்கும் தக்கதாக ஜனங்கள் வந்து செய்யும்படிக்கு, நாம் தானியதவசங்களைச் சம்பாதிக்கிறதற்கு, இஸ்ரவேல் கோத்திரங்களிலெல்லாம் நூறு பேரில் பத்துப்பேரையும், ஆயிரம்பேரில் நூறுபேரையும், பதினாயிரம்பேரில் ஆயிரம்பேரையும், தெரிந்தெடுப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2479,51 +2487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அங்கே இருந்த இஸ்ரவேலின் கோத்திரத்தார் பென்யமீன் கோத்திரமெங்கும் ஆட்களை அனுப்பி: உங்களுக்குள்ளே நடந்த இந்த அக்கிரமம் என்ன?]]></a:t>
+              <a:t><![CDATA[10. பென்யமீன் கோத்திரமான கிபியாபட்டணத்தார் இஸ்ரவேலிலே செய்த எல்லா மதிகேட்டுக்கும் தக்கதாக ஜனங்கள் வந்து செய்யும்படிக்கு, நாம் தானியதவசங்களைச் சம்பாதிக்கிறதற்கு, இஸ்ரவேல் கோத்திரங்களிலெல்லாம் நூறு பேரில் பத்துப்பேரையும், ஆயிரம்பேரில் நூறுபேரையும், பதினாயிரம்பேரில் ஆயிரம்பேரையும், தெரிந்தெடுப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2588,51 +2596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அப்பொழுது இஸ்ரவேல் புத்திரர் கிபியாவைச் சுற்றிலும் பதிவிடையாட்களை வைத்து,]]></a:t>
+              <a:t><![CDATA[16. அந்த ஜனங்களெல்லாருக்குள்ளும் தெரிந்துகொள்ளப்பட்ட இடதுகை வாக்கான எழுநூறுபேர் இருந்தார்கள்; அவர்கள் அனைவரும் ஒரு மயிரிழையும் தப்பாதபடிக்குக் கவண்கள் எறிவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2697,51 +2705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மூன்றாம்நாளிலே பென்யமீன் புத்திரருக்கு விரோதமாய்ப் போய், முன் இரண்டுதரம் செய்ததுபோல, கிபியாவுக்குச் சமீபமாய்ப் போருக்கு அணிவகுத்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. அந்த ஜனங்களெல்லாருக்குள்ளும் தெரிந்துகொள்ளப்பட்ட இடதுகை வாக்கான எழுநூறுபேர் இருந்தார்கள்; அவர்கள் அனைவரும் ஒரு மயிரிழையும் தப்பாதபடிக்குக் கவண்கள் எறிவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2806,51 +2814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மூன்றாம்நாளிலே பென்யமீன் புத்திரருக்கு விரோதமாய்ப் போய், முன் இரண்டுதரம் செய்ததுபோல, கிபியாவுக்குச் சமீபமாய்ப் போருக்கு அணிவகுத்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேலரெல்லாரும் ஒன்றுபோல ஏகோபித்துப் பட்டணத்திற்கு முன்பாகக் கூட்டங்கூடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3024,51 +3032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது பென்யமீன் புத்திரர் ஜனத்திற்கு விரோதமாய்ப் புறப்பட்டுப் பட்டணத்தை விட்டு, அப்பாலே வந்து, வெளியிலே பெத்தேலுக்கும் கிபியாவுக்கும் போகிற இரண்டு வழிகளில் இஸ்ரவேல் ஜனத்தில் ஏறக்குறைய முப்பது பேரை, முதல் இரண்டுதரம் செய்தது போல, வெட்டவும் கொல்லவும் தொடங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. பென்யமீன் கோத்திரத்தையல்லாமல் இஸ்ரவேலிலே பட்டயம் உருவுகிற மனுஷர் நாலு லட்சம்பேர் என்று தொகையிடப்பட்டது; இவர்களெல்லாரும் யுத்தவீரராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3133,51 +3141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது பென்யமீன் புத்திரர் ஜனத்திற்கு விரோதமாய்ப் புறப்பட்டுப் பட்டணத்தை விட்டு, அப்பாலே வந்து, வெளியிலே பெத்தேலுக்கும் கிபியாவுக்கும் போகிற இரண்டு வழிகளில் இஸ்ரவேல் ஜனத்தில் ஏறக்குறைய முப்பது பேரை, முதல் இரண்டுதரம் செய்தது போல, வெட்டவும் கொல்லவும் தொடங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. பென்யமீன் கோத்திரத்தையல்லாமல் இஸ்ரவேலிலே பட்டயம் உருவுகிற மனுஷர் நாலு லட்சம்பேர் என்று தொகையிடப்பட்டது; இவர்களெல்லாரும் யுத்தவீரராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3242,51 +3250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது பென்யமீன் புத்திரர் ஜனத்திற்கு விரோதமாய்ப் புறப்பட்டுப் பட்டணத்தை விட்டு, அப்பாலே வந்து, வெளியிலே பெத்தேலுக்கும் கிபியாவுக்கும் போகிற இரண்டு வழிகளில் இஸ்ரவேல் ஜனத்தில் ஏறக்குறைய முப்பது பேரை, முதல் இரண்டுதரம் செய்தது போல, வெட்டவும் கொல்லவும் தொடங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[47. அறுநூறுபேர் திரும்பிக்கொண்டு ஓடி, வனாந்தரத்திலிருக்கிற ரிம்மோன் கன்மலைக்குப் போய், ரிம்மோன் கன்மலையிலே நாலு மாதம் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3351,51 +3359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. முன்போல நமக்கு முன்பாக முறிய அடிக்கப்படுகிறார்கள் என்று பென்யமீன்புத்திரர் சொன்னார்கள்; இஸ்ரவேல் புத்திரரோ: அவர்களைப் பட்டணத்தை விட்டு அப்பாலேயிருக்கிற வழிகளிலே வரப்பண்ணும்படிக்கு, நாம் ஓடவேண்டும் என்று சொல்லியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[47. அறுநூறுபேர் திரும்பிக்கொண்டு ஓடி, வனாந்தரத்திலிருக்கிற ரிம்மோன் கன்மலைக்குப் போய், ரிம்மோன் கன்மலையிலே நாலு மாதம் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3460,51 +3468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. முன்போல நமக்கு முன்பாக முறிய அடிக்கப்படுகிறார்கள் என்று பென்யமீன்புத்திரர் சொன்னார்கள்; இஸ்ரவேல் புத்திரரோ: அவர்களைப் பட்டணத்தை விட்டு அப்பாலேயிருக்கிற வழிகளிலே வரப்பண்ணும்படிக்கு, நாம் ஓடவேண்டும் என்று சொல்லியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. அங்கே இருந்த இஸ்ரவேலின் கோத்திரத்தார் பென்யமீன் கோத்திரமெங்கும் ஆட்களை அனுப்பி: உங்களுக்குள்ளே நடந்த இந்த அக்கிரமம் என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3569,51 +3577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது இஸ்ரவேல் மனுஷர் எல்லாரும் தங்கள் ஸ்தானத்திலிருந்து எழும்பி, பாகால்தாமாரிலே யுத்தத்திற்கு அணிவகுத்து நின்றார்கள்; இஸ்ரவேலரில் கிபியாவின் பள்ளத்தாக்கிலே பதிவிருந்தவர்கள் தங்கள் ஸ்தானத்திலிருந்து புறப்பட்டு,]]></a:t>
+              <a:t><![CDATA[12. அங்கே இருந்த இஸ்ரவேலின் கோத்திரத்தார் பென்யமீன் கோத்திரமெங்கும் ஆட்களை அனுப்பி: உங்களுக்குள்ளே நடந்த இந்த அக்கிரமம் என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3678,51 +3686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது இஸ்ரவேல் மனுஷர் எல்லாரும் தங்கள் ஸ்தானத்திலிருந்து எழும்பி, பாகால்தாமாரிலே யுத்தத்திற்கு அணிவகுத்து நின்றார்கள்; இஸ்ரவேலரில் கிபியாவின் பள்ளத்தாக்கிலே பதிவிருந்தவர்கள் தங்கள் ஸ்தானத்திலிருந்து புறப்பட்டு,]]></a:t>
+              <a:t><![CDATA[18. இஸ்ரவேல் புத்திரரான அவர்கள் எழும்பி, தேவனுடைய வீட்டிற்குப் போய்: எங்களில் யார் முந்திப் போய் பென்யமீன் புத்திரரோடு யுத்தம்பண்ண வேண்டும் என்று தேவனிடத்தில் விசாரித்தார்கள்; அதற்குக் கர்த்தர்: யூதா முந்திப் போகவேண்டும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3787,51 +3795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர்களில் எல்லா இஸ்ரவேலிலும் தெரிந்துகொள்ளப்பட்ட பதினாயிரம்பேர் கிபியாவுக்கு எதிரே வந்தார்கள்; யுத்தம் பலத்தது; ஆனாலும் தங்களுக்கு விக்கினம் நேரிட்டது என்று அவர்கள் அறியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. இஸ்ரவேல் புத்திரரான அவர்கள் எழும்பி, தேவனுடைய வீட்டிற்குப் போய்: எங்களில் யார் முந்திப் போய் பென்யமீன் புத்திரரோடு யுத்தம்பண்ண வேண்டும் என்று தேவனிடத்தில் விசாரித்தார்கள்; அதற்குக் கர்த்தர்: யூதா முந்திப் போகவேண்டும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3896,51 +3904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவர்களில் எல்லா இஸ்ரவேலிலும் தெரிந்துகொள்ளப்பட்ட பதினாயிரம்பேர் கிபியாவுக்கு எதிரே வந்தார்கள்; யுத்தம் பலத்தது; ஆனாலும் தங்களுக்கு விக்கினம் நேரிட்டது என்று அவர்கள் அறியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[48. இஸ்ரவேலரோ பென்யமீன் புத்திரர் மேல் திரும்பி, பட்டணத்தில் மனுஷர் தொடங்கி மிருகங்கள்மட்டும் கண்டவைகள் எல்லாவற்றையும் பட்டயக்கருக்கினால் வெட்டி, கண்ட பட்டணங்களையெல்லாம் அக்கினியால் கொளுத்திப் போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4005,51 +4013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்பொழுது கிபியாவில் இருக்கிற பேலியாளின் மக்களாகிய அந்த மனுஷரை நாங்கள் கொன்று, பொல்லாப்பை இஸ்ரவேலை விட்டு விலக்கும்படிக்கு, அவர்களை ஒப்புக்கொடுங்கள் என்று சொல்லச்சொன்னார்கள்; பென்யமீன் புத்திரர் இஸ்ரவேல் புத்திரராகிய தங்கள் சகோதரரின் சொல்லைக் கேட்க மனமில்லாமல்,]]></a:t>
+              <a:t><![CDATA[48. இஸ்ரவேலரோ பென்யமீன் புத்திரர் மேல் திரும்பி, பட்டணத்தில் மனுஷர் தொடங்கி மிருகங்கள்மட்டும் கண்டவைகள் எல்லாவற்றையும் பட்டயக்கருக்கினால் வெட்டி, கண்ட பட்டணங்களையெல்லாம் அக்கினியால் கொளுத்திப் போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4223,51 +4231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்பொழுது கிபியாவில் இருக்கிற பேலியாளின் மக்களாகிய அந்த மனுஷரை நாங்கள் கொன்று, பொல்லாப்பை இஸ்ரவேலை விட்டு விலக்கும்படிக்கு, அவர்களை ஒப்புக்கொடுங்கள் என்று சொல்லச்சொன்னார்கள்; பென்யமீன் புத்திரர் இஸ்ரவேல் புத்திரராகிய தங்கள் சகோதரரின் சொல்லைக் கேட்க மனமில்லாமல்,]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது இஸ்ரவேல் புத்திரர் காலமே எழுந்து புறப்பட்டு, கிபியாவுக்கு எதிராகப் பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4332,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்பொழுது கிபியாவில் இருக்கிற பேலியாளின் மக்களாகிய அந்த மனுஷரை நாங்கள் கொன்று, பொல்லாப்பை இஸ்ரவேலை விட்டு விலக்கும்படிக்கு, அவர்களை ஒப்புக்கொடுங்கள் என்று சொல்லச்சொன்னார்கள்; பென்யமீன் புத்திரர் இஸ்ரவேல் புத்திரராகிய தங்கள் சகோதரரின் சொல்லைக் கேட்க மனமில்லாமல்,]]></a:t>
+              <a:t><![CDATA[20. பின்பு இஸ்ரவேல் மனுஷர் பென்யமீனோடு யுத்தம்பண்ணப் புறப்பட்டு, கிபியாவிலே அவர்களுக்கு எதிராகப் போர் செய்ய அணிவகுத்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4441,51 +4449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. கர்த்தர் இஸ்ரவேலுக்கு முன்பாகப் பென்யமீனை முறிய அடித்தார்; அந்நாளிலே இஸ்ரவேல் புத்திரர் பென்யமீனிலே பட்டயம் உருவுகிற ஆட்களாகிய இருபத்தையாயிரத்து நூறுபேரைச் சங்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. பின்பு இஸ்ரவேல் மனுஷர் பென்யமீனோடு யுத்தம்பண்ணப் புறப்பட்டு, கிபியாவிலே அவர்களுக்கு எதிராகப் போர் செய்ய அணிவகுத்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4550,51 +4558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. கர்த்தர் இஸ்ரவேலுக்கு முன்பாகப் பென்யமீனை முறிய அடித்தார்; அந்நாளிலே இஸ்ரவேல் புத்திரர் பென்யமீனிலே பட்டயம் உருவுகிற ஆட்களாகிய இருபத்தையாயிரத்து நூறுபேரைச் சங்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. ஆனாலும் பென்யமீன் புத்திரர் கிபியாவிலிருந்து புறப்பட்டு, இஸ்ரவேலில் இருபத்தீராயிரம்பேரை அன்றையதினம் தரையிலே விழும்படி சங்கரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4659,51 +4667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இஸ்ரவேல் புத்திரரோடு யுத்தம் பண்ணப் புறப்படும்படிக்கு, பட்டணங்களிலிருந்து கிபியாவுக்கு வந்து கூடினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. ஆனாலும் பென்யமீன் புத்திரர் கிபியாவிலிருந்து புறப்பட்டு, இஸ்ரவேலில் இருபத்தீராயிரம்பேரை அன்றையதினம் தரையிலே விழும்படி சங்கரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4768,51 +4776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. இஸ்ரவேலர் கிபியாவுக்கு அப்பாலே வைத்த பதிவிடையை நம்பியிருந்தபடியினாலே, பென்யமீனருக்கு இடம் கொடுத்தார்கள்; அதினாலே அவர்கள் முறிய அடிக்கப்படுகிறார்கள் என்று பென்யமீன் புத்திரருக்குக் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[22. இஸ்ரவேல் ஜனங்கள் தங்களைத் திடப்படுத்திக்கொண்டு, முதல்நாளில் அணிவகுத்து நின்ற ஸ்தலத்திலே, மறுபடியும் போர்செய்ய அணிவகுத்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4877,51 +4885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. இஸ்ரவேலர் கிபியாவுக்கு அப்பாலே வைத்த பதிவிடையை நம்பியிருந்தபடியினாலே, பென்யமீனருக்கு இடம் கொடுத்தார்கள்; அதினாலே அவர்கள் முறிய அடிக்கப்படுகிறார்கள் என்று பென்யமீன் புத்திரருக்குக் காணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[22. இஸ்ரவேல் ஜனங்கள் தங்களைத் திடப்படுத்திக்கொண்டு, முதல்நாளில் அணிவகுத்து நின்ற ஸ்தலத்திலே, மறுபடியும் போர்செய்ய அணிவகுத்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4986,51 +4994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கிபியாவின் குடிகளிலே தெரிந்து கொள்ளப்பட்ட எழுநூறுபேரையல்லாமல் அந்நாளில் பட்டணங்களிலிருந்து வந்து கூடின பட்டயம் உருவுகிற மனுஷரின் இலக்கம் இருபத்தாறாயிரம்பேர் என்று தொகையிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[22. இஸ்ரவேல் ஜனங்கள் தங்களைத் திடப்படுத்திக்கொண்டு, முதல்நாளில் அணிவகுத்து நின்ற ஸ்தலத்திலே, மறுபடியும் போர்செய்ய அணிவகுத்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5095,51 +5103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கிபியாவின் குடிகளிலே தெரிந்து கொள்ளப்பட்ட எழுநூறுபேரையல்லாமல் அந்நாளில் பட்டணங்களிலிருந்து வந்து கூடின பட்டயம் உருவுகிற மனுஷரின் இலக்கம் இருபத்தாறாயிரம்பேர் என்று தொகையிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் போய், கர்த்தருடைய சந்நிதியில் சாயங்காலமட்டும் அழுது: எங்கள் சகோதரராகிய பென்யமீன் புத்திரரோடே திரும்பவும் யுத்தம் கலக்கப்போவோமா என்று கர்த்தரிடத்தில் விசாரித்தார்கள்; அப்பொழுது கர்த்தர்; அவர்களுக்கு விரோதமாய்ப் போங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5204,51 +5212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்பொழுது பதிவிடையிருந்தவர்கள் தீவிரமாய்க் கிபியாவின்மேல் பாய்ந்து பரவி, பட்டணத்தில் இருக்கிறவர்களெல்லாரையும் பட்டயக்கருக்கினால் வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் போய், கர்த்தருடைய சந்நிதியில் சாயங்காலமட்டும் அழுது: எங்கள் சகோதரராகிய பென்யமீன் புத்திரரோடே திரும்பவும் யுத்தம் கலக்கப்போவோமா என்று கர்த்தரிடத்தில் விசாரித்தார்கள்; அப்பொழுது கர்த்தர்; அவர்களுக்கு விரோதமாய்ப் போங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5422,51 +5430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்பொழுது பதிவிடையிருந்தவர்கள் தீவிரமாய்க் கிபியாவின்மேல் பாய்ந்து பரவி, பட்டணத்தில் இருக்கிறவர்களெல்லாரையும் பட்டயக்கருக்கினால் வெட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[24. மறுநாளிலே இஸ்ரவேல் புத்திரர் பென்யமீன் புத்திரர் கிட்டச் சேருகிறபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5531,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த ஜனங்களெல்லாருக்குள்ளும் தெரிந்துகொள்ளப்பட்ட இடதுகை வாக்கான எழுநூறுபேர் இருந்தார்கள்; அவர்கள் அனைவரும் ஒரு மயிரிழையும் தப்பாதபடிக்குக் கவண்கள் எறிவார்கள்.]]></a:t>
+              <a:t><![CDATA[25. பென்யமீன் கோத்திரத்தாரும் அந்நாளிலே கிபியாவிலிருந்து அவர்களுக்கு எதிராகப் புறப்பட்டுவந்து, பின்னும் இஸ்ரவேல் புத்திரரில் பட்டயம் உருவுகிற பதினெண்ணாயிரம்பேரைத் தரையிலே விழும்படி சங்கரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5640,51 +5648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த ஜனங்களெல்லாருக்குள்ளும் தெரிந்துகொள்ளப்பட்ட இடதுகை வாக்கான எழுநூறுபேர் இருந்தார்கள்; அவர்கள் அனைவரும் ஒரு மயிரிழையும் தப்பாதபடிக்குக் கவண்கள் எறிவார்கள்.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது இஸ்ரவேல் புத்திரராகிய சகல ஜனங்களும் புறப்பட்டு, தேவனுடைய வீட்டிற்குப்போய், அங்கே கர்த்தருடைய சந்நிதியில் அழுது, தரித்திருந்து, அன்று சாயங்காலமட்டும் உபவாசித்து, கர்த்தருடைய சந்நிதியில் சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5749,51 +5757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பட்டணத்திலிருந்து மகா பெரிய புகையை எழும்பப்பண்ணுவதே இஸ்ரவேலருக்கும் பதிவிடைக்காரருக்கும் குறிக்கப்பட்ட அடையாளமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது இஸ்ரவேல் புத்திரராகிய சகல ஜனங்களும் புறப்பட்டு, தேவனுடைய வீட்டிற்குப்போய், அங்கே கர்த்தருடைய சந்நிதியில் அழுது, தரித்திருந்து, அன்று சாயங்காலமட்டும் உபவாசித்து, கர்த்தருடைய சந்நிதியில் சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5858,51 +5866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பட்டணத்திலிருந்து மகா பெரிய புகையை எழும்பப்பண்ணுவதே இஸ்ரவேலருக்கும் பதிவிடைக்காரருக்கும் குறிக்கப்பட்ட அடையாளமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது இஸ்ரவேல் புத்திரராகிய சகல ஜனங்களும் புறப்பட்டு, தேவனுடைய வீட்டிற்குப்போய், அங்கே கர்த்தருடைய சந்நிதியில் அழுது, தரித்திருந்து, அன்று சாயங்காலமட்டும் உபவாசித்து, கர்த்தருடைய சந்நிதியில் சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5967,51 +5975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பென்யமீன் கோத்திரத்தையல்லாமல் இஸ்ரவேலிலே பட்டயம் உருவுகிற மனுஷர் நாலு லட்சம்பேர் என்று தொகையிடப்பட்டது; இவர்களெல்லாரும் யுத்தவீரராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. கர்த்தரிடத்தில் விசாரித்தார்கள்; தேவனுடைய உடன்படிக்கையின் பெட்டி அந்நாட்களில் அங்கே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6076,51 +6084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பென்யமீன் கோத்திரத்தையல்லாமல் இஸ்ரவேலிலே பட்டயம் உருவுகிற மனுஷர் நாலு லட்சம்பேர் என்று தொகையிடப்பட்டது; இவர்களெல்லாரும் யுத்தவீரராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. ஆரோனின் குமாரனாகிய எலெயாசாரின் மகன் பினெகாஸ் அந்நாட்களில் அவருடைய சந்நிதியில் நின்றான்; எங்கள் சகோதரராகிய பென்யமீன் புத்திரரோடே பின்னும் யுத்தம்பண்ணப் புறப்படலாமா புறப்படலாகாதா என்று அவர்கள் விசாரித்தார்கள்; அப்பொழுது கர்த்தர்: போங்கள்; நாளைக்கு அவர்களை உங்கள் கையில் ஒப்புக்கொடுப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6185,51 +6193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இஸ்ரவேல் புத்திரரான அவர்கள் எழும்பி, தேவனுடைய வீட்டிற்குப் போய்: எங்களில் யார் முந்திப் போய் பென்யமீன் புத்திரரோடு யுத்தம்பண்ண வேண்டும் என்று தேவனிடத்தில் விசாரித்தார்கள்; அதற்குக் கர்த்தர்: யூதா முந்திப் போகவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. ஆரோனின் குமாரனாகிய எலெயாசாரின் மகன் பினெகாஸ் அந்நாட்களில் அவருடைய சந்நிதியில் நின்றான்; எங்கள் சகோதரராகிய பென்யமீன் புத்திரரோடே பின்னும் யுத்தம்பண்ணப் புறப்படலாமா புறப்படலாகாதா என்று அவர்கள் விசாரித்தார்கள்; அப்பொழுது கர்த்தர்: போங்கள்; நாளைக்கு அவர்களை உங்கள் கையில் ஒப்புக்கொடுப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6294,51 +6302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இஸ்ரவேல் புத்திரரான அவர்கள் எழும்பி, தேவனுடைய வீட்டிற்குப் போய்: எங்களில் யார் முந்திப் போய் பென்யமீன் புத்திரரோடு யுத்தம்பண்ண வேண்டும் என்று தேவனிடத்தில் விசாரித்தார்கள்; அதற்குக் கர்த்தர்: யூதா முந்திப் போகவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[29. அப்பொழுது இஸ்ரவேல் புத்திரர் கிபியாவைச் சுற்றிலும் பதிவிடையாட்களை வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6403,51 +6411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இஸ்ரவேல் புத்திரரான அவர்கள் எழும்பி, தேவனுடைய வீட்டிற்குப் போய்: எங்களில் யார் முந்திப் போய் பென்யமீன் புத்திரரோடு யுத்தம்பண்ண வேண்டும் என்று தேவனிடத்தில் விசாரித்தார்கள்; அதற்குக் கர்த்தர்: யூதா முந்திப் போகவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. மூன்றாம்நாளிலே பென்யமீன் புத்திரருக்கு விரோதமாய்ப் போய், முன் இரண்டுதரம் செய்ததுபோல, கிபியாவுக்குச் சமீபமாய்ப் போருக்கு அணிவகுத்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6621,51 +6629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது இஸ்ரவேல் புத்திரர் காலமே எழுந்து புறப்பட்டு, கிபியாவுக்கு எதிராகப் பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[30. மூன்றாம்நாளிலே பென்யமீன் புத்திரருக்கு விரோதமாய்ப் போய், முன் இரண்டுதரம் செய்ததுபோல, கிபியாவுக்குச் சமீபமாய்ப் போருக்கு அணிவகுத்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6730,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்பு இஸ்ரவேல் மனுஷர் பென்யமீனோடு யுத்தம்பண்ணப் புறப்பட்டு, கிபியாவிலே அவர்களுக்கு எதிராகப் போர் செய்ய அணிவகுத்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது பென்யமீன் புத்திரர் ஜனத்திற்கு விரோதமாய்ப் புறப்பட்டுப் பட்டணத்தை விட்டு, அப்பாலே வந்து, வெளியிலே பெத்தேலுக்கும் கிபியாவுக்கும் போகிற இரண்டு வழிகளில் இஸ்ரவேல் ஜனத்தில் ஏறக்குறைய முப்பது பேரை, முதல் இரண்டுதரம் செய்தது போல, வெட்டவும் கொல்லவும் தொடங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6839,51 +6847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆனாலும் பென்யமீன் புத்திரர் கிபியாவிலிருந்து புறப்பட்டு, இஸ்ரவேலில் இருபத்தீராயிரம்பேரை அன்றையதினம் தரையிலே விழும்படி சங்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது பென்யமீன் புத்திரர் ஜனத்திற்கு விரோதமாய்ப் புறப்பட்டுப் பட்டணத்தை விட்டு, அப்பாலே வந்து, வெளியிலே பெத்தேலுக்கும் கிபியாவுக்கும் போகிற இரண்டு வழிகளில் இஸ்ரவேல் ஜனத்தில் ஏறக்குறைய முப்பது பேரை, முதல் இரண்டுதரம் செய்தது போல, வெட்டவும் கொல்லவும் தொடங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6948,51 +6956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆனாலும் பென்யமீன் புத்திரர் கிபியாவிலிருந்து புறப்பட்டு, இஸ்ரவேலில் இருபத்தீராயிரம்பேரை அன்றையதினம் தரையிலே விழும்படி சங்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[31. அப்பொழுது பென்யமீன் புத்திரர் ஜனத்திற்கு விரோதமாய்ப் புறப்பட்டுப் பட்டணத்தை விட்டு, அப்பாலே வந்து, வெளியிலே பெத்தேலுக்கும் கிபியாவுக்கும் போகிற இரண்டு வழிகளில் இஸ்ரவேல் ஜனத்தில் ஏறக்குறைய முப்பது பேரை, முதல் இரண்டுதரம் செய்தது போல, வெட்டவும் கொல்லவும் தொடங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7057,51 +7065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் ஜனங்கள் தங்களைத் திடப்படுத்திக்கொண்டு, முதல்நாளில் அணிவகுத்து நின்ற ஸ்தலத்திலே, மறுபடியும் போர்செய்ய அணிவகுத்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[32. முன்போல நமக்கு முன்பாக முறிய அடிக்கப்படுகிறார்கள் என்று பென்யமீன்புத்திரர் சொன்னார்கள்; இஸ்ரவேல் புத்திரரோ: அவர்களைப் பட்டணத்தை விட்டு அப்பாலேயிருக்கிற வழிகளிலே வரப்பண்ணும்படிக்கு, நாம் ஓடவேண்டும் என்று சொல்லியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7166,51 +7174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் ஜனங்கள் தங்களைத் திடப்படுத்திக்கொண்டு, முதல்நாளில் அணிவகுத்து நின்ற ஸ்தலத்திலே, மறுபடியும் போர்செய்ய அணிவகுத்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[32. முன்போல நமக்கு முன்பாக முறிய அடிக்கப்படுகிறார்கள் என்று பென்யமீன்புத்திரர் சொன்னார்கள்; இஸ்ரவேல் புத்திரரோ: அவர்களைப் பட்டணத்தை விட்டு அப்பாலேயிருக்கிற வழிகளிலே வரப்பண்ணும்படிக்கு, நாம் ஓடவேண்டும் என்று சொல்லியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7275,51 +7283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் ஜனங்கள் தங்களைத் திடப்படுத்திக்கொண்டு, முதல்நாளில் அணிவகுத்து நின்ற ஸ்தலத்திலே, மறுபடியும் போர்செய்ய அணிவகுத்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது இஸ்ரவேல் மனுஷர் எல்லாரும் தங்கள் ஸ்தானத்திலிருந்து எழும்பி, பாகால்தாமாரிலே யுத்தத்திற்கு அணிவகுத்து நின்றார்கள்; இஸ்ரவேலரில் கிபியாவின் பள்ளத்தாக்கிலே பதிவிருந்தவர்கள் தங்கள் ஸ்தானத்திலிருந்து புறப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7384,51 +7392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் போய், கர்த்தருடைய சந்நிதியில் சாயங்காலமட்டும் அழுது: எங்கள் சகோதரராகிய பென்யமீன் புத்திரரோடே திரும்பவும் யுத்தம் கலக்கப்போவோமா என்று கர்த்தரிடத்தில் விசாரித்தார்கள்; அப்பொழுது கர்த்தர்; அவர்களுக்கு விரோதமாய்ப் போங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது இஸ்ரவேல் மனுஷர் எல்லாரும் தங்கள் ஸ்தானத்திலிருந்து எழும்பி, பாகால்தாமாரிலே யுத்தத்திற்கு அணிவகுத்து நின்றார்கள்; இஸ்ரவேலரில் கிபியாவின் பள்ளத்தாக்கிலே பதிவிருந்தவர்கள் தங்கள் ஸ்தானத்திலிருந்து புறப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7493,51 +7501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் போய், கர்த்தருடைய சந்நிதியில் சாயங்காலமட்டும் அழுது: எங்கள் சகோதரராகிய பென்யமீன் புத்திரரோடே திரும்பவும் யுத்தம் கலக்கப்போவோமா என்று கர்த்தரிடத்தில் விசாரித்தார்கள்; அப்பொழுது கர்த்தர்; அவர்களுக்கு விரோதமாய்ப் போங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[34. அவர்களில் எல்லா இஸ்ரவேலிலும் தெரிந்துகொள்ளப்பட்ட பதினாயிரம்பேர் கிபியாவுக்கு எதிரே வந்தார்கள்; யுத்தம் பலத்தது; ஆனாலும் தங்களுக்கு விக்கினம் நேரிட்டது என்று அவர்கள் அறியாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7602,51 +7610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மறுநாளிலே இஸ்ரவேல் புத்திரர் பென்யமீன் புத்திரர் கிட்டச் சேருகிறபோது,]]></a:t>
+              <a:t><![CDATA[35. கர்த்தர் இஸ்ரவேலுக்கு முன்பாகப் பென்யமீனை முறிய அடித்தார்; அந்நாளிலே இஸ்ரவேல் புத்திரர் பென்யமீனிலே பட்டயம் உருவுகிற ஆட்களாகிய இருபத்தையாயிரத்து நூறுபேரைச் சங்கரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7820,51 +7828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பென்யமீன் கோத்திரத்தாரும் அந்நாளிலே கிபியாவிலிருந்து அவர்களுக்கு எதிராகப் புறப்பட்டுவந்து, பின்னும் இஸ்ரவேல் புத்திரரில் பட்டயம் உருவுகிற பதினெண்ணாயிரம்பேரைத் தரையிலே விழும்படி சங்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[35. கர்த்தர் இஸ்ரவேலுக்கு முன்பாகப் பென்யமீனை முறிய அடித்தார்; அந்நாளிலே இஸ்ரவேல் புத்திரர் பென்யமீனிலே பட்டயம் உருவுகிற ஆட்களாகிய இருபத்தையாயிரத்து நூறுபேரைச் சங்கரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7929,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பென்யமீன் கோத்திரத்தாரும் அந்நாளிலே கிபியாவிலிருந்து அவர்களுக்கு எதிராகப் புறப்பட்டுவந்து, பின்னும் இஸ்ரவேல் புத்திரரில் பட்டயம் உருவுகிற பதினெண்ணாயிரம்பேரைத் தரையிலே விழும்படி சங்கரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[35. கர்த்தர் இஸ்ரவேலுக்கு முன்பாகப் பென்யமீனை முறிய அடித்தார்; அந்நாளிலே இஸ்ரவேல் புத்திரர் பென்யமீனிலே பட்டயம் உருவுகிற ஆட்களாகிய இருபத்தையாயிரத்து நூறுபேரைச் சங்கரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8038,51 +8046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது இஸ்ரவேல் புத்திரராகிய சகல ஜனங்களும் புறப்பட்டு, தேவனுடைய வீட்டிற்குப்போய், அங்கே கர்த்தருடைய சந்நிதியில் அழுது, தரித்திருந்து, அன்று சாயங்காலமட்டும் உபவாசித்து, கர்த்தருடைய சந்நிதியில் சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டு,]]></a:t>
+              <a:t><![CDATA[36. இஸ்ரவேலர் கிபியாவுக்கு அப்பாலே வைத்த பதிவிடையை நம்பியிருந்தபடியினாலே, பென்யமீனருக்கு இடம் கொடுத்தார்கள்; அதினாலே அவர்கள் முறிய அடிக்கப்படுகிறார்கள் என்று பென்யமீன் புத்திரருக்குக் காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8147,51 +8155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது இஸ்ரவேல் புத்திரராகிய சகல ஜனங்களும் புறப்பட்டு, தேவனுடைய வீட்டிற்குப்போய், அங்கே கர்த்தருடைய சந்நிதியில் அழுது, தரித்திருந்து, அன்று சாயங்காலமட்டும் உபவாசித்து, கர்த்தருடைய சந்நிதியில் சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டு,]]></a:t>
+              <a:t><![CDATA[36. இஸ்ரவேலர் கிபியாவுக்கு அப்பாலே வைத்த பதிவிடையை நம்பியிருந்தபடியினாலே, பென்யமீனருக்கு இடம் கொடுத்தார்கள்; அதினாலே அவர்கள் முறிய அடிக்கப்படுகிறார்கள் என்று பென்யமீன் புத்திரருக்குக் காணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8256,51 +8264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது இஸ்ரவேல் புத்திரராகிய சகல ஜனங்களும் புறப்பட்டு, தேவனுடைய வீட்டிற்குப்போய், அங்கே கர்த்தருடைய சந்நிதியில் அழுது, தரித்திருந்து, அன்று சாயங்காலமட்டும் உபவாசித்து, கர்த்தருடைய சந்நிதியில் சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டு,]]></a:t>
+              <a:t><![CDATA[37. அப்பொழுது பதிவிடையிருந்தவர்கள் தீவிரமாய்க் கிபியாவின்மேல் பாய்ந்து பரவி, பட்டணத்தில் இருக்கிறவர்களெல்லாரையும் பட்டயக்கருக்கினால் வெட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8365,51 +8373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தரிடத்தில் விசாரித்தார்கள்; தேவனுடைய உடன்படிக்கையின் பெட்டி அந்நாட்களில் அங்கே இருந்தது.]]></a:t>
+              <a:t><![CDATA[37. அப்பொழுது பதிவிடையிருந்தவர்கள் தீவிரமாய்க் கிபியாவின்மேல் பாய்ந்து பரவி, பட்டணத்தில் இருக்கிறவர்களெல்லாரையும் பட்டயக்கருக்கினால் வெட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8474,51 +8482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆகையால் இஸ்ரவேலர் யுத்தத்திலே பின்வாங்கினபோது, பென்யமீனர்: முந்தின யுத்தத்தில் நடந்ததுபோல, அவர்கள் நமக்கு முன்பாக முறிய அடிக்கப்படுகிறார்களே என்று சொல்லி, இஸ்ரவேலரில் ஏறக்குறைய முப்பதுபேரை வெட்டவும் கொல்லவும் தொடங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[38. பட்டணத்திலிருந்து மகா பெரிய புகையை எழும்பப்பண்ணுவதே இஸ்ரவேலருக்கும் பதிவிடைக்காரருக்கும் குறிக்கப்பட்ட அடையாளமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8583,51 +8591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ஆகையால் இஸ்ரவேலர் யுத்தத்திலே பின்வாங்கினபோது, பென்யமீனர்: முந்தின யுத்தத்தில் நடந்ததுபோல, அவர்கள் நமக்கு முன்பாக முறிய அடிக்கப்படுகிறார்களே என்று சொல்லி, இஸ்ரவேலரில் ஏறக்குறைய முப்பதுபேரை வெட்டவும் கொல்லவும் தொடங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[38. பட்டணத்திலிருந்து மகா பெரிய புகையை எழும்பப்பண்ணுவதே இஸ்ரவேலருக்கும் பதிவிடைக்காரருக்கும் குறிக்கப்பட்ட அடையாளமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8692,51 +8700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பட்டணத்திலிருந்து புகையானது ஸ்தம்பம்போல உயர எழும்பினபோது, பென்யமீனர் பின்னாகப் பார்த்தார்கள்; இதோ, பட்டணத்தின் அக்கினிஜுவாலை வானபரியந்தம் எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[39. ஆகையால் இஸ்ரவேலர் யுத்தத்திலே பின்வாங்கினபோது, பென்யமீனர்: முந்தின யுத்தத்தில் நடந்ததுபோல, அவர்கள் நமக்கு முன்பாக முறிய அடிக்கப்படுகிறார்களே என்று சொல்லி, இஸ்ரவேலரில் ஏறக்குறைய முப்பதுபேரை வெட்டவும் கொல்லவும் தொடங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8801,51 +8809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பட்டணத்திலிருந்து புகையானது ஸ்தம்பம்போல உயர எழும்பினபோது, பென்யமீனர் பின்னாகப் பார்த்தார்கள்; இதோ, பட்டணத்தின் அக்கினிஜுவாலை வானபரியந்தம் எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[39. ஆகையால் இஸ்ரவேலர் யுத்தத்திலே பின்வாங்கினபோது, பென்யமீனர்: முந்தின யுத்தத்தில் நடந்ததுபோல, அவர்கள் நமக்கு முன்பாக முறிய அடிக்கப்படுகிறார்களே என்று சொல்லி, இஸ்ரவேலரில் ஏறக்குறைய முப்பதுபேரை வெட்டவும் கொல்லவும் தொடங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9019,51 +9027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அப்பொழுது இஸ்ரவேலர் திரும்பிக் கொண்டார்கள்; பென்யமீன் மனுஷரோ, தங்களுக்கு விக்கினம் நேரிட்டதைக் கண்டு திகைத்து,]]></a:t>
+              <a:t><![CDATA[39. ஆகையால் இஸ்ரவேலர் யுத்தத்திலே பின்வாங்கினபோது, பென்யமீனர்: முந்தின யுத்தத்தில் நடந்ததுபோல, அவர்கள் நமக்கு முன்பாக முறிய அடிக்கப்படுகிறார்களே என்று சொல்லி, இஸ்ரவேலரில் ஏறக்குறைய முப்பதுபேரை வெட்டவும் கொல்லவும் தொடங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9128,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. இஸ்ரவேல் புத்திரரைவிட்டு, வனாந்தரத்திற்குப் போகிற வழிக்கு நேராய்த் திரும்பி ஓடிப்போனார்கள்; ஆனாலும் யுத்தம் அவர்களைத் தொடர்ந்தது; பட்டணங்களில் இருந்தவர்களும் தங்கள் நடுவே அகப்பட்டவர்களைக் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[40. பட்டணத்திலிருந்து புகையானது ஸ்தம்பம்போல உயர எழும்பினபோது, பென்யமீனர் பின்னாகப் பார்த்தார்கள்; இதோ, பட்டணத்தின் அக்கினிஜுவாலை வானபரியந்தம் எழும்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9237,51 +9245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. இஸ்ரவேல் புத்திரரைவிட்டு, வனாந்தரத்திற்குப் போகிற வழிக்கு நேராய்த் திரும்பி ஓடிப்போனார்கள்; ஆனாலும் யுத்தம் அவர்களைத் தொடர்ந்தது; பட்டணங்களில் இருந்தவர்களும் தங்கள் நடுவே அகப்பட்டவர்களைக் கொன்றுபோட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[40. பட்டணத்திலிருந்து புகையானது ஸ்தம்பம்போல உயர எழும்பினபோது, பென்யமீனர் பின்னாகப் பார்த்தார்கள்; இதோ, பட்டணத்தின் அக்கினிஜுவாலை வானபரியந்தம் எழும்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9346,51 +9354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. இப்படியே பென்யமீனரை வளைந்து கொண்டு துரத்தி, கிபியாவுக்குக் கிழக்குப்புறமாக வருமட்டும், அவர்களை லேசாய் மிதித்துப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[41. அப்பொழுது இஸ்ரவேலர் திரும்பிக் கொண்டார்கள்; பென்யமீன் மனுஷரோ, தங்களுக்கு விக்கினம் நேரிட்டதைக் கண்டு திகைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9455,51 +9463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. இதினால் பென்யமீனரிலே பதினெண்ணாயிரம்பேர் விழுந்தார்கள்; அவர்களெல்லாரும் பலவான்களாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[41. அப்பொழுது இஸ்ரவேலர் திரும்பிக் கொண்டார்கள்; பென்யமீன் மனுஷரோ, தங்களுக்கு விக்கினம் நேரிட்டதைக் கண்டு திகைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9564,51 +9572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. மற்றவர்கள் விலகி, வனாந்தரத்தில் இருக்கிற ரிம்மோன் கன்மலைக்கு ஓடிப்போனார்கள்; அவர்களில் இன்னும் ஐயாயிரம்பேரை வழிகளிலே கொன்று, மற்றவர்களைக் கீதோம்மட்டும் பின் தொடர்ந்து, அவர்களில் இரண்டாயிரம் பேரை வெட்டிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[42. இஸ்ரவேல் புத்திரரைவிட்டு, வனாந்தரத்திற்குப் போகிற வழிக்கு நேராய்த் திரும்பி ஓடிப்போனார்கள்; ஆனாலும் யுத்தம் அவர்களைத் தொடர்ந்தது; பட்டணங்களில் இருந்தவர்களும் தங்கள் நடுவே அகப்பட்டவர்களைக் கொன்றுபோட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9673,51 +9681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. மற்றவர்கள் விலகி, வனாந்தரத்தில் இருக்கிற ரிம்மோன் கன்மலைக்கு ஓடிப்போனார்கள்; அவர்களில் இன்னும் ஐயாயிரம்பேரை வழிகளிலே கொன்று, மற்றவர்களைக் கீதோம்மட்டும் பின் தொடர்ந்து, அவர்களில் இரண்டாயிரம் பேரை வெட்டிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[43. இப்படியே பென்யமீனரை வளைந்து கொண்டு துரத்தி, கிபியாவுக்குக் கிழக்குப்புறமாக வருமட்டும், அவர்களை லேசாய் மிதித்துப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9782,51 +9790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. இவ்விதமாய் பென்யமீனரில் அந்நாளில் விழுந்தவர்களெல்லாரும் இருபத்தையாயிரம் பேர்; அவர்களெல்லாரும் பட்டயம் உருவுகிற பலவான்களாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[43. இப்படியே பென்யமீனரை வளைந்து கொண்டு துரத்தி, கிபியாவுக்குக் கிழக்குப்புறமாக வருமட்டும், அவர்களை லேசாய் மிதித்துப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9891,51 +9899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. இவ்விதமாய் பென்யமீனரில் அந்நாளில் விழுந்தவர்களெல்லாரும் இருபத்தையாயிரம் பேர்; அவர்களெல்லாரும் பட்டயம் உருவுகிற பலவான்களாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[44. இதினால் பென்யமீனரிலே பதினெண்ணாயிரம்பேர் விழுந்தார்கள்; அவர்களெல்லாரும் பலவான்களாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10000,51 +10008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. அறுநூறுபேர் திரும்பிக்கொண்டு ஓடி, வனாந்தரத்திலிருக்கிற ரிம்மோன் கன்மலைக்குப் போய், ரிம்மோன் கன்மலையிலே நாலு மாதம் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[45. மற்றவர்கள் விலகி, வனாந்தரத்தில் இருக்கிற ரிம்மோன் கன்மலைக்கு ஓடிப்போனார்கள்; அவர்களில் இன்னும் ஐயாயிரம்பேரை வழிகளிலே கொன்று, மற்றவர்களைக் கீதோம்மட்டும் பின் தொடர்ந்து, அவர்களில் இரண்டாயிரம் பேரை வெட்டிப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10218,51 +10226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. இஸ்ரவேலரோ பென்யமீன் புத்திரர் மேல் திரும்பி, பட்டணத்தில் மனுஷர் தொடங்கி மிருகங்கள்மட்டும் கண்டவைகள் எல்லாவற்றையும் பட்டயக்கருக்கினால் வெட்டி, கண்ட பட்டணங்களையெல்லாம் அக்கினியால் கொளுத்திப் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[45. மற்றவர்கள் விலகி, வனாந்தரத்தில் இருக்கிற ரிம்மோன் கன்மலைக்கு ஓடிப்போனார்கள்; அவர்களில் இன்னும் ஐயாயிரம்பேரை வழிகளிலே கொன்று, மற்றவர்களைக் கீதோம்மட்டும் பின் தொடர்ந்து, அவர்களில் இரண்டாயிரம் பேரை வெட்டிப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10327,51 +10335,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. இஸ்ரவேலரோ பென்யமீன் புத்திரர் மேல் திரும்பி, பட்டணத்தில் மனுஷர் தொடங்கி மிருகங்கள்மட்டும் கண்டவைகள் எல்லாவற்றையும் பட்டயக்கருக்கினால் வெட்டி, கண்ட பட்டணங்களையெல்லாம் அக்கினியால் கொளுத்திப் போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[45. மற்றவர்கள் விலகி, வனாந்தரத்தில் இருக்கிற ரிம்மோன் கன்மலைக்கு ஓடிப்போனார்கள்; அவர்களில் இன்னும் ஐயாயிரம்பேரை வழிகளிலே கொன்று, மற்றவர்களைக் கீதோம்மட்டும் பின் தொடர்ந்து, அவர்களில் இரண்டாயிரம் பேரை வெட்டிப்போட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. இவ்விதமாய் பென்யமீனரில் அந்நாளில் விழுந்தவர்களெல்லாரும் இருபத்தையாயிரம் பேர்; அவர்களெல்லாரும் பட்டயம் உருவுகிற பலவான்களாயிருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. இவ்விதமாய் பென்யமீனரில் அந்நாளில் விழுந்தவர்களெல்லாரும் இருபத்தையாயிரம் பேர்; அவர்களெல்லாரும் பட்டயம் உருவுகிற பலவான்களாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10406,51 +10632,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470542074" r:id="rId1"/>
+    <p:sldLayoutId id="2474529206" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11170,50 +11396,66 @@
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -11314,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. എന്നാറെ ഗിബെയാനിവാസികൾ എന്റെ നേരെ എഴുന്നേറ്റു രാത്രിയിൽ എന്റെ നിമിത്തം വീടുവളഞ്ഞു എന്നെ കൊല്ലുവാൻ]]></a:t>
+              <a:t><![CDATA[5. ಆದರೆ ಗಿಬೆಯ ಪಟ್ಟಣದವರು ನನಗೆ ವಿರೋಧವಾಗಿ ಎದ್ದು ನಾನು ಇಳಿದಿದ್ದ ಮನೆ ಯನ್ನು ರಾತ್ತಿಯಲ್ಲಿ ಮುತ್ತಿಕೊಂಡು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭാവിച്ചു; എന്റെ വെപ്പാട്ടിയെ അവർ ബലാൽക്കാരം ചെയ്തതിനാൽ അവൾ മരിച്ചുപോയി.]]></a:t>
+              <a:t><![CDATA[ನನ್ನನ್ನು ಕೊಂದು ಹಾಕುವದಕ್ಕೆ ಆಲೋಚಿಸಿ ನನ್ನ ಉಪಪತ್ನಿಯನ್ನು ಕುಂದಿಸಿದರು; ಅವಳು ಸತ್ತುಹೋದಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അവർ യിസ്രായേലിൽ ദുഷ്കർമ്മവും വഷളത്വവും പ്രവർത്തിച്ചതുകൊണ്ടു ഞാൻ എന്റെ വെപ്പാട്ടിയെ]]></a:t>
+              <a:t><![CDATA[6. ಅವರು ಇಸ್ರಾಯೇಲಿನಲ್ಲಿ ದುಷ್ಕರ್ಮವನ್ನೂ ಬುದ್ಧಿಹೀನವಾದ ಕೆಲಸವನ್ನೂ ಮಾಡಿದ್ದರಿಂದ ನಾನು ನನ್ನ ಉಪಪತ್ನಿ ಯನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഖണ്ഡംഖണ്ഡമാക്കി യിസ്രായേലിന്റെ അവകാശദേശത്തൊക്കെയും കൊടുത്തയച്ചു.]]></a:t>
+              <a:t><![CDATA[ಹಿಡಿದು ಅವಳನ್ನು ಕಡಿದು ಇಸ್ರಾಯೇಲಿನ ಬಾಧ್ಯತೆಯಾದ ಸೀಮೆಯೆಲ್ಲಾದರಲ್ಲಿ ಕಳುಹಿಸಿದೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. നിങ്ങൾ എല്ലാവരും യിസ്രായേല്യരല്ലോ; ഇതിൽ നിങ്ങളുടെ അഭിപ്രായവും ആലോചനയും പറവിൻ.]]></a:t>
+              <a:t><![CDATA[7. ಇಗೋ, ನೀವೆಲ್ಲರು ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳಾಗಿದ್ದೀರಿ; ನಿಮ್ಮ ಮಾತನ್ನೂ ಆಲೋಚನೆಯನ್ನೂ ಇಲ್ಲಿ ಹೇಳಿ ಕೊಡಿರಿ ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. അപ്പോൾ സർവ്വജനവും ഒന്നായിട്ടു എഴുന്നേറ്റു പറഞ്ഞതു: നമ്മിൽ ആരും തന്റെ കൂടാരത്തിലേക്കു പോകരുതു;]]></a:t>
+              <a:t><![CDATA[13. ಗಿಬೆಯದಲ್ಲಿರುವ ಬೆಲಿಯಾಳನ ಮಕ್ಕಳಾದ ಆ ಮನುಷ್ಯರನ್ನು ನಾವು ಕೊಲೆಮಾಡಿ ಕೆಟ್ಟತನವನ್ನು ಇಸ್ರಾಯೇಲಿನಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആരും വീട്ടിലേക്കു തിരികയുമരുതു.]]></a:t>
+              <a:t><![CDATA[ತೆಗೆದುಹಾಕುವ ಹಾಗೆ ಅವರನ್ನು ಒಪ್ಪಿಸಿಕೊಡಿರಿ ಎಂದು ಹೇಳಬೇಕು ಅಂದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. നാം ഇപ്പോൾ ഗിബെയയോടു ചെയ്യേണ്ടുന്ന കാര്യമാവിതു: നാം അതു സംബന്ധിച്ചു ചീട്ടിടേണം;]]></a:t>
+              <a:t><![CDATA[8. ಆಗ ಸಮಸ್ತ ಜನವೂ ಒಬ್ಬ ಮನುಷ್ಯನ ಹಾಗೆ ಎದ್ದು ನಮ್ಮಲ್ಲಿ ಯಾವನೂ ತನ್ನ ಡೇರೆಗೆ ಹೋಗದಿರಲಿ. ಮತ್ತು ತನ್ನ ಮನೆಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അവർ യിസ്രായേലിൽ പ്രവർത്തിച്ച സകലവഷളത്വത്തിന്നും പകരം ചെയ്യേണ്ടതിന്നു ജനം ഗിബെയയിലേക്കു]]></a:t>
+              <a:t><![CDATA[ತಿರುಗಕೂಡದು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെല്ലുമ്പോൾ അവർക്കു വേണ്ടി ഭക്ഷണസാധനങ്ങൾ പോയി കൊണ്ടുവരുവാൻ യിസ്രായേൽഗോത്രങ്ങളിൽ നൂറ്റിൽ പത്തുപേരെയും]]></a:t>
+              <a:t><![CDATA[14. ಆದರೆ ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳು ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳಾದ ತಮ್ಮ ಸಹೋದರರ ಮಾತನ್ನು ಕೇಳುವುದಕ್ಕೆ ಮನಸ್ಸಿ ಲ್ಲದೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. അനന്തരം യിസ്രായേൽമക്കൾ ഒക്കെയും പുറപ്പെട്ടു ദാൻ മുതൽ ബേർ--ശേബവരെയും ഗിലെയാദ്‌ദേശത്തും ഉള്ള]]></a:t>
+              <a:t><![CDATA[1. ಆಗ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳೆಲ್ಲರು ಹೊರಟು ಗಿಲ್ಯಾದು ಸಹಿತವಾಗಿ ದಾನ್‌ ಪಟ್ಟಣವು ಮೊದಲುಗೊಂಡು ಬೇರ್ಷೆಬದ ಮಟ್ಟಿಗೂ ಸಭೆಯು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആയിരത്തിൽ നൂറുപേരെയും പതിനായിരത്തിൽ ആയിരംപേരെയും എടുക്കേണം.]]></a:t>
+              <a:t><![CDATA[ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳ ಸಂಗಡ ಯುದ್ಧಮಾಡು ವದಕ್ಕೆ ಹೊರಡುವ ಹಾಗೆ ಪಟ್ಟಣಗಳಿಂದ ಗಿಬೆಯಲ್ಲಿ ಬಂದು ಕೂಡಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അങ്ങനെ യിസ്രായേല്യർ ഒക്കെയും ആ പട്ടണത്തിന്നു വിരോധമായി ഏകമനസ്സോടെ യോജിച്ചു.]]></a:t>
+              <a:t><![CDATA[9. ಈಗ ನಾವು ಗಿಬೆಯಕ್ಕೆ ಮಾಡುವದು ಇದೇ: ಅದಕ್ಕೆ ವಿರೋಧವಾಗಿ ಚೀಟುಗಳು ಬಿದ್ದ ಪ್ರಕಾರ ಹೋಗೋಣ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. അഹരോന്റെ മകനായ എലെയാസാരിന്റെ മകൻ ഫീനെഹാസ് ആയിരുന്നു അക്കാലത്തു തിരുസന്നിധിയിൽ നിന്നിരുന്നതു.]]></a:t>
+              <a:t><![CDATA[15. ಗಿಬೆಯದ ನಿವಾಸಿಗಳಲ್ಲಿ ಆದು ಕೊಳ್ಳಲ್ಪಟ್ಟ ಏಳುನೂರು ಜನರಾಗಿ ಎಣಿಸಲ್ಪಟ್ಟವರ ಹೊರತಾಗಿ ಪಟ್ಟಣಗಳಿಂದ ಬಂದು ಕೂಡಿದ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞങ്ങളുടെ സഹോദരന്മാരായ ബെന്യാമീന്യരോടു ഞങ്ങൾ ഇനിയും പടയെടുക്കേണമോ? ഒഴിഞ്ഞുകളയേണമേ എന്നു അവർ]]></a:t>
+              <a:t><![CDATA[ಕತ್ತಿ ಹಿಡಿಯುವ ಮನುಷ್ಯರಾದ ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳು ಆ ಕಾಲದಲ್ಲಿ ಇಪ್ಪತ್ತಾರು ಸಾವಿರ ಜನರಾಗಿ ಎಣಿಸ ಲ್ಪಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചോദിച്ചതിന്നു: ചെല്ലുവിൻ; നാളെ ഞാൻ അവരെ നിന്റെ കയ്യിൽ ഏല്പിക്കും എന്നു യഹോവ അരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[10. ಆದರೆ ಬೆನ್ಯಾವಿಾನನ ಗೋತ್ರದವರಾದ ಗಿಬೆಯವರು ಇಸ್ರಾ ಯೇಲಿನಲ್ಲಿ ಮಾಡಿದ ಸಮಸ್ತ ಬುದ್ಧಿಹೀನವಾದ ಕೆಲಸಕ್ಕೆ ತಕ್ಕ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. പിന്നെ യിസ്രായേൽഗോത്രങ്ങൾ ബെന്യാമീൻ ഗോത്രത്തിലെങ്ങും ആളയച്ചു: നിങ്ങളുടെ ഇടയിൽ ഇങ്ങനെ ഒരു ദോഷം]]></a:t>
+              <a:t><![CDATA[ಪ್ರಕಾರ ಮಾಡುವ ಹಾಗೆ ನಾವು ಆಹಾರವನ್ನು ತಕ್ಕೊಂಡು ಬರುವದಕ್ಕೆ ಇಸ್ರಾಯೇಲಿನ ಸಕಲ ಗೋತ್ರಗಳಲ್ಲಿ ನೂರಕ್ಕೆ ಹತ್ತು,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നടന്നതു എന്തു?]]></a:t>
+              <a:t><![CDATA[ಸಾವಿರಕ್ಕೆ ನೂರು, ಹತ್ತು ಸಾವಿರಕ್ಕೆ ಸಾವಿರ ಜನರನ್ನು ತೆಗೆದುಕೊಂಡು ಕಳುಹಿಸುತ್ತೇವೆ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. അങ്ങനെ യിസ്രായേല്യർ ഗിബെയെക്കു ചുറ്റും പതിയിരിപ്പുകാരെ ആക്കി.]]></a:t>
+              <a:t><![CDATA[16. ಈ ಸಮಸ್ತ ಜನರಲ್ಲಿ ಆದುಕೊಳ್ಳಲ್ಪಟ್ಟ ಏಳುನೂರು ಜನರು ಬಲಗೈ ಅಭ್ಯಾಸವಿಲ್ಲದವರಾಗಿ ದ್ದರು. ಅವರೆಲ್ಲರೂ ಒಂದು ಕೂದಲೆಳೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. യിസ്രായേൽമക്കൾ മൂന്നാം ദിവസവും ബെന്യാമീന്യരുടെ നേരെ പുറപ്പെട്ടു മുമ്പിലത്തെപ്പോലെ ഗിബെയയുടെ നേരെ]]></a:t>
+              <a:t><![CDATA[ತಪ್ಪದ ಹಾಗೆ ಕವಣೆಯಿಂದ ಕಲ್ಲೆಸೆಯುವವರಾಗಿದ್ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പടെക്കു അണിനിരന്നു.]]></a:t>
+              <a:t><![CDATA[11. ಹೀಗೆಯೇ ಇಸ್ರಾಯೇಲ್‌ ಮನು ಷ್ಯರೆಲ್ಲರೂ ಒಬ್ಬ ಮನುಷ್ಯನ ಹಾಗೆ ಬಂಧಿಸಲ್ಪಟ್ಟು ಆ ಪಟ್ಟಣದ ಮುಂದೆ ಕೂಡಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സഭയൊക്കെയും ഏകമനസ്സോടെ മിസ്പയിൽ യഹോവയുടെ സന്നിധിയിൽ വന്നുകൂടി.]]></a:t>
+              <a:t><![CDATA[ಒಬ್ಬ ಮನುಷ್ಯನ ಹಾಗೆ ಮಿಚ್ಪೆಯಲ್ಲಿ ಕರ್ತನ ಮುಂದೆ ಕೂಡಿಕೊಂಡಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ബെന്യാമീന്യർ പടജ്ജനത്തിന്റെ നേരെ പുറപ്പെട്ടു പട്ടണം വിട്ടു പുറത്തായി; ബേഥേലിലേക്കും വയലിൽക്കൂടി]]></a:t>
+              <a:t><![CDATA[17. ಬೆನ್ಯಾ ವಿಾನನವರ ಹೊರತು ಇಸ್ರಾಯೇಲ್ಯರಲ್ಲಿ ಕತ್ತಿ ಹಿಡಿ ಯುವ ಮನುಷ್ಯರು ನಾಲ್ಕು ಲಕ್ಷ ಜನರೆಂದು ಎಣಿಸ ಲ್ಪಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഗിബെയയിലേക്കും പോകുന്ന രണ്ടു പെരുവഴികളിൽവെച്ചു മുമ്പിലത്തെപ്പോലെ പടജ്ജനത്തിൽ ചിലരെ വെട്ടിത്തുടങ്ങി;]]></a:t>
+              <a:t><![CDATA[ಇವರೆಲ್ಲರೂ ಯುದ್ಧದ ಮನುಷ್ಯರಾಗಿದ್ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേലിൽ ഏകദേശം മുപ്പതുപേരെ കൊന്നു.]]></a:t>
+              <a:t><![CDATA[47. ಆದರೆ ಆರು ನೂರು ಮಂದಿ ತಿರುಗಿಕೊಂಡು ಅರಣ್ಯದಲ್ಲಿರುವ ರಿಮ್ಮೋನ್‌ ಬೆಟ್ಟಕ್ಕೆ ಓಡಿಹೋಗಿ ರಿಮ್ಮೋನ್‌ ಗುಡ್ಡದಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. അവർ മുമ്പിലത്തെപ്പോലെ നമ്മുടെ മുമ്പിൽ തോറ്റോടുന്നു എന്നു ബെന്യാമീന്യർ പറഞ്ഞു. യിസ്രായേൽമക്കളോ:]]></a:t>
+              <a:t><![CDATA[ನಾಲ್ಕು ತಿಂಗಳು ವಾಸವಾಗಿದ್ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നാം ഓടി അവരെ പട്ടണത്തിൽനിന്നു പെരുവഴികളിലേക്കു ആകർഷിക്ക എന്നു പറഞ്ഞിരുന്നു.]]></a:t>
+              <a:t><![CDATA[12. ಅಲ್ಲಿಂದ ಇಸ್ರಾಯೇಲ್‌ ಗೋತ್ರಗಳು ಬೆನ್ಯಾ ವಿಾನನ ಸಮಸ್ತ ಗೋತ್ರದಲ್ಲಿ ದೂತರನ್ನು ಕಳುಹಿಸಿ -- ನಿಮ್ಮಲ್ಲಿ ಮಾಡಿದ ಈ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. യിസ്രായേല്യർ ഒക്കെയും തങ്ങളുടെ സ്ഥലത്തുനിന്നു പുറപ്പെട്ടു ബാൽ--താമാരിൽ പടെക്കു അണിനിരന്നു;]]></a:t>
+              <a:t><![CDATA[ಕೆಟ್ಟತನವೇನು?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേല്യരുടെ പതിയിരിപ്പുകാരം ഗിബെയയുടെ പുല്പുറത്തു തങ്ങൾ ഇരുന്നേടത്തുനിന്നു പുറപ്പെട്ടു.]]></a:t>
+              <a:t><![CDATA[18. ಆಗ ಇಸ್ರಾಯೇಲಿನ ಮಕ್ಕಳು ಎದ್ದು ದೇವರ ಮನೆಗೆ ಹೋಗಿ ತಮ್ಮಲ್ಲಿ ಮೊದಲು ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳ ಸಂಗಡ ಯುದ್ಧಮಾಡುವದಕ್ಕೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. എല്ലായിസ്രായേലിൽനിന്നും തിരഞ്ഞെടുത്തിരുന്ന പതിനായിരംപേർ ഗിബെയയുടെ നേരെ ചെന്നു; പട കഠിനമായി]]></a:t>
+              <a:t><![CDATA[ಹೋಗ ಬೇಕಾ ದವರು ಯಾರೆಂದು ದೇವರನ್ನು ಕೇಳಿದರು. ಅದಕ್ಕೆ ಕರ್ತನು -- ಯೊಹೂದ ಕುಲದವರು ಮೊದಲು ಹೋಗಬೇಕು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുറുകി; എങ്കിലും ആപത്തു അടുത്തിരിക്കുന്നു എന്നു അവർ അറിഞ്ഞില്ല.]]></a:t>
+              <a:t><![CDATA[48. ಇಸ್ರಾಯೇಲ್‌ ಜನರು ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳ ಮೇಲೆ ತಿರಿಗಿ ಹೋಗಿ ಪಟ್ಟಣದಲ್ಲಿ ಜನರನ್ನೂ ಪಶು ಗಳನ್ನೂ ಕೈಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15406,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ഗിബെയയിലെ ആ നീചന്മാരെ ഞങ്ങൾ കൊന്നു യിസ്രായേലിൽനിന്നു ദോഷം നീക്കിക്കളയേണ്ടതിന്നു അവരെ ഏല്പിച്ചു]]></a:t>
+              <a:t><![CDATA[ಸಿಕ್ಕಿದ್ದೆಲ್ಲವನ್ನೂ ಕತ್ತಿಯಿಂದ ಹೊಡೆದು ತಾವು ಹೋದ ಸಮಸ್ತ ಪಟ್ಟಣಗಳನ್ನು ಬೆಂಕಿಯಿಂದ ಸುಟ್ಟುಬಿಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. യിസ്രായേലിന്റെ സകലഗോത്രങ്ങളുമായ സർവ്വജനത്തിന്റെയും പ്രധാനികളും ആയുധപാണികളായ നാലുലക്ഷം കാലാളും]]></a:t>
+              <a:t><![CDATA[2. ಇದಲ್ಲದೆ ಇಸ್ರಾಯೇಲಿನ ಸಮಸ್ತ ಗೋತ್ರಗಳಾದ ಸಮಸ್ತ ಜನರ ಮುಖ್ಯಸ್ಥರು ಬಿಚ್ಚು ಕತ್ತಿ ಹಿಡಿದುಕೊಂಡ ನಾಲ್ಕು ಲಕ್ಷ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15670,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തരുവിൻ എന്നു പറയിച്ചു. ബെന്യാമീന്യരോ യിസ്രായേൽമക്കളായ തങ്ങളുടെ സഹോദരന്മാരുടെ വാക്കു കേട്ടനുസരിപ്പാൻ]]></a:t>
+              <a:t><![CDATA[19. ಆಗ ಇಸ್ರಾಯೇಲಿನ ಮಕ್ಕಳು ಉದಯದಲ್ಲಿ ಎದ್ದು ಗಿಬೆಯಕ್ಕೆ ಎದುರಾಗಿ ದಂಡಿಳಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മനസ്സില്ലാതെ യിസ്രായേൽമക്കളോടു]]></a:t>
+              <a:t><![CDATA[20. ಇಸ್ರಾಯೇಲಿನ ಮನುಷ್ಯರು ಬೆನ್ಯಾ ವಿಾನನ ಸಂಗಡ ಯುದ್ಧಮಾಡುವದಕ್ಕೆ ಹೊರಟರು; ಇಸ್ರಾಯೇಲಿನ ಮನುಷ್ಯರು ಗಿಬೆಯ ಬಳಿಯಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. യഹോവ ബെന്യാമീന്യരെ യിസ്രായേലിന്റെ മുമ്പിൽ തോല്ക്കുമാറാക്കി; അന്നു യിസ്രായേൽമക്കൾ ബെന്യമീന്യരിൽ]]></a:t>
+              <a:t><![CDATA[ಯುದ್ಧಕ್ಕೆ ವ್ಯೂಹಕಟ್ಟಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +16308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരുപത്തയ്യായിരത്തൊരുനൂറുപേരെ സംഹരിച്ചു; അവർ എല്ലാവരും ആയുധപാണികൾ ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[21. ಆಗ ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳು ಗಿಬೆಯದಿಂದ ಹೊರಟು ಇಸ್ರಾಯೇಲ್ಯರಲ್ಲಿ ಇಪ್ಪತ್ತೆರಡು ಸಾವಿರ ಜನರನ್ನು ಆ ದಿನದಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +16440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. യുദ്ധത്തിന്നു പുറപ്പെടത്തക്കവണ്ണം തങ്ങളുടെ പട്ടണങ്ങളിൽനിന്നു ഗിബെയയിൽ വന്നുകൂടി.]]></a:t>
+              <a:t><![CDATA[ನೆಲಕ್ಕೆ ಬೀಳುವಂತೆ ಸಂಹರಿಸಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,51 +16572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ഇങ്ങനെ ബെന്യാമീന്യർ തങ്ങൾ തോറ്റു എന്നു കണ്ടു; എന്നാൽ യിസ്രായേല്യർ ഗിബെയെക്കരികെ ആക്കിയിരുന്ന]]></a:t>
+              <a:t><![CDATA[22. ಇಸ್ರಾಯೇಲ್‌ ಮನುಷ್ಯರಾದ ಜನರು ಬಲ ಗೊಂಡು ಮೊದಲನೇ ದಿನ ಯುದ್ಧಕ್ಕೆ ವ್ಯೂಹಕಟ್ಟಿದ ಸ್ಥಳದಲ್ಲಿ ತಿರಿಗಿ ವ್ಯೂಹ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16462,51 +16704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പതിയിരിപ്പുകാരെ വിശ്വസിച്ചിരുന്നതുകൊണ്ടു ബെന്യാമീന്യർക്കു സ്ഥലം കൊടുത്തു.]]></a:t>
+              <a:t><![CDATA[ಕಟ್ಟಿದರು. (ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಕರ್ತನ ಬಳಿಗೆ ಹೋಗಿ ಆತನ ಮುಂದೆ ಸಾಯಂಕಾಲದ ವರೆಗೆ ಅತ್ತು--ನಮ್ಮ ಸಹೋದರನಾದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16594,51 +16836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അന്നു ഗിബെയാനിവാസികളിൽ എണ്ണിത്തിരിച്ച എഴുനൂറു വിരുതന്മാരെ കൂടാതെ പട്ടണങ്ങളിൽ നിന്നു വന്ന]]></a:t>
+              <a:t><![CDATA[ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳ ಸಂಗಡ ಯುದ್ಧಮಾಡುವದಕ್ಕೆ ಹೋಗಬೇಕೋ ಎಂದು ಕರ್ತನನ್ನು ಕೇಳಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +16968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബെന്യാമീന്യർ ഇരുപത്താറയിരം ആയുധപാണികൾ ഉണ്ടെന്നു എണ്ണം കണ്ടു.]]></a:t>
+              <a:t><![CDATA[23. ಅದಕ್ಕೆ ಕರ್ತನು--ಅವನ ಮೇಲೆ ಹೋಗಿರಿ ಅಂದನು). ಎರಡನೇ ದಿನದಲ್ಲಿ ಇಸ್ರಾಯೇಲ್‌ ಮನು ಷ್ಯರು ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +17100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ഉടനെ പതിയിരിപ്പുകാർ ഗിബെയയിൽ പാഞ്ഞുകയറി; പതിയിരിപ്പുകാർ നീളെ നടന്നു പട്ടണത്തെയൊക്കെയും വാളിന്റെ]]></a:t>
+              <a:t><![CDATA[ಬಳಿಗೆ ಬಂದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവത്തിന്റെ ജനസംഘത്തിൽ വന്നുനിന്നു--]]></a:t>
+              <a:t><![CDATA[ಕಾಲಾಳುಗಳು ದೇವರ ಸಭೆಯಾದ ಜನರಲ್ಲಿಗೆ ಬಂದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17122,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വായ്ത്തലയാൽ സംഹരിച്ചുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[24. ಆಗ ಬೆನ್ಯಾವಿಾನನವರು ಆ ಎರಡನೇ ದಿನದಲ್ಲಿ ಗಿಬೆಯ ದಲ್ಲಿಂದ ಅವರಿಗೆ ಎದುರಾಗಿ ಹೊರಟು ಬಂದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17254,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ഈ ജനത്തിലെല്ലാം ഇടത്തു കയ്യന്മാരായ എഴുനൂറു വിരുതന്മാർ ഉണ്ടായിരുന്നു; അവർ എല്ലാവരും ഒരു]]></a:t>
+              <a:t><![CDATA[25. ಇನ್ನೂ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳಲ್ಲಿ ಕತ್ತಿ ಹಿಡಿಯುವ ಹದಿನೆಂಟು ಸಾವಿರ ಜನರನ್ನು ನೆಲಕ್ಕೆ ಉರುಳಿಸಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17386,51 +17628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രോമത്തിന്നു പോലും ഏറുപിഴെക്കാത്ത കവിണക്കാർ ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[26. ಆಗ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳೆಲ್ಲರೂ ಸಮಸ್ತ ಜನರೂ ಹೊರಟು ದೇವರ ಮನೆಗೆ ಬಂದು ಅತ್ತು ಅಲ್ಲಿ ಕರ್ತನ ಮುಂದೆ ಕುಳಿತುಕೊಂಡು ಆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17518,51 +17760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. പട്ടണത്തിൽനിന്നു അടയാളമായിട്ടു ഒരു വലിയ പുക പൊങ്ങുമാറാക്കേണമെന്നു യിസ്രായേല്യർ]]></a:t>
+              <a:t><![CDATA[ಸಾಯಂಕಾಲದ ವರೆಗೆ ಉಪವಾಸವಾಗಿದ್ದು ಕರ್ತ ನಿಗೆ ದಹನಬಲಿಗಳನ್ನೂ ಸಮಾಧಾನದಬಲಿಗಳನ್ನೂ ಕರ್ತನ ಮುಂದೆ ಅರ್ಪಿಸಿದರು. ಯಾಕಂದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17650,51 +17892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പതിയിരിപ്പുകാരുമായി പറഞ്ഞൊത്തിരുന്നു.]]></a:t>
+              <a:t><![CDATA[ಆ ದಿವಸಗಳಲ್ಲಿ ದೇವರ ಒಡಂಬಡಿಕೆಯ ಮಂಜೂಷವು ಅಲ್ಲಿದ್ದದರಿಂದಲೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17782,51 +18024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ബെന്യാമീൻ ഒഴികെയുള്ള യിസ്രായേല്യരോ നാലുലക്ഷം ആയുധപാണികൾ ആയിരുന്നു; അവർ എല്ലാവരും യോദ്ധാക്കൾ]]></a:t>
+              <a:t><![CDATA[27. ಆರೋನನ ಮೊಮ್ಮಗನೂ ಎಲ್ಲಾಜಾರನ ಮಗನೂ ಆದ ಫೀನೆಹಾಸನು ಅವರ ಮುಂದೆ ನಿಂತಿದ್ದರಿಂದಲೂ, ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17914,51 +18156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തന്നേ.]]></a:t>
+              <a:t><![CDATA[28. ನಮ್ಮ ಸಹೋದರನಾದ ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳಿಗೆ ವಿರೋಧವಾಗಿ ಇನ್ನೂ ಯುದ್ಧಮಾಡುವದಕ್ಕೆ ಹೋಗ ಬೇಕೋ ಬೇಡವೋ ಎಂದು ದೇವರನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18046,51 +18288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അനന്തരം യിസ്രായേൽമക്കൾ പുറപ്പെട്ടു ബേഥേലിലേക്കു ചെന്നു: ബെന്യാമീന്യരോടു പടവെട്ടുവാൻ ഞങ്ങളിൽ ആർ]]></a:t>
+              <a:t><![CDATA[ಕೇಳಿ ಕೊಂಡರು. ಕರ್ತನು--ಹೋಗಿರಿ; ನಾಳೆ ಅವರನ್ನು ನಿಮ್ಮ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಡುವೆನು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18178,51 +18420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുമ്പനായി ചെല്ലേണ്ടു എന്നു ദൈവത്തോടു അരുളപ്പാടു ചോദിച്ചു. യെഹൂദാ മുമ്പനായി ചെല്ലട്ടെ എന്നു യഹോവ]]></a:t>
+              <a:t><![CDATA[29. ಇಸ್ರಾಯೇಲ್ಯರು ಗಿಬೆಯದ ಸುತ್ತಲೂ ಹೊಂಚಿ ನೋಡುವವರನ್ನಿಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18310,51 +18552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[30. ಮೂರನೇ ದಿನದಲ್ಲಿ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳಿಗೆ ಎದುರಾಗಿ ಹೋಗಿ ಮೊದಲು ಎರಡು ಸಾರಿ ಮಾಡಿದ ಹಾಗೆಯೇ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18442,51 +18684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. യിസ്രായേൽ മക്കൾ മിസ്പയിലേക്കു പോയി എന്നു ബെന്യാമീന്യർ കേട്ടു--അപ്പോൾ യിസ്രായേൽമക്കൾ: ഈ ദോഷം]]></a:t>
+              <a:t><![CDATA[3. ಇಸ್ರಾ ಯೇಲ್‌ ಮಕ್ಕಳು ಮಿಚ್ಪೆಗೆ ಬಂದ ವರ್ತಮಾನವನ್ನು ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳು ಕೇಳಿದರು). ಆಗ ಇಸ್ರಾ ಯೇಲ್‌]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18574,51 +18816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. അങ്ങനെ യിസ്രായേൽമക്കൾ രാവിലെ എഴുന്നേറ്റു ഗിബെയെക്കു നേരെ പാളയം ഇറങ്ങി.]]></a:t>
+              <a:t><![CDATA[ಗಿಬೆಯದ ಸವಿಾಪದಲ್ಲಿ ವ್ಯೂಹವನ್ನು ಕಟ್ಟಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18706,51 +18948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. യിസ്രായേല്യർ ബെന്യാമീന്യരോടു യുദ്ധം ചെയ്‍വാൻ പുറപ്പെട്ടു ഗിബെയയിൽ അവരുടെ നേരെ അണിനിരന്നു.]]></a:t>
+              <a:t><![CDATA[31. ಆಗ ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳು ಇಸ್ರಾ ಯೇಲ್‌ ಜನಕ್ಕೆ ಎದುರಾಗಿ ಹೊರಟು ಪಟ್ಟಣದ ಬಳಿಯಿಂದ ಹೊರಬಂದು ಅಡವಿಯಲ್ಲಿ ಹೆದ್ದಾರಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18838,51 +19080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ബെന്യാമീന്യരോ ഗിബെയയിൽനിന്നു പുറപ്പെട്ടു യിസ്രായേല്യരിൽ ഇരുപത്തീരായിരംപേരെ അന്നു സംഹരിച്ചു]]></a:t>
+              <a:t><![CDATA[ಯಾದ ಬೇತೇಲಿಗೂ ಗಿಬೆಯಕ್ಕೂ ಹೋಗುವ ಎರಡು ಮಾರ್ಗಗಳಲ್ಲಿ ಇಸ್ರಾಯೇಲ್‌ ಜನರೊಳಗೆ ಮೊದಲಿನ ಹಾಗೆಯೇ ಹೆಚ್ಚು ಕಡಿಮೆ ಮೂವತ್ತು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18970,51 +19212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വീഴിച്ചു.]]></a:t>
+              <a:t><![CDATA[ಜನರನ್ನು ಹೊಡೆದು ಕೊಲ್ಲಲಾರಂಭಿಸಿದಾಗ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19102,51 +19344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. യിസ്രായേൽമക്കൾ യഹോവയുടെ സന്നിധിയിൽ ചെന്നു സന്ധ്യവരെ കരഞ്ഞു: ഞങ്ങളുടെ സഹോദരന്മാരായ]]></a:t>
+              <a:t><![CDATA[32. ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳು--ಅವರು ಮೊದಲಿನ ಹಾಗೆಯೇ ನಮ್ಮ ಮುಂದೆ ಮುರಿಯಲ್ಪಡುತ್ತಾರೆ ಅಂದುಕೊಂಡರು. ಆದರೆ ಇಸ್ರಾಯೇಲ್‌]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19234,51 +19476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബെന്യാമീന്യരോടു ഞങ്ങൾ ഇനിയും യുദ്ധത്തിന്നു പോകേണമോ എന്നു യഹോവയോടുചോദിച്ചു. അവരുടെ നേരെ ചെല്ലുവിൻ]]></a:t>
+              <a:t><![CDATA[ಮಕ್ಕಳು--ಅವರನ್ನು ಪಟ್ಟಣದ ಬಳಿಯಿಂದ ಹೆದ್ದಾರಿಗಳಿಗೆ ಎಳಕೊಳ್ಳುವ ಹಾಗೆ ನಾವು ಓಡಿಹೋಗೋಣ ಎಂದು ಅಂದುಕೊಂಡರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19366,51 +19608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു യഹോവ അരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[33. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳೆಲ್ಲರೂ ತಮ್ಮ ಸ್ಥಳದಲ್ಲಿಂದ ಎದ್ದು ಬಾಳ್‌ತಾಮರಿನಲ್ಲಿ ವ್ಯೂಹವನ್ನು ಕಟ್ಟಿದರು. ಆಗ ಗಿಬೆಯದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19498,51 +19740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. അങ്ങനെ യിസ്രായേല്യരായ പടജ്ജനം ധൈര്യപ്പെട്ടു ഒന്നാം ദിവസം അണിനിരന്ന സ്ഥലത്തുതന്നേ പിന്നെയും]]></a:t>
+              <a:t><![CDATA[ಗವಿಯಲ್ಲಿ ಹೊಂಚಿ ನೋಡುತ್ತಿದ್ದ ಇಸ್ರಾಯೇಲ್ಯರು ಹೊರಟುಬಂದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19630,51 +19872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പടെക്കു അണിനിരന്നു.]]></a:t>
+              <a:t><![CDATA[34. ಅವರಲ್ಲಿ ಆದುಕೊಳ್ಳಲ್ಪಟ್ಟ ಹತ್ತು ಸಾವಿರ ಮನುಷ್ಯರು ಗಿಬೆಯಕ್ಕೆ ವಿರೋಧವಾಗಿ ಬಂದರು. ಯುದ್ಧವು ಘೋರವಾಗಿತ್ತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19762,51 +20004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. യിസ്രായേൽമക്കൾ രണ്ടാം ദിവസവും ബെന്യാമീന്യരോടു അടുത്തു.]]></a:t>
+              <a:t><![CDATA[35. ಆದರೆ ಅವರು ತಮಗೆ ಕೇಡು ಸವಿಾಪವಾಗಿತ್ತೆಂದು ಅರಿಯದೆ ಇದ್ದರು. ಆಗ ಕರ್ತನು ಇಸ್ರಾಯೇಲಿನ ಮುಂದೆ ಬೆನ್ಯಾವಿಾನನನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19894,51 +20136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എങ്ങിനെ സംഭവിച്ചു എന്നു പറവിൻ എന്നു പറഞ്ഞതിന്നു]]></a:t>
+              <a:t><![CDATA[ಮಕ್ಕಳು--ನೀವು ಮಾತನಾಡಿರಿ; ಆ ಕೆಟ್ಟತನವು ಹೇಗೆ ಆಯಿತು? ಅಂದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20026,51 +20268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ബെന്യാമീന്യർ രണ്ടാം ദിവസവും ഗിബെയയിൽനിന്നു അവരുടെ നേരെ പുറപ്പെട്ടു യിസ്രായേൽ മക്കളിൽ പിന്നെയും]]></a:t>
+              <a:t><![CDATA[ಹೊಡೆದನು. ಆ ದಿನದಲ್ಲಿ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಬೆನ್ಯಾವಿಾನ್ಯರಲ್ಲಿ ಕತ್ತಿ ಹಿಡಿ ಯುವವರಾದ ಇಪ್ಪತ್ತೈದು ಸಾವಿರದ ನೂರು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20158,51 +20400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പതിനെണ്ണായിരംപേരെ സംഹരിച്ചു വീഴിച്ചു; അവർ എല്ലാവരും യോദ്ധാക്കൾ ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[ಮನುಷ್ಯ ರನ್ನು ನಾಶಮಾಡಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20290,51 +20532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. അപ്പോൾ യിസ്രായേൽമക്കൾ ഒക്കെയും സർവ്വജനവും കയറി ബേഥേലിലേക്കു ചെന്നു; അവിടെ യഹോവയുടെ സന്നിധിയിൽ]]></a:t>
+              <a:t><![CDATA[36. ಹೀಗೆ ಬೆನ್ಯಾವಿಾನನ ಮಕ್ಕಳು ತಾವು ಹೊಡೆಯಲ್ಪಟ್ಟಿದೇವೆಂದು ಕಂಡರು; ಯಾಕಂದರೆ ಇಸ್ರಾಯೇಲ್‌ ಮನುಷ್ಯರು ಗಿಬೆಯದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20422,51 +20664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കരഞ്ഞുകൊണ്ടു അന്നു സന്ധ്യവരെ ഉപവസിച്ചുപാർത്തു യഹോവയുടെ സന്നിധിയിൽ ഹോമയാഗങ്ങളും സമാധാനയാഗങ്ങളും]]></a:t>
+              <a:t><![CDATA[ಬಳಿಯಲ್ಲಿ ಹೊಂಚು ಹಾಕುವದಕ್ಕೆ ಇಟ್ಟವರನ್ನು ನಂಬಿದ್ದದರಿಂದ ಬೆನ್ಯಾವಿಾನ್ಯರಿಗೆ ಸ್ಥಳವನ್ನು ಕೊಟ್ಟರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20554,51 +20796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അർപ്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[37. ಆಗ ಹೊಂಚುಹಾಕಿಕೊಂಡಿದ್ದವರು ತೀವ್ರವಾಗಿ ಗಿಬೆಯಕ್ಕೆ ಹೋದರು. ಹೊಂಚುಹಾಕಿದ್ದವರು ಸಾಲಾಗಿ ಹೊರಟು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20686,51 +20928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. പിന്നെ യിസ്രായേൽമക്കൾ യഹോവയോടു ചോദിച്ചു; അക്കാലത്തു ദൈവത്തിന്റെ നിയമപെട്ടകം അവിടെ ഉണ്ടായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[ಪಟ್ಟಣದಲ್ಲಿರುವವರೆಲ್ಲರನ್ನು ಕತ್ತಿಯಿಂದ ಹೊಡೆದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20818,51 +21060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. യിസ്രായേല്യർ പടയിൽ പിൻവാങ്ങിയപ്പോൾ ബെന്യാമീന്യർ യിസ്രായേല്യരെ വെട്ടിത്തുടങ്ങി ഏകദേശം മുപ്പതുപേരെ]]></a:t>
+              <a:t><![CDATA[38. ಇಸ್ರಾಯೇಲ್‌ ಮನುಷ್ಯರು ಹೊಂಚು ಹಾಕಿಕೊಂಡಿದ್ದವರ ಸಂಗಡ ನೇಮಿಸಿಕೊಂಡ ಗುರುತೇ ನಂದರೆ, ಪಟ್ಟಣದಲ್ಲಿಂದ ಮಹಾದೊಡ್ಡ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20950,51 +21192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊന്നു; മുൻ കഴിഞ്ഞ പടയിലെപ്പോലെ അവർ നമ്മുടെ മുമ്പിൽ തോറ്റോടുന്നു എന്നു അവർ പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[ಹೊಗೆಯನ್ನು ಏಳಮಾಡುವದೇ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21082,51 +21324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. എന്നാൽ പട്ടണത്തിൽനിന്നു അടയാളം ഒരു വലിയ പുകത്തൂണായി പൊങ്ങിത്തുടങ്ങിയപ്പോൾ ബെന്യാമീന്യർ]]></a:t>
+              <a:t><![CDATA[39. ಇಸ್ರಾಯೇಲ್‌ ಮನುಷ್ಯರು ಯುದ್ಧದಲ್ಲಿ ಹಿಂದೆಗೆದಾಗ ಬೆನ್ಯಾವಿಾನ್ಯರು ಇಸ್ರಾ ಯೇಲ್ಯರನ್ನು ಹೊಡೆಯುವದಕ್ಕೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21214,51 +21456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിന്നോട്ടു നോക്കി; പട്ടണം മുഴുവനും ആകാശത്തോളം കത്തിപ്പൊങ്ങുന്നതു കണ്ടു.]]></a:t>
+              <a:t><![CDATA[ಪ್ರಾರಂಭಿಸಿ ಅವರಲ್ಲಿ ಹೆಚ್ಚುಕಡಿಮೆ ಮೂವತ್ತು ಜನರನ್ನು ಕೊಂದಾಗ ಮೊದಲು ಯುದ್ಧದಲ್ಲಿ ಆದ ಹಾಗೆ ನಿಶ್ಚಯವಾಗಿ ಅವರು ನಮ್ಮ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21346,51 +21588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. കൊല്ലപ്പെട്ട സ്ത്രീയുടെ ഭർത്താവായ ലേവ്യൻ ഉത്തരം പറഞ്ഞതു: ഞാനും എന്റെ വെപ്പാട്ടിയും ബെന്യാമീൻ]]></a:t>
+              <a:t><![CDATA[4. ಯಾವನ ಹೆಂಡತಿ ಕೊಲ್ಲಲ್ಪಟ್ಟಳೋ ಆ ಪುರುಷನಾದ ಲೇವಿಯನು ಅವರಿಗೆ ಪ್ರತ್ಯುತ್ತರ ಕೊಟ್ಟು--ನಾನು ಬೆನ್ಯಾವಿಾನನ ಊರಾದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21478,51 +21720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. യിസ്രായേല്യർ തിരിഞ്ഞപ്പോൾ ബെന്യാമീന്യർ തങ്ങൾക്കു ആപത്തു ഭവിച്ചു എന്നു കണ്ടു.]]></a:t>
+              <a:t><![CDATA[ಮುಂದೆ ಮುರಿಯಲ್ಪಡುತ್ತಾರೆ ಅಂದು ಕೊಂಡರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21610,51 +21852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. അവർ യിസ്രായേൽമക്കളുടെ മുമ്പിൽനിന്നു മരുഭൂമിയിലേക്കുള്ള വഴിക്കു തിരിഞ്ഞു; പട അവരെ പിന്തുടർന്നു;]]></a:t>
+              <a:t><![CDATA[40. ಆದರೆ ಪಟ್ಟಣದೊಳಗಿಂದ ಅಗ್ನಿ ಜ್ವಾಲೆಯು ಹೊಗೆಯ ಸ್ತಂಭ ಸಹಿತವಾಗಿ ಏಳುವದಕ್ಕೆ ಪ್ರಾರಂಭಿಸಿತು. ಬೆನ್ಯಾವಿಾನ್ಯರು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21742,51 +21984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പട്ടണങ്ങളിൽനിന്നുള്ളവരെ അവർ അതതിന്റെ മദ്ധ്യേവെച്ചു സംഹരിച്ചു.]]></a:t>
+              <a:t><![CDATA[ಹಿಂದಕ್ಕೆ ಅದನ್ನು ತಿರುಗಿ ನೋಡಿದಾಗ ಇಗೋ, ಪಟ್ಟಣದ ಜ್ವಾಲೆಯು ಆಕಾಶಕ್ಕೆ ಏರಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21874,51 +22116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. അവർ ബെന്യാമീന്യരെ വളഞ്ഞു ഓടിച്ചു ഗിബെയെക്കെതിരെ കിഴക്കു അവരുടെ വിശ്രാമസ്ഥലത്തുവെച്ചു പിടിക്കുടി.]]></a:t>
+              <a:t><![CDATA[41. ಇಸ್ರಾಯೇಲ್‌ ಮನುಷ್ಯರು ತಿರುಗಿ ಕೊಂಡು ಬಂದಾಗ ಬೆನ್ಯಾವಿಾನನ ಜನರು ತಲ್ಲಣ ಗೊಂಡರು. ತಮ್ಮ ಮೇಲೆ ಕೇಡು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22006,51 +22248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[44. അങ്ങനെ ബെന്യാമീന്യരിൽ പതിനെണ്ണായിരംപേർ പട്ടുപോയി; അവർ എല്ലാവരും പരാക്രമശാലികൾ ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[ಪ್ರಾಪ್ತವಾಯಿತೆಂದು ಕಂಡರು. ಆದದರಿಂದ ಅವರು ಇಸ್ರಾಯೇಲ್‌ ಮನು ಷ್ಯರ ಮುಂದೆ ಅರಣ್ಯದ ಮಾರ್ಗಕ್ಕೆ ತಿರುಗಿಕೊಂಡು ಹೋದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22138,51 +22380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[45. അപ്പോൾ അവർ തിരിഞ്ഞു മരുഭൂമിയിൽ രിമ്മോൻ പാറെക്കു ഓടി; അവരിൽ അയ്യായിരംപേരെ പെരുവഴികളിൽവെച്ചു]]></a:t>
+              <a:t><![CDATA[42. ಆದರೆ ಯುದ್ಧವು ಅವರನ್ನು ಹಿಡಿ ಯಿತು. ಪಟ್ಟಣದಿಂದ ಹೊರಟು ಬರುವ ಜನರನ್ನು ಮಧ್ಯದಲ್ಲೇ ಕೊಂದುಹಾಕಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22270,51 +22512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒറ്റയൊറ്റയായി പിടിച്ചു കൊന്നു; മറ്റവരെ ഗിദോമോളം പിന്തുടർന്നു അവരിലും രണ്ടായിരം പേരെ വെട്ടിക്കളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[43. ಹೀಗೆ ಬೆನ್ಯಾ ವಿಾನ್ಯರನ್ನು ಸುತ್ತಲೂ ಮುತ್ತಿಕೊಂಡು ಅವರನ್ನು ಹಿಂದಟ್ಟಿ, ಗಿಬೆಯಕ್ಕೆ ಮೂಡಣ ದಿಕ್ಕಿನಲ್ಲಿ ಸಾವಕಾಶ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22402,51 +22644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[46. അങ്ങനെ ബെന്യാമീന്യരിൽ ആകെ ഇരുപത്തയ്യായിരം ആയുധപാണികൾ അന്നു പട്ടുപോയി; അവർ എല്ലാവരും]]></a:t>
+              <a:t><![CDATA[ವಿಲ್ಲದೆ ತುಳಿದುಹಾಕಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22534,51 +22776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പരാക്രമശാലികൾ തന്നേ.]]></a:t>
+              <a:t><![CDATA[44. ಬೆನ್ಯಾವಿಾನ್ಯರಲ್ಲಿ ಹದಿನೆಂಟು ಸಾವಿರ ಜನರು ಬಿದ್ದರು. ಇವರೆಲ್ಲರೂ ಪರಾಕ್ರಮಶಾಲಿಗಳಾಗಿದ್ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22666,51 +22908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[47. എന്നാൽ അറുനൂറുപേർ തിരിഞ്ഞു മരുഭൂമിയിൽ രിമ്മോൻ പാറവരെ ഓടി, അവിടെ നാലു മാസം പാർത്തു.]]></a:t>
+              <a:t><![CDATA[45. ಆದರೆ ಅವರು ತಿರುಗಿ ಕೊಂಡು ಅರಣ್ಯದಲ್ಲಿರುವ ರಿಮ್ಮೋನ್‌ ಬಂಡೆಗೆ ಓಡಿ ಹೋದರು. ಅದರಲ್ಲಿ ಐದು ಸಾವಿರ ಜನರನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22798,51 +23040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദേശത്തു ഗിബെയയിൽ രാപാർപ്പാൻ ചെന്നു.]]></a:t>
+              <a:t><![CDATA[ಗಿಬೆಯಕ್ಕೆ ನನ್ನ ಉಪಪತ್ನಿ ಸಹಿತವಾಗಿ ಇಳುಕೊಳ್ಳು ವದಕ್ಕೆ ಬಂದೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22930,51 +23172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[48. യിസ്രായേല്യർ പിന്നെയും ബെന്യാമീന്യരുടെ നേരെ തിരിഞ്ഞു ഓരോ പട്ടണം മുഴുവനെയും മൃഗങ്ങളെയും കണ്ട]]></a:t>
+              <a:t><![CDATA[ಹೆದ್ದಾರಿ ಗಳಲ್ಲಿ ಹಕ್ಕಲಾರಿಸಿ ಕೊಂದುಹಾಕಿದರು. ಕಡಿಮೆಯ ವರನ್ನು ಗಿದೋಮಿನ ವರೆಗೆ ಹಿಂದಟ್ಟಿ ಅವರಲ್ಲಿ ಎರಡು ಸಾವಿರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23062,51 +23304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലത്തെയും വാളിന്റെ വായ്ത്തലയാൽ സംഹരിച്ചു; അവർ കണ്ട എല്ലാപട്ടണങ്ങളും തീവെച്ചു ചുട്ടുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[ಮನುಷ್ಯರನ್ನು ವಧಿಸಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -23122,92 +23364,356 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[46. ಹೀಗೆಯೇ ಬೆನ್ಯಾವಿಾನ್ಯರೊಳಗೆ ಆ ದಿವಸದಲ್ಲಿ ಬಿದ್ದವರೆಲ್ಲರೂ ಕತ್ತಿ ಹಿಡಿಯುವ ಇಪ್ಪತ್ತೈದು ಸಾವಿರ ಜನರು. ಇವರೆ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ಲ್ಲರೂ ಪರಾಕ್ರಮಶಾಲಿಗಳಾಗಿದ್ದರು.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
   <a:themeElements>
-    <a:clrScheme name="Theme32">
+    <a:clrScheme name="Theme58">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme32">
+    <a:fontScheme name="Theme58">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -23233,51 +23739,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme32">
+    <a:fmtScheme name="Theme58">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -23408,51 +23914,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>91</Slides>
+  <Slides>93</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>