--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -111,54 +111,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -199,52 +195,50 @@
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
-    <p:sldId id="316" r:id="rId63"/>
-    <p:sldId id="317" r:id="rId64"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -402,55 +396,53 @@
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -510,51 +502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்படி இஸ்ரவேல் புத்திரர், கானானியர், ஏத்தியர், எமோரியர்,பெரிசியர், ஏவியர், எபூசியராகிய இவர்கள் நடுவே குடியிருந்து,]]></a:t>
+              <a:t><![CDATA[14. இப்படியே இஸ்ரவேல் புத்திரர் எக்லோன் என்னும் மோவாபின் ராஜாவைப் பதினெட்டு வருஷம் சேவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -619,51 +611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்படி இஸ்ரவேல் புத்திரர், கானானியர், ஏத்தியர், எமோரியர்,பெரிசியர், ஏவியர், எபூசியராகிய இவர்கள் நடுவே குடியிருந்து,]]></a:t>
+              <a:t><![CDATA[15. இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கிக் கூப்பிட்டபோது, கர்த்தர் அவர்களுக்குப் பென்யமீன் கோத்திரத்தானாகிய கேராவின் மகன் ஏகூத் என்னும் இரட்சகனை எழும்பப்பண்ணினார்; அவன் இடதுகைப் பழக்கமுள்ளவனாயிருந்தான்; அவன் கையிலே இஸ்ரவேல் புத்திரர் மோவாபின் ராஜாவாகிய எக்லோனுக்குக் காணிக்கை அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -728,51 +720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களுடைய குமாரத்திகளை விவாகம்பண்ணி, தங்களுடைய குமாரத்திகளை அவர்கள் குமாரருக்குக் கொடுத்து, அவர்கள் தேவர்களைச் சேவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கிக் கூப்பிட்டபோது, கர்த்தர் அவர்களுக்குப் பென்யமீன் கோத்திரத்தானாகிய கேராவின் மகன் ஏகூத் என்னும் இரட்சகனை எழும்பப்பண்ணினார்; அவன் இடதுகைப் பழக்கமுள்ளவனாயிருந்தான்; அவன் கையிலே இஸ்ரவேல் புத்திரர் மோவாபின் ராஜாவாகிய எக்லோனுக்குக் காணிக்கை அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -837,51 +829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களுடைய குமாரத்திகளை விவாகம்பண்ணி, தங்களுடைய குமாரத்திகளை அவர்கள் குமாரருக்குக் கொடுத்து, அவர்கள் தேவர்களைச் சேவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கிக் கூப்பிட்டபோது, கர்த்தர் அவர்களுக்குப் பென்யமீன் கோத்திரத்தானாகிய கேராவின் மகன் ஏகூத் என்னும் இரட்சகனை எழும்பப்பண்ணினார்; அவன் இடதுகைப் பழக்கமுள்ளவனாயிருந்தான்; அவன் கையிலே இஸ்ரவேல் புத்திரர் மோவாபின் ராஜாவாகிய எக்லோனுக்குக் காணிக்கை அனுப்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -946,51 +938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்படி இஸ்ரவேல் புத்திரர் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, தங்கள் தேவனாகிய கர்த்தரை மறந்து, பாகால்களையும் தோப்பு விக்கிரகங்களையும் சேவிக்கிறபோது,]]></a:t>
+              <a:t><![CDATA[16. ஏகூத், இருபுறமும் கருக்கும் ஒரு முழ நீளமுமான ஒரு கத்தியை உண்டு பண்ணி, அதைத் தன் வஸ்திரத்துக்குள்ளே தன் வலதுபுறத்து இடுப்பிலே கட்டிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1055,51 +1047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்படி இஸ்ரவேல் புத்திரர் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, தங்கள் தேவனாகிய கர்த்தரை மறந்து, பாகால்களையும் தோப்பு விக்கிரகங்களையும் சேவிக்கிறபோது,]]></a:t>
+              <a:t><![CDATA[16. ஏகூத், இருபுறமும் கருக்கும் ஒரு முழ நீளமுமான ஒரு கத்தியை உண்டு பண்ணி, அதைத் தன் வஸ்திரத்துக்குள்ளே தன் வலதுபுறத்து இடுப்பிலே கட்டிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1164,51 +1156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் இஸ்ரவேலின் மேல் கோபமூண்டவராகி, அவர்களை மெசொப்பொத்தாமியாவின் ராஜாவாகிய கூசான்ரிஷதாயீமின் கையிலே விற்றுப்போட்டார்; இப்படியே இஸ்ரவேல் புத்திரர் கூசான்ரிஷதாயீமை எட்டு வருஷம் சேவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. காணிக்கையை மோவாபின் ராஜாவாகிய எக்லோனுக்குச் செலுத்தினான்; எக்லோன் மிகவும் ஸ்தூலித்த மனுஷனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1273,51 +1265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் இஸ்ரவேலின் மேல் கோபமூண்டவராகி, அவர்களை மெசொப்பொத்தாமியாவின் ராஜாவாகிய கூசான்ரிஷதாயீமின் கையிலே விற்றுப்போட்டார்; இப்படியே இஸ்ரவேல் புத்திரர் கூசான்ரிஷதாயீமை எட்டு வருஷம் சேவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. அவன் காணிக்கையைச் செலுத்தித்தீர்ந்தபின்பு, காணிக்கையைச் சுமந்து வந்த ஜனங்களை அனுப்பிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1382,51 +1374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் இஸ்ரவேலின் மேல் கோபமூண்டவராகி, அவர்களை மெசொப்பொத்தாமியாவின் ராஜாவாகிய கூசான்ரிஷதாயீமின் கையிலே விற்றுப்போட்டார்; இப்படியே இஸ்ரவேல் புத்திரர் கூசான்ரிஷதாயீமை எட்டு வருஷம் சேவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. அவனோ கில்காலிலுள்ள சிலைகள் இருக்கும் இடத்திலிருந்து திரும்பிவந்து; ராஜாவே, உம்மிடத்தில் சொல்லவேண்டிய இரகசியமான ஒரு வார்த்தை உண்டு என்றான். அதற்கு அவன்: பொறு என்றான்; அப்பொழுது அவனிடத்தில் நின்றயாவரும் அவனை விட்டு வெளியே போய் விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1491,51 +1483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கிக் கூப்பிட்டபோது, கர்த்தர் இஸ்ரவேல் புத்திரரை இரட்சிக்கும்படி காலேபின் தம்பியான கேனாசுடைய குமாரனாகிய ஒத்னியேல் என்னும் ஒரு ரட்சகனை அவர்களுக்கு எழும்பப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[19. அவனோ கில்காலிலுள்ள சிலைகள் இருக்கும் இடத்திலிருந்து திரும்பிவந்து; ராஜாவே, உம்மிடத்தில் சொல்லவேண்டிய இரகசியமான ஒரு வார்த்தை உண்டு என்றான். அதற்கு அவன்: பொறு என்றான்; அப்பொழுது அவனிடத்தில் நின்றயாவரும் அவனை விட்டு வெளியே போய் விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1600,51 +1592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கானான் தேசத்தில் நடந்த சகல யுத்தங்களையும் அறியாதிருந்த இஸ்ரவேலராகிய அனைவரையும் சோதிப்பதற்காகவும்,]]></a:t>
+              <a:t><![CDATA[10. அவன் மேல் கர்த்தருடைய ஆவி வந்திருந்ததினால், அவன் இஸ்ரவேலை நியாயம் விசாரித்து, யுத்தம்பண்ணப் புறப்பட்டான்; கர்த்தர் மெசொப்பொத்தாமியாவின் ராஜாவாகிய கூசான்ரிஷதாயீமை அவன் கையிலே ஒப்புக்கொடுத்தார்; ஆகையால் அவன் கை கூசான்ரிஷதாயீமின் மேல் பலங்கொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1709,51 +1701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கிக் கூப்பிட்டபோது, கர்த்தர் இஸ்ரவேல் புத்திரரை இரட்சிக்கும்படி காலேபின் தம்பியான கேனாசுடைய குமாரனாகிய ஒத்னியேல் என்னும் ஒரு ரட்சகனை அவர்களுக்கு எழும்பப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[19. அவனோ கில்காலிலுள்ள சிலைகள் இருக்கும் இடத்திலிருந்து திரும்பிவந்து; ராஜாவே, உம்மிடத்தில் சொல்லவேண்டிய இரகசியமான ஒரு வார்த்தை உண்டு என்றான். அதற்கு அவன்: பொறு என்றான்; அப்பொழுது அவனிடத்தில் நின்றயாவரும் அவனை விட்டு வெளியே போய் விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1818,51 +1810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் மேல் கர்த்தருடைய ஆவி வந்திருந்ததினால், அவன் இஸ்ரவேலை நியாயம் விசாரித்து, யுத்தம்பண்ணப் புறப்பட்டான்; கர்த்தர் மெசொப்பொத்தாமியாவின் ராஜாவாகிய கூசான்ரிஷதாயீமை அவன் கையிலே ஒப்புக்கொடுத்தார்; ஆகையால் அவன் கை கூசான்ரிஷதாயீமின் மேல் பலங்கொண்டது.]]></a:t>
+              <a:t><![CDATA[20. ஏகூத் அவன் கிட்டே போனான்; அவனோ தனக்குத் தனிப்புற இருந்த குளிர்ச்சியான அறைவீட்டில் உட்கார்ந்திருந்தான்; அப்பொழுது ஏகூத்: உம்மிடத்தில் சொல்லவேண்டிய தேவவாக்கு எனக்கு உண்டு என்றான்; அவன் தன் ஆசனத்திலிருந்து எழுந்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1927,51 +1919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் மேல் கர்த்தருடைய ஆவி வந்திருந்ததினால், அவன் இஸ்ரவேலை நியாயம் விசாரித்து, யுத்தம்பண்ணப் புறப்பட்டான்; கர்த்தர் மெசொப்பொத்தாமியாவின் ராஜாவாகிய கூசான்ரிஷதாயீமை அவன் கையிலே ஒப்புக்கொடுத்தார்; ஆகையால் அவன் கை கூசான்ரிஷதாயீமின் மேல் பலங்கொண்டது.]]></a:t>
+              <a:t><![CDATA[20. ஏகூத் அவன் கிட்டே போனான்; அவனோ தனக்குத் தனிப்புற இருந்த குளிர்ச்சியான அறைவீட்டில் உட்கார்ந்திருந்தான்; அப்பொழுது ஏகூத்: உம்மிடத்தில் சொல்லவேண்டிய தேவவாக்கு எனக்கு உண்டு என்றான்; அவன் தன் ஆசனத்திலிருந்து எழுந்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2036,51 +2028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் மேல் கர்த்தருடைய ஆவி வந்திருந்ததினால், அவன் இஸ்ரவேலை நியாயம் விசாரித்து, யுத்தம்பண்ணப் புறப்பட்டான்; கர்த்தர் மெசொப்பொத்தாமியாவின் ராஜாவாகிய கூசான்ரிஷதாயீமை அவன் கையிலே ஒப்புக்கொடுத்தார்; ஆகையால் அவன் கை கூசான்ரிஷதாயீமின் மேல் பலங்கொண்டது.]]></a:t>
+              <a:t><![CDATA[21. உடனே ஏகூத் தன் இடதுகையை நீட்டி, தன் வலதுபுறத்து இடுப்பிலே கட்டியிருந்த கத்தியை உருவி, அதை அவன் வயிற்றிற்குள் பாய்ச்சினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2145,51 +2137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தேசம் நாற்பது வருஷம் அமைதலாயிருந்தது. கேனாசின் குமாரனாகிய ஒத்னியேல் மரணமடைந்தான்.]]></a:t>
+              <a:t><![CDATA[21. உடனே ஏகூத் தன் இடதுகையை நீட்டி, தன் வலதுபுறத்து இடுப்பிலே கட்டியிருந்த கத்தியை உருவி, அதை அவன் வயிற்றிற்குள் பாய்ச்சினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2254,51 +2246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இஸ்ரவேல் புத்திரர் மறுபடியும் கர்த்தரின்பார்வைக்குப் பொல்லாப்பானதைச் செய்தார்கள்; அவர்கள் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தபடியால், கர்த்தர் எக்லோன் என்னும் மோவாபின் ராஜாவை இஸ்ரவேலுக்கு விரோதமாய்ப் பலக்கப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[22. அலகோடேகூடக் கைப்பிடியும் உள்ளே புகுந்தது; அவனுடைய வயிற்றுக்குள் போன கத்தியை இவன் இழுக்கக் கூடாதபடிக்கு, நிணம் அலகைச் சுற்றிக் கொண்டடைத்தது; அது பின் புறத்திலே புறப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2363,51 +2355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இஸ்ரவேல் புத்திரர் மறுபடியும் கர்த்தரின்பார்வைக்குப் பொல்லாப்பானதைச் செய்தார்கள்; அவர்கள் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தபடியால், கர்த்தர் எக்லோன் என்னும் மோவாபின் ராஜாவை இஸ்ரவேலுக்கு விரோதமாய்ப் பலக்கப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[23. ஏகூத் புறப்பட்டு, அறைவீட்டின் கதவைச் சாத்திப் பூட்டிப்போட்டு, கொலுக் கூடத்தின் வழியாய்ப் போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2472,51 +2464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் அம்மோன் புத்திரரையும் அமலேக்கியரையும் கூட்டிக்கொண்டு வந்து, இஸ்ரவேலை முறிய அடித்தான்; பேரீச்சமரங்களின் பட்டணத்தையும் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[23. ஏகூத் புறப்பட்டு, அறைவீட்டின் கதவைச் சாத்திப் பூட்டிப்போட்டு, கொலுக் கூடத்தின் வழியாய்ப் போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2581,51 +2573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் அம்மோன் புத்திரரையும் அமலேக்கியரையும் கூட்டிக்கொண்டு வந்து, இஸ்ரவேலை முறிய அடித்தான்; பேரீச்சமரங்களின் பட்டணத்தையும் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[24. அவன் போனபின்பு ஊழியக்காரர் வந்து பார்த்தார்கள்; இதோ, அறைவீட்டின் கதவு பூட்டியிருந்தது; ஆகையால் அவர் அந்தக் குளிர்ச்சியான அறையிலே மலஜலாதிக்கிறாராக்கும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2690,51 +2682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படியே இஸ்ரவேல் புத்திரர் எக்லோன் என்னும் மோவாபின் ராஜாவைப் பதினெட்டு வருஷம் சேவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. அவன் போனபின்பு ஊழியக்காரர் வந்து பார்த்தார்கள்; இதோ, அறைவீட்டின் கதவு பூட்டியிருந்தது; ஆகையால் அவர் அந்தக் குளிர்ச்சியான அறையிலே மலஜலாதிக்கிறாராக்கும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2799,51 +2791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கானான் தேசத்தில் நடந்த சகல யுத்தங்களையும் அறியாதிருந்த இஸ்ரவேலராகிய அனைவரையும் சோதிப்பதற்காகவும்,]]></a:t>
+              <a:t><![CDATA[10. அவன் மேல் கர்த்தருடைய ஆவி வந்திருந்ததினால், அவன் இஸ்ரவேலை நியாயம் விசாரித்து, யுத்தம்பண்ணப் புறப்பட்டான்; கர்த்தர் மெசொப்பொத்தாமியாவின் ராஜாவாகிய கூசான்ரிஷதாயீமை அவன் கையிலே ஒப்புக்கொடுத்தார்; ஆகையால் அவன் கை கூசான்ரிஷதாயீமின் மேல் பலங்கொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2908,51 +2900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கிக் கூப்பிட்டபோது, கர்த்தர் அவர்களுக்குப் பென்யமீன் கோத்திரத்தானாகிய கேராவின் மகன் ஏகூத் என்னும் இரட்சகனை எழும்பப்பண்ணினார்; அவன் இடதுகைப் பழக்கமுள்ளவனாயிருந்தான்; அவன் கையிலே இஸ்ரவேல் புத்திரர் மோவாபின் ராஜாவாகிய எக்லோனுக்குக் காணிக்கை அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. அவர்கள் சலித்துப்போகுமட்டும் காத்திருந்தார்கள்; அவன் அறைவீட்டின் கதவைத் திறக்கவில்லை; ஆகையால் ஒரு திறவுகோலை எடுத்துத் திறந்தார்கள்; இதோ, அவர்கள் ஆண்டவன் தரையிலே செத்துக்கிடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3017,51 +3009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கிக் கூப்பிட்டபோது, கர்த்தர் அவர்களுக்குப் பென்யமீன் கோத்திரத்தானாகிய கேராவின் மகன் ஏகூத் என்னும் இரட்சகனை எழும்பப்பண்ணினார்; அவன் இடதுகைப் பழக்கமுள்ளவனாயிருந்தான்; அவன் கையிலே இஸ்ரவேல் புத்திரர் மோவாபின் ராஜாவாகிய எக்லோனுக்குக் காணிக்கை அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. அவர்கள் சலித்துப்போகுமட்டும் காத்திருந்தார்கள்; அவன் அறைவீட்டின் கதவைத் திறக்கவில்லை; ஆகையால் ஒரு திறவுகோலை எடுத்துத் திறந்தார்கள்; இதோ, அவர்கள் ஆண்டவன் தரையிலே செத்துக்கிடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3126,51 +3118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கிக் கூப்பிட்டபோது, கர்த்தர் அவர்களுக்குப் பென்யமீன் கோத்திரத்தானாகிய கேராவின் மகன் ஏகூத் என்னும் இரட்சகனை எழும்பப்பண்ணினார்; அவன் இடதுகைப் பழக்கமுள்ளவனாயிருந்தான்; அவன் கையிலே இஸ்ரவேல் புத்திரர் மோவாபின் ராஜாவாகிய எக்லோனுக்குக் காணிக்கை அனுப்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[26. அவர்கள் தாமதித்துக்கொண்டிருந்தபோது, ஏகூத் ஓடிப்போய், சிலைகளுள்ள இடத்தைக் கடந்து, சேயிராத்தைச் சேர்ந்து தப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3235,51 +3227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஏகூத், இருபுறமும் கருக்கும் ஒரு முழ நீளமுமான ஒரு கத்தியை உண்டு பண்ணி, அதைத் தன் வஸ்திரத்துக்குள்ளே தன் வலதுபுறத்து இடுப்பிலே கட்டிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[26. அவர்கள் தாமதித்துக்கொண்டிருந்தபோது, ஏகூத் ஓடிப்போய், சிலைகளுள்ள இடத்தைக் கடந்து, சேயிராத்தைச் சேர்ந்து தப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3344,51 +3336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஏகூத், இருபுறமும் கருக்கும் ஒரு முழ நீளமுமான ஒரு கத்தியை உண்டு பண்ணி, அதைத் தன் வஸ்திரத்துக்குள்ளே தன் வலதுபுறத்து இடுப்பிலே கட்டிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[27. அங்கே வந்தபோது எப்பிராயீம் மலையில் எக்காளம் ஊதினான்; அப்பொழுது இஸ்ரவேல் புத்திரர் அவனோடேகூட மலையிலிருந்து இறங்கினார்கள்; அவன் அவர்களுக்கு முன்பாக நடந்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3453,51 +3445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. காணிக்கையை மோவாபின் ராஜாவாகிய எக்லோனுக்குச் செலுத்தினான்; எக்லோன் மிகவும் ஸ்தூலித்த மனுஷனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[27. அங்கே வந்தபோது எப்பிராயீம் மலையில் எக்காளம் ஊதினான்; அப்பொழுது இஸ்ரவேல் புத்திரர் அவனோடேகூட மலையிலிருந்து இறங்கினார்கள்; அவன் அவர்களுக்கு முன்பாக நடந்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3562,51 +3554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவன் காணிக்கையைச் செலுத்தித்தீர்ந்தபின்பு, காணிக்கையைச் சுமந்து வந்த ஜனங்களை அனுப்பிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[28. என்னைப் பின்தொடர்ந்து வாருங்கள்; கர்த்தர் உங்கள் பகைஞராகிய மோவாபியரை உங்கள் கைகளில் ஒப்புக்கொடுத்தார் என்றான். அவர்கள் அவனைப் பின்தொடர்ந்துபோய், மோவாபுக்கு எதிரான யோர்தான் துறைகளைப் பிடித்து, ஒருவனையும் கடந்துபோகவொட்டாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3671,51 +3663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவனோ கில்காலிலுள்ள சிலைகள் இருக்கும் இடத்திலிருந்து திரும்பிவந்து; ராஜாவே, உம்மிடத்தில் சொல்லவேண்டிய இரகசியமான ஒரு வார்த்தை உண்டு என்றான். அதற்கு அவன்: பொறு என்றான்; அப்பொழுது அவனிடத்தில் நின்றயாவரும் அவனை விட்டு வெளியே போய் விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[28. என்னைப் பின்தொடர்ந்து வாருங்கள்; கர்த்தர் உங்கள் பகைஞராகிய மோவாபியரை உங்கள் கைகளில் ஒப்புக்கொடுத்தார் என்றான். அவர்கள் அவனைப் பின்தொடர்ந்துபோய், மோவாபுக்கு எதிரான யோர்தான் துறைகளைப் பிடித்து, ஒருவனையும் கடந்துபோகவொட்டாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3780,51 +3772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவனோ கில்காலிலுள்ள சிலைகள் இருக்கும் இடத்திலிருந்து திரும்பிவந்து; ராஜாவே, உம்மிடத்தில் சொல்லவேண்டிய இரகசியமான ஒரு வார்த்தை உண்டு என்றான். அதற்கு அவன்: பொறு என்றான்; அப்பொழுது அவனிடத்தில் நின்றயாவரும் அவனை விட்டு வெளியே போய் விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[28. என்னைப் பின்தொடர்ந்து வாருங்கள்; கர்த்தர் உங்கள் பகைஞராகிய மோவாபியரை உங்கள் கைகளில் ஒப்புக்கொடுத்தார் என்றான். அவர்கள் அவனைப் பின்தொடர்ந்துபோய், மோவாபுக்கு எதிரான யோர்தான் துறைகளைப் பிடித்து, ஒருவனையும் கடந்துபோகவொட்டாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3889,51 +3881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஏகூத் அவன் கிட்டே போனான்; அவனோ தனக்குத் தனிப்புற இருந்த குளிர்ச்சியான அறைவீட்டில் உட்கார்ந்திருந்தான்; அப்பொழுது ஏகூத்: உம்மிடத்தில் சொல்லவேண்டிய தேவவாக்கு எனக்கு உண்டு என்றான்; அவன் தன் ஆசனத்திலிருந்து எழுந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[29. அக்காலத்திலே மோவாபியரில் ஏறக்குறையப் பதினாயிரம் பேரை வெட்டினார்கள்; அவர்களெல்லாரும் புஷ்டியுள்ளவர்களும்; பராக்கிரமசாலிகளுமாயிருந்தார்கள், அவர்களில் ஒருவனும் தப்பவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3998,51 +3990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேல் புத்திரரின் சந்ததியாரும் அதற்குமுன் யுத்தஞ்செய்ய அறியாதிருந்தவர்களும் அவைகளை அறியும்படி பழக்குவிப்பதற்காகவும், கர்த்தர் விட்டுவைத்த ஜாதிகள் யாரென்றால்;]]></a:t>
+              <a:t><![CDATA[10. அவன் மேல் கர்த்தருடைய ஆவி வந்திருந்ததினால், அவன் இஸ்ரவேலை நியாயம் விசாரித்து, யுத்தம்பண்ணப் புறப்பட்டான்; கர்த்தர் மெசொப்பொத்தாமியாவின் ராஜாவாகிய கூசான்ரிஷதாயீமை அவன் கையிலே ஒப்புக்கொடுத்தார்; ஆகையால் அவன் கை கூசான்ரிஷதாயீமின் மேல் பலங்கொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4107,51 +4099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஏகூத் அவன் கிட்டே போனான்; அவனோ தனக்குத் தனிப்புற இருந்த குளிர்ச்சியான அறைவீட்டில் உட்கார்ந்திருந்தான்; அப்பொழுது ஏகூத்: உம்மிடத்தில் சொல்லவேண்டிய தேவவாக்கு எனக்கு உண்டு என்றான்; அவன் தன் ஆசனத்திலிருந்து எழுந்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[29. அக்காலத்திலே மோவாபியரில் ஏறக்குறையப் பதினாயிரம் பேரை வெட்டினார்கள்; அவர்களெல்லாரும் புஷ்டியுள்ளவர்களும்; பராக்கிரமசாலிகளுமாயிருந்தார்கள், அவர்களில் ஒருவனும் தப்பவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4216,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உடனே ஏகூத் தன் இடதுகையை நீட்டி, தன் வலதுபுறத்து இடுப்பிலே கட்டியிருந்த கத்தியை உருவி, அதை அவன் வயிற்றிற்குள் பாய்ச்சினான்.]]></a:t>
+              <a:t><![CDATA[30. இப்படியே அந்நாளிலே மோவாப் இஸ்ரவேலுடைய கையின்கீழ்த் தாழ்த்தப்பட்டது; அதனாலே தேசம் எண்பது வருஷம் அமைதலாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4325,51 +4317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உடனே ஏகூத் தன் இடதுகையை நீட்டி, தன் வலதுபுறத்து இடுப்பிலே கட்டியிருந்த கத்தியை உருவி, அதை அவன் வயிற்றிற்குள் பாய்ச்சினான்.]]></a:t>
+              <a:t><![CDATA[31. அவனுக்குப்பிற்பாடு ஆனாத்தின் குமாரன் சம்கார் எழும்பினான்; அவன் பெலிஸ்தரில் அறுநூறுபேரை ஒரு தாற்றுக்கோலால் முறிய அடித்தான்; அவனும் இஸ்ரவேலை இரட்சித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4434,51 +4426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அலகோடேகூடக் கைப்பிடியும் உள்ளே புகுந்தது; அவனுடைய வயிற்றுக்குள் போன கத்தியை இவன் இழுக்கக் கூடாதபடிக்கு, நிணம் அலகைச் சுற்றிக் கொண்டடைத்தது; அது பின் புறத்திலே புறப்பட்டது.]]></a:t>
+              <a:t><![CDATA[31. அவனுக்குப்பிற்பாடு ஆனாத்தின் குமாரன் சம்கார் எழும்பினான்; அவன் பெலிஸ்தரில் அறுநூறுபேரை ஒரு தாற்றுக்கோலால் முறிய அடித்தான்; அவனும் இஸ்ரவேலை இரட்சித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4543,51 +4535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அலகோடேகூடக் கைப்பிடியும் உள்ளே புகுந்தது; அவனுடைய வயிற்றுக்குள் போன கத்தியை இவன் இழுக்கக் கூடாதபடிக்கு, நிணம் அலகைச் சுற்றிக் கொண்டடைத்தது; அது பின் புறத்திலே புறப்பட்டது.]]></a:t>
+              <a:t><![CDATA[1. கானான் தேசத்தில் நடந்த சகல யுத்தங்களையும் அறியாதிருந்த இஸ்ரவேலராகிய அனைவரையும் சோதிப்பதற்காகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4652,51 +4644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஏகூத் புறப்பட்டு, அறைவீட்டின் கதவைச் சாத்திப் பூட்டிப்போட்டு, கொலுக் கூடத்தின் வழியாய்ப் போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[2. இஸ்ரவேல் புத்திரரின் சந்ததியாரும் அதற்குமுன் யுத்தஞ்செய்ய அறியாதிருந்தவர்களும் அவைகளை அறியும்படி பழக்குவிப்பதற்காகவும், கர்த்தர் விட்டுவைத்த ஜாதிகள் யாரென்றால்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4761,51 +4753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஏகூத் புறப்பட்டு, அறைவீட்டின் கதவைச் சாத்திப் பூட்டிப்போட்டு, கொலுக் கூடத்தின் வழியாய்ப் போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[2. இஸ்ரவேல் புத்திரரின் சந்ததியாரும் அதற்குமுன் யுத்தஞ்செய்ய அறியாதிருந்தவர்களும் அவைகளை அறியும்படி பழக்குவிப்பதற்காகவும், கர்த்தர் விட்டுவைத்த ஜாதிகள் யாரென்றால்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4870,51 +4862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் போனபின்பு ஊழியக்காரர் வந்து பார்த்தார்கள்; இதோ, அறைவீட்டின் கதவு பூட்டியிருந்தது; ஆகையால் அவர் அந்தக் குளிர்ச்சியான அறையிலே மலஜலாதிக்கிறாராக்கும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. பெலிஸ்தரின் ஐந்து அதிபதிகளும், சகல கானானியரும், சீதோனியரும், பாகால் எர்மோன் துவக்கி ஆமாத்திற்குள் பிரவேசிக்கும் வரைக்கும் லீபனோனின் மலைகளிலே குடியிருக்கிற ஏவியருமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4979,51 +4971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் போனபின்பு ஊழியக்காரர் வந்து பார்த்தார்கள்; இதோ, அறைவீட்டின் கதவு பூட்டியிருந்தது; ஆகையால் அவர் அந்தக் குளிர்ச்சியான அறையிலே மலஜலாதிக்கிறாராக்கும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. பெலிஸ்தரின் ஐந்து அதிபதிகளும், சகல கானானியரும், சீதோனியரும், பாகால் எர்மோன் துவக்கி ஆமாத்திற்குள் பிரவேசிக்கும் வரைக்கும் லீபனோனின் மலைகளிலே குடியிருக்கிற ஏவியருமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5088,51 +5080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்கள் சலித்துப்போகுமட்டும் காத்திருந்தார்கள்; அவன் அறைவீட்டின் கதவைத் திறக்கவில்லை; ஆகையால் ஒரு திறவுகோலை எடுத்துத் திறந்தார்கள்; இதோ, அவர்கள் ஆண்டவன் தரையிலே செத்துக்கிடந்தான்.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் மோசேயைக்கொண்டு தங்கள் பிதாக்களுக்கு விதித்த கற்பனைகளுக்கு இஸ்ரவேலர் கீழ்ப்படிவார்களோ என்று அறியும்படி, இஸ்ரவேலரை அவர்களாலே சோதிப்பதற்காக அவர்கள் விடப்பட்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5197,51 +5189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேல் புத்திரரின் சந்ததியாரும் அதற்குமுன் யுத்தஞ்செய்ய அறியாதிருந்தவர்களும் அவைகளை அறியும்படி பழக்குவிப்பதற்காகவும், கர்த்தர் விட்டுவைத்த ஜாதிகள் யாரென்றால்;]]></a:t>
+              <a:t><![CDATA[11. தேசம் நாற்பது வருஷம் அமைதலாயிருந்தது. கேனாசின் குமாரனாகிய ஒத்னியேல் மரணமடைந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5306,51 +5298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்கள் சலித்துப்போகுமட்டும் காத்திருந்தார்கள்; அவன் அறைவீட்டின் கதவைத் திறக்கவில்லை; ஆகையால் ஒரு திறவுகோலை எடுத்துத் திறந்தார்கள்; இதோ, அவர்கள் ஆண்டவன் தரையிலே செத்துக்கிடந்தான்.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் மோசேயைக்கொண்டு தங்கள் பிதாக்களுக்கு விதித்த கற்பனைகளுக்கு இஸ்ரவேலர் கீழ்ப்படிவார்களோ என்று அறியும்படி, இஸ்ரவேலரை அவர்களாலே சோதிப்பதற்காக அவர்கள் விடப்பட்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5415,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்கள் சலித்துப்போகுமட்டும் காத்திருந்தார்கள்; அவன் அறைவீட்டின் கதவைத் திறக்கவில்லை; ஆகையால் ஒரு திறவுகோலை எடுத்துத் திறந்தார்கள்; இதோ, அவர்கள் ஆண்டவன் தரையிலே செத்துக்கிடந்தான்.]]></a:t>
+              <a:t><![CDATA[5. இப்படி இஸ்ரவேல் புத்திரர், கானானியர், ஏத்தியர், எமோரியர்,பெரிசியர், ஏவியர், எபூசியராகிய இவர்கள் நடுவே குடியிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5524,51 +5516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் தாமதித்துக்கொண்டிருந்தபோது, ஏகூத் ஓடிப்போய், சிலைகளுள்ள இடத்தைக் கடந்து, சேயிராத்தைச் சேர்ந்து தப்பினான்.]]></a:t>
+              <a:t><![CDATA[5. இப்படி இஸ்ரவேல் புத்திரர், கானானியர், ஏத்தியர், எமோரியர்,பெரிசியர், ஏவியர், எபூசியராகிய இவர்கள் நடுவே குடியிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5633,51 +5625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அங்கே வந்தபோது எப்பிராயீம் மலையில் எக்காளம் ஊதினான்; அப்பொழுது இஸ்ரவேல் புத்திரர் அவனோடேகூட மலையிலிருந்து இறங்கினார்கள்; அவன் அவர்களுக்கு முன்பாக நடந்து;]]></a:t>
+              <a:t><![CDATA[6. அவர்களுடைய குமாரத்திகளை விவாகம்பண்ணி, தங்களுடைய குமாரத்திகளை அவர்கள் குமாரருக்குக் கொடுத்து, அவர்கள் தேவர்களைச் சேவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5742,51 +5734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அங்கே வந்தபோது எப்பிராயீம் மலையில் எக்காளம் ஊதினான்; அப்பொழுது இஸ்ரவேல் புத்திரர் அவனோடேகூட மலையிலிருந்து இறங்கினார்கள்; அவன் அவர்களுக்கு முன்பாக நடந்து;]]></a:t>
+              <a:t><![CDATA[6. அவர்களுடைய குமாரத்திகளை விவாகம்பண்ணி, தங்களுடைய குமாரத்திகளை அவர்கள் குமாரருக்குக் கொடுத்து, அவர்கள் தேவர்களைச் சேவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5851,51 +5843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. என்னைப் பின்தொடர்ந்து வாருங்கள்; கர்த்தர் உங்கள் பகைஞராகிய மோவாபியரை உங்கள் கைகளில் ஒப்புக்கொடுத்தார் என்றான். அவர்கள் அவனைப் பின்தொடர்ந்துபோய், மோவாபுக்கு எதிரான யோர்தான் துறைகளைப் பிடித்து, ஒருவனையும் கடந்துபோகவொட்டாமல்,]]></a:t>
+              <a:t><![CDATA[7. இப்படி இஸ்ரவேல் புத்திரர் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, தங்கள் தேவனாகிய கர்த்தரை மறந்து, பாகால்களையும் தோப்பு விக்கிரகங்களையும் சேவிக்கிறபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5960,51 +5952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. என்னைப் பின்தொடர்ந்து வாருங்கள்; கர்த்தர் உங்கள் பகைஞராகிய மோவாபியரை உங்கள் கைகளில் ஒப்புக்கொடுத்தார் என்றான். அவர்கள் அவனைப் பின்தொடர்ந்துபோய், மோவாபுக்கு எதிரான யோர்தான் துறைகளைப் பிடித்து, ஒருவனையும் கடந்துபோகவொட்டாமல்,]]></a:t>
+              <a:t><![CDATA[7. இப்படி இஸ்ரவேல் புத்திரர் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்து, தங்கள் தேவனாகிய கர்த்தரை மறந்து, பாகால்களையும் தோப்பு விக்கிரகங்களையும் சேவிக்கிறபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6069,51 +6061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. என்னைப் பின்தொடர்ந்து வாருங்கள்; கர்த்தர் உங்கள் பகைஞராகிய மோவாபியரை உங்கள் கைகளில் ஒப்புக்கொடுத்தார் என்றான். அவர்கள் அவனைப் பின்தொடர்ந்துபோய், மோவாபுக்கு எதிரான யோர்தான் துறைகளைப் பிடித்து, ஒருவனையும் கடந்துபோகவொட்டாமல்,]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் இஸ்ரவேலின் மேல் கோபமூண்டவராகி, அவர்களை மெசொப்பொத்தாமியாவின் ராஜாவாகிய கூசான்ரிஷதாயீமின் கையிலே விற்றுப்போட்டார்; இப்படியே இஸ்ரவேல் புத்திரர் கூசான்ரிஷதாயீமை எட்டு வருஷம் சேவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6178,51 +6170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அக்காலத்திலே மோவாபியரில் ஏறக்குறையப் பதினாயிரம் பேரை வெட்டினார்கள்; அவர்களெல்லாரும் புஷ்டியுள்ளவர்களும்; பராக்கிரமசாலிகளுமாயிருந்தார்கள், அவர்களில் ஒருவனும் தப்பவில்லை.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் இஸ்ரவேலின் மேல் கோபமூண்டவராகி, அவர்களை மெசொப்பொத்தாமியாவின் ராஜாவாகிய கூசான்ரிஷதாயீமின் கையிலே விற்றுப்போட்டார்; இப்படியே இஸ்ரவேல் புத்திரர் கூசான்ரிஷதாயீமை எட்டு வருஷம் சேவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6287,51 +6279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அக்காலத்திலே மோவாபியரில் ஏறக்குறையப் பதினாயிரம் பேரை வெட்டினார்கள்; அவர்களெல்லாரும் புஷ்டியுள்ளவர்களும்; பராக்கிரமசாலிகளுமாயிருந்தார்கள், அவர்களில் ஒருவனும் தப்பவில்லை.]]></a:t>
+              <a:t><![CDATA[9. இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கிக் கூப்பிட்டபோது, கர்த்தர் இஸ்ரவேல் புத்திரரை இரட்சிக்கும்படி காலேபின் தம்பியான கேனாசுடைய குமாரனாகிய ஒத்னியேல் என்னும் ஒரு ரட்சகனை அவர்களுக்கு எழும்பப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6396,51 +6388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பெலிஸ்தரின் ஐந்து அதிபதிகளும், சகல கானானியரும், சீதோனியரும், பாகால் எர்மோன் துவக்கி ஆமாத்திற்குள் பிரவேசிக்கும் வரைக்கும் லீபனோனின் மலைகளிலே குடியிருக்கிற ஏவியருமே.]]></a:t>
+              <a:t><![CDATA[12. இஸ்ரவேல் புத்திரர் மறுபடியும் கர்த்தரின்பார்வைக்குப் பொல்லாப்பானதைச் செய்தார்கள்; அவர்கள் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தபடியால், கர்த்தர் எக்லோன் என்னும் மோவாபின் ராஜாவை இஸ்ரவேலுக்கு விரோதமாய்ப் பலக்கப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6505,269 +6497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இப்படியே அந்நாளிலே மோவாப் இஸ்ரவேலுடைய கையின்கீழ்த் தாழ்த்தப்பட்டது; அதனாலே தேசம் எண்பது வருஷம் அமைதலாயிருந்தது.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[31. அவனுக்குப்பிற்பாடு ஆனாத்தின் குமாரன் சம்கார் எழும்பினான்; அவன் பெலிஸ்தரில் அறுநூறுபேரை ஒரு தாற்றுக்கோலால் முறிய அடித்தான்; அவனும் இஸ்ரவேலை இரட்சித்தான்.]]></a:t>
+              <a:t><![CDATA[9. இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கிக் கூப்பிட்டபோது, கர்த்தர் இஸ்ரவேல் புத்திரரை இரட்சிக்கும்படி காலேபின் தம்பியான கேனாசுடைய குமாரனாகிய ஒத்னியேல் என்னும் ஒரு ரட்சகனை அவர்களுக்கு எழும்பப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6832,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பெலிஸ்தரின் ஐந்து அதிபதிகளும், சகல கானானியரும், சீதோனியரும், பாகால் எர்மோன் துவக்கி ஆமாத்திற்குள் பிரவேசிக்கும் வரைக்கும் லீபனோனின் மலைகளிலே குடியிருக்கிற ஏவியருமே.]]></a:t>
+              <a:t><![CDATA[12. இஸ்ரவேல் புத்திரர் மறுபடியும் கர்த்தரின்பார்வைக்குப் பொல்லாப்பானதைச் செய்தார்கள்; அவர்கள் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தபடியால், கர்த்தர் எக்லோன் என்னும் மோவாபின் ராஜாவை இஸ்ரவேலுக்கு விரோதமாய்ப் பலக்கப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6941,51 +6715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் மோசேயைக்கொண்டு தங்கள் பிதாக்களுக்கு விதித்த கற்பனைகளுக்கு இஸ்ரவேலர் கீழ்ப்படிவார்களோ என்று அறியும்படி, இஸ்ரவேலரை அவர்களாலே சோதிப்பதற்காக அவர்கள் விடப்பட்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அவன் அம்மோன் புத்திரரையும் அமலேக்கியரையும் கூட்டிக்கொண்டு வந்து, இஸ்ரவேலை முறிய அடித்தான்; பேரீச்சமரங்களின் பட்டணத்தையும் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7050,51 +6824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் மோசேயைக்கொண்டு தங்கள் பிதாக்களுக்கு விதித்த கற்பனைகளுக்கு இஸ்ரவேலர் கீழ்ப்படிவார்களோ என்று அறியும்படி, இஸ்ரவேலரை அவர்களாலே சோதிப்பதற்காக அவர்கள் விடப்பட்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அவன் அம்மோன் புத்திரரையும் அமலேக்கியரையும் கூட்டிக்கொண்டு வந்து, இஸ்ரவேலை முறிய அடித்தான்; பேரீச்சமரங்களின் பட்டணத்தையும் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7129,51 +6903,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469502835" r:id="rId1"/>
+    <p:sldLayoutId id="2474529180" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7621,66 +7395,50 @@
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7805,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the children of Israel dwelt among the Canaanites, Hittites, and Amorites, and Perizzites,]]></a:t>
+              <a:t><![CDATA[14. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಮೊವಾಬ್ಯರ ಅರಸನಾದ ಎಗ್ಲೋನನನ್ನು ಹದಿನೆಂಟು ವರುಷ ಸೇವಿಸಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Hivites, and Jebusites:]]></a:t>
+              <a:t><![CDATA[15. ಆದರೆ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಕರ್ತನನ್ನು ಕೂಗಿದಾಗ ಕರ್ತನು ಅವರಿಗೆ ಬೆನ್ಯಾವಿಾನ ನಾದ ಗೇರನ ಮಗನಾದ ಏಹೂದನನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And they took their daughters to be their wives, and gave their daughters to their sons, and]]></a:t>
+              <a:t><![CDATA[ರಕ್ಷಿಸುವದಕ್ಕೆ ಎಬ್ಬಿಸಿದನು. ಅವನು ಎಡಗೈಯವನಾಗಿದ್ದನು. ಅವನ ಕೈಯಿಂದ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಮೋವಾಬಿನ ಅರಸನಾದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[served their gods.]]></a:t>
+              <a:t><![CDATA[ಎಗ್ಲೋನನಿಗೆ ಕಾಣಿಕೆಯನ್ನು ಕಳುಹಿಸಿ ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the children of Israel did evil in the sight of the LORD, and forgotten about the LORD their]]></a:t>
+              <a:t><![CDATA[16. ಏಹೂದನು ಇಬ್ಬಾಯಿಯ ಒಂದು ಮೊಳ ಉದ್ದವಾದ ಒಂದು ಕಠಾರಿಯನ್ನು ತನಗೆ ಮಾಡಿ ಕೊಂಡು ಅದನ್ನು ತನ್ನ ವಸ್ತ್ರದ ಕೆಳಗೆ ತನ್ನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God, and served Baalim and the groves.]]></a:t>
+              <a:t><![CDATA[ಬಲಗಡೆ ತೊಡೆಯಲ್ಲಿ ಕಟ್ಟಿಕೊಂಡು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Therefore the anger of the LORD was hot against Israel, and he sold them into the hand of]]></a:t>
+              <a:t><![CDATA[17. ಕಾಣಿಕೆಯನ್ನು ಮೋವಾ ಬಿನ ಅರಸನಾದ ಎಗ್ಲೋನನ ಬಳಿಗೆ ತಂದನು. ಎಗ್ಲೋನನು ಬಹು ಕೊಬ್ಬಿದವನಾಗಿದ್ದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Chushanrishathaim king of Mesopotamia: and the children of Israel served Chushanrishathaim eight]]></a:t>
+              <a:t><![CDATA[18. ಅವನು ಕಾಣಿಕೆಯನ್ನು ಕೊಟ್ಟು ತೀರಿಸಿದಾಗ ಕಾಣಿಕೆಯನ್ನು ಹೊತ್ತುಕೊಂಡು ಬಂದ ಜನರನ್ನು ಕಳುಹಿಸಿ ಬಿಟ್ಟು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[years.]]></a:t>
+              <a:t><![CDATA[19. ತಾನು ಗಿಲ್ಗಾಲಿನಲ್ಲಿರುವ ಕಲ್ಲುಗುಣಿಯ ಸ್ಥಳದಿಂದ ಹಿಂದಕ್ಕೆ ತಿರುಗಿ ಅವನ ಬಳಿಗೆ ಬಂದು--ಓ ಅರಸೇ, ನಿನಗೆ ಹೇಳತಕ್ಕ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And when the children of Israel cried unto the LORD, the LORD raised up a deliverer to the]]></a:t>
+              <a:t><![CDATA[ರಹಸ್ಯವಾದ ಒಂದು ಮಾತು ಅದೆ ಅಂದನು. ಅವನು--ಸುಮ್ಮನಿರ್ರಿ ಎಂದು ಹೇಳಿದಾಗ ಅವನ ಬಳಿಯಲ್ಲಿ ನಿಂತವರೆಲ್ಲರು ಅವನನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now these are the nations which the LORD left, to prove Israel by them, even as many of Israel as]]></a:t>
+              <a:t><![CDATA[10. ಅವನ ಮೇಲೆ ಕರ್ತನ ಆತ್ಮವು ಬಂದದ್ದರಿಂದ ಅವನು ಇಸ್ರಾಯೇಲ್ಯರಿಗೆ ನ್ಯಾಯತೀರಿಸಿದನು. ಯುದ್ಧಮಾಡು ವದಕ್ಕೆ ಹೊರಟಾಗ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children of Israel, who delivered them, even Othniel the son of Kenaz, Caleb's younger brother.]]></a:t>
+              <a:t><![CDATA[ಬಿಟ್ಟು ಹೊರಗೆಹೋದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the Spirit of the LORD came upon him, and he judged Israel, and went out to war: and the]]></a:t>
+              <a:t><![CDATA[20. ಅವನು ತನಗೋಸ್ಕರ ಮಾತ್ರ ಇದ್ದ ಬೇಸಿಗೆಯ ಕೊಠಡಿಯಲ್ಲಿ ಕುಳಿತಾಗ ಏಹೂದನು ಅವನ ಬಳಿಗೆ ಪ್ರವೇಶಿಸಿ--ನಿನ್ನ ಸಂಗಡ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD delivered Chushanrishathaim king of Mesopotamia into his hand; and his hand prevailed against]]></a:t>
+              <a:t><![CDATA[ಹೇಳಬೇಕಾದ ದೇವರ ಸಂದೇಶ ನನಗದೆ ಅಂದನು. ಅವನು ತನ್ನ ಗದ್ದುಗೆಯಿಂದ ಎದ್ದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Chushanrishathaim.]]></a:t>
+              <a:t><![CDATA[21. ಏಹೂದನು ತನ್ನ ಎಡಗೈ ಯನ್ನು ಚಾಚಿ ತನ್ನ ಬಲಗಡೆ ತೊಡೆಯಲ್ಲಿದ್ದ ಕಠಾರಿ ಯನ್ನು ತಕ್ಕೊಂಡು ಅವನ ಹೊಟ್ಟೆಯಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the land had rest forty years. And Othniel the son of Kenaz died.]]></a:t>
+              <a:t><![CDATA[ತಿವಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the children of Israel did evil again in the sight of the LORD: and the LORD strengthened]]></a:t>
+              <a:t><![CDATA[22. ಅದು ಅಲಗೂ ಹಿಡಿಯೂ ಅವನ ಹೊಟ್ಟೆಯಲ್ಲಿ ಹೊಕ್ಕು ಕಿತ್ತು ತೆಗೆಯ ಕೂಡದ ಹಾಗೆ ಕೊಬ್ಬು ಅಲಗನ್ನು ಸುತ್ತಿಕೊಂಡಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Eglon the king of Moab against Israel, because they had done evil in the sight of the LORD.]]></a:t>
+              <a:t><![CDATA[23. ಆದದರಿಂದ ಮಲವು ಹೊರಟಿತು. ಆಗ ಏಹೂದನು ಕೊಠಡಿಯ ಬಾಗಲನ್ನು ತನ್ನ ಹಿಂಭಾಗವಾಗಿ ಮುಚ್ಚಿ ಬೀಗವನ್ನುಹಾಕಿ ದ್ವಾರಾಂಗಳ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he gathered unto him the children of Ammon and Amalek, and went and stroke Israel, and]]></a:t>
+              <a:t><![CDATA[ದಿಂದ ಹೊರಟುಹೋದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[possessed the city of palm trees.]]></a:t>
+              <a:t><![CDATA[24. ಅವನು ಹೋದ ತರುವಾಯ ಸೇವಕರು ಕೊಠಡಿಯ ಬಾಗಲು ಮುಚ್ಚಲ್ಪ ಟ್ಟಿರುವದನ್ನು ಕಂಡಾಗ--ಅರಸನು ನಿಶ್ಚಯವಾಗಿ ತನ್ನ ಬೇಸಿಗೆಯ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. So the children of Israel served Eglon the king of Moab eighteen years.]]></a:t>
+              <a:t><![CDATA[ಕೊಠಡಿಯಲ್ಲಿ ವಿಶ್ರಾಂತಿ ತೆಗೆದುಕೊಳ್ಳು ತ್ತಿದ್ದಾನೆಂದು ಅಂದುಕೊಂಡು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[had not known all the wars of Canaan;]]></a:t>
+              <a:t><![CDATA[ಕರ್ತನು ಅವನ ಕೈಗೆ ಮೆಸೊ ಪೊತಾಮ್ಯದ ಅರಸನಾದ ಕೂಷನ್‌ರಿಷಾತಮನ್ನು ಒಪ್ಪಿಸಿಕೊಟ್ಟನು. ಅವನ ಕೈ ಕೂಷನ್‌ರಿಷಾತಯಿಮಿನ ಮೇಲೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. But when the children of Israel cried unto the LORD, the LORD raised them up a deliverer, Ehud]]></a:t>
+              <a:t><![CDATA[25. ಅವರು ತಮಗೆ ನಾಚಿಕೆ ಯಾಗುವ ಮಟ್ಟಿಗೂ ಕಾದಿದ್ದರು. ಆದರೆ ಇಗೋ, ಅವನು ಕೊಠಡಿಯ ಬಾಗಿಲನ್ನು ತೆರೆಯದೆ ಇದ್ದದರಿಂದ ಅವರು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the son of Gera, a Benjamite, a man lefthanded: and by him the children of Israel sent a present]]></a:t>
+              <a:t><![CDATA[ಬೀಗದ ಕೈಯನ್ನು ತೆಗೆದುಕೊಂಡು ಬಾಗಲನ್ನು ತೆರೆದರು, ಇಗೋ, ಅವರ ಪ್ರಭುವು ನೆಲದ ಮೇಲೆ ಸತ್ತು ಬಿದ್ದಿದ್ದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto Eglon the king of Moab.]]></a:t>
+              <a:t><![CDATA[26. ಆದರೆ ಅವರು ಆಲಸ್ಯಮಾಡುತ್ತಿರು ವಾಗ ಏಹೂದನು ತಪ್ಪಿಸಿಕೊಂಡು ಕಲ್ಲುಗಣಿಗಳನ್ನು ದಾಟಿ ಸೆಯಾರಾವನ್ನು ಸೇರಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. But Ehud made him a dagger which had two edges, of a cubit length; and he did gird it under his]]></a:t>
+              <a:t><![CDATA[ತಪ್ಪಿಸಿಕೊಂಡನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[raiment upon his right thigh.]]></a:t>
+              <a:t><![CDATA[27. ಅವನು ಅಲ್ಲಿ ಬಂದಾಗ ಎಫ್ರಾಯಾಮಿನ ಬೆಟ್ಟದಲ್ಲಿ ತುತೂರಿಯನ್ನು ಊದಿದನು. ಆಗ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಅವನ ಸಂಗಡ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And he brought the present unto Eglon king of Moab: and Eglon was a very fat man.]]></a:t>
+              <a:t><![CDATA[ಬೆಟ್ಟದಿಂದ ಇಳಿದರು; ಅವನು ಇವರ ಮುಂದೆ ನಡೆದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And when he had made an end to offer the present, he sent away the people that bare the present.]]></a:t>
+              <a:t><![CDATA[28. ಅವರ ಸಂಗಡ--ನೀವು ನನ್ನ ಹಿಂದೆ ಬನ್ನಿರಿ; ಕರ್ತನು ನಿಮ್ಮ ಶತ್ರುಗಳಾದ ಮೋವಾಬ್ಯರನ್ನು ನಿಮ್ಮ ಕೈಯಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. But he himself turned again from the quarries that were by Gilgal, and said, I have a secret]]></a:t>
+              <a:t><![CDATA[ಒಪ್ಪಿಸಿಕೊಟ್ಟನು ಎಂದು ಅಂದನು. ಅವರು ಅವನ ಹಿಂದೆ ಬಂದು ಮೋವಾಬ್ಯ ರಿಗೆ ಎದುರಾದ ಯೊರ್ದನಿನ ರೇವುಗಳನ್ನು ಹಿಡಿದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[errand unto you, O king: who said, Keep silence. And all that stood by him went out from him.]]></a:t>
+              <a:t><![CDATA[ಒಬ್ಬರನ್ನಾದರೂ ದಾಟಗೊಡದೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Ehud came unto him; and he was sitting in a summer parlour, which he had for himself alone.]]></a:t>
+              <a:t><![CDATA[29. ಮೋವಾಬ್ಯರಲ್ಲಿ ಹೆಚ್ಚು ಕಡಿಮೆ ಹತ್ತು ಸಾವಿರ ಜನರನ್ನು ಹತಮಾಡಿದರು. ಅವರೆಲ್ಲರು ಕೊಬ್ಬಿನವರೂ ಪರಾಕ್ರಮಿಗಳೂ ಆಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Only that the generations of the children of Israel might know, to teach them war, at the least]]></a:t>
+              <a:t><![CDATA[ಬಲವಾಯಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[And Ehud said, I have a message from God unto you. And he arose out of his seat.]]></a:t>
+              <a:t><![CDATA[ದ್ದರು. ಅವರಲ್ಲಿ ಒಬ್ಬನಾದರೂ ತಪ್ಪಿಹೋದದ್ದಿಲ್ಲ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And Ehud put forth his left hand, and took the dagger from his right thigh, and thrust it into]]></a:t>
+              <a:t><![CDATA[30. ಹೀಗೆ ಆ ದಿನದಲ್ಲಿ ಮೋವಾಬ್‌ ಇಸ್ರಾಯೇಲಿನ ಕೈಕೆಳಗೆ ತಗ್ಗಿಸಲ್ಪಟ್ಟಿತು; ದೇಶವು ಎಂಭತ್ತು ವರುಷ ವಿಶ್ರಾಂತಿಗೊಂಡಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his belly:]]></a:t>
+              <a:t><![CDATA[31. ಅವನ ತರುವಾಯ ಅನಾತನ ಮಗನಾದ ಶಮ್ಗರನು ಎದ್ದನು. ಅವನು ಫಿಲಿಷ್ಟಿಯರಲ್ಲಿ ಆರು ನೂರು ಮನುಷ್ಯರನ್ನು ಎತ್ತಿನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the handle also went in after the blade; and the fat closed upon the blade, so that he could]]></a:t>
+              <a:t><![CDATA[ಮುಳ್ಳುಗೋಲಿನಿಂದ ಹತಮಾಡಿದನು. ಅವನು ಸಹ ಇಸ್ರಾಯೇಲ್ಯರನ್ನು ರಕ್ಷಿಸಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not draw the dagger out of his belly; and the dirt came out.]]></a:t>
+              <a:t><![CDATA[1. ಕಾನಾನ್‌ದೇಶದ ಸಕಲ ಯುದ್ಧಗಳನ್ನು ಅರಿಯದೆ ಇದ್ದ ಇಸ್ರಾಯೇಲ್ಯರನ್ನು ಪರೀಕ್ಷಿ ಸುವದಕ್ಕೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12821,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Then Ehud went forth through the porch, and shut the doors of the parlour upon him, and locked]]></a:t>
+              <a:t><![CDATA[2. ಮೊದಲು ಯುದ್ಧವನ್ನು ಅರಿಯದೆ ಇದ್ದ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳ ಸಂತತಿಗಳವರು ಅದನ್ನು ಕೂಡ ಕಲಿತುಕೊಳ್ಳುವದಕ್ಕೂ ಕರ್ತನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12953,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them.]]></a:t>
+              <a:t><![CDATA[ಉಳಿಸಿದ ಅನ್ಯಜನಾಂಗಗಳು ಯಾವವಂದರೆ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13085,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. When he was gone out, his servants came; and when they saw that, behold, the doors of the]]></a:t>
+              <a:t><![CDATA[3. ಐದುಮಂದಿ ಪಿಲಿಷ್ಟಿಯರ ಅಧಿಪತಿಗಳೂ ಸಮಸ್ತ ಕಾನಾನ್ಯರೂ ಚೀದೋನ್ಯರೂ ಬಾಳ್‌ಹೆರ್ಮೊನಿನಿಂದ ಹಮಾತಿನ ಪ್ರವೇಶದ ವರೆಗೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13217,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[parlour were locked, they said, Surely he covers his feet in his summer chamber.]]></a:t>
+              <a:t><![CDATA[ಲೆಬನೋನಿನ ಬೆಟ್ಟದಲ್ಲಿ ವಾಸವಾ ಗಿರುವ ಹಿವ್ವಿಯರೂ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13349,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And they tarried till they were ashamed: and, behold, he opened not the doors of the parlour;]]></a:t>
+              <a:t><![CDATA[4. ಇವರನ್ನು ಕರ್ತನು ಮೋಶೆಯ ಮುಖಾಂತರವಾಗಿ ಇಸ್ರಾಯೇಲ್ಯರ ತಂದೆಗಳಿಗೆ ಆಜ್ಞಾ ಪಿಸಿದ ಆಜ್ಞೆಗಳನ್ನು ಅವರು ಕೇಳುವರೋ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13481,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[such as before knew nothing thereof;]]></a:t>
+              <a:t><![CDATA[11. ದೇಶವು ನಾಲ್ವತ್ತು ವರುಷದ ವರೆಗೆ ವಿಶ್ರಾಂತಿಯಿಂದಿತ್ತು. ಕೆನಜನ ಮಗನಾದ ಒತ್ನೀಯೇಲನು ಸತ್ತನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13613,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therefore they took a key, and opened them: and, behold, their lord was fallen down dead on the]]></a:t>
+              <a:t><![CDATA[ಇಲ್ಲವೋ ಎಂದು ಇವರಿಂದ ಇಸ್ರಾಯೇಲ್ಯರನ್ನು ಪರೀಕ್ಷಿಸುವ ದಕ್ಕೆ ಉಳಿಸಿಬಿಟ್ಟನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13745,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earth.]]></a:t>
+              <a:t><![CDATA[5. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಕಾನಾನ್ಯರ, ಹಿತ್ತಿಯರ, ಅಮೋರಿಯರ, ಪೆರಿಜ್ಜೀಯರ, ಹಿವ್ವಿಯರ, ಯೆಬೂಸಿಯರ ಮಧ್ಯದಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13877,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And Ehud escaped while they tarried, and passed beyond the quarries, and escaped unto Seirath.]]></a:t>
+              <a:t><![CDATA[ವಾಸವಾಗಿದ್ದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14009,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And it came to pass, when he was come, that he blew a trumpet in the mountain of Ephraim, and]]></a:t>
+              <a:t><![CDATA[6. ಅವರ ಕುಮಾರ್ತೆಯರನ್ನು ತಾವು ಹೆಂಡತಿಯರ ನ್ನಾಗಿ ತಕ್ಕೊಂಡು ತಮ್ಮ ಕುಮಾರ್ತೆಯರನ್ನು ಅವರ ಕುಮಾರರಿಗೆ ಮದುವೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14141,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the children of Israel went down with him from the mount, and he before them.]]></a:t>
+              <a:t><![CDATA[ಮಾಡಿಕೊಟ್ಟು ಅವರ ದೇವರು ಗಳನ್ನು ಸೇವಿಸಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14273,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And he said unto them, Follow after me: for the LORD has delivered your enemies the Moabites]]></a:t>
+              <a:t><![CDATA[7. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಕರ್ತನ ಮುಂದೆ ಕೆಟ್ಟತನ ಮಾಡಿ ತಮ್ಮ ದೇವರಾದ ಕರ್ತನನ್ನು ಮರೆತು ಬಾಳ ನನ್ನೂ ತೋಪುಗಳನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14405,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[into your hand. And they went down after him, and took the fords of Jordan toward Moab, and suffered]]></a:t>
+              <a:t><![CDATA[ಸೇವಿಸಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14537,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not a man to pass over.]]></a:t>
+              <a:t><![CDATA[8. ಆದದರಿಂದ ಕರ್ತನು ಇಸ್ರಾಯೇಲ್ಯರ ಮೇಲೆ ಕೋಪಗೊಂಡು ಅವರನ್ನು ಮೆಸೊಪೋತಾಮ್ಯದ ಅರಸನಾದ ಕೂಷನ್‌ ರಿಷಾತಯಿಮ್‌ ಕೈಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14669,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And they slew of Moab at that time about ten thousand men, all lusty, and all men of valour; and]]></a:t>
+              <a:t><![CDATA[ಮಾರಿಬಿಟ್ಟನು. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಕೂಷನ್‌ರಿಷಾತಯಿಮ್‌ನ್ನು ಎಂಟು ವರುಷ ಸೇವಿಸಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14801,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there escaped not a man.]]></a:t>
+              <a:t><![CDATA[9. ತರುವಾಯ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಕರ್ತನನ್ನು ಕೂಗಿದಾಗ ಕರ್ತನು ಅವರನ್ನು ರಕ್ಷಿಸುವ ರಕ್ಷಕನನ್ನು ಅಂದರೆ ಕಾಲೇಬನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14933,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Namely, five lords of the Philistines, and all the Canaanites, and the Sidonians, and the Hivites]]></a:t>
+              <a:t><![CDATA[12. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಕರ್ತನ ಮುಂದೆ ತಿರಿಗಿ ಕೆಟ್ಟತನ ಮಾಡಿದರು. ಅವರು ಕರ್ತನ ಮುಂದೆ ಕೆಟ್ಟತನ ಮಾಡಿದ್ದರಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15065,315 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. So Moab was subdued that day under the hand of Israel. And the land had rest fourscore years.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[an ox goad: and he also delivered Israel.]]></a:t>
+              <a:t><![CDATA[ತಮ್ಮನಾದ ಕೆನಜನ ಮಗನಾದ ಒತ್ನೀಯೇಲನನ್ನು ಎಬ್ಬಿಸಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15461,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that dwelt in mount Lebanon, from mount Baalhermon unto the entering in of Hamath.]]></a:t>
+              <a:t><![CDATA[ಕರ್ತನು ಮೋವಾಬ್ಯರ ಅರಸನಾದ ಎಗ್ಲೋನನನ್ನು ಇಸ್ರಾಯೇಲಿಗೆ ವಿರೋಧವಾಗಿ ಬಲ ಪಡಿಸಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15593,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And they were to prove Israel by them, to know whether they would hearken unto the commandments]]></a:t>
+              <a:t><![CDATA[13. ಅವನು ಅಮ್ಮೋನನ ಮತ್ತು ಅಮಾಲೇ ಕ್ಯನ ಮಕ್ಕಳನ್ನು ಕೂಡಿಸಿಕೊಂಡು ಬಂದು ಇಸ್ರಾಯೇಲ್ಯ ರನ್ನು ಹೊಡೆದು ಖರ್ಜೂರ ಗಿಡದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15725,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the LORD, which he commanded their fathers by the hand of Moses.]]></a:t>
+              <a:t><![CDATA[ಪಟ್ಟಣವನ್ನು ಸ್ವಾಧೀನಮಾಡಿಕೊಂಡನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15786,91 +15280,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme25">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme25">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15896,51 +15390,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme25">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16071,51 +15565,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>62</Slides>
+  <Slides>60</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>