--- v0 (2026-06-10)
+++ v1 (2026-07-31)
@@ -87,50 +87,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -159,50 +161,51 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -348,53 +351,54 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -454,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவள் நப்தலியிலுள்ள கேதேசிலிருக்கிற அபினோகாமின் குமாரன் பாராக்கை வரவழைத்து; நீ நப்தலி புத்திரரிலும், செபுலோன் புத்திரரிலும் பதினாயிரம் பேரைக் கூட்டிக்கொண்டு தாபோர் மலைக்குப் போகக்கடவாய் என்றும்,]]></a:t>
+              <a:t><![CDATA[19. அவன் அவளைப் பார்த்து; குடிக்க எனக்குக் கொஞ்சம் தண்ணீர் தா, தாகமாயிருக்கிறேன் என்றான்; அவள் பால் துருத்தியைத் திறந்து, அவனுக்குக் குடிக்கக்கொடுத்து, திரும்பவும் அவனை மூடினாள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -563,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவள் நப்தலியிலுள்ள கேதேசிலிருக்கிற அபினோகாமின் குமாரன் பாராக்கை வரவழைத்து; நீ நப்தலி புத்திரரிலும், செபுலோன் புத்திரரிலும் பதினாயிரம் பேரைக் கூட்டிக்கொண்டு தாபோர் மலைக்குப் போகக்கடவாய் என்றும்,]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அவன்; நீ கூடாரவாசலிலே நின்று, யாராவது ஒருவன் வந்து, இங்கே யாராகிலும் இருக்கிறார்களா என்று உன்னிடத்தில் கேட்டால், இல்லை என்று சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -672,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவள் நப்தலியிலுள்ள கேதேசிலிருக்கிற அபினோகாமின் குமாரன் பாராக்கை வரவழைத்து; நீ நப்தலி புத்திரரிலும், செபுலோன் புத்திரரிலும் பதினாயிரம் பேரைக் கூட்டிக்கொண்டு தாபோர் மலைக்குப் போகக்கடவாய் என்றும்,]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அவன்; நீ கூடாரவாசலிலே நின்று, யாராவது ஒருவன் வந்து, இங்கே யாராகிலும் இருக்கிறார்களா என்று உன்னிடத்தில் கேட்டால், இல்லை என்று சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -781,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் யாபீனின் சேனாபதியாகிய சிசெராவையும், அவன் ரதங்களையும், அவன் சேனையையும், கீசோன் பள்ளத்தாக்கிலே உன்னிடத்திற்கு வர இழுத்து, அவனை உன் கையில் ஒப்புக்கொடுப்பேன் என்றும், இஸ்ரவேலின் தேவனாகிய கர்த்தர் உனக்குக் கட்டளையிடவில்லையா என்றாள்.]]></a:t>
+              <a:t><![CDATA[21. பின்பு ஏபேரின் மனைவியாகிய யாகேல் ஒரு கூடார ஆணியை எடுத்து, தன் கையிலே சுத்தியைப் பிடித்துக் கொண்டு, மெள்ள அவனண்டையில் வந்து, அவன் நெற்றியிலே அந்த ஆணியை அடித்துப்போட்டாள்; அது உருவிப்போய், தரையிலே புதைந்தது; அப்பொழுது ஆயாசமாய்த் தூங்கின அவன் செத்துப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -890,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் யாபீனின் சேனாபதியாகிய சிசெராவையும், அவன் ரதங்களையும், அவன் சேனையையும், கீசோன் பள்ளத்தாக்கிலே உன்னிடத்திற்கு வர இழுத்து, அவனை உன் கையில் ஒப்புக்கொடுப்பேன் என்றும், இஸ்ரவேலின் தேவனாகிய கர்த்தர் உனக்குக் கட்டளையிடவில்லையா என்றாள்.]]></a:t>
+              <a:t><![CDATA[21. பின்பு ஏபேரின் மனைவியாகிய யாகேல் ஒரு கூடார ஆணியை எடுத்து, தன் கையிலே சுத்தியைப் பிடித்துக் கொண்டு, மெள்ள அவனண்டையில் வந்து, அவன் நெற்றியிலே அந்த ஆணியை அடித்துப்போட்டாள்; அது உருவிப்போய், தரையிலே புதைந்தது; அப்பொழுது ஆயாசமாய்த் தூங்கின அவன் செத்துப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -999,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்குப் பாராக்; நீ என்னோடேகூட வந்தால் போவேன்; என்னோடே கூடவராவிட்டால், நான் போகமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. பின்பு ஏபேரின் மனைவியாகிய யாகேல் ஒரு கூடார ஆணியை எடுத்து, தன் கையிலே சுத்தியைப் பிடித்துக் கொண்டு, மெள்ள அவனண்டையில் வந்து, அவன் நெற்றியிலே அந்த ஆணியை அடித்துப்போட்டாள்; அது உருவிப்போய், தரையிலே புதைந்தது; அப்பொழுது ஆயாசமாய்த் தூங்கின அவன் செத்துப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1108,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவள்: நான் உன்னோடேகூட நிச்சயமாய் வருவேன்; ஆனாலும் நீ போகிற பிரயாணத்தில் உண்டாகிற மேன்மை உனக்குக் கிடையாது; கர்த்தர் சிசெராவை ஒரு ஸ்திரீயின் கையில் ஒப்புக்கொடுப்பார் என்று சொல்லி, தெபொராள் எழும்பி, பாராக்கோடேகூடக் கேதேசுக்குப் போனாள்.]]></a:t>
+              <a:t><![CDATA[22. பின்பு சிசெராவைத் தொடருகிற பாராக் வந்தான்; அப்பொழுது யாகேல் வெளியே அவனுக்கு எதிர்கொண்டுபோய்; வாரும், நீர் தேடுகிற மனுஷனை உமக்குக் காண்பிப்பேன் என்று சொன்னாள்; அவன் அவளிடத்திற்கு வந்தபோது, இதோ, சிசெரா செத்துக்கிடந்தான்; ஆணி அவன் நெறியில் அடித்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1217,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவள்: நான் உன்னோடேகூட நிச்சயமாய் வருவேன்; ஆனாலும் நீ போகிற பிரயாணத்தில் உண்டாகிற மேன்மை உனக்குக் கிடையாது; கர்த்தர் சிசெராவை ஒரு ஸ்திரீயின் கையில் ஒப்புக்கொடுப்பார் என்று சொல்லி, தெபொராள் எழும்பி, பாராக்கோடேகூடக் கேதேசுக்குப் போனாள்.]]></a:t>
+              <a:t><![CDATA[22. பின்பு சிசெராவைத் தொடருகிற பாராக் வந்தான்; அப்பொழுது யாகேல் வெளியே அவனுக்கு எதிர்கொண்டுபோய்; வாரும், நீர் தேடுகிற மனுஷனை உமக்குக் காண்பிப்பேன் என்று சொன்னாள்; அவன் அவளிடத்திற்கு வந்தபோது, இதோ, சிசெரா செத்துக்கிடந்தான்; ஆணி அவன் நெறியில் அடித்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1326,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது பாராக்: செபுலோன் மனுஷரையும் நப்தலி மனுஷரையும் கேதேசுக்கு வரவழைத்து, தன்னைப் பின்செல்லும் பதினாயிரம் பேரோடே போனான்; தெபொராளும் அவனோடேகூடப் போனாள்.]]></a:t>
+              <a:t><![CDATA[22. பின்பு சிசெராவைத் தொடருகிற பாராக் வந்தான்; அப்பொழுது யாகேல் வெளியே அவனுக்கு எதிர்கொண்டுபோய்; வாரும், நீர் தேடுகிற மனுஷனை உமக்குக் காண்பிப்பேன் என்று சொன்னாள்; அவன் அவளிடத்திற்கு வந்தபோது, இதோ, சிசெரா செத்துக்கிடந்தான்; ஆணி அவன் நெறியில் அடித்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1435,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது பாராக்: செபுலோன் மனுஷரையும் நப்தலி மனுஷரையும் கேதேசுக்கு வரவழைத்து, தன்னைப் பின்செல்லும் பதினாயிரம் பேரோடே போனான்; தெபொராளும் அவனோடேகூடப் போனாள்.]]></a:t>
+              <a:t><![CDATA[23. இப்படி தேவன் அந்நாளிலே கானானியரின் ராஜாவாகிய யாபீனை இஸ்ரவேல் புத்திரருக்கு முன்பாகத் தாழ்த்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1544,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஏகூத் மரணமடைந்தபின்பு இஸ்ரவேல் புத்திரர் திரும்பக் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்துவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. பாராக் ரதங்களையும் சேனையையும் புறஜாதிகளுடைய அரோசேத்மட்டும் துரத்தினான்; சிசெராவின் சேனையெல்லாம் பட்டயக்கருக்கினால் விழுந்தது; ஒருவனும் மீதியாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1653,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கேனியனான் ஏபேர் என்பவன் மோசேயின் மாமனாகிய ஒபாபின் புத்திரராயிருக்கிற கேனியரை விட்டுப்பிரிந்து, கேதேசின் கிட்ட இருக்கிற சானாயிம் என்னும் கர்வாலிமரங்கள் அருகே தன் கூடாரத்தைப் போட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[24. இஸ்ரவேல் புத்திரரின் கை கானானியரின் ராஜாவாகிய யாபீனை நிர்மூலமாக்குமட்டும் அவன் மேல் பலத்துக் கொண்டேயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1762,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கேனியனான் ஏபேர் என்பவன் மோசேயின் மாமனாகிய ஒபாபின் புத்திரராயிருக்கிற கேனியரை விட்டுப்பிரிந்து, கேதேசின் கிட்ட இருக்கிற சானாயிம் என்னும் கர்வாலிமரங்கள் அருகே தன் கூடாரத்தைப் போட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. ஏகூத் மரணமடைந்தபின்பு இஸ்ரவேல் புத்திரர் திரும்பக் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்துவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1871,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அபினோகாமின் குமாரன் பாராக்தாபோர் மலையில் ஏறிப்போனான் என்று சிசெராவுக்கு அறிவிக்கப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[2. ஆகையால் கர்த்தர் அவர்களை ஆத்சோரில் ஆளுகிற யாபீன் என்னும் கானானியருடைய ராஜாவின் கையிலே விற்றுப்போட்டார்; அவனுடைய சேனாபதிக்குச் சிசெரா என்று பேர்; அவன் புறஜாதிகளுடைய பட்டணமாகிய அரோசேத்திலே குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1980,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சிசெரா தொளாயிரம் இருப்புரதங்களாகிய தன்னுடைய எல்லாரதங்களையும், தன்னோடிருக்கும் எல்லா ஜனங்களையும், புறஜாதிகளின் பட்டணமாகிய அரோசேத்திலிருந்து கீசோன் பள்ளத்தாக்கிலே வரவழைத்தான்.]]></a:t>
+              <a:t><![CDATA[2. ஆகையால் கர்த்தர் அவர்களை ஆத்சோரில் ஆளுகிற யாபீன் என்னும் கானானியருடைய ராஜாவின் கையிலே விற்றுப்போட்டார்; அவனுடைய சேனாபதிக்குச் சிசெரா என்று பேர்; அவன் புறஜாதிகளுடைய பட்டணமாகிய அரோசேத்திலே குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2089,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சிசெரா தொளாயிரம் இருப்புரதங்களாகிய தன்னுடைய எல்லாரதங்களையும், தன்னோடிருக்கும் எல்லா ஜனங்களையும், புறஜாதிகளின் பட்டணமாகிய அரோசேத்திலிருந்து கீசோன் பள்ளத்தாக்கிலே வரவழைத்தான்.]]></a:t>
+              <a:t><![CDATA[3. அவனுக்குத் தொளாயிரம் இருப்பு ரதங்கள் இருந்தது; அவன் இஸ்ரவேல்புத்திரரை இருபது வருஷம் கொடுமையாய் ஒடுக்கினான்; இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கி முறையிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2198,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தெபொராள் பாராக்கை நோக்கி: எழுந்துபோ; கர்த்தர் சிசெராவை உன் கையில் ஒப்புக்கொடுக்கும் நாள் இதுவே; கர்த்தர் உனக்கு முன்பாகப் புறப்படவில்லையா என்றாள்; அப்பொழுது பாராக்கும், அவன் பின்னாலே பதினாயிரம்பேரும், தாபோர் மலையிலிருந்து இறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. அவனுக்குத் தொளாயிரம் இருப்பு ரதங்கள் இருந்தது; அவன் இஸ்ரவேல்புத்திரரை இருபது வருஷம் கொடுமையாய் ஒடுக்கினான்; இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கி முறையிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2307,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தெபொராள் பாராக்கை நோக்கி: எழுந்துபோ; கர்த்தர் சிசெராவை உன் கையில் ஒப்புக்கொடுக்கும் நாள் இதுவே; கர்த்தர் உனக்கு முன்பாகப் புறப்படவில்லையா என்றாள்; அப்பொழுது பாராக்கும், அவன் பின்னாலே பதினாயிரம்பேரும், தாபோர் மலையிலிருந்து இறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அக்காலத்திலே லபிதோத்தின் மனைவியாகிய தெபொராள் என்னும் தீர்க்கதரிசியானவள் இஸ்ரவேலை நியாயம் விசாரித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2416,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தெபொராள் பாராக்கை நோக்கி: எழுந்துபோ; கர்த்தர் சிசெராவை உன் கையில் ஒப்புக்கொடுக்கும் நாள் இதுவே; கர்த்தர் உனக்கு முன்பாகப் புறப்படவில்லையா என்றாள்; அப்பொழுது பாராக்கும், அவன் பின்னாலே பதினாயிரம்பேரும், தாபோர் மலையிலிருந்து இறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அவள் எப்பிராயீம் மலைத்தேசமான ராமாவுக்கும் பெத்தேலுக்கும் நடுவிலிருக்கிற தெபொராளின் பேரீச்சமரத்தின்கீழே குடியிருந்தாள்; அங்கே இஸ்ரவேல் புத்திரர் அவளிடத்திற்கு நியாயவிசாரணைக்குப் போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2525,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தர் சிசெராவையும் அந்த எல்லா ரதங்களையும் சேனையனைத்தையும் பாராக்குக்கு முன்பாகப் பட்டயக்கருக்கினால் கலங்கடித்தார்; சிசெரா ரதத்தைவிட்டிறங்கிக் கால்நடையாய் ஓடிப்போனான்.]]></a:t>
+              <a:t><![CDATA[5. அவள் எப்பிராயீம் மலைத்தேசமான ராமாவுக்கும் பெத்தேலுக்கும் நடுவிலிருக்கிற தெபொராளின் பேரீச்சமரத்தின்கீழே குடியிருந்தாள்; அங்கே இஸ்ரவேல் புத்திரர் அவளிடத்திற்கு நியாயவிசாரணைக்குப் போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2634,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தர் சிசெராவையும் அந்த எல்லா ரதங்களையும் சேனையனைத்தையும் பாராக்குக்கு முன்பாகப் பட்டயக்கருக்கினால் கலங்கடித்தார்; சிசெரா ரதத்தைவிட்டிறங்கிக் கால்நடையாய் ஓடிப்போனான்.]]></a:t>
+              <a:t><![CDATA[6. அவள் நப்தலியிலுள்ள கேதேசிலிருக்கிற அபினோகாமின் குமாரன் பாராக்கை வரவழைத்து; நீ நப்தலி புத்திரரிலும், செபுலோன் புத்திரரிலும் பதினாயிரம் பேரைக் கூட்டிக்கொண்டு தாபோர் மலைக்குப் போகக்கடவாய் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2743,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகையால் கர்த்தர் அவர்களை ஆத்சோரில் ஆளுகிற யாபீன் என்னும் கானானியருடைய ராஜாவின் கையிலே விற்றுப்போட்டார்; அவனுடைய சேனாபதிக்குச் சிசெரா என்று பேர்; அவன் புறஜாதிகளுடைய பட்டணமாகிய அரோசேத்திலே குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[16. பாராக் ரதங்களையும் சேனையையும் புறஜாதிகளுடைய அரோசேத்மட்டும் துரத்தினான்; சிசெராவின் சேனையெல்லாம் பட்டயக்கருக்கினால் விழுந்தது; ஒருவனும் மீதியாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2852,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பாராக் ரதங்களையும் சேனையையும் புறஜாதிகளுடைய அரோசேத்மட்டும் துரத்தினான்; சிசெராவின் சேனையெல்லாம் பட்டயக்கருக்கினால் விழுந்தது; ஒருவனும் மீதியாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[6. அவள் நப்தலியிலுள்ள கேதேசிலிருக்கிற அபினோகாமின் குமாரன் பாராக்கை வரவழைத்து; நீ நப்தலி புத்திரரிலும், செபுலோன் புத்திரரிலும் பதினாயிரம் பேரைக் கூட்டிக்கொண்டு தாபோர் மலைக்குப் போகக்கடவாய் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2961,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பாராக் ரதங்களையும் சேனையையும் புறஜாதிகளுடைய அரோசேத்மட்டும் துரத்தினான்; சிசெராவின் சேனையெல்லாம் பட்டயக்கருக்கினால் விழுந்தது; ஒருவனும் மீதியாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[6. அவள் நப்தலியிலுள்ள கேதேசிலிருக்கிற அபினோகாமின் குமாரன் பாராக்கை வரவழைத்து; நீ நப்தலி புத்திரரிலும், செபுலோன் புத்திரரிலும் பதினாயிரம் பேரைக் கூட்டிக்கொண்டு தாபோர் மலைக்குப் போகக்கடவாய் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3070,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சிசெரா கால்நடையாய்க் கேனியனான ஏபேரின் மனைவி யாகேலுடைய கூடாரத்திற்கு ஓடிவந்தான்; அப்பொழுது யாபீன் என்னும் ஆத்சோரின் ராஜாவுக்கும், கேனியனான ஏபேரின் வீட்டுக்கும் சமாதானம் உண்டாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. நான் யாபீனின் சேனாபதியாகிய சிசெராவையும், அவன் ரதங்களையும், அவன் சேனையையும், கீசோன் பள்ளத்தாக்கிலே உன்னிடத்திற்கு வர இழுத்து, அவனை உன் கையில் ஒப்புக்கொடுப்பேன் என்றும், இஸ்ரவேலின் தேவனாகிய கர்த்தர் உனக்குக் கட்டளையிடவில்லையா என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3179,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சிசெரா கால்நடையாய்க் கேனியனான ஏபேரின் மனைவி யாகேலுடைய கூடாரத்திற்கு ஓடிவந்தான்; அப்பொழுது யாபீன் என்னும் ஆத்சோரின் ராஜாவுக்கும், கேனியனான ஏபேரின் வீட்டுக்கும் சமாதானம் உண்டாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. நான் யாபீனின் சேனாபதியாகிய சிசெராவையும், அவன் ரதங்களையும், அவன் சேனையையும், கீசோன் பள்ளத்தாக்கிலே உன்னிடத்திற்கு வர இழுத்து, அவனை உன் கையில் ஒப்புக்கொடுப்பேன் என்றும், இஸ்ரவேலின் தேவனாகிய கர்த்தர் உனக்குக் கட்டளையிடவில்லையா என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யாகேல் வெளியே சிசெராவுக்கு எதிர்கொண்டுபோய்: உள்ளே வாரும்; என் ஆண்டவனே, என்னண்டை உள்ளே வாரும், பயப்படாதேயும் என்று அவனோடே சொன்னாள்; அப்படியே அவளண்டை கூடாரத்தில் உள்ளே வந்த போது, அவனை ஒரு சமுக்காளத்தினாலே மூடினாள்.]]></a:t>
+              <a:t><![CDATA[8. அதற்குப் பாராக்; நீ என்னோடேகூட வந்தால் போவேன்; என்னோடே கூடவராவிட்டால், நான் போகமாட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3397,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யாகேல் வெளியே சிசெராவுக்கு எதிர்கொண்டுபோய்: உள்ளே வாரும்; என் ஆண்டவனே, என்னண்டை உள்ளே வாரும், பயப்படாதேயும் என்று அவனோடே சொன்னாள்; அப்படியே அவளண்டை கூடாரத்தில் உள்ளே வந்த போது, அவனை ஒரு சமுக்காளத்தினாலே மூடினாள்.]]></a:t>
+              <a:t><![CDATA[8. அதற்குப் பாராக்; நீ என்னோடேகூட வந்தால் போவேன்; என்னோடே கூடவராவிட்டால், நான் போகமாட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3506,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் அவளைப் பார்த்து; குடிக்க எனக்குக் கொஞ்சம் தண்ணீர் தா, தாகமாயிருக்கிறேன் என்றான்; அவள் பால் துருத்தியைத் திறந்து, அவனுக்குக் குடிக்கக்கொடுத்து, திரும்பவும் அவனை மூடினாள்;]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவள்: நான் உன்னோடேகூட நிச்சயமாய் வருவேன்; ஆனாலும் நீ போகிற பிரயாணத்தில் உண்டாகிற மேன்மை உனக்குக் கிடையாது; கர்த்தர் சிசெராவை ஒரு ஸ்திரீயின் கையில் ஒப்புக்கொடுப்பார் என்று சொல்லி, தெபொராள் எழும்பி, பாராக்கோடேகூடக் கேதேசுக்குப் போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3615,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் அவளைப் பார்த்து; குடிக்க எனக்குக் கொஞ்சம் தண்ணீர் தா, தாகமாயிருக்கிறேன் என்றான்; அவள் பால் துருத்தியைத் திறந்து, அவனுக்குக் குடிக்கக்கொடுத்து, திரும்பவும் அவனை மூடினாள்;]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவள்: நான் உன்னோடேகூட நிச்சயமாய் வருவேன்; ஆனாலும் நீ போகிற பிரயாணத்தில் உண்டாகிற மேன்மை உனக்குக் கிடையாது; கர்த்தர் சிசெராவை ஒரு ஸ்திரீயின் கையில் ஒப்புக்கொடுப்பார் என்று சொல்லி, தெபொராள் எழும்பி, பாராக்கோடேகூடக் கேதேசுக்குப் போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3724,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவன்; நீ கூடாரவாசலிலே நின்று, யாராவது ஒருவன் வந்து, இங்கே யாராகிலும் இருக்கிறார்களா என்று உன்னிடத்தில் கேட்டால், இல்லை என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவள்: நான் உன்னோடேகூட நிச்சயமாய் வருவேன்; ஆனாலும் நீ போகிற பிரயாணத்தில் உண்டாகிற மேன்மை உனக்குக் கிடையாது; கர்த்தர் சிசெராவை ஒரு ஸ்திரீயின் கையில் ஒப்புக்கொடுப்பார் என்று சொல்லி, தெபொராள் எழும்பி, பாராக்கோடேகூடக் கேதேசுக்குப் போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3833,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவன்; நீ கூடாரவாசலிலே நின்று, யாராவது ஒருவன் வந்து, இங்கே யாராகிலும் இருக்கிறார்களா என்று உன்னிடத்தில் கேட்டால், இல்லை என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது பாராக்: செபுலோன் மனுஷரையும் நப்தலி மனுஷரையும் கேதேசுக்கு வரவழைத்து, தன்னைப் பின்செல்லும் பதினாயிரம் பேரோடே போனான்; தெபொராளும் அவனோடேகூடப் போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3942,51 +3946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகையால் கர்த்தர் அவர்களை ஆத்சோரில் ஆளுகிற யாபீன் என்னும் கானானியருடைய ராஜாவின் கையிலே விற்றுப்போட்டார்; அவனுடைய சேனாபதிக்குச் சிசெரா என்று பேர்; அவன் புறஜாதிகளுடைய பட்டணமாகிய அரோசேத்திலே குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[16. பாராக் ரதங்களையும் சேனையையும் புறஜாதிகளுடைய அரோசேத்மட்டும் துரத்தினான்; சிசெராவின் சேனையெல்லாம் பட்டயக்கருக்கினால் விழுந்தது; ஒருவனும் மீதியாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4051,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு ஏபேரின் மனைவியாகிய யாகேல் ஒரு கூடார ஆணியை எடுத்து, தன் கையிலே சுத்தியைப் பிடித்துக் கொண்டு, மெள்ள அவனண்டையில் வந்து, அவன் நெற்றியிலே அந்த ஆணியை அடித்துப்போட்டாள்; அது உருவிப்போய், தரையிலே புதைந்தது; அப்பொழுது ஆயாசமாய்த் தூங்கின அவன் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது பாராக்: செபுலோன் மனுஷரையும் நப்தலி மனுஷரையும் கேதேசுக்கு வரவழைத்து, தன்னைப் பின்செல்லும் பதினாயிரம் பேரோடே போனான்; தெபொராளும் அவனோடேகூடப் போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4160,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு ஏபேரின் மனைவியாகிய யாகேல் ஒரு கூடார ஆணியை எடுத்து, தன் கையிலே சுத்தியைப் பிடித்துக் கொண்டு, மெள்ள அவனண்டையில் வந்து, அவன் நெற்றியிலே அந்த ஆணியை அடித்துப்போட்டாள்; அது உருவிப்போய், தரையிலே புதைந்தது; அப்பொழுது ஆயாசமாய்த் தூங்கின அவன் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[11. கேனியனான் ஏபேர் என்பவன் மோசேயின் மாமனாகிய ஒபாபின் புத்திரராயிருக்கிற கேனியரை விட்டுப்பிரிந்து, கேதேசின் கிட்ட இருக்கிற சானாயிம் என்னும் கர்வாலிமரங்கள் அருகே தன் கூடாரத்தைப் போட்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4269,51 +4273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு ஏபேரின் மனைவியாகிய யாகேல் ஒரு கூடார ஆணியை எடுத்து, தன் கையிலே சுத்தியைப் பிடித்துக் கொண்டு, மெள்ள அவனண்டையில் வந்து, அவன் நெற்றியிலே அந்த ஆணியை அடித்துப்போட்டாள்; அது உருவிப்போய், தரையிலே புதைந்தது; அப்பொழுது ஆயாசமாய்த் தூங்கின அவன் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[11. கேனியனான் ஏபேர் என்பவன் மோசேயின் மாமனாகிய ஒபாபின் புத்திரராயிருக்கிற கேனியரை விட்டுப்பிரிந்து, கேதேசின் கிட்ட இருக்கிற சானாயிம் என்னும் கர்வாலிமரங்கள் அருகே தன் கூடாரத்தைப் போட்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4378,51 +4382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு சிசெராவைத் தொடருகிற பாராக் வந்தான்; அப்பொழுது யாகேல் வெளியே அவனுக்கு எதிர்கொண்டுபோய்; வாரும், நீர் தேடுகிற மனுஷனை உமக்குக் காண்பிப்பேன் என்று சொன்னாள்; அவன் அவளிடத்திற்கு வந்தபோது, இதோ, சிசெரா செத்துக்கிடந்தான்; ஆணி அவன் நெறியில் அடித்திருந்தது.]]></a:t>
+              <a:t><![CDATA[12. அபினோகாமின் குமாரன் பாராக்தாபோர் மலையில் ஏறிப்போனான் என்று சிசெராவுக்கு அறிவிக்கப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4487,51 +4491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு சிசெராவைத் தொடருகிற பாராக் வந்தான்; அப்பொழுது யாகேல் வெளியே அவனுக்கு எதிர்கொண்டுபோய்; வாரும், நீர் தேடுகிற மனுஷனை உமக்குக் காண்பிப்பேன் என்று சொன்னாள்; அவன் அவளிடத்திற்கு வந்தபோது, இதோ, சிசெரா செத்துக்கிடந்தான்; ஆணி அவன் நெறியில் அடித்திருந்தது.]]></a:t>
+              <a:t><![CDATA[13. சிசெரா தொளாயிரம் இருப்புரதங்களாகிய தன்னுடைய எல்லாரதங்களையும், தன்னோடிருக்கும் எல்லா ஜனங்களையும், புறஜாதிகளின் பட்டணமாகிய அரோசேத்திலிருந்து கீசோன் பள்ளத்தாக்கிலே வரவழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4596,51 +4600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு சிசெராவைத் தொடருகிற பாராக் வந்தான்; அப்பொழுது யாகேல் வெளியே அவனுக்கு எதிர்கொண்டுபோய்; வாரும், நீர் தேடுகிற மனுஷனை உமக்குக் காண்பிப்பேன் என்று சொன்னாள்; அவன் அவளிடத்திற்கு வந்தபோது, இதோ, சிசெரா செத்துக்கிடந்தான்; ஆணி அவன் நெறியில் அடித்திருந்தது.]]></a:t>
+              <a:t><![CDATA[13. சிசெரா தொளாயிரம் இருப்புரதங்களாகிய தன்னுடைய எல்லாரதங்களையும், தன்னோடிருக்கும் எல்லா ஜனங்களையும், புறஜாதிகளின் பட்டணமாகிய அரோசேத்திலிருந்து கீசோன் பள்ளத்தாக்கிலே வரவழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4705,51 +4709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இப்படி தேவன் அந்நாளிலே கானானியரின் ராஜாவாகிய யாபீனை இஸ்ரவேல் புத்திரருக்கு முன்பாகத் தாழ்த்தினார்.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது தெபொராள் பாராக்கை நோக்கி: எழுந்துபோ; கர்த்தர் சிசெராவை உன் கையில் ஒப்புக்கொடுக்கும் நாள் இதுவே; கர்த்தர் உனக்கு முன்பாகப் புறப்படவில்லையா என்றாள்; அப்பொழுது பாராக்கும், அவன் பின்னாலே பதினாயிரம்பேரும், தாபோர் மலையிலிருந்து இறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4814,51 +4818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேல் புத்திரரின் கை கானானியரின் ராஜாவாகிய யாபீனை நிர்மூலமாக்குமட்டும் அவன் மேல் பலத்துக் கொண்டேயிருந்தது.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது தெபொராள் பாராக்கை நோக்கி: எழுந்துபோ; கர்த்தர் சிசெராவை உன் கையில் ஒப்புக்கொடுக்கும் நாள் இதுவே; கர்த்தர் உனக்கு முன்பாகப் புறப்படவில்லையா என்றாள்; அப்பொழுது பாராக்கும், அவன் பின்னாலே பதினாயிரம்பேரும், தாபோர் மலையிலிருந்து இறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4923,51 +4927,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேல் புத்திரரின் கை கானானியரின் ராஜாவாகிய யாபீனை நிர்மூலமாக்குமட்டும் அவன் மேல் பலத்துக் கொண்டேயிருந்தது.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது தெபொராள் பாராக்கை நோக்கி: எழுந்துபோ; கர்த்தர் சிசெராவை உன் கையில் ஒப்புக்கொடுக்கும் நாள் இதுவே; கர்த்தர் உனக்கு முன்பாகப் புறப்படவில்லையா என்றாள்; அப்பொழுது பாராக்கும், அவன் பின்னாலே பதினாயிரம்பேரும், தாபோர் மலையிலிருந்து இறங்கினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. கர்த்தர் சிசெராவையும் அந்த எல்லா ரதங்களையும் சேனையனைத்தையும் பாராக்குக்கு முன்பாகப் பட்டயக்கருக்கினால் கலங்கடித்தார்; சிசெரா ரதத்தைவிட்டிறங்கிக் கால்நடையாய் ஓடிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5032,51 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுக்குத் தொளாயிரம் இருப்பு ரதங்கள் இருந்தது; அவன் இஸ்ரவேல்புத்திரரை இருபது வருஷம் கொடுமையாய் ஒடுக்கினான்; இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கி முறையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. சிசெரா கால்நடையாய்க் கேனியனான ஏபேரின் மனைவி யாகேலுடைய கூடாரத்திற்கு ஓடிவந்தான்; அப்பொழுது யாபீன் என்னும் ஆத்சோரின் ராஜாவுக்கும், கேனியனான ஏபேரின் வீட்டுக்கும் சமாதானம் உண்டாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5141,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுக்குத் தொளாயிரம் இருப்பு ரதங்கள் இருந்தது; அவன் இஸ்ரவேல்புத்திரரை இருபது வருஷம் கொடுமையாய் ஒடுக்கினான்; இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கி முறையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. சிசெரா கால்நடையாய்க் கேனியனான ஏபேரின் மனைவி யாகேலுடைய கூடாரத்திற்கு ஓடிவந்தான்; அப்பொழுது யாபீன் என்னும் ஆத்சோரின் ராஜாவுக்கும், கேனியனான ஏபேரின் வீட்டுக்கும் சமாதானம் உண்டாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5250,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அக்காலத்திலே லபிதோத்தின் மனைவியாகிய தெபொராள் என்னும் தீர்க்கதரிசியானவள் இஸ்ரவேலை நியாயம் விசாரித்தாள்.]]></a:t>
+              <a:t><![CDATA[18. யாகேல் வெளியே சிசெராவுக்கு எதிர்கொண்டுபோய்: உள்ளே வாரும்; என் ஆண்டவனே, என்னண்டை உள்ளே வாரும், பயப்படாதேயும் என்று அவனோடே சொன்னாள்; அப்படியே அவளண்டை கூடாரத்தில் உள்ளே வந்த போது, அவனை ஒரு சமுக்காளத்தினாலே மூடினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5359,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவள் எப்பிராயீம் மலைத்தேசமான ராமாவுக்கும் பெத்தேலுக்கும் நடுவிலிருக்கிற தெபொராளின் பேரீச்சமரத்தின்கீழே குடியிருந்தாள்; அங்கே இஸ்ரவேல் புத்திரர் அவளிடத்திற்கு நியாயவிசாரணைக்குப் போவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. யாகேல் வெளியே சிசெராவுக்கு எதிர்கொண்டுபோய்: உள்ளே வாரும்; என் ஆண்டவனே, என்னண்டை உள்ளே வாரும், பயப்படாதேயும் என்று அவனோடே சொன்னாள்; அப்படியே அவளண்டை கூடாரத்தில் உள்ளே வந்த போது, அவனை ஒரு சமுக்காளத்தினாலே மூடினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5468,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவள் எப்பிராயீம் மலைத்தேசமான ராமாவுக்கும் பெத்தேலுக்கும் நடுவிலிருக்கிற தெபொராளின் பேரீச்சமரத்தின்கீழே குடியிருந்தாள்; அங்கே இஸ்ரவேல் புத்திரர் அவளிடத்திற்கு நியாயவிசாரணைக்குப் போவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. அவன் அவளைப் பார்த்து; குடிக்க எனக்குக் கொஞ்சம் தண்ணீர் தா, தாகமாயிருக்கிறேன் என்றான்; அவள் பால் துருத்தியைத் திறந்து, அவனுக்குக் குடிக்கக்கொடுத்து, திரும்பவும் அவனை மூடினாள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5547,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102519" r:id="rId1"/>
+    <p:sldLayoutId id="2474529180" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5927,50 +6040,58 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6111,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. उसने अबीनोअम के पुत्र बाराक को केदेश नप्ताली में से बुलाकर कहा, क्या इस्राएल के परमेश्वर यहोवा ने]]></a:t>
+              <a:t><![CDATA[ಬುದ್ದಲಿಯನ್ನು ತೆರೆದು ಅವನಿಗೆ ಕುಡಿಯಲು ಕೊಟ್ಟು ಅವನನ್ನು ಮುಚ್ಚಿದಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यह आज्ञा नहीं दी, कि तू जा कर ताबोर पहाड़ पर चढ़ और नप्तालियों और जबूलूनियों में के दस हजार पुरूषों]]></a:t>
+              <a:t><![CDATA[20. ತಿರಿಗಿ ಅವನು ಅವಳಿಗೆನೀನು ಬಾಗಲಲ್ಲಿ ನಿಂತಿರು; ಯಾವನಾದರೂ ಬಂದು ಇಲ್ಲಿ ಯಾರಾದರೂ ಇದ್ದಾರೋ ಎಂದು ನಿನ್ನನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को संग ले जा?]]></a:t>
+              <a:t><![CDATA[ಕೇಳಿದರೆ ಇಲ್ಲ ಎಂದು ಹೇಳು ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. तब मैं याबीन के सेनापति सीसरा के रथों और भीड़भाड़ समेत कीशोन नदी तक तेरी ओर खींच ले आऊंगा; और]]></a:t>
+              <a:t><![CDATA[21. ಹೆಬೆರನ ಹೆಂಡತಿಯಾದ ಯಾಯೇಲಳು ಗುಡಾರದ ಮೊಳೆ ಯನ್ನು ತೆಗೆದು ತನ್ನ ಕೈಯಲ್ಲಿ ಸುತ್ತಿಗೆಯನ್ನು ಹಿಡಿದು ಕೊಂಡು ಅವನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसको तेरे हाथ में कर दूंगा।]]></a:t>
+              <a:t><![CDATA[ಆಯಾಸದಿಂದ ಬಹಳ ನಿದ್ರೆ ಮಾಡುತ್ತಿರುವಾಗ ಮೆಲ್ಲಗೆ ಅವನ ಬಳಿಗೆ ಬಂದು ಅವನ ಕಣತಲೆಯಲ್ಲಿ ಆ ಮೊಳೆಯನ್ನು ಹೊಡೆದು ನೆಲದಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. बाराक ने उस से कहा, यदि तू मेरे संग चलेगी तो मैं जाऊंगा, नहीं तो न जाऊंगा।]]></a:t>
+              <a:t><![CDATA[ನಾಟಿದಳು, ಅವನು ಸತ್ತನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. उसने कहा, नि:सन्देह मैं तेरे संग चलूंगी; तौभी यह यात्रा से तेरी तो कुछ बड़ाई न होगी, क्योंकि]]></a:t>
+              <a:t><![CDATA[22. ಇಗೋ, ಸೀಸೆರನನ್ನು ಹಿಂದಟ್ಟುವ ಬಾರಾಕನು ಬಂದನು. ಆಗ ಯಾಯೇಲಳು ಅವನನ್ನು ಎದುರುಗೊಳ್ಳುವದಕ್ಕೆ ಹೊರಟುಹೋಗಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यहोवा सीसरा को एक स्त्री के आधीन कर देगा। तब दबोरा उठ कर बाराक के संग केदेश को गई।]]></a:t>
+              <a:t><![CDATA[ಅವನಿಗೆ--ಬಾ; ನೀನು ಹುಡುಕುವ ಮನುಷ್ಯನನ್ನು ನಾನು ನಿನಗೆ ತೋರಿಸುವೆನು ಎಂದು ಹೇಳಿದಳು. ಅವನು ಅವಳ ಬಳಿಗೆ ಬಂದಾಗ ಇಗೋ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. तब बाराक ने जबूलून और नप्ताली के लोगों को केदेश में बुलवा लिया; और उसके पीछे दस हजार पुरूष चढ़]]></a:t>
+              <a:t><![CDATA[ಸೀಸೆರನು ಸತ್ತು ಬಿದ್ದಿದ್ದನು; ಮೊಳೆಯು ಅವನ ಕಣತಲೆಯಲ್ಲಿ ಹೊಡೆದಿತ್ತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[गए; और दबोरा उसके संग चढ़ गई।]]></a:t>
+              <a:t><![CDATA[23. ಹೀಗೆಯೇ ದೇವರು ಆ ದಿನದಲ್ಲಿ ಕಾನಾನ್ಯರ ಅರಸನಾದ ಯಾಬೀನನನ್ನು ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳ ಮುಂದೆ ತಗ್ಗಿಸಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. जब एहूद मर गया तब इस्राएलियों ने फिर यहोवा की दृष्टि में बुरा किया।]]></a:t>
+              <a:t><![CDATA[16. ಆಗ ಸೀಸೆರನು ರಥವನ್ನು ಬಿಟ್ಟು ಇಳಿದು ಕಾಲು ನಡೆಯಾಗಿ ಓಡಿ ಹೋದನು. ಆದರೆ ಬಾರಾಕನು ರಥಗಳನ್ನೂ ಸೈನ್ಯ ವನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. हेबेर नाम केनी ने उन केनियों में से, जो मूसा के साले होबाब के वंश के थे, अपने को अलग करके केदेश]]></a:t>
+              <a:t><![CDATA[24. ಇಸ್ರಾ ಯೇಲ್‌ ಮಕ್ಕಳ ಕೈ ಕಾನಾನ್ಯರ ಅರಸನಾದ ಯಾಬೀನ ನನ್ನು ಕೊಂದುಬಿಡುವ ಮಟ್ಟಿಗೂ ಹೆಚ್ಚಿ ಜಯ ಹೊಂದಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के पास के सानन्नीम के बांजवृझ तक जा कर अपना डेरा वहीं डाला था।]]></a:t>
+              <a:t><![CDATA[1. ಆದರೆ ಏಹೂದನು ಸತ್ತತರುವಾಯ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ತಿರಿಗಿ ಕರ್ತನ ದೃಷ್ಟಿಯಲ್ಲಿ ಕೆಟ್ಟತನಮಾಡಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. जब सीसरा को यह समाचार मिला कि अबीनोअम का पुत्र बाराक ताबोर पहाड़ पर चढ़ गया है,]]></a:t>
+              <a:t><![CDATA[2. ಆದದರಿಂದ ಕರ್ತನು ಅವರನ್ನು ಹಾಚೋರಿನಲ್ಲಿ ಆಳುವ ಕಾನಾನಿನ ಅರಸನಾದ ಯಾಬೀನನ ಕೈಗೆ ಮಾರಿಬಿಟ್ಟನು. ಅವನ ಸೈನ್ಯಕ್ಕೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. तब सीसरा ने अपने सब रथ, जो लोहे के नौ सौ रथ थे, और अपने संग की सारी सेना को अन्यजातियों के]]></a:t>
+              <a:t><![CDATA[ಜನಾಂಗಗಳ ಪಟ್ಟಣವಾದ ಹರೋಷೆತಿನಲ್ಲಿ ವಾಸವಾಗಿರುವ ಸೀಸೆರನು ಅಧಿಪತಿಯಾಗಿದ್ದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हरोशेत के कीशोन नदी पर बुलवाया।]]></a:t>
+              <a:t><![CDATA[3. ಆಗ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಕರ್ತನಿಗೆ ಕೂಗಿದರು. ಯಾಕಂದರೆ ಅವನಿಗೆ ಒಂಭೈನೂರು ಕಬ್ಬಿಣದ ರಥಗಳಿ ದ್ದವು; ಅವನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. तब दबोरा ने बाराक से कहा, उठ! क्योंकि आज वह दिन है जिस में यहोवा सीसरा को तेरे हाथ में कर देगा।]]></a:t>
+              <a:t><![CDATA[ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳನ್ನು ಇಪ್ಪತ್ತು ವರುಷ ಬಲವಾಗಿ ಬಾಧೆಪಡಿಸಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्या यहोवा तेरे आगे नहीं निकला है? इस पर बाराक और उसके पीछे पीछे दस हजार पुरूष ताबोर पहाड़ से उतर]]></a:t>
+              <a:t><![CDATA[4. ಆ ಕಾಲದಲ್ಲಿ ಲಪ್ಪೀದೋತನ ಹೆಂಡತಿಯಾದ ದೆಬೋರಳೆಂಬ ಪ್ರವಾದಿನಿ ಇಸ್ರಾಯೇಲ್ಯರಿಗೆ ನ್ಯಾಯ ತೀರಿಸುತ್ತಿದ್ದಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पड़े।]]></a:t>
+              <a:t><![CDATA[5. ಅವಳು ರಾಮಕ್ಕೂ ಬೇತೇಲಿಗೂ ಮಧ್ಯ ಎಫ್ರಾಯಾಮ್‌ ಬೆಟ್ಟದಲ್ಲಿ ಖರ್ಜೂರದ ಮರದ ಕೆಳಗೆ ವಾಸಿಸಿದ್ದಳು. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. तब यहोवा ने सारे रथों वरन सारी सेना समेत सीसरा को तलवार से बाराक के साम्हने घबरा दिया; और सीसरा]]></a:t>
+              <a:t><![CDATA[ಅವಳ ಬಳಿಗೆ ನ್ಯಾಯತೀರ್ವಿಕೆಗೋಸ್ಕರ ಹೋಗುತ್ತಿದ್ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रथ पर से उतर के पांव पांव भाग चला।]]></a:t>
+              <a:t><![CDATA[6. ಅವಳು ಕೆದೆಷ್‌ ನಫ್ತಾಲಿಯಲ್ಲಿರುವ ಅಬೀನೋವ ಮನ ಮಗನಾದ ಬಾರಾಕನನ್ನು ಕರೇಕಳುಹಿಸಿ ಅವನ ಸಂಗಡ--ನಿನಗೆ ಇಸ್ರಾಯೇಲ್‌]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. इसलिये यहोवा ने उन को हासोर में विराजने वाले कनान के राजा याबीन के आधीन में कर दिया, जिसका]]></a:t>
+              <a:t><![CDATA[ಅನ್ಯಜನಾಂಗಗಳ ಹರೋಷೆತಿನ ಮಟ್ಟಿಗೂ ಹಿಂದಟ್ಟಿದನು. ಸೀಸೆರನ ಸೈನ್ಯವೆಲ್ಲಾ ಕತ್ತಿಯಿಂದ ಹತ ವಾಗಿ ಬಿತ್ತು; ಒಬ್ಬನಾದರೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. और बाराक ने अन्यजातियों के हरोशेत तक रथों और सेना का पीछा किया, और तलवार से सीसरा की सारी सेना]]></a:t>
+              <a:t><![CDATA[ದೇವರಾದ ಕರ್ತನು ಆಜ್ಞಾಪಿಸಿದ್ದೇನಂದರೆ--ನೀನು ನಫ್ತಾಲಿಯ ಮಕ್ಕಳ ಲ್ಲಿಯೂ ಜೆಬುಲೂನನ ಮಕ್ಕಳಲ್ಲಿಯೂ ಹತ್ತು ಸಾವಿರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नष्ट की गई; और एक भी मनुष्य न बचा॥]]></a:t>
+              <a:t><![CDATA[ಜನರನ್ನು ಕೂಡಿಸಿಕೊಂಡು ತಾಬೋರ್‌ ಬೆಟ್ಟಕ್ಕೆ ಹೋಗು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. परन्तु सीसरा पांव पांव हेबेर केनी की स्त्री याएल के डेरे को भाग गया; क्योंकि हासोर के राजा याबीन]]></a:t>
+              <a:t><![CDATA[7. ನಾನು ಯಾಬೀನನ ಸೇನಾಧಿಪತಿಯಾದ ಸೀಸೆರನನ್ನೂ ಅವನ ರಥಗಳನ್ನೂ ಅವನ ಸೈನ್ಯವನ್ನೂ ಕೀಷೋನಿನ ಬಳಿಗೆ ಬರಮಾಡಿ ಅವನನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और हेबेर केनी में मेल था।]]></a:t>
+              <a:t><![CDATA[ನಿನ್ನ ಕೈ ಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಡುವೆನು ಅಂದಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. तब याएल सीसरा की भेंट के लिये निकलकर उस से कहने लगी, हे मेरे प्रभु, आ, मेरे पास आ, और न डर। तब]]></a:t>
+              <a:t><![CDATA[8. ಬಾರಾಕನು ಅವಳಿಗೆ--ನೀನು ನನ್ನ ಸಂಗಡ ಬಂದರೆ ನಾನು ಹೋಗುವೆನು; ನೀನು ನನ್ನ ಸಂಗಡ ಬಾರದೆ ಇದ್ದರೆ ನಾನು ಹೋಗುವದಿಲ್ಲ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वह उसके पास डेरे में गया, और उसने उसके ऊपर कम्बल डाल दिया।]]></a:t>
+              <a:t><![CDATA[ಅಂದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. तब सीसरा ने उस से कहा, मुझे प्यास लगी है, मुझे थोड़ा पानी पिला। तब उसने दूध की कुप्पी खोल कर उसे]]></a:t>
+              <a:t><![CDATA[9. ಅದಕ್ಕವಳುನಾನು ನಿನ್ನ ಸಂಗಡ ನಿಶ್ಚಯವಾಗಿ ಬರುವೆನು; ಆದರೆ ನೀನು ಹೋಗುವ ಪ್ರಯಾಣದಿಂದ ಉಂಟಾಗುವ ಘನವು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दूध पिलाया, और उसको ओढ़ा दिया।]]></a:t>
+              <a:t><![CDATA[ನಿನ್ನದಾಗಿರುವದಿಲ್ಲ; ಕರ್ತನು ಒಬ್ಬ ಸ್ತ್ರೀಯ ಕೈಗೆ ಸೀಸೆರನನ್ನು ಮಾರಿಬಿಡುವನು ಎಂದು ಹೇಳಿ ದಳು. ದೆಬೋರಳು ಎದ್ದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. तब उसने उस से कहा, डेरे के द्वार पर खड़ी रह, और यदि कोई आकर तुझ से पूछे, कि यहां कोई पुरूष है?]]></a:t>
+              <a:t><![CDATA[ಬಾರಾಕನ ಕೂಡ ಕೆದೆಷಿಗೆ ಹೋದಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तब कहना, कोई भी नहीं।]]></a:t>
+              <a:t><![CDATA[10. ಬಾರಾಕನು ಜೆಬುಲೂನ್ಯರನ್ನೂ ನಫ್ತಾಲ್ಯರಯನ್ನೂ ಕೆದೆಷಿಗೆ ಕರೆದನು; ಅವನು ಹತ್ತು ಸಾವಿರ ಜನರ ಸಹಿತವಾಗಿ ಹೋದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सेनापति सीसरा था, जो अन्यजातियों की हरोशेत का निवासी था।]]></a:t>
+              <a:t><![CDATA[ಉಳಿಯಲಿಲ್ಲ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. इसके बाद हेबेर की स्त्री याएल ने डेरे की एक खूंटी ली, और अपने हाथ में एक हथौड़ा भी लिया, और दबे]]></a:t>
+              <a:t><![CDATA[ದೆಬೋರಳು ಅವನ ಸಂಗಡ ಹೋದಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पांव उसके पास जा कर खूंटी को उसकी कनपटी में ऐसा ठोक दिया कि खूंटी पार हो कर भूमि में धंस गई; वह तो]]></a:t>
+              <a:t><![CDATA[11. ಮೋಶೆಯ ಮಾವ ನಾದ ಹೋಬಾಬನ ಮಕ್ಕಳಲ್ಲಿ ಸೇರಿದ ಕೇನ್ಯನಾದ ಹೆಬೆರೆಂಬವನು ಕೇನ್ಯರನ್ನು ಬಿಟ್ಟು ತನ್ನನ್ನು ಪ್ರತ್ಯೇಕಿಸಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[थका था ही इसलिये गहरी नींद में सो रहा था। सो वह मर गया।]]></a:t>
+              <a:t><![CDATA[ತನ್ನ ಗುಡಾರವನ್ನು ಕೆದೆಷಿನ ಬಳಿಯಲ್ಲಿರುವ ಚಾನನ್ನೀಮೆಂಬ ಬೈಲಿನಲ್ಲಿ ಹಾಕಿಕೊಂಡಿದ್ದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. जब बाराक सीसरा का पीछा करता हुआ आया, तब याएल उस से भेंट करने के लिये निकली, और कहा, इधर आ, जिसका]]></a:t>
+              <a:t><![CDATA[12. ಆಗ ಅಬೀನೋವಮನ ಮಗನಾದ ಬಾರಾಕನು ತಾಬೋರ್‌ ಬೆಟ್ಟವನ್ನೇರಿದನೆಂದು ಸೀಸೆರನಿಗೆ ತಿಳಿಸ ಲ್ಪಟ್ಟಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तू खोजी है उसको मैं तुझे दिखाऊंगी। तब उसने उसके साथ जा कर क्या देखा; कि सीसरा मरा पड़ा है, और वह]]></a:t>
+              <a:t><![CDATA[13. ಆದದರಿಂದ ಸೀಸೆರನು ಒಂಭೈನೂರು ಕಬ್ಬಿಣದ ರಥಗಳಾದ ತನ್ನ ಎಲ್ಲಾ ರಥಗಳನ್ನೂ ತನ್ನ ಸಂಗಡ ಇರುವ ಎಲ್ಲಾ ಜನವನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[खूंटी उसकी कनपटी में गड़ी है।]]></a:t>
+              <a:t><![CDATA[ಅನ್ಯಜನಾಂಗಗಳ ಹರೋಷೆತಿನಿಂದ ಕೀಷೋನ್‌ ನದಿಗೆ ಬರಮಾಡಿ ದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. इस प्रकार परमेश्वर ने उस दिन कनान के राजा याबीन को इस्राएलियों के साम्हने नीचा दिखाया।]]></a:t>
+              <a:t><![CDATA[14. ದೆಬೋರಳು ಬಾರಾಕನಿಗೆ--ನೀನು ಏಳು; ಕರ್ತನು ಸೀಸೆರನನ್ನು ನಿನ್ನ ಕೈಗೆ ಒಪ್ಪಿಸಿಕೊಡುವ ದಿನವು ಇದೇ; ಕರ್ತನು ನಿನ್ನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. और इस्राएली कनान के राजा याबीन पर प्रबल होते गए, यहां तक कि उन्होंने कनान के राजा याबीन को नष्ट]]></a:t>
+              <a:t><![CDATA[ಮುಂದೆ ಹೊರಡಲಿಲ್ಲವೋ ಅಂದಳು. ಹೀಗೆ ಬಾರಾಕನು ತನ್ನ ಹಿಂದೆ ಹತ್ತು ಸಾವಿರ ಜನರನ್ನು ತೆಗೆದುಕೊಂಡು ತಾಬೋರ್‌ ಬೆಟ್ಟ ದಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +11644,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कर डाला॥]]></a:t>
+              <a:t><![CDATA[ಇಳಿದನು.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. ಕರ್ತನು ಸೀಸೆರನನ್ನೂ ಅವನ ಎಲ್ಲಾ ರಥಗಳನ್ನೂ ಎಲ್ಲಾ ಸೈನ್ಯವನ್ನೂ ಬಾರಾಕನ ಮುಂದೆ ಕತ್ತಿಯಿಂದ ಚದರಿಸಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. तब इस्राएलियों ने यहोवा की दोहाई दी; क्योंकि सीसरा के पास लोहे के नौ सौ रथ थे, और वह इस्राएलियों]]></a:t>
+              <a:t><![CDATA[17. ಆದರೆ ಸೀಸೆರನು ಕಾಲುನಡೆಯಾಗಿ ಕೇನ್ಯನಾದ ಹೆಬೆರನ ಹೆಂಡತಿಯಾದ ಯಾಯೇಲಳ ಗುಡಾರಕ್ಕೆ ಓಡಿಬಂದನು. ಯಾಬೀನನೆಂಬ ಹಾಚೋರಿನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पर बीस वर्ष तक बड़ा अन्धेर करता रहा।]]></a:t>
+              <a:t><![CDATA[ಅರಸ ನಿಗೂ ಕೇನ್ಯನಾದ ಹೆಬೆರನ ಮನೆಗೂ ನಡುವೆ ಸಮಾ ಧಾನ ಇತ್ತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. उस समय लप्पीदोत की स्त्री दबोरा जो नबिया थी इस्राएलियों का न्याय करती थी।]]></a:t>
+              <a:t><![CDATA[18. ಆಗ ಯಾಯೇಲಳು ಸೀಸೆರನನ್ನು ಎದುರುಗೊಳ್ಳುವದಕ್ಕೆ ಹೋಗಿ ಅವನಿಗೆ--ಒಳಗೆ ಬಾ, ನನ್ನ ಪ್ರಭುವೇ; ನನ್ನ ಬಳಿಗೆ ಬಾ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. वह एप्रैम के पहाड़ी देश में रामा और बेतेल के बीच में दबोरा के खजूर के तले बैठा करती थी, और]]></a:t>
+              <a:t><![CDATA[ಭಯಪಡಬೇಡ ಎಂದು ಹೇಳಿದಳು. ಅವನು ಗುಡಾರದಲ್ಲಿರುವ ಅವಳ ಬಳಿಗೆ ಬಂದಾಗ ಅವಳು ಅವನನ್ನು ಒಂದು ಜಮಖಾನ ದಿಂದ ಮುಚ್ಚಿದಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इस्राएली उसके पास न्याय के लिये जाया करते थे।]]></a:t>
+              <a:t><![CDATA[19. ಸೀಸೆರನು ಅವಳಿಗೆ--ದಯ ವಿಟ್ಟು ನನಗೆ ಕುಡಿಯುವದಕ್ಕೆ ಸ್ವಲ್ಪ ನೀರು ಕೊಡು, ನನಗೆ ದಾಹವಾಗಿದೆ ಅಂದನು. ಅವಳು ಹಾಲಿನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12244,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
   <a:themeElements>
-    <a:clrScheme name="Theme69">
+    <a:clrScheme name="Theme14">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme69">
+    <a:fontScheme name="Theme14">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme69">
+    <a:fmtScheme name="Theme14">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12529,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>48</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>