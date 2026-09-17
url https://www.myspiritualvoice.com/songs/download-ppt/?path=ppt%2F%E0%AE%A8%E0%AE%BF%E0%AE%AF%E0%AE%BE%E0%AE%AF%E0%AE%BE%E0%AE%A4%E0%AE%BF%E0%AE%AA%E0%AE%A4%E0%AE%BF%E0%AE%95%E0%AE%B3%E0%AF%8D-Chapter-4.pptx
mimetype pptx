--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -89,50 +89,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -162,50 +176,57 @@
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -352,53 +373,60 @@
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -458,51 +486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் அவளைப் பார்த்து; குடிக்க எனக்குக் கொஞ்சம் தண்ணீர் தா, தாகமாயிருக்கிறேன் என்றான்; அவள் பால் துருத்தியைத் திறந்து, அவனுக்குக் குடிக்கக்கொடுத்து, திரும்பவும் அவனை மூடினாள்;]]></a:t>
+              <a:t><![CDATA[4. And Deborah, a prophetess, the wife of Lapidoth, she judged Israel at that time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -567,51 +595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவன்; நீ கூடாரவாசலிலே நின்று, யாராவது ஒருவன் வந்து, இங்கே யாராகிலும் இருக்கிறார்களா என்று உன்னிடத்தில் கேட்டால், இல்லை என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And she dwelt under the palm tree of Deborah between Ramah and Bethel in mount Ephraim: and the children of Israel came up to her for judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது அவன்; நீ கூடாரவாசலிலே நின்று, யாராவது ஒருவன் வந்து, இங்கே யாராகிலும் இருக்கிறார்களா என்று உன்னிடத்தில் கேட்டால், இல்லை என்று சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And she dwelt under the palm tree of Deborah between Ramah and Bethel in mount Ephraim: and the children of Israel came up to her for judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு ஏபேரின் மனைவியாகிய யாகேல் ஒரு கூடார ஆணியை எடுத்து, தன் கையிலே சுத்தியைப் பிடித்துக் கொண்டு, மெள்ள அவனண்டையில் வந்து, அவன் நெற்றியிலே அந்த ஆணியை அடித்துப்போட்டாள்; அது உருவிப்போய், தரையிலே புதைந்தது; அப்பொழுது ஆயாசமாய்த் தூங்கின அவன் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[5. And she dwelt under the palm tree of Deborah between Ramah and Bethel in mount Ephraim: and the children of Israel came up to her for judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு ஏபேரின் மனைவியாகிய யாகேல் ஒரு கூடார ஆணியை எடுத்து, தன் கையிலே சுத்தியைப் பிடித்துக் கொண்டு, மெள்ள அவனண்டையில் வந்து, அவன் நெற்றியிலே அந்த ஆணியை அடித்துப்போட்டாள்; அது உருவிப்போய், தரையிலே புதைந்தது; அப்பொழுது ஆயாசமாய்த் தூங்கின அவன் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[6. And she sent and called Barak the son of Abinoam out of Kedeshnaphtali, and said unto him, Has not the LORD God of Israel commanded, saying, Go and draw toward mount Tabor, and take with you ten thousand men of the children of Naphtali and of the children of Zebulun?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +1031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு ஏபேரின் மனைவியாகிய யாகேல் ஒரு கூடார ஆணியை எடுத்து, தன் கையிலே சுத்தியைப் பிடித்துக் கொண்டு, மெள்ள அவனண்டையில் வந்து, அவன் நெற்றியிலே அந்த ஆணியை அடித்துப்போட்டாள்; அது உருவிப்போய், தரையிலே புதைந்தது; அப்பொழுது ஆயாசமாய்த் தூங்கின அவன் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[6. And she sent and called Barak the son of Abinoam out of Kedeshnaphtali, and said unto him, Has not the LORD God of Israel commanded, saying, Go and draw toward mount Tabor, and take with you ten thousand men of the children of Naphtali and of the children of Zebulun?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு சிசெராவைத் தொடருகிற பாராக் வந்தான்; அப்பொழுது யாகேல் வெளியே அவனுக்கு எதிர்கொண்டுபோய்; வாரும், நீர் தேடுகிற மனுஷனை உமக்குக் காண்பிப்பேன் என்று சொன்னாள்; அவன் அவளிடத்திற்கு வந்தபோது, இதோ, சிசெரா செத்துக்கிடந்தான்; ஆணி அவன் நெறியில் அடித்திருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And she sent and called Barak the son of Abinoam out of Kedeshnaphtali, and said unto him, Has not the LORD God of Israel commanded, saying, Go and draw toward mount Tabor, and take with you ten thousand men of the children of Naphtali and of the children of Zebulun?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு சிசெராவைத் தொடருகிற பாராக் வந்தான்; அப்பொழுது யாகேல் வெளியே அவனுக்கு எதிர்கொண்டுபோய்; வாரும், நீர் தேடுகிற மனுஷனை உமக்குக் காண்பிப்பேன் என்று சொன்னாள்; அவன் அவளிடத்திற்கு வந்தபோது, இதோ, சிசெரா செத்துக்கிடந்தான்; ஆணி அவன் நெறியில் அடித்திருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And I will draw unto you to the river Kishon Sisera, the captain of Jabin's army, with his chariots and his multitude; and I will deliver him into yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு சிசெராவைத் தொடருகிற பாராக் வந்தான்; அப்பொழுது யாகேல் வெளியே அவனுக்கு எதிர்கொண்டுபோய்; வாரும், நீர் தேடுகிற மனுஷனை உமக்குக் காண்பிப்பேன் என்று சொன்னாள்; அவன் அவளிடத்திற்கு வந்தபோது, இதோ, சிசெரா செத்துக்கிடந்தான்; ஆணி அவன் நெறியில் அடித்திருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And I will draw unto you to the river Kishon Sisera, the captain of Jabin's army, with his chariots and his multitude; and I will deliver him into yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இப்படி தேவன் அந்நாளிலே கானானியரின் ராஜாவாகிய யாபீனை இஸ்ரவேல் புத்திரருக்கு முன்பாகத் தாழ்த்தினார்.]]></a:t>
+              <a:t><![CDATA[7. And I will draw unto you to the river Kishon Sisera, the captain of Jabin's army, with his chariots and his multitude; and I will deliver him into yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1548,51 +1576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பாராக் ரதங்களையும் சேனையையும் புறஜாதிகளுடைய அரோசேத்மட்டும் துரத்தினான்; சிசெராவின் சேனையெல்லாம் பட்டயக்கருக்கினால் விழுந்தது; ஒருவனும் மீதியாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[1. And the children of Israel again did evil in the sight of the LORD, when Ehud was dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இஸ்ரவேல் புத்திரரின் கை கானானியரின் ராஜாவாகிய யாபீனை நிர்மூலமாக்குமட்டும் அவன் மேல் பலத்துக் கொண்டேயிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. And Barak said unto her, If you will go with me, then I will go: but if you will not go with me, then I will not go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஏகூத் மரணமடைந்தபின்பு இஸ்ரவேல் புத்திரர் திரும்பக் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்துவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And she said, I will surely go with you: notwithstanding the journey that you take shall not be for yours honour; for the LORD shall sell Sisera into the hand of a woman. And Deborah arose, and went with Barak to Kedesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகையால் கர்த்தர் அவர்களை ஆத்சோரில் ஆளுகிற யாபீன் என்னும் கானானியருடைய ராஜாவின் கையிலே விற்றுப்போட்டார்; அவனுடைய சேனாபதிக்குச் சிசெரா என்று பேர்; அவன் புறஜாதிகளுடைய பட்டணமாகிய அரோசேத்திலே குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. And she said, I will surely go with you: notwithstanding the journey that you take shall not be for yours honour; for the LORD shall sell Sisera into the hand of a woman. And Deborah arose, and went with Barak to Kedesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +2012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆகையால் கர்த்தர் அவர்களை ஆத்சோரில் ஆளுகிற யாபீன் என்னும் கானானியருடைய ராஜாவின் கையிலே விற்றுப்போட்டார்; அவனுடைய சேனாபதிக்குச் சிசெரா என்று பேர்; அவன் புறஜாதிகளுடைய பட்டணமாகிய அரோசேத்திலே குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. And she said, I will surely go with you: notwithstanding the journey that you take shall not be for yours honour; for the LORD shall sell Sisera into the hand of a woman. And Deborah arose, and went with Barak to Kedesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுக்குத் தொளாயிரம் இருப்பு ரதங்கள் இருந்தது; அவன் இஸ்ரவேல்புத்திரரை இருபது வருஷம் கொடுமையாய் ஒடுக்கினான்; இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கி முறையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And Barak called Zebulun and Naphtali to Kedesh; and he went up with ten thousand men at his feet: and Deborah went up with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவனுக்குத் தொளாயிரம் இருப்பு ரதங்கள் இருந்தது; அவன் இஸ்ரவேல்புத்திரரை இருபது வருஷம் கொடுமையாய் ஒடுக்கினான்; இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கி முறையிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And Barak called Zebulun and Naphtali to Kedesh; and he went up with ten thousand men at his feet: and Deborah went up with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அக்காலத்திலே லபிதோத்தின் மனைவியாகிய தெபொராள் என்னும் தீர்க்கதரிசியானவள் இஸ்ரவேலை நியாயம் விசாரித்தாள்.]]></a:t>
+              <a:t><![CDATA[11. Now Heber the Kenite, which was of the children of Hobab the father in law of Moses, had severed himself from the Kenites, and pitched his tent unto the plain of Zaanaim, which is by Kedesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவள் எப்பிராயீம் மலைத்தேசமான ராமாவுக்கும் பெத்தேலுக்கும் நடுவிலிருக்கிற தெபொராளின் பேரீச்சமரத்தின்கீழே குடியிருந்தாள்; அங்கே இஸ்ரவேல் புத்திரர் அவளிடத்திற்கு நியாயவிசாரணைக்குப் போவார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Now Heber the Kenite, which was of the children of Hobab the father in law of Moses, had severed himself from the Kenites, and pitched his tent unto the plain of Zaanaim, which is by Kedesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவள் எப்பிராயீம் மலைத்தேசமான ராமாவுக்கும் பெத்தேலுக்கும் நடுவிலிருக்கிற தெபொராளின் பேரீச்சமரத்தின்கீழே குடியிருந்தாள்; அங்கே இஸ்ரவேல் புத்திரர் அவளிடத்திற்கு நியாயவிசாரணைக்குப் போவார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And they showed Sisera that Barak the son of Abinoam was gone up to mount Tabor.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவள் நப்தலியிலுள்ள கேதேசிலிருக்கிற அபினோகாமின் குமாரன் பாராக்கை வரவழைத்து; நீ நப்தலி புத்திரரிலும், செபுலோன் புத்திரரிலும் பதினாயிரம் பேரைக் கூட்டிக்கொண்டு தாபோர் மலைக்குப் போகக்கடவாய் என்றும்,]]></a:t>
+              <a:t><![CDATA[13. And Sisera gathered together all his chariots, even nine hundred chariots of iron, and all the people that were with him, from Harosheth of the Gentiles unto the river of Kishon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2747,51 +2775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பாராக் ரதங்களையும் சேனையையும் புறஜாதிகளுடைய அரோசேத்மட்டும் துரத்தினான்; சிசெராவின் சேனையெல்லாம் பட்டயக்கருக்கினால் விழுந்தது; ஒருவனும் மீதியாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[1. And the children of Israel again did evil in the sight of the LORD, when Ehud was dead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவள் நப்தலியிலுள்ள கேதேசிலிருக்கிற அபினோகாமின் குமாரன் பாராக்கை வரவழைத்து; நீ நப்தலி புத்திரரிலும், செபுலோன் புத்திரரிலும் பதினாயிரம் பேரைக் கூட்டிக்கொண்டு தாபோர் மலைக்குப் போகக்கடவாய் என்றும்,]]></a:t>
+              <a:t><![CDATA[13. And Sisera gathered together all his chariots, even nine hundred chariots of iron, and all the people that were with him, from Harosheth of the Gentiles unto the river of Kishon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +2993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவள் நப்தலியிலுள்ள கேதேசிலிருக்கிற அபினோகாமின் குமாரன் பாராக்கை வரவழைத்து; நீ நப்தலி புத்திரரிலும், செபுலோன் புத்திரரிலும் பதினாயிரம் பேரைக் கூட்டிக்கொண்டு தாபோர் மலைக்குப் போகக்கடவாய் என்றும்,]]></a:t>
+              <a:t><![CDATA[14. And Deborah said unto Barak, Up; for this is the day in which the LORD has delivered Sisera into yours hand: is not the LORD gone out before you? So Barak went down from mount Tabor, and ten thousand men after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் யாபீனின் சேனாபதியாகிய சிசெராவையும், அவன் ரதங்களையும், அவன் சேனையையும், கீசோன் பள்ளத்தாக்கிலே உன்னிடத்திற்கு வர இழுத்து, அவனை உன் கையில் ஒப்புக்கொடுப்பேன் என்றும், இஸ்ரவேலின் தேவனாகிய கர்த்தர் உனக்குக் கட்டளையிடவில்லையா என்றாள்.]]></a:t>
+              <a:t><![CDATA[14. And Deborah said unto Barak, Up; for this is the day in which the LORD has delivered Sisera into yours hand: is not the LORD gone out before you? So Barak went down from mount Tabor, and ten thousand men after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் யாபீனின் சேனாபதியாகிய சிசெராவையும், அவன் ரதங்களையும், அவன் சேனையையும், கீசோன் பள்ளத்தாக்கிலே உன்னிடத்திற்கு வர இழுத்து, அவனை உன் கையில் ஒப்புக்கொடுப்பேன் என்றும், இஸ்ரவேலின் தேவனாகிய கர்த்தர் உனக்குக் கட்டளையிடவில்லையா என்றாள்.]]></a:t>
+              <a:t><![CDATA[14. And Deborah said unto Barak, Up; for this is the day in which the LORD has delivered Sisera into yours hand: is not the LORD gone out before you? So Barak went down from mount Tabor, and ten thousand men after him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்குப் பாராக்; நீ என்னோடேகூட வந்தால் போவேன்; என்னோடே கூடவராவிட்டால், நான் போகமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And the LORD humiliated Sisera, and all his chariots, and all his host, with the edge of the sword before Barak; so that Sisera lighted down off his chariot, and fled away on his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்குப் பாராக்; நீ என்னோடேகூட வந்தால் போவேன்; என்னோடே கூடவராவிட்டால், நான் போகமாட்டேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And the LORD humiliated Sisera, and all his chariots, and all his host, with the edge of the sword before Barak; so that Sisera lighted down off his chariot, and fled away on his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவள்: நான் உன்னோடேகூட நிச்சயமாய் வருவேன்; ஆனாலும் நீ போகிற பிரயாணத்தில் உண்டாகிற மேன்மை உனக்குக் கிடையாது; கர்த்தர் சிசெராவை ஒரு ஸ்திரீயின் கையில் ஒப்புக்கொடுப்பார் என்று சொல்லி, தெபொராள் எழும்பி, பாராக்கோடேகூடக் கேதேசுக்குப் போனாள்.]]></a:t>
+              <a:t><![CDATA[16. But Barak pursued after the chariots, and after the host, unto Harosheth of the Gentiles: and all the host of Sisera fell upon the edge of the sword; and there was not a man left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவள்: நான் உன்னோடேகூட நிச்சயமாய் வருவேன்; ஆனாலும் நீ போகிற பிரயாணத்தில் உண்டாகிற மேன்மை உனக்குக் கிடையாது; கர்த்தர் சிசெராவை ஒரு ஸ்திரீயின் கையில் ஒப்புக்கொடுப்பார் என்று சொல்லி, தெபொராள் எழும்பி, பாராக்கோடேகூடக் கேதேசுக்குப் போனாள்.]]></a:t>
+              <a:t><![CDATA[16. But Barak pursued after the chariots, and after the host, unto Harosheth of the Gentiles: and all the host of Sisera fell upon the edge of the sword; and there was not a man left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு அவள்: நான் உன்னோடேகூட நிச்சயமாய் வருவேன்; ஆனாலும் நீ போகிற பிரயாணத்தில் உண்டாகிற மேன்மை உனக்குக் கிடையாது; கர்த்தர் சிசெராவை ஒரு ஸ்திரீயின் கையில் ஒப்புக்கொடுப்பார் என்று சொல்லி, தெபொராள் எழும்பி, பாராக்கோடேகூடக் கேதேசுக்குப் போனாள்.]]></a:t>
+              <a:t><![CDATA[17. Nevertheless Sisera fled away on his feet to the tent of Jael the wife of Heber the Kenite: for there was peace between Jabin the king of Hazor and the house of Heber the Kenite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3837,51 +3865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது பாராக்: செபுலோன் மனுஷரையும் நப்தலி மனுஷரையும் கேதேசுக்கு வரவழைத்து, தன்னைப் பின்செல்லும் பதினாயிரம் பேரோடே போனான்; தெபொராளும் அவனோடேகூடப் போனாள்.]]></a:t>
+              <a:t><![CDATA[17. Nevertheless Sisera fled away on his feet to the tent of Jael the wife of Heber the Kenite: for there was peace between Jabin the king of Hazor and the house of Heber the Kenite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3946,51 +3974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பாராக் ரதங்களையும் சேனையையும் புறஜாதிகளுடைய அரோசேத்மட்டும் துரத்தினான்; சிசெராவின் சேனையெல்லாம் பட்டயக்கருக்கினால் விழுந்தது; ஒருவனும் மீதியாயிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[2. And the LORD sold them into the hand of Jabin king of Canaan, that reigned in Hazor; the captain of whose host was Sisera, which dwelt in Harosheth of the Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4055,51 +4083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது பாராக்: செபுலோன் மனுஷரையும் நப்தலி மனுஷரையும் கேதேசுக்கு வரவழைத்து, தன்னைப் பின்செல்லும் பதினாயிரம் பேரோடே போனான்; தெபொராளும் அவனோடேகூடப் போனாள்.]]></a:t>
+              <a:t><![CDATA[18. And Jael went out to meet Sisera, and said unto him, Turn in, my lord, turn in to me; fear not. And when he had turned in unto her into the tent, she covered him with a mantle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4164,51 +4192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கேனியனான் ஏபேர் என்பவன் மோசேயின் மாமனாகிய ஒபாபின் புத்திரராயிருக்கிற கேனியரை விட்டுப்பிரிந்து, கேதேசின் கிட்ட இருக்கிற சானாயிம் என்னும் கர்வாலிமரங்கள் அருகே தன் கூடாரத்தைப் போட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. And Jael went out to meet Sisera, and said unto him, Turn in, my lord, turn in to me; fear not. And when he had turned in unto her into the tent, she covered him with a mantle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கேனியனான் ஏபேர் என்பவன் மோசேயின் மாமனாகிய ஒபாபின் புத்திரராயிருக்கிற கேனியரை விட்டுப்பிரிந்து, கேதேசின் கிட்ட இருக்கிற சானாயிம் என்னும் கர்வாலிமரங்கள் அருகே தன் கூடாரத்தைப் போட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. And Jael went out to meet Sisera, and said unto him, Turn in, my lord, turn in to me; fear not. And when he had turned in unto her into the tent, she covered him with a mantle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,51 +4410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அபினோகாமின் குமாரன் பாராக்தாபோர் மலையில் ஏறிப்போனான் என்று சிசெராவுக்கு அறிவிக்கப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[19. And he said unto her, Give me, I pray you, a little water to drink; for I am thirsty. And she opened a bottle of milk, and gave him drink, and covered him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,51 +4519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சிசெரா தொளாயிரம் இருப்புரதங்களாகிய தன்னுடைய எல்லாரதங்களையும், தன்னோடிருக்கும் எல்லா ஜனங்களையும், புறஜாதிகளின் பட்டணமாகிய அரோசேத்திலிருந்து கீசோன் பள்ளத்தாக்கிலே வரவழைத்தான்.]]></a:t>
+              <a:t><![CDATA[19. And he said unto her, Give me, I pray you, a little water to drink; for I am thirsty. And she opened a bottle of milk, and gave him drink, and covered him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4600,51 +4628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சிசெரா தொளாயிரம் இருப்புரதங்களாகிய தன்னுடைய எல்லாரதங்களையும், தன்னோடிருக்கும் எல்லா ஜனங்களையும், புறஜாதிகளின் பட்டணமாகிய அரோசேத்திலிருந்து கீசோன் பள்ளத்தாக்கிலே வரவழைத்தான்.]]></a:t>
+              <a:t><![CDATA[20. Again he said unto her, Stand in the door of the tent, and it shall be, when any man does come and enquire of you, and say, Is there any man here? that you shall say, No.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4709,51 +4737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தெபொராள் பாராக்கை நோக்கி: எழுந்துபோ; கர்த்தர் சிசெராவை உன் கையில் ஒப்புக்கொடுக்கும் நாள் இதுவே; கர்த்தர் உனக்கு முன்பாகப் புறப்படவில்லையா என்றாள்; அப்பொழுது பாராக்கும், அவன் பின்னாலே பதினாயிரம்பேரும், தாபோர் மலையிலிருந்து இறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Again he said unto her, Stand in the door of the tent, and it shall be, when any man does come and enquire of you, and say, Is there any man here? that you shall say, No.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4818,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தெபொராள் பாராக்கை நோக்கி: எழுந்துபோ; கர்த்தர் சிசெராவை உன் கையில் ஒப்புக்கொடுக்கும் நாள் இதுவே; கர்த்தர் உனக்கு முன்பாகப் புறப்படவில்லையா என்றாள்; அப்பொழுது பாராக்கும், அவன் பின்னாலே பதினாயிரம்பேரும், தாபோர் மலையிலிருந்து இறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Then Jael Heber's wife took a nail of the tent, and took an hammer in her hand, and went softly unto him, and stroke the nail into his temples, and fastened it into the ground: for he was fast asleep and weary. So he died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4927,51 +4955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது தெபொராள் பாராக்கை நோக்கி: எழுந்துபோ; கர்த்தர் சிசெராவை உன் கையில் ஒப்புக்கொடுக்கும் நாள் இதுவே; கர்த்தர் உனக்கு முன்பாகப் புறப்படவில்லையா என்றாள்; அப்பொழுது பாராக்கும், அவன் பின்னாலே பதினாயிரம்பேரும், தாபோர் மலையிலிருந்து இறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Then Jael Heber's wife took a nail of the tent, and took an hammer in her hand, and went softly unto him, and stroke the nail into his temples, and fastened it into the ground: for he was fast asleep and weary. So he died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5036,51 +5064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தர் சிசெராவையும் அந்த எல்லா ரதங்களையும் சேனையனைத்தையும் பாராக்குக்கு முன்பாகப் பட்டயக்கருக்கினால் கலங்கடித்தார்; சிசெரா ரதத்தைவிட்டிறங்கிக் கால்நடையாய் ஓடிப்போனான்.]]></a:t>
+              <a:t><![CDATA[21. Then Jael Heber's wife took a nail of the tent, and took an hammer in her hand, and went softly unto him, and stroke the nail into his temples, and fastened it into the ground: for he was fast asleep and weary. So he died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5145,51 +5173,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சிசெரா கால்நடையாய்க் கேனியனான ஏபேரின் மனைவி யாகேலுடைய கூடாரத்திற்கு ஓடிவந்தான்; அப்பொழுது யாபீன் என்னும் ஆத்சோரின் ராஜாவுக்கும், கேனியனான ஏபேரின் வீட்டுக்கும் சமாதானம் உண்டாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And the LORD sold them into the hand of Jabin king of Canaan, that reigned in Hazor; the captain of whose host was Sisera, which dwelt in Harosheth of the Gentiles.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And, behold, as Barak pursued Sisera, Jael came out to meet him, and said unto him, Come, and I will show you the man whom you seek. And when he came into her tent, behold, Sisera lay dead, and the nail was in his temples.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And, behold, as Barak pursued Sisera, Jael came out to meet him, and said unto him, Come, and I will show you the man whom you seek. And when he came into her tent, behold, Sisera lay dead, and the nail was in his temples.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And, behold, as Barak pursued Sisera, Jael came out to meet him, and said unto him, Come, and I will show you the man whom you seek. And when he came into her tent, behold, Sisera lay dead, and the nail was in his temples.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. So God subdued on that day Jabin the king of Canaan before the children of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. So God subdued on that day Jabin the king of Canaan before the children of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And the hand of the children of Israel prospered, and prevailed against Jabin the king of Canaan, until they had destroyed Jabin king of Canaan.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And the hand of the children of Israel prospered, and prevailed against Jabin the king of Canaan, until they had destroyed Jabin king of Canaan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5254,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சிசெரா கால்நடையாய்க் கேனியனான ஏபேரின் மனைவி யாகேலுடைய கூடாரத்திற்கு ஓடிவந்தான்; அப்பொழுது யாபீன் என்னும் ஆத்சோரின் ராஜாவுக்கும், கேனியனான ஏபேரின் வீட்டுக்கும் சமாதானம் உண்டாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And the LORD sold them into the hand of Jabin king of Canaan, that reigned in Hazor; the captain of whose host was Sisera, which dwelt in Harosheth of the Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5363,51 +6154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யாகேல் வெளியே சிசெராவுக்கு எதிர்கொண்டுபோய்: உள்ளே வாரும்; என் ஆண்டவனே, என்னண்டை உள்ளே வாரும், பயப்படாதேயும் என்று அவனோடே சொன்னாள்; அப்படியே அவளண்டை கூடாரத்தில் உள்ளே வந்த போது, அவனை ஒரு சமுக்காளத்தினாலே மூடினாள்.]]></a:t>
+              <a:t><![CDATA[3. And the children of Israel cried unto the LORD: for he had nine hundred chariots of iron; and twenty years he mightily oppressed the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5472,51 +6263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யாகேல் வெளியே சிசெராவுக்கு எதிர்கொண்டுபோய்: உள்ளே வாரும்; என் ஆண்டவனே, என்னண்டை உள்ளே வாரும், பயப்படாதேயும் என்று அவனோடே சொன்னாள்; அப்படியே அவளண்டை கூடாரத்தில் உள்ளே வந்த போது, அவனை ஒரு சமுக்காளத்தினாலே மூடினாள்.]]></a:t>
+              <a:t><![CDATA[3. And the children of Israel cried unto the LORD: for he had nine hundred chariots of iron; and twenty years he mightily oppressed the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5581,51 +6372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் அவளைப் பார்த்து; குடிக்க எனக்குக் கொஞ்சம் தண்ணீர் தா, தாகமாயிருக்கிறேன் என்றான்; அவள் பால் துருத்தியைத் திறந்து, அவனுக்குக் குடிக்கக்கொடுத்து, திரும்பவும் அவனை மூடினாள்;]]></a:t>
+              <a:t><![CDATA[4. And Deborah, a prophetess, the wife of Lapidoth, she judged Israel at that time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5660,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474529180" r:id="rId1"/>
+    <p:sldLayoutId id="2478619164" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6056,50 +6847,106 @@
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6232,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬುದ್ದಲಿಯನ್ನು ತೆರೆದು ಅವನಿಗೆ ಕುಡಿಯಲು ಕೊಟ್ಟು ಅವನನ್ನು ಮುಚ್ಚಿದಳು.]]></a:t>
+              <a:t><![CDATA[விசாரித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ತಿರಿಗಿ ಅವನು ಅವಳಿಗೆನೀನು ಬಾಗಲಲ್ಲಿ ನಿಂತಿರು; ಯಾವನಾದರೂ ಬಂದು ಇಲ್ಲಿ ಯಾರಾದರೂ ಇದ್ದಾರೋ ಎಂದು ನಿನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[5. அவள் எப்பிராயீம் மலைத்தேசமான ராமாவுக்கும் பெத்தேலுக்கும் நடுவிலிருக்கிற தெபொராளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೇಳಿದರೆ ಇಲ್ಲ ಎಂದು ಹೇಳು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[பேரீச்சமரத்தின்கீழே குடியிருந்தாள்; அங்கே இஸ்ரவேல் புத்திரர் அவளிடத்திற்கு நியாயவிசாரணைக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಹೆಬೆರನ ಹೆಂಡತಿಯಾದ ಯಾಯೇಲಳು ಗುಡಾರದ ಮೊಳೆ ಯನ್ನು ತೆಗೆದು ತನ್ನ ಕೈಯಲ್ಲಿ ಸುತ್ತಿಗೆಯನ್ನು ಹಿಡಿದು ಕೊಂಡು ಅವನು]]></a:t>
+              <a:t><![CDATA[போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಯಾಸದಿಂದ ಬಹಳ ನಿದ್ರೆ ಮಾಡುತ್ತಿರುವಾಗ ಮೆಲ್ಲಗೆ ಅವನ ಬಳಿಗೆ ಬಂದು ಅವನ ಕಣತಲೆಯಲ್ಲಿ ಆ ಮೊಳೆಯನ್ನು ಹೊಡೆದು ನೆಲದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[6. அவள் நப்தலியிலுள்ள கேதேசிலிருக்கிற அபினோகாமின் குமாரன் பாராக்கை வரவழைத்து; நீ நப்தலி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾಟಿದಳು, ಅವನು ಸತ್ತನು.]]></a:t>
+              <a:t><![CDATA[புத்திரரிலும், செபுலோன் புத்திரரிலும் பதினாயிரம் பேரைக் கூட்டிக்கொண்டு தாபோர் மலைக்குப் போகக்கடவாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಇಗೋ, ಸೀಸೆರನನ್ನು ಹಿಂದಟ್ಟುವ ಬಾರಾಕನು ಬಂದನು. ಆಗ ಯಾಯೇಲಳು ಅವನನ್ನು ಎದುರುಗೊಳ್ಳುವದಕ್ಕೆ ಹೊರಟುಹೋಗಿ]]></a:t>
+              <a:t><![CDATA[என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನಿಗೆ--ಬಾ; ನೀನು ಹುಡುಕುವ ಮನುಷ್ಯನನ್ನು ನಾನು ನಿನಗೆ ತೋರಿಸುವೆನು ಎಂದು ಹೇಳಿದಳು. ಅವನು ಅವಳ ಬಳಿಗೆ ಬಂದಾಗ ಇಗೋ,]]></a:t>
+              <a:t><![CDATA[7. நான் யாபீனின் சேனாபதியாகிய சிசெராவையும், அவன் ரதங்களையும், அவன் சேனையையும், கீசோன் பள்ளத்தாக்கிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೀಸೆರನು ಸತ್ತು ಬಿದ್ದಿದ್ದನು; ಮೊಳೆಯು ಅವನ ಕಣತಲೆಯಲ್ಲಿ ಹೊಡೆದಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[உன்னிடத்திற்கு வர இழுத்து, அவனை உன் கையில் ஒப்புக்கொடுப்பேன் என்றும், இஸ்ரவேலின் தேவனாகிய கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಹೀಗೆಯೇ ದೇವರು ಆ ದಿನದಲ್ಲಿ ಕಾನಾನ್ಯರ ಅರಸನಾದ ಯಾಬೀನನನ್ನು ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳ ಮುಂದೆ ತಗ್ಗಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[உனக்குக் கட்டளையிடவில்லையா என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಆಗ ಸೀಸೆರನು ರಥವನ್ನು ಬಿಟ್ಟು ಇಳಿದು ಕಾಲು ನಡೆಯಾಗಿ ಓಡಿ ಹೋದನು. ಆದರೆ ಬಾರಾಕನು ರಥಗಳನ್ನೂ ಸೈನ್ಯ ವನ್ನೂ]]></a:t>
+              <a:t><![CDATA[1. ஏகூத் மரணமடைந்தபின்பு இஸ்ரவேல் புத்திரர் திரும்பக் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಇಸ್ರಾ ಯೇಲ್‌ ಮಕ್ಕಳ ಕೈ ಕಾನಾನ್ಯರ ಅರಸನಾದ ಯಾಬೀನ ನನ್ನು ಕೊಂದುಬಿಡುವ ಮಟ್ಟಿಗೂ ಹೆಚ್ಚಿ ಜಯ ಹೊಂದಿತು.]]></a:t>
+              <a:t><![CDATA[8. அதற்குப் பாராக்; நீ என்னோடேகூட வந்தால் போவேன்; என்னோடே கூடவராவிட்டால், நான் போகமாட்டேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಆದರೆ ಏಹೂದನು ಸತ್ತತರುವಾಯ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ತಿರಿಗಿ ಕರ್ತನ ದೃಷ್ಟಿಯಲ್ಲಿ ಕೆಟ್ಟತನಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு அவள்: நான் உன்னோடேகூட நிச்சயமாய் வருவேன்; ஆனாலும் நீ போகிற பிரயாணத்தில் உண்டாகிற மேன்மை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಆದದರಿಂದ ಕರ್ತನು ಅವರನ್ನು ಹಾಚೋರಿನಲ್ಲಿ ಆಳುವ ಕಾನಾನಿನ ಅರಸನಾದ ಯಾಬೀನನ ಕೈಗೆ ಮಾರಿಬಿಟ್ಟನು. ಅವನ ಸೈನ್ಯಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[உனக்குக் கிடையாது; கர்த்தர் சிசெராவை ஒரு ஸ்திரீயின் கையில் ஒப்புக்கொடுப்பார் என்று சொல்லி, தெபொராள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜನಾಂಗಗಳ ಪಟ್ಟಣವಾದ ಹರೋಷೆತಿನಲ್ಲಿ ವಾಸವಾಗಿರುವ ಸೀಸೆರನು ಅಧಿಪತಿಯಾಗಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[எழும்பி, பாராக்கோடேகூடக் கேதேசுக்குப் போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಆಗ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಕರ್ತನಿಗೆ ಕೂಗಿದರು. ಯಾಕಂದರೆ ಅವನಿಗೆ ಒಂಭೈನೂರು ಕಬ್ಬಿಣದ ರಥಗಳಿ ದ್ದವು; ಅವನು]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது பாராக்: செபுலோன் மனுஷரையும் நப்தலி மனுஷரையும் கேதேசுக்கு வரவழைத்து, தன்னைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳನ್ನು ಇಪ್ಪತ್ತು ವರುಷ ಬಲವಾಗಿ ಬಾಧೆಪಡಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[பின்செல்லும் பதினாயிரம் பேரோடே போனான்; தெபொராளும் அவனோடேகூடப் போனாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆ ಕಾಲದಲ್ಲಿ ಲಪ್ಪೀದೋತನ ಹೆಂಡತಿಯಾದ ದೆಬೋರಳೆಂಬ ಪ್ರವಾದಿನಿ ಇಸ್ರಾಯೇಲ್ಯರಿಗೆ ನ್ಯಾಯ ತೀರಿಸುತ್ತಿದ್ದಳು.]]></a:t>
+              <a:t><![CDATA[11. கேனியனான் ஏபேர் என்பவன் மோசேயின் மாமனாகிய ஒபாபின் புத்திரராயிருக்கிற கேனியரை விட்டுப்பிரிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅವಳು ರಾಮಕ್ಕೂ ಬೇತೇಲಿಗೂ ಮಧ್ಯ ಎಫ್ರಾಯಾಮ್‌ ಬೆಟ್ಟದಲ್ಲಿ ಖರ್ಜೂರದ ಮರದ ಕೆಳಗೆ ವಾಸಿಸಿದ್ದಳು. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು]]></a:t>
+              <a:t><![CDATA[கேதேசின் கிட்ட இருக்கிற சானாயிம் என்னும் கர்வாலிமரங்கள் அருகே தன் கூடாரத்தைப் போட்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವಳ ಬಳಿಗೆ ನ್ಯಾಯತೀರ್ವಿಕೆಗೋಸ್ಕರ ಹೋಗುತ್ತಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[12. அபினோகாமின் குமாரன் பாராக்தாபோர் மலையில் ஏறிப்போனான் என்று சிசெராவுக்கு அறிவிக்கப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಅವಳು ಕೆದೆಷ್‌ ನಫ್ತಾಲಿಯಲ್ಲಿರುವ ಅಬೀನೋವ ಮನ ಮಗನಾದ ಬಾರಾಕನನ್ನು ಕರೇಕಳುಹಿಸಿ ಅವನ ಸಂಗಡ--ನಿನಗೆ ಇಸ್ರಾಯೇಲ್‌]]></a:t>
+              <a:t><![CDATA[13. சிசெரா தொளாயிரம் இருப்புரதங்களாகிய தன்னுடைய எல்லாரதங்களையும், தன்னோடிருக்கும் எல்லா ஜனங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅನ್ಯಜನಾಂಗಗಳ ಹರೋಷೆತಿನ ಮಟ್ಟಿಗೂ ಹಿಂದಟ್ಟಿದನು. ಸೀಸೆರನ ಸೈನ್ಯವೆಲ್ಲಾ ಕತ್ತಿಯಿಂದ ಹತ ವಾಗಿ ಬಿತ್ತು; ಒಬ್ಬನಾದರೂ]]></a:t>
+              <a:t><![CDATA[செய்துவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರಾದ ಕರ್ತನು ಆಜ್ಞಾಪಿಸಿದ್ದೇನಂದರೆ--ನೀನು ನಫ್ತಾಲಿಯ ಮಕ್ಕಳ ಲ್ಲಿಯೂ ಜೆಬುಲೂನನ ಮಕ್ಕಳಲ್ಲಿಯೂ ಹತ್ತು ಸಾವಿರ]]></a:t>
+              <a:t><![CDATA[புறஜாதிகளின் பட்டணமாகிய அரோசேத்திலிருந்து கீசோன் பள்ளத்தாக்கிலே வரவழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜನರನ್ನು ಕೂಡಿಸಿಕೊಂಡು ತಾಬೋರ್‌ ಬೆಟ್ಟಕ್ಕೆ ಹೋಗು.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது தெபொராள் பாராக்கை நோக்கி: எழுந்துபோ; கர்த்தர் சிசெராவை உன் கையில் ஒப்புக்கொடுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ನಾನು ಯಾಬೀನನ ಸೇನಾಧಿಪತಿಯಾದ ಸೀಸೆರನನ್ನೂ ಅವನ ರಥಗಳನ್ನೂ ಅವನ ಸೈನ್ಯವನ್ನೂ ಕೀಷೋನಿನ ಬಳಿಗೆ ಬರಮಾಡಿ ಅವನನ್ನು]]></a:t>
+              <a:t><![CDATA[நாள் இதுவே; கர்த்தர் உனக்கு முன்பாகப் புறப்படவில்லையா என்றாள்; அப்பொழுது பாராக்கும், அவன் பின்னாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ಕೈ ಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಡುವೆನು ಅಂದಳು.]]></a:t>
+              <a:t><![CDATA[பதினாயிரம்பேரும், தாபோர் மலையிலிருந்து இறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಬಾರಾಕನು ಅವಳಿಗೆ--ನೀನು ನನ್ನ ಸಂಗಡ ಬಂದರೆ ನಾನು ಹೋಗುವೆನು; ನೀನು ನನ್ನ ಸಂಗಡ ಬಾರದೆ ಇದ್ದರೆ ನಾನು ಹೋಗುವದಿಲ್ಲ]]></a:t>
+              <a:t><![CDATA[15. கர்த்தர் சிசெராவையும் அந்த எல்லா ரதங்களையும் சேனையனைத்தையும் பாராக்குக்கு முன்பாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[பட்டயக்கருக்கினால் கலங்கடித்தார்; சிசெரா ரதத்தைவிட்டிறங்கிக் கால்நடையாய் ஓடிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಅದಕ್ಕವಳುನಾನು ನಿನ್ನ ಸಂಗಡ ನಿಶ್ಚಯವಾಗಿ ಬರುವೆನು; ಆದರೆ ನೀನು ಹೋಗುವ ಪ್ರಯಾಣದಿಂದ ಉಂಟಾಗುವ ಘನವು]]></a:t>
+              <a:t><![CDATA[16. பாராக் ரதங்களையும் சேனையையும் புறஜாதிகளுடைய அரோசேத்மட்டும் துரத்தினான்; சிசெராவின் சேனையெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನದಾಗಿರುವದಿಲ್ಲ; ಕರ್ತನು ಒಬ್ಬ ಸ್ತ್ರೀಯ ಕೈಗೆ ಸೀಸೆರನನ್ನು ಮಾರಿಬಿಡುವನು ಎಂದು ಹೇಳಿ ದಳು. ದೆಬೋರಳು ಎದ್ದು]]></a:t>
+              <a:t><![CDATA[பட்டயக்கருக்கினால் விழுந்தது; ஒருவனும் மீதியாயிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಾರಾಕನ ಕೂಡ ಕೆದೆಷಿಗೆ ಹೋದಳು.]]></a:t>
+              <a:t><![CDATA[17. சிசெரா கால்நடையாய்க் கேனியனான ஏபேரின் மனைவி யாகேலுடைய கூடாரத்திற்கு ஓடிவந்தான்; அப்பொழுது யாபீன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಬಾರಾಕನು ಜೆಬುಲೂನ್ಯರನ್ನೂ ನಫ್ತಾಲ್ಯರಯನ್ನೂ ಕೆದೆಷಿಗೆ ಕರೆದನು; ಅವನು ಹತ್ತು ಸಾವಿರ ಜನರ ಸಹಿತವಾಗಿ ಹೋದನು.]]></a:t>
+              <a:t><![CDATA[என்னும் ஆத்சோரின் ராஜாவுக்கும், கேனியனான ஏபேரின் வீட்டுக்கும் சமாதானம் உண்டாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಉಳಿಯಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[2. ஆகையால் கர்த்தர் அவர்களை ஆத்சோரில் ஆளுகிற யாபீன் என்னும் கானானியருடைய ராஜாவின் கையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೆಬೋರಳು ಅವನ ಸಂಗಡ ಹೋದಳು.]]></a:t>
+              <a:t><![CDATA[18. யாகேல் வெளியே சிசெராவுக்கு எதிர்கொண்டுபோய்: உள்ளே வாரும்; என் ஆண்டவனே, என்னண்டை உள்ளே வாரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಮೋಶೆಯ ಮಾವ ನಾದ ಹೋಬಾಬನ ಮಕ್ಕಳಲ್ಲಿ ಸೇರಿದ ಕೇನ್ಯನಾದ ಹೆಬೆರೆಂಬವನು ಕೇನ್ಯರನ್ನು ಬಿಟ್ಟು ತನ್ನನ್ನು ಪ್ರತ್ಯೇಕಿಸಿ]]></a:t>
+              <a:t><![CDATA[பயப்படாதேயும் என்று அவனோடே சொன்னாள்; அப்படியே அவளண்டை கூடாரத்தில் உள்ளே வந்த போது, அவனை ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತನ್ನ ಗುಡಾರವನ್ನು ಕೆದೆಷಿನ ಬಳಿಯಲ್ಲಿರುವ ಚಾನನ್ನೀಮೆಂಬ ಬೈಲಿನಲ್ಲಿ ಹಾಕಿಕೊಂಡಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[சமுக்காளத்தினாலே மூடினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆಗ ಅಬೀನೋವಮನ ಮಗನಾದ ಬಾರಾಕನು ತಾಬೋರ್‌ ಬೆಟ್ಟವನ್ನೇರಿದನೆಂದು ಸೀಸೆರನಿಗೆ ತಿಳಿಸ ಲ್ಪಟ್ಟಿತು.]]></a:t>
+              <a:t><![CDATA[19. அவன் அவளைப் பார்த்து; குடிக்க எனக்குக் கொஞ்சம் தண்ணீர் தா, தாகமாயிருக்கிறேன் என்றான்; அவள் பால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಆದದರಿಂದ ಸೀಸೆರನು ಒಂಭೈನೂರು ಕಬ್ಬಿಣದ ರಥಗಳಾದ ತನ್ನ ಎಲ್ಲಾ ರಥಗಳನ್ನೂ ತನ್ನ ಸಂಗಡ ಇರುವ ಎಲ್ಲಾ ಜನವನ್ನೂ]]></a:t>
+              <a:t><![CDATA[துருத்தியைத் திறந்து, அவனுக்குக் குடிக்கக்கொடுத்து, திரும்பவும் அவனை மூடினாள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅನ್ಯಜನಾಂಗಗಳ ಹರೋಷೆತಿನಿಂದ ಕೀಷೋನ್‌ ನದಿಗೆ ಬರಮಾಡಿ ದನು.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது அவன்; நீ கூடாரவாசலிலே நின்று, யாராவது ஒருவன் வந்து, இங்கே யாராகிலும் இருக்கிறார்களா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ದೆಬೋರಳು ಬಾರಾಕನಿಗೆ--ನೀನು ಏಳು; ಕರ್ತನು ಸೀಸೆರನನ್ನು ನಿನ್ನ ಕೈಗೆ ಒಪ್ಪಿಸಿಕೊಡುವ ದಿನವು ಇದೇ; ಕರ್ತನು ನಿನ್ನ]]></a:t>
+              <a:t><![CDATA[என்று உன்னிடத்தில் கேட்டால், இல்லை என்று சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಂದೆ ಹೊರಡಲಿಲ್ಲವೋ ಅಂದಳು. ಹೀಗೆ ಬಾರಾಕನು ತನ್ನ ಹಿಂದೆ ಹತ್ತು ಸಾವಿರ ಜನರನ್ನು ತೆಗೆದುಕೊಂಡು ತಾಬೋರ್‌ ಬೆಟ್ಟ ದಿಂದ]]></a:t>
+              <a:t><![CDATA[21. பின்பு ஏபேரின் மனைவியாகிய யாகேல் ஒரு கூடார ஆணியை எடுத்து, தன் கையிலே சுத்தியைப் பிடித்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಳಿದನು.]]></a:t>
+              <a:t><![CDATA[கொண்டு, மெள்ள அவனண்டையில் வந்து, அவன் நெற்றியிலே அந்த ஆணியை அடித்துப்போட்டாள்; அது உருவிப்போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಕರ್ತನು ಸೀಸೆರನನ್ನೂ ಅವನ ಎಲ್ಲಾ ರಥಗಳನ್ನೂ ಎಲ್ಲಾ ಸೈನ್ಯವನ್ನೂ ಬಾರಾಕನ ಮುಂದೆ ಕತ್ತಿಯಿಂದ ಚದರಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[தரையிலே புதைந்தது; அப்பொழுது ஆயாசமாய்த் தூங்கின அவன் செத்துப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12755,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆದರೆ ಸೀಸೆರನು ಕಾಲುನಡೆಯಾಗಿ ಕೇನ್ಯನಾದ ಹೆಬೆರನ ಹೆಂಡತಿಯಾದ ಯಾಯೇಲಳ ಗುಡಾರಕ್ಕೆ ಓಡಿಬಂದನು. ಯಾಬೀನನೆಂಬ ಹಾಚೋರಿನ]]></a:t>
+              <a:t><![CDATA[விற்றுப்போட்டார்; அவனுடைய சேனாபதிக்குச் சிசெரா என்று பேர்; அவன் புறஜாதிகளுடைய பட்டணமாகிய அரோசேத்திலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. பின்பு சிசெராவைத் தொடருகிற பாராக் வந்தான்; அப்பொழுது யாகேல் வெளியே அவனுக்கு எதிர்கொண்டுபோய்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வாரும், நீர் தேடுகிற மனுஷனை உமக்குக் காண்பிப்பேன் என்று சொன்னாள்; அவன் அவளிடத்திற்கு வந்தபோது, இதோ,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சிசெரா செத்துக்கிடந்தான்; ஆணி அவன் நெறியில் அடித்திருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. இப்படி தேவன் அந்நாளிலே கானானியரின் ராஜாவாகிய யாபீனை இஸ்ரவேல் புத்திரருக்கு முன்பாகத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தாழ்த்தினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. இஸ்ரவேல் புத்திரரின் கை கானானியரின் ராஜாவாகிய யாபீனை நிர்மூலமாக்குமட்டும் அவன் மேல் பலத்துக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயாதிபதிகள் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொண்டேயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಸ ನಿಗೂ ಕೇನ್ಯನಾದ ಹೆಬೆರನ ಮನೆಗೂ ನಡುವೆ ಸಮಾ ಧಾನ ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆಗ ಯಾಯೇಲಳು ಸೀಸೆರನನ್ನು ಎದುರುಗೊಳ್ಳುವದಕ್ಕೆ ಹೋಗಿ ಅವನಿಗೆ--ಒಳಗೆ ಬಾ, ನನ್ನ ಪ್ರಭುವೇ; ನನ್ನ ಬಳಿಗೆ ಬಾ;]]></a:t>
+              <a:t><![CDATA[3. அவனுக்குத் தொளாயிரம் இருப்பு ரதங்கள் இருந்தது; அவன் இஸ்ரவேல்புத்திரரை இருபது வருஷம் கொடுமையாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಭಯಪಡಬೇಡ ಎಂದು ಹೇಳಿದಳು. ಅವನು ಗುಡಾರದಲ್ಲಿರುವ ಅವಳ ಬಳಿಗೆ ಬಂದಾಗ ಅವಳು ಅವನನ್ನು ಒಂದು ಜಮಖಾನ ದಿಂದ ಮುಚ್ಚಿದಳು.]]></a:t>
+              <a:t><![CDATA[ஒடுக்கினான்; இஸ்ரவேல் புத்திரர் கர்த்தரை நோக்கி முறையிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಸೀಸೆರನು ಅವಳಿಗೆ--ದಯ ವಿಟ್ಟು ನನಗೆ ಕುಡಿಯುವದಕ್ಕೆ ಸ್ವಲ್ಪ ನೀರು ಕೊಡು, ನನಗೆ ದಾಹವಾಗಿದೆ ಅಂದನು. ಅವಳು ಹಾಲಿನ]]></a:t>
+              <a:t><![CDATA[4. அக்காலத்திலே லபிதோத்தின் மனைவியாகிய தெபொராள் என்னும் தீர்க்கதரிசியானவள் இஸ்ரவேலை நியாயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme65">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme65">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme65">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +14553,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>56</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>