--- v2 (2026-09-17)
+++ v3 (2026-11-03)
@@ -6451,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619164" r:id="rId1"/>
+    <p:sldLayoutId id="2482630017" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14268,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
   <a:themeElements>
-    <a:clrScheme name="Theme65">
+    <a:clrScheme name="Theme94">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme65">
+    <a:fontScheme name="Theme94">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14378,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme65">
+    <a:fmtScheme name="Theme94">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>