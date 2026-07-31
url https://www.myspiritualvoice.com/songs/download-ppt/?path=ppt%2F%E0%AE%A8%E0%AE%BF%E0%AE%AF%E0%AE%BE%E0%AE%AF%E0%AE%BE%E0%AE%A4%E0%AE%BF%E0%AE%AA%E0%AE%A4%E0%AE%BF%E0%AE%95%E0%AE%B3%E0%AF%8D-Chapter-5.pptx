--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -109,52 +109,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -194,51 +192,50 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
-    <p:sldId id="315" r:id="rId62"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -395,54 +392,53 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -938,51 +934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நூதன தேவர்களைத் தெரிந்துகொண்டார்கள்; அப்பொழுது யுத்தம் வாசல்வரையும் வந்தது; இஸ்ரவேலிலே நாற்பதினாயிரம் பேருக்குள்ளே கேடகமும் ஈட்டியும் காணப்பட்டதுண்டோ?]]></a:t>
+              <a:t><![CDATA[30. அவர்கள் கொள்ளையைக் கண்டு பிடிக்கவில்லையோ, அதைப் பங்கிடவேண்டாமோ, ஆளுக்கு இரண்டொரு பெண்களையும், சிசெராவுக்குக் கொள்ளையிட்ட பலவருணமான ஆடைகளையும், கொள்ளையிட்ட பலவருணமான சித்திரத் தையலாடைகளையும், கொள்ளையிட்டவர்களின் கழுத்துக்கு இருபுறமும் பொருந்தும் சித்திரத்தையலுள்ள பலவருணமான ஆடையையும் கொடுக்கவேண்டாமோ என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1047,51 +1043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நூதன தேவர்களைத் தெரிந்துகொண்டார்கள்; அப்பொழுது யுத்தம் வாசல்வரையும் வந்தது; இஸ்ரவேலிலே நாற்பதினாயிரம் பேருக்குள்ளே கேடகமும் ஈட்டியும் காணப்பட்டதுண்டோ?]]></a:t>
+              <a:t><![CDATA[30. அவர்கள் கொள்ளையைக் கண்டு பிடிக்கவில்லையோ, அதைப் பங்கிடவேண்டாமோ, ஆளுக்கு இரண்டொரு பெண்களையும், சிசெராவுக்குக் கொள்ளையிட்ட பலவருணமான ஆடைகளையும், கொள்ளையிட்ட பலவருணமான சித்திரத் தையலாடைகளையும், கொள்ளையிட்டவர்களின் கழுத்துக்கு இருபுறமும் பொருந்தும் சித்திரத்தையலுள்ள பலவருணமான ஆடையையும் கொடுக்கவேண்டாமோ என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1156,51 +1152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஜனங்களுக்குள்ளே தங்களை மனப்பூர்வமாய் ஒப்புக்கொடுத்த இஸ்ரவேலின் அதிபதிகளை என் இருதயம் நாடுகிறது; கர்த்தரை ஸ்தோத்திரியுங்கள்.]]></a:t>
+              <a:t><![CDATA[30. அவர்கள் கொள்ளையைக் கண்டு பிடிக்கவில்லையோ, அதைப் பங்கிடவேண்டாமோ, ஆளுக்கு இரண்டொரு பெண்களையும், சிசெராவுக்குக் கொள்ளையிட்ட பலவருணமான ஆடைகளையும், கொள்ளையிட்ட பலவருணமான சித்திரத் தையலாடைகளையும், கொள்ளையிட்டவர்களின் கழுத்துக்கு இருபுறமும் பொருந்தும் சித்திரத்தையலுள்ள பலவருணமான ஆடையையும் கொடுக்கவேண்டாமோ என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1265,51 +1261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஜனங்களுக்குள்ளே தங்களை மனப்பூர்வமாய் ஒப்புக்கொடுத்த இஸ்ரவேலின் அதிபதிகளை என் இருதயம் நாடுகிறது; கர்த்தரை ஸ்தோத்திரியுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. நூதன தேவர்களைத் தெரிந்துகொண்டார்கள்; அப்பொழுது யுத்தம் வாசல்வரையும் வந்தது; இஸ்ரவேலிலே நாற்பதினாயிரம் பேருக்குள்ளே கேடகமும் ஈட்டியும் காணப்பட்டதுண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1374,51 +1370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வெள்ளைக் கழுதைகளின்மேல் ஏறுகிறவர்களே, நியாயஸ்தலத்தில் வீற்றிருக்கிறவர்களே, வழியில் நடக்கிறவர்களே, இதைப் பிரஸ்தாபியுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. நூதன தேவர்களைத் தெரிந்துகொண்டார்கள்; அப்பொழுது யுத்தம் வாசல்வரையும் வந்தது; இஸ்ரவேலிலே நாற்பதினாயிரம் பேருக்குள்ளே கேடகமும் ஈட்டியும் காணப்பட்டதுண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1483,51 +1479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வெள்ளைக் கழுதைகளின்மேல் ஏறுகிறவர்களே, நியாயஸ்தலத்தில் வீற்றிருக்கிறவர்களே, வழியில் நடக்கிறவர்களே, இதைப் பிரஸ்தாபியுங்கள்.]]></a:t>
+              <a:t><![CDATA[31. கர்த்தாவே, உம்மைப் பகைக்கிற யாவரும் இப்படியே அழியக்கடவர்கள்; யாவரும் இப்படியே அழியக்கடவர்கள்; அவரில் அன்புகூருகிறவர்களோ, வல்லமையோடே உதிக்கிற சூரியனைப்போல இருக்கக்கடவர்கள் என்று பாடினார்கள். பின்பு தேசம் நாற்பது வருஷம் அமைதலாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1701,51 +1697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தண்ணீர் மொண்டுகொள்ளும் இடங்களில் வில்வீரரின் இரைச்சலுக்கு நீங்கினவர்கள் அங்கே கர்த்தரின் நீதிநியாயங்களையும், அவர் இஸ்ரவேலிலுள்ள தமது கிராமங்களுக்குச் செய்த நீதிநியாயங்களையுமே பிரஸ்தாபப்படுத்துவார்கள்; அதுமுதல் கர்த்தரின் ஜனங்கள் ஒலிமுக வாசல்களிலே போய் இறங்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[31. கர்த்தாவே, உம்மைப் பகைக்கிற யாவரும் இப்படியே அழியக்கடவர்கள்; யாவரும் இப்படியே அழியக்கடவர்கள்; அவரில் அன்புகூருகிறவர்களோ, வல்லமையோடே உதிக்கிற சூரியனைப்போல இருக்கக்கடவர்கள் என்று பாடினார்கள். பின்பு தேசம் நாற்பது வருஷம் அமைதலாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1810,51 +1806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தண்ணீர் மொண்டுகொள்ளும் இடங்களில் வில்வீரரின் இரைச்சலுக்கு நீங்கினவர்கள் அங்கே கர்த்தரின் நீதிநியாயங்களையும், அவர் இஸ்ரவேலிலுள்ள தமது கிராமங்களுக்குச் செய்த நீதிநியாயங்களையுமே பிரஸ்தாபப்படுத்துவார்கள்; அதுமுதல் கர்த்தரின் ஜனங்கள் ஒலிமுக வாசல்களிலே போய் இறங்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. ஜனங்களுக்குள்ளே தங்களை மனப்பூர்வமாய் ஒப்புக்கொடுத்த இஸ்ரவேலின் அதிபதிகளை என் இருதயம் நாடுகிறது; கர்த்தரை ஸ்தோத்திரியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1919,51 +1915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தண்ணீர் மொண்டுகொள்ளும் இடங்களில் வில்வீரரின் இரைச்சலுக்கு நீங்கினவர்கள் அங்கே கர்த்தரின் நீதிநியாயங்களையும், அவர் இஸ்ரவேலிலுள்ள தமது கிராமங்களுக்குச் செய்த நீதிநியாயங்களையுமே பிரஸ்தாபப்படுத்துவார்கள்; அதுமுதல் கர்த்தரின் ஜனங்கள் ஒலிமுக வாசல்களிலே போய் இறங்குவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. வெள்ளைக் கழுதைகளின்மேல் ஏறுகிறவர்களே, நியாயஸ்தலத்தில் வீற்றிருக்கிறவர்களே, வழியில் நடக்கிறவர்களே, இதைப் பிரஸ்தாபியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2028,51 +2024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விழி, விழி, தெபொராளே, விழி, விழி, பாட்டுப்பாடு; பாராக்கே, எழும்பு; அபினோகாமின் குமாரனே, உன்னைச் சிறையாக்கினவர்களைச் சிறையாக்கிக் கொண்டுபோ.]]></a:t>
+              <a:t><![CDATA[10. வெள்ளைக் கழுதைகளின்மேல் ஏறுகிறவர்களே, நியாயஸ்தலத்தில் வீற்றிருக்கிறவர்களே, வழியில் நடக்கிறவர்களே, இதைப் பிரஸ்தாபியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2137,51 +2133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. விழி, விழி, தெபொராளே, விழி, விழி, பாட்டுப்பாடு; பாராக்கே, எழும்பு; அபினோகாமின் குமாரனே, உன்னைச் சிறையாக்கினவர்களைச் சிறையாக்கிக் கொண்டுபோ.]]></a:t>
+              <a:t><![CDATA[11. தண்ணீர் மொண்டுகொள்ளும் இடங்களில் வில்வீரரின் இரைச்சலுக்கு நீங்கினவர்கள் அங்கே கர்த்தரின் நீதிநியாயங்களையும், அவர் இஸ்ரவேலிலுள்ள தமது கிராமங்களுக்குச் செய்த நீதிநியாயங்களையுமே பிரஸ்தாபப்படுத்துவார்கள்; அதுமுதல் கர்த்தரின் ஜனங்கள் ஒலிமுக வாசல்களிலே போய் இறங்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2246,51 +2242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மீதியாயிருந்தவர்கள் ஜனத்தின் பிரபுக்களை ஆளும்படிசெய்தார்; கர்த்தர் எனக்குப் பராக்கிரமசாலிகளின் மேல் ஆளுகை தந்தார்.]]></a:t>
+              <a:t><![CDATA[11. தண்ணீர் மொண்டுகொள்ளும் இடங்களில் வில்வீரரின் இரைச்சலுக்கு நீங்கினவர்கள் அங்கே கர்த்தரின் நீதிநியாயங்களையும், அவர் இஸ்ரவேலிலுள்ள தமது கிராமங்களுக்குச் செய்த நீதிநியாயங்களையுமே பிரஸ்தாபப்படுத்துவார்கள்; அதுமுதல் கர்த்தரின் ஜனங்கள் ஒலிமுக வாசல்களிலே போய் இறங்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2355,51 +2351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மீதியாயிருந்தவர்கள் ஜனத்தின் பிரபுக்களை ஆளும்படிசெய்தார்; கர்த்தர் எனக்குப் பராக்கிரமசாலிகளின் மேல் ஆளுகை தந்தார்.]]></a:t>
+              <a:t><![CDATA[11. தண்ணீர் மொண்டுகொள்ளும் இடங்களில் வில்வீரரின் இரைச்சலுக்கு நீங்கினவர்கள் அங்கே கர்த்தரின் நீதிநியாயங்களையும், அவர் இஸ்ரவேலிலுள்ள தமது கிராமங்களுக்குச் செய்த நீதிநியாயங்களையுமே பிரஸ்தாபப்படுத்துவார்கள்; அதுமுதல் கர்த்தரின் ஜனங்கள் ஒலிமுக வாசல்களிலே போய் இறங்குவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2464,51 +2460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அமலேக்குக்கு விரோதமாக இவர்களுடைய வேர் எப்பிராயீமிலிருந்து துளிர்த்தது; உன் ஜனங்களுக்குள்ளே பென்யமீன் மனுஷர் உனக்குப் பின்சென்றார்கள்; மாகீரிலிருந்து அதிபதிகளும், செபுலோனிலிருந்து எழுதுகோலைப் பிடிக்கிறவர்களும் இறங்கிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. விழி, விழி, தெபொராளே, விழி, விழி, பாட்டுப்பாடு; பாராக்கே, எழும்பு; அபினோகாமின் குமாரனே, உன்னைச் சிறையாக்கினவர்களைச் சிறையாக்கிக் கொண்டுபோ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2573,51 +2569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அமலேக்குக்கு விரோதமாக இவர்களுடைய வேர் எப்பிராயீமிலிருந்து துளிர்த்தது; உன் ஜனங்களுக்குள்ளே பென்யமீன் மனுஷர் உனக்குப் பின்சென்றார்கள்; மாகீரிலிருந்து அதிபதிகளும், செபுலோனிலிருந்து எழுதுகோலைப் பிடிக்கிறவர்களும் இறங்கிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. விழி, விழி, தெபொராளே, விழி, விழி, பாட்டுப்பாடு; பாராக்கே, எழும்பு; அபினோகாமின் குமாரனே, உன்னைச் சிறையாக்கினவர்களைச் சிறையாக்கிக் கொண்டுபோ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2682,51 +2678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இசக்காரின் பிரபுக்களும் தெபொராளோடே இருந்தார்கள்; பாராக்கைப்போல இசக்கார் மனுஷரும் பள்ளத்தாக்கில் கால்நடையாய் அனுப்பப்பட்டுப் போனார்கள்; ரூபனின் பிரிவினைகளால் உண்டான இருதயத்தின் நினைவுகள் மிகுதி.]]></a:t>
+              <a:t><![CDATA[13. மீதியாயிருந்தவர்கள் ஜனத்தின் பிரபுக்களை ஆளும்படிசெய்தார்; கர்த்தர் எனக்குப் பராக்கிரமசாலிகளின் மேல் ஆளுகை தந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2900,51 +2896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இசக்காரின் பிரபுக்களும் தெபொராளோடே இருந்தார்கள்; பாராக்கைப்போல இசக்கார் மனுஷரும் பள்ளத்தாக்கில் கால்நடையாய் அனுப்பப்பட்டுப் போனார்கள்; ரூபனின் பிரிவினைகளால் உண்டான இருதயத்தின் நினைவுகள் மிகுதி.]]></a:t>
+              <a:t><![CDATA[13. மீதியாயிருந்தவர்கள் ஜனத்தின் பிரபுக்களை ஆளும்படிசெய்தார்; கர்த்தர் எனக்குப் பராக்கிரமசாலிகளின் மேல் ஆளுகை தந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3009,51 +3005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மந்தைகளின் சத்தத்தைக் கேட்க, நீ தொழுவங்களின் நடுவே இருந்துவிட்டதென்ன? ரூபனின் பிரிவினைகளால் மனோவிசாரங்கள் மிகுதி.]]></a:t>
+              <a:t><![CDATA[14. அமலேக்குக்கு விரோதமாக இவர்களுடைய வேர் எப்பிராயீமிலிருந்து துளிர்த்தது; உன் ஜனங்களுக்குள்ளே பென்யமீன் மனுஷர் உனக்குப் பின்சென்றார்கள்; மாகீரிலிருந்து அதிபதிகளும், செபுலோனிலிருந்து எழுதுகோலைப் பிடிக்கிறவர்களும் இறங்கிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3118,51 +3114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மந்தைகளின் சத்தத்தைக் கேட்க, நீ தொழுவங்களின் நடுவே இருந்துவிட்டதென்ன? ரூபனின் பிரிவினைகளால் மனோவிசாரங்கள் மிகுதி.]]></a:t>
+              <a:t><![CDATA[14. அமலேக்குக்கு விரோதமாக இவர்களுடைய வேர் எப்பிராயீமிலிருந்து துளிர்த்தது; உன் ஜனங்களுக்குள்ளே பென்யமீன் மனுஷர் உனக்குப் பின்சென்றார்கள்; மாகீரிலிருந்து அதிபதிகளும், செபுலோனிலிருந்து எழுதுகோலைப் பிடிக்கிறவர்களும் இறங்கிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3227,51 +3223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கீலேயாத் மனுஷர் யோர்தானுக்கு அக்கரையிலே இருந்துவிட்டார்கள்; தாண் மனுஷர் கப்பல்களில் தங்கியிருந்ததென்ன? ஆசேர் மனுஷர் கடற்கரையிலே தங்கி, தங்கள் குடாக்களில் தாபரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. இசக்காரின் பிரபுக்களும் தெபொராளோடே இருந்தார்கள்; பாராக்கைப்போல இசக்கார் மனுஷரும் பள்ளத்தாக்கில் கால்நடையாய் அனுப்பப்பட்டுப் போனார்கள்; ரூபனின் பிரிவினைகளால் உண்டான இருதயத்தின் நினைவுகள் மிகுதி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3336,51 +3332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கீலேயாத் மனுஷர் யோர்தானுக்கு அக்கரையிலே இருந்துவிட்டார்கள்; தாண் மனுஷர் கப்பல்களில் தங்கியிருந்ததென்ன? ஆசேர் மனுஷர் கடற்கரையிலே தங்கி, தங்கள் குடாக்களில் தாபரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. இசக்காரின் பிரபுக்களும் தெபொராளோடே இருந்தார்கள்; பாராக்கைப்போல இசக்கார் மனுஷரும் பள்ளத்தாக்கில் கால்நடையாய் அனுப்பப்பட்டுப் போனார்கள்; ரூபனின் பிரிவினைகளால் உண்டான இருதயத்தின் நினைவுகள் மிகுதி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3445,51 +3441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. செபுலோனும் நப்தலியும் போர்க்களத்து முனையிலே தங்கள் உயிரை எண்ணாமல் மரணத்துக்குத் துணிந்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. மந்தைகளின் சத்தத்தைக் கேட்க, நீ தொழுவங்களின் நடுவே இருந்துவிட்டதென்ன? ரூபனின் பிரிவினைகளால் மனோவிசாரங்கள் மிகுதி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3554,51 +3550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. செபுலோனும் நப்தலியும் போர்க்களத்து முனையிலே தங்கள் உயிரை எண்ணாமல் மரணத்துக்குத் துணிந்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. மந்தைகளின் சத்தத்தைக் கேட்க, நீ தொழுவங்களின் நடுவே இருந்துவிட்டதென்ன? ரூபனின் பிரிவினைகளால் மனோவிசாரங்கள் மிகுதி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3663,51 +3659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ராஜாக்கள் வந்து யுத்தம்பண்ணினார்கள்; அப்பொழுது கானானியரின் ராஜாக்கள் மெகிதோவின் தண்ணீர் அருகான தானாக்கிலே யுத்தம்பண்ணினார்கள்; அவர்களுக்குத் திரவியக்கொள்ளை கிடைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[17. கீலேயாத் மனுஷர் யோர்தானுக்கு அக்கரையிலே இருந்துவிட்டார்கள்; தாண் மனுஷர் கப்பல்களில் தங்கியிருந்ததென்ன? ஆசேர் மனுஷர் கடற்கரையிலே தங்கி, தங்கள் குடாக்களில் தாபரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3772,51 +3768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ராஜாக்கள் வந்து யுத்தம்பண்ணினார்கள்; அப்பொழுது கானானியரின் ராஜாக்கள் மெகிதோவின் தண்ணீர் அருகான தானாக்கிலே யுத்தம்பண்ணினார்கள்; அவர்களுக்குத் திரவியக்கொள்ளை கிடைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[17. கீலேயாத் மனுஷர் யோர்தானுக்கு அக்கரையிலே இருந்துவிட்டார்கள்; தாண் மனுஷர் கப்பல்களில் தங்கியிருந்ததென்ன? ஆசேர் மனுஷர் கடற்கரையிலே தங்கி, தங்கள் குடாக்களில் தாபரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3881,51 +3877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வானத்திலிருந்து யுத்தம் உண்டாயிற்று; நட்சத்திரங்கள் தங்கள் அயனங்களிலிருந்து சிசெராவோடே யுத்தம் பண்ணின.]]></a:t>
+              <a:t><![CDATA[18. செபுலோனும் நப்தலியும் போர்க்களத்து முனையிலே தங்கள் உயிரை எண்ணாமல் மரணத்துக்குத் துணிந்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4099,51 +4095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கீசோன் நதி, பூர்வநதியாகிய கீசோன் நதியே, அவர்களை அடித்துக்கொண்டுபோயிற்று; என் ஆத்துமாவே, நீ பலவான்களை மிதித்தாய்.]]></a:t>
+              <a:t><![CDATA[18. செபுலோனும் நப்தலியும் போர்க்களத்து முனையிலே தங்கள் உயிரை எண்ணாமல் மரணத்துக்குத் துணிந்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4208,51 +4204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கீசோன் நதி, பூர்வநதியாகிய கீசோன் நதியே, அவர்களை அடித்துக்கொண்டுபோயிற்று; என் ஆத்துமாவே, நீ பலவான்களை மிதித்தாய்.]]></a:t>
+              <a:t><![CDATA[19. ராஜாக்கள் வந்து யுத்தம்பண்ணினார்கள்; அப்பொழுது கானானியரின் ராஜாக்கள் மெகிதோவின் தண்ணீர் அருகான தானாக்கிலே யுத்தம்பண்ணினார்கள்; அவர்களுக்குத் திரவியக்கொள்ளை கிடைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4317,51 +4313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது குதிரைகளின் குளம்புகள்; பாய்ச்சலினாலே, பலவான்களின் பாய்ச்சலினாலேயே, பிளந்துபோயின.]]></a:t>
+              <a:t><![CDATA[19. ராஜாக்கள் வந்து யுத்தம்பண்ணினார்கள்; அப்பொழுது கானானியரின் ராஜாக்கள் மெகிதோவின் தண்ணீர் அருகான தானாக்கிலே யுத்தம்பண்ணினார்கள்; அவர்களுக்குத் திரவியக்கொள்ளை கிடைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4426,51 +4422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது குதிரைகளின் குளம்புகள்; பாய்ச்சலினாலே, பலவான்களின் பாய்ச்சலினாலேயே, பிளந்துபோயின.]]></a:t>
+              <a:t><![CDATA[20. வானத்திலிருந்து யுத்தம் உண்டாயிற்று; நட்சத்திரங்கள் தங்கள் அயனங்களிலிருந்து சிசெராவோடே யுத்தம் பண்ணின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4535,51 +4531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மேரோசைச் சபியுங்கள்; அதின் குடிகளைச் சபிக்கவே சபியுங்கள் என்று கர்த்தருடைய தூதனானவர் சொல்லுகிறார்; அவர்கள் கர்த்தர் பட்சத்தில் துணைநிற்க வரவில்லை; பராக்கிரமசாலிகளுக்கு விரோதமாய் அவர்கள் கர்த்தர் பட்சத்தில் துணை நிற்க வரவில்லையே.]]></a:t>
+              <a:t><![CDATA[21. கீசோன் நதி, பூர்வநதியாகிய கீசோன் நதியே, அவர்களை அடித்துக்கொண்டுபோயிற்று; என் ஆத்துமாவே, நீ பலவான்களை மிதித்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4644,51 +4640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மேரோசைச் சபியுங்கள்; அதின் குடிகளைச் சபிக்கவே சபியுங்கள் என்று கர்த்தருடைய தூதனானவர் சொல்லுகிறார்; அவர்கள் கர்த்தர் பட்சத்தில் துணைநிற்க வரவில்லை; பராக்கிரமசாலிகளுக்கு விரோதமாய் அவர்கள் கர்த்தர் பட்சத்தில் துணை நிற்க வரவில்லையே.]]></a:t>
+              <a:t><![CDATA[21. கீசோன் நதி, பூர்வநதியாகிய கீசோன் நதியே, அவர்களை அடித்துக்கொண்டுபோயிற்று; என் ஆத்துமாவே, நீ பலவான்களை மிதித்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4753,51 +4749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஸ்திரீகளுக்குள்ளே கேனியனான ஏபேரின் மனைவியாகிய யாகேல் ஆசீர்வதிக்கப்பட்டவள், கூடாரத்தில் வாசமாயிருக்கிற ஸ்திரீகளுக்குள்ளே அவள் ஆசீர்வதிக்கப்பட்டவளே.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது குதிரைகளின் குளம்புகள்; பாய்ச்சலினாலே, பலவான்களின் பாய்ச்சலினாலேயே, பிளந்துபோயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4862,51 +4858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஸ்திரீகளுக்குள்ளே கேனியனான ஏபேரின் மனைவியாகிய யாகேல் ஆசீர்வதிக்கப்பட்டவள், கூடாரத்தில் வாசமாயிருக்கிற ஸ்திரீகளுக்குள்ளே அவள் ஆசீர்வதிக்கப்பட்டவளே.]]></a:t>
+              <a:t><![CDATA[23. மேரோசைச் சபியுங்கள்; அதின் குடிகளைச் சபிக்கவே சபியுங்கள் என்று கர்த்தருடைய தூதனானவர் சொல்லுகிறார்; அவர்கள் கர்த்தர் பட்சத்தில் துணைநிற்க வரவில்லை; பராக்கிரமசாலிகளுக்கு விரோதமாய் அவர்கள் கர்த்தர் பட்சத்தில் துணை நிற்க வரவில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4971,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தண்ணீரைக் கேட்டான், பாலைக்கொடுத்தாள்; ராஜாக்களின் கிண்ணியிலே வெண்ணெயைக் கொண்டு வந்து கொடுத்தாள்.]]></a:t>
+              <a:t><![CDATA[23. மேரோசைச் சபியுங்கள்; அதின் குடிகளைச் சபிக்கவே சபியுங்கள் என்று கர்த்தருடைய தூதனானவர் சொல்லுகிறார்; அவர்கள் கர்த்தர் பட்சத்தில் துணைநிற்க வரவில்லை; பராக்கிரமசாலிகளுக்கு விரோதமாய் அவர்கள் கர்த்தர் பட்சத்தில் துணை நிற்க வரவில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5080,51 +5076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தன் கையால் ஆணியையும், தன் வலதுகையால் தொழிலாளரின் கத்தியையும் பிடித்து, சிசெராவை அடித்தாள்; அவன் நெறியில் உருவக்கடாவி, அவன் தலையை உடைத்துப்போட்டாள்.]]></a:t>
+              <a:t><![CDATA[24. ஸ்திரீகளுக்குள்ளே கேனியனான ஏபேரின் மனைவியாகிய யாகேல் ஆசீர்வதிக்கப்பட்டவள், கூடாரத்தில் வாசமாயிருக்கிற ஸ்திரீகளுக்குள்ளே அவள் ஆசீர்வதிக்கப்பட்டவளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5298,51 +5294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தன் கையால் ஆணியையும், தன் வலதுகையால் தொழிலாளரின் கத்தியையும் பிடித்து, சிசெராவை அடித்தாள்; அவன் நெறியில் உருவக்கடாவி, அவன் தலையை உடைத்துப்போட்டாள்.]]></a:t>
+              <a:t><![CDATA[24. ஸ்திரீகளுக்குள்ளே கேனியனான ஏபேரின் மனைவியாகிய யாகேல் ஆசீர்வதிக்கப்பட்டவள், கூடாரத்தில் வாசமாயிருக்கிற ஸ்திரீகளுக்குள்ளே அவள் ஆசீர்வதிக்கப்பட்டவளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5407,51 +5403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவள் கால் அருகே அவன் மடங்கி விழுந்துகிடந்தான், அவள் கால் அருகே மடங்கி விழுந்தான்; அவன் எங்கே மடங்கி விழுந்தானோ அங்கே மடிந்து கிடந்தான்.]]></a:t>
+              <a:t><![CDATA[25. தண்ணீரைக் கேட்டான், பாலைக்கொடுத்தாள்; ராஜாக்களின் கிண்ணியிலே வெண்ணெயைக் கொண்டு வந்து கொடுத்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5516,51 +5512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவள் கால் அருகே அவன் மடங்கி விழுந்துகிடந்தான், அவள் கால் அருகே மடங்கி விழுந்தான்; அவன் எங்கே மடங்கி விழுந்தானோ அங்கே மடிந்து கிடந்தான்.]]></a:t>
+              <a:t><![CDATA[26. தன் கையால் ஆணியையும், தன் வலதுகையால் தொழிலாளரின் கத்தியையும் பிடித்து, சிசெராவை அடித்தாள்; அவன் நெறியில் உருவக்கடாவி, அவன் தலையை உடைத்துப்போட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5625,51 +5621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சிசெராவின் தாய் ஜன்னலில் நின்று பலகணிவழியாய்ப் பார்த்துக்கொண்டிருந்து: அவனுடைய ரதம் வராமல் பிந்திப்போனதென்ன? அவனுடைய ரதங்களின் ஓட்டம் தாமதிக்கிறதென்ன என்று புலம்பினாள்.]]></a:t>
+              <a:t><![CDATA[26. தன் கையால் ஆணியையும், தன் வலதுகையால் தொழிலாளரின் கத்தியையும் பிடித்து, சிசெராவை அடித்தாள்; அவன் நெறியில் உருவக்கடாவி, அவன் தலையை உடைத்துப்போட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5734,51 +5730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சிசெராவின் தாய் ஜன்னலில் நின்று பலகணிவழியாய்ப் பார்த்துக்கொண்டிருந்து: அவனுடைய ரதம் வராமல் பிந்திப்போனதென்ன? அவனுடைய ரதங்களின் ஓட்டம் தாமதிக்கிறதென்ன என்று புலம்பினாள்.]]></a:t>
+              <a:t><![CDATA[27. அவள் கால் அருகே அவன் மடங்கி விழுந்துகிடந்தான், அவள் கால் அருகே மடங்கி விழுந்தான்; அவன் எங்கே மடங்கி விழுந்தானோ அங்கே மடிந்து கிடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5843,51 +5839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவளுடைய நாயகிகளில் புத்திசாலிகள் அவளுக்கு உத்தரவு சொன்னதுமன்றி, அவள் தானும் தனக்கு மறுமொழியாக:]]></a:t>
+              <a:t><![CDATA[27. அவள் கால் அருகே அவன் மடங்கி விழுந்துகிடந்தான், அவள் கால் அருகே மடங்கி விழுந்தான்; அவன் எங்கே மடங்கி விழுந்தானோ அங்கே மடிந்து கிடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5952,51 +5948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்கள் கொள்ளையைக் கண்டு பிடிக்கவில்லையோ, அதைப் பங்கிடவேண்டாமோ, ஆளுக்கு இரண்டொரு பெண்களையும், சிசெராவுக்குக் கொள்ளையிட்ட பலவருணமான ஆடைகளையும், கொள்ளையிட்ட பலவருணமான சித்திரத் தையலாடைகளையும், கொள்ளையிட்டவர்களின் கழுத்துக்கு இருபுறமும் பொருந்தும் சித்திரத்தையலுள்ள பலவருணமான ஆடையையும் கொடுக்கவேண்டாமோ என்றாள்.]]></a:t>
+              <a:t><![CDATA[28. சிசெராவின் தாய் ஜன்னலில் நின்று பலகணிவழியாய்ப் பார்த்துக்கொண்டிருந்து: அவனுடைய ரதம் வராமல் பிந்திப்போனதென்ன? அவனுடைய ரதங்களின் ஓட்டம் தாமதிக்கிறதென்ன என்று புலம்பினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6061,51 +6057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்கள் கொள்ளையைக் கண்டு பிடிக்கவில்லையோ, அதைப் பங்கிடவேண்டாமோ, ஆளுக்கு இரண்டொரு பெண்களையும், சிசெராவுக்குக் கொள்ளையிட்ட பலவருணமான ஆடைகளையும், கொள்ளையிட்ட பலவருணமான சித்திரத் தையலாடைகளையும், கொள்ளையிட்டவர்களின் கழுத்துக்கு இருபுறமும் பொருந்தும் சித்திரத்தையலுள்ள பலவருணமான ஆடையையும் கொடுக்கவேண்டாமோ என்றாள்.]]></a:t>
+              <a:t><![CDATA[28. சிசெராவின் தாய் ஜன்னலில் நின்று பலகணிவழியாய்ப் பார்த்துக்கொண்டிருந்து: அவனுடைய ரதம் வராமல் பிந்திப்போனதென்ன? அவனுடைய ரதங்களின் ஓட்டம் தாமதிக்கிறதென்ன என்று புலம்பினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6170,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவர்கள் கொள்ளையைக் கண்டு பிடிக்கவில்லையோ, அதைப் பங்கிடவேண்டாமோ, ஆளுக்கு இரண்டொரு பெண்களையும், சிசெராவுக்குக் கொள்ளையிட்ட பலவருணமான ஆடைகளையும், கொள்ளையிட்ட பலவருணமான சித்திரத் தையலாடைகளையும், கொள்ளையிட்டவர்களின் கழுத்துக்கு இருபுறமும் பொருந்தும் சித்திரத்தையலுள்ள பலவருணமான ஆடையையும் கொடுக்கவேண்டாமோ என்றாள்.]]></a:t>
+              <a:t><![CDATA[29. அவளுடைய நாயகிகளில் புத்திசாலிகள் அவளுக்கு உத்தரவு சொன்னதுமன்றி, அவள் தானும் தனக்கு மறுமொழியாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6279,51 +6275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. கர்த்தாவே, உம்மைப் பகைக்கிற யாவரும் இப்படியே அழியக்கடவர்கள்; யாவரும் இப்படியே அழியக்கடவர்கள்; அவரில் அன்புகூருகிறவர்களோ, வல்லமையோடே உதிக்கிற சூரியனைப்போல இருக்கக்கடவர்கள் என்று பாடினார்கள். பின்பு தேசம் நாற்பது வருஷம் அமைதலாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[29. அவளுடைய நாயகிகளில் புத்திசாலிகள் அவளுக்கு உத்தரவு சொன்னதுமன்றி, அவள் தானும் தனக்கு மறுமொழியாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6389,159 +6385,50 @@
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[3. ராஜாக்களே, கேளுங்கள்; அதிபதிகளே, செவிகொடுங்கள்; நான் கர்த்தரைப்பாடி இஸ்ரவேலின் தேவனாகிய கர்த்தரைக் கீர்த்தனம்பண்ணுவேன்.]]></a:t>
-            </a:r>
-[...107 lines deleted...]
-              <a:t><![CDATA[31. கர்த்தாவே, உம்மைப் பகைக்கிற யாவரும் இப்படியே அழியக்கடவர்கள்; யாவரும் இப்படியே அழியக்கடவர்கள்; அவரில் அன்புகூருகிறவர்களோ, வல்லமையோடே உதிக்கிற சூரியனைப்போல இருக்கக்கடவர்கள் என்று பாடினார்கள். பின்பு தேசம் நாற்பது வருஷம் அமைதலாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6903,51 +6790,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506355" r:id="rId1"/>
+    <p:sldLayoutId id="2474529215" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7387,58 +7274,50 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7563,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. In the days of Shamgar the son of Anath, in the days of Jael, the highways were unoccupied, and]]></a:t>
+              <a:t><![CDATA[6. ಅನಾತನ ಮಗನಾದ ಶಮ್ಗರನ ದಿವಸಗಳಲ್ಲಿಯೂ ಯಾಯೇಲಳ ದಿವಸಗಳಲ್ಲಿಯೂ ದಾರಿಗಳು ನಿಂತು ಹೋದವು; ಮಾರ್ಗಸ್ಥರು ಡೊಂಕು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the travellers walked through byways.]]></a:t>
+              <a:t><![CDATA[ದಾರಿಗಳಲ್ಲಿ ನಡೆಯುತ್ತಿದ್ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. The inhabitants of the villages ceased, they ceased in Israel, until that I Deborah arose, that I]]></a:t>
+              <a:t><![CDATA[7. ದೆಬೋರಳಾದ ನಾನು ಏಳುವ ಮಟ್ಟಿಗೂ ಇಸ್ರಾಯೇಲಿನಲ್ಲಿ ತಾಯಾಗಿ ನಾನು ಏಳುವ ಮಟ್ಟಿಗೂ ಹಳ್ಳಿಗಳ ನಿವಾಸಿಗಳು ನಿಂತುಹೋದರು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[arose a mother in Israel.]]></a:t>
+              <a:t><![CDATA[ಇಸ್ರಾಯೇಲಿನಲ್ಲಿ ನಿಂತುಹೋದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. They chose new gods; then was war in the gates: was there a shield or spear seen among forty]]></a:t>
+              <a:t><![CDATA[30. ಅವರು ಓಡಲಿಲ್ಲವೋ? ಕೊಳ್ಳೆಹಂಚಿ ಕೊಳ್ಳಲಿಲ್ಲವೋ? ಒಬ್ಬೊಬ್ಬ ಮನುಷ್ಯನಿಗೆ ಒಂದೆರಡು ಹೆಣ್ಣು, ಸೀಸೆರನಿಗೆ ನಾನಾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thousand in Israel?]]></a:t>
+              <a:t><![CDATA[ವರ್ಣವುಳ್ಳ ಕೊಳ್ಳೆ, ನಾನಾ ವರ್ಣವುಳ್ಳಂಥ ವಿಚಿತ್ರವಾಗಿ, ಹೊಲಿದಂಥ, ಎರಡು ಪಕ್ಕೆಗಳಲ್ಲಿ ವಿಚಿತ್ರವಾಗಿ ಹೊಲಿದಂಥ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. My heart is toward the governors of Israel, that offered themselves willingly among the people.]]></a:t>
+              <a:t><![CDATA[ಕೊಳ್ಳೆ ಹಿಡಿ ಯುವರ ಕಂಠಗಳಿಗೆ ತಕ್ಕಂಥ ನಾನಾ ವರ್ಣವುಳ್ಳ ಕೊಳ್ಳೆ, ಸಿಕ್ಕಲಿಲ್ಲವೋ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Bless all of you the LORD.]]></a:t>
+              <a:t><![CDATA[8. ಅವರು ಹೊಸ ದೇವರುಗಳನ್ನು ಆದುಕೊಂಡರು; ಆಗ ಯುದ್ಧವು ಬಾಗಲುಗಳಲ್ಲಿ ಆಯಿತು. ಇಸ್ರಾಯೇಲಿನಲ್ಲಿ ನಾಲ್ವತ್ತು ಸಾವಿರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Speak, all of you that ride on white asses, all of you that sit in judgment, and walk by the]]></a:t>
+              <a:t><![CDATA[ಜನರೊಳಗೆ ಗುರಾಣಿಯೂ ಕಠಾರಿಯೂ ಕಾಣಲ್ಪಟ್ಟವೋ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[way.]]></a:t>
+              <a:t><![CDATA[31. ಓ ಕರ್ತನೇ, ಹೀಗೆಯೇ ನಿನ್ನ ಶತ್ರುಗಳೆಲ್ಲರು ನಾಶವಾಗಲಿ, ಆದರೆ ಆತನನ್ನು ಪ್ರೀತಿಮಾಡುವವರು ತನ್ನ ಪರಾಕ್ರಮದಿಂದ ಹೊರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then sang Deborah and Barak the son of Abinoam on that day, saying,]]></a:t>
+              <a:t><![CDATA[1. ಆ ದಿನದಲ್ಲಿ ದೆಬೋರಳೂ ಅಬೀನೋ ವಮನ ಮಗನಾದ ಬಾರಾಕನೂ ಹಾಡಿ ದ್ದೇನಂದರೆ--]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. They that are delivered from the noise of archers in the places of drawing water, there shall]]></a:t>
+              <a:t><![CDATA[ಡುವ ಸೂರ್ಯನ ಹಾಗೆಯೇ ಇರಲಿ. ದೇಶವು ನಾಲ್ವತ್ತು ವರುಷ ವಿಶ್ರಾಂತಿಯಲ್ಲಿತ್ತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they rehearse the righteous acts of the LORD, even the righteous acts toward the inhabitants of his]]></a:t>
+              <a:t><![CDATA[9. ಜನರಲ್ಲಿ ಉಚಿತವಾಗಿ ಬಂದ ನ್ಯಾಯಾಧಿಪತಿಗಳ ಮೇಲೆ ನನ್ನ ಹೃದಯ ಅದೆ. ಕರ್ತನನ್ನು ಸ್ತುತಿಸಿರಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[villages in Israel: then shall the people of the LORD go down to the gates.]]></a:t>
+              <a:t><![CDATA[10. ಬಿಳೀ ಕತ್ತೆಗಳ ಮೇಲೆ ಸವಾರಿ ಮಾಡುವವರೇ, ನ್ಯಾಯದ ನ್ಯಾಯಾಸನದಲ್ಲಿ ಕುಳಿತಿರು ವವರೇ, ಮಾರ್ಗದಲ್ಲಿ ನಡೆಯುವವರೇ, ಮಾತ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Awake, awake, Deborah: awake, awake, utter a song: arise, Barak, and lead your captivity]]></a:t>
+              <a:t><![CDATA[ನಾಡಿರಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[captive, you son of Abinoam.]]></a:t>
+              <a:t><![CDATA[11. ನೀರು ಸೇದುವ ಸ್ಥಳಗಳ ಹತ್ತಿರ ಬಿಲ್ಲುಗಾರರ ಶಬ್ದದಿಂದ ತಪ್ಪಿಸಲ್ಪಟ್ಟವರು ಅಲ್ಲಿ ಕರ್ತನ ನೀತಿಯುಳ್ಳ ಕ್ರಿಯೆಗಳನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Then he made him that remains have dominion over the nobles among the people: the LORD made me]]></a:t>
+              <a:t><![CDATA[ಇಸ್ರಾಯೇಲಿನಲ್ಲಿ ಆತನ ಹಳ್ಳಿಗಳ ನಿವಾಸಿಗಳಿಗೆ ಮಾಡಿದ ನೀತಿಯುಳ್ಳ ಕ್ರಿಯೆಗಳನ್ನು ತಿರುತಿರುಗಿ ಪ್ರಕಟಿಸುವರು; ಕರ್ತನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have dominion over the mighty.]]></a:t>
+              <a:t><![CDATA[ಜನರು ಬಾಗಲು ಗಳಿಗೆ ಇಳಿದು ಬರುವರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Out of Ephraim was there a root of them against Amalek; after you, Benjamin, among your people;]]></a:t>
+              <a:t><![CDATA[12. ಎಚ್ಚರವಾಗು, ಎಚ್ಚರ ವಾಗು, ದೆಬೋರಳೇ, ಎಚ್ಚರವಾಗು, ಎಚ್ಚರವಾಗು, ಹಾಡನ್ನು ಹಾಡು; ಬಾರಾಕನೇ; ಏಳು; ಅಬೀನೋವ ಮನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[out of Machir came down governors, and out of Zebulun they that handle the pen of the writer.]]></a:t>
+              <a:t><![CDATA[ಮಗನೇ, ನಿನ್ನನ್ನು ಸೆರೆಹಿಡಿದವರನ್ನು ಸೆರೆಯಾಗಿ ನಡಿಸು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the princes of Issachar were with Deborah; even Issachar, and also Barak: he was sent on]]></a:t>
+              <a:t><![CDATA[13. ಆಗ ಉಳಿದವನನ್ನು ಆತನು ಜನರಲ್ಲಿ ಶ್ರೇಷ್ಠರಾದವರ ಮೇಲೆ ಆಳುವಂತೆ ಮಾಡಿದನು; ಕರ್ತನು ನನ್ನನ್ನು ಪರಾಕ್ರಮಶಾಲಿಗಳ ಮೇಲೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Praise all of you the LORD for the avenging of Israel, when the people willingly offered]]></a:t>
+              <a:t><![CDATA[2. ಜನರು ಸ್ವೇಚ್ಛೆಯಿಂದ ತಮ್ಮನ್ನು ಸಮ ರ್ಪಿಸಿಕೊಂಡಾಗ ಕರ್ತನು ಇಸ್ರಾಯೇಲಿಗೋಸ್ಕರ ಮುಯ್ಯಿಗೆ ಮುಯ್ಯಿ ಮಾಡಿದ್ದರಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[foot into the valley. For the divisions of Reuben there were great thoughts of heart.]]></a:t>
+              <a:t><![CDATA[ಆಳು ವಂತೆ ಮಾಡಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Why abode you among the sheepfolds, to hear the bleatings of the flocks? For the divisions of]]></a:t>
+              <a:t><![CDATA[14. ಅಮಾಲೇಕ್ಯರಿಗೆ ವಿರೋಧ ಮಾಡಿದವರ ಬೇರು ಎಫ್ರಾಯಾಮಿನಿಂದ ಉಂಟಾ ಯಿತು. ನಿನ್ನ ಹಿಂದೆ ನಿನ್ನ ಜನರಲ್ಲಿ ಬೆನ್ಯಾವಿಾನನೂ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Reuben there were great searchings of heart.]]></a:t>
+              <a:t><![CDATA[ಮಾಕೀರನಲ್ಲಿಂದ ಅಧಿಪತಿಗಳೂ ಜೆಬುಲೂನನಲ್ಲಿಂದ ಬರಹಗಾರನ ಲೇಖನಿಯನ್ನು ಉಪಯೋಗಿಸುವ ವರೂ ಬಂದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Gilead abode beyond Jordan: and why did Dan remain in ships? Asher continued on the sea shore,]]></a:t>
+              <a:t><![CDATA[15. ಇಸ್ಸಾಕಾರನ ಪ್ರಧಾನರು ದೆಬೋ ರಳ ಸಂಗಡ ಇದ್ದರು; ಇಸ್ಸಾಕಾರನು, ಬಾರಾಕನು ಹಾಗೆಯೇ; ಕಾಲು ನಡೆಯಾಗಿ ತಗ್ಗಿನಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and abode in his breaches.]]></a:t>
+              <a:t><![CDATA[ಕಳುಹಿಸ ಲ್ಪಟ್ಟನು. ರೂಬೇನನ ಭಾಗಗಳಲ್ಲಿ ಹೃದಯದ ದೊಡ್ಡ ಆಲೋಚನೆಗಳು ಇದ್ದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Zebulun and Naphtali were a people that jeopardized their lives unto the death in the high]]></a:t>
+              <a:t><![CDATA[16. ಮಂದೆಗಳ ಕೂಗನ್ನು ಕೇಳಿ ನೀನು ದೊಡ್ಡಿಗಳ ಬಳಿಯಲ್ಲಿ ಇದ್ದದ್ದೇನು? ರೂಬೇನನ ಭಾಗಗಳಲ್ಲಿ ಹೃದಯದ ದೊಡ್ಡ ಪರಿಶೋ ಧನೆಗಳು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[places of the field.]]></a:t>
+              <a:t><![CDATA[ಇದ್ದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. The kings came and fought, then fought the kings of Canaan in Taanach by the waters of Megiddo;]]></a:t>
+              <a:t><![CDATA[17. ಗಿಲ್ಯಾದನು ಯೊರ್ದನಿಗೆ ಆಚೆ ವಾಸಿಸಿದನು. ದಾನನು ಹಡಗುಗಳಲ್ಲಿ ನಿಂತದ್ದೇನು? ಆಶೇರನು ಸಮುದ್ರದ ದಡದಲ್ಲಿದ್ದು ತನ್ನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they took no gain of money.]]></a:t>
+              <a:t><![CDATA[ರೇವುಗಳ ಬಳಿಯಲ್ಲಿ ವಾಸಿಸಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. They fought from heaven; the stars in their courses fought against Sisera.]]></a:t>
+              <a:t><![CDATA[18. ಜೆಬುಲೂನನೂ ನಫ್ತಾ ಲಿಯೂ ಹೊಲದ ಎತ್ತರವಾದ ಸ್ಥಳಗಳಲ್ಲಿ ಮರಣಕ್ಕೂ ತಮ್ಮ ಪ್ರಾಣಗಳನ್ನು ಧೈರ್ಯವಾಗಿ ಇಟ್ಟ ಜನರಾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[themselves.]]></a:t>
+              <a:t><![CDATA[ನೀವು ಆತನನ್ನು ಕೊಂಡಾಡಿರಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. The river of Kishon swept them away, that ancient river, the river Kishon. O my soul, you have]]></a:t>
+              <a:t><![CDATA[ಗಿದ್ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[trodden down strength.]]></a:t>
+              <a:t><![CDATA[19. ಅರಸರು ಬಂದು ಯುದ್ಧಮಾಡಿದರು; ಆಗ ಕಾನಾನ್ಯರ ಅರಸರು ಮೆಗಿದ್ದೋನಿನ ಜಲ ಸವಿಾಪ ವಾದ ತಾನಾಕದಲ್ಲಿ ಯುದ್ಧಮಾಡಿದರು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Then were the horse-hoofs broken by the means of the prancings, the prancings of their mighty]]></a:t>
+              <a:t><![CDATA[ಅವರು ಹಣದ ಲಾಭ ತಕ್ಕೂಳ್ಳಲಿಲ್ಲ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ones.]]></a:t>
+              <a:t><![CDATA[20. ಆಕಾಶದಲ್ಲಿ ಇರುವ ವುಗಳು ಯುದ್ಧಮಾಡಿದವು; ನಕ್ಷತ್ರಗಳು ತಮ್ಮ ಓಟಗ ಳಲ್ಲಿ ಸೀಸೆರನಿಗೆ ವಿರೋಧವಾಗಿ ಯುದ್ಧಮಾಡಿದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Curse all of you Meroz, said the angel of the LORD, curse all of you bitterly the inhabitants]]></a:t>
+              <a:t><![CDATA[21. ಕೀಷೋನ್‌ ನದಿಯು, ಆ ಹಳೇದಾದ ಕೀಷೋನ್‌ ನದಿಯು ಅವರನ್ನು ಬಡಕೊಂಡು ಹೋಯಿತು. ಓ ನನ್ನ ಪ್ರಾಣವೇ, ನೀನು ಬಲವನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thereof; because they came not to the help of the LORD, to the help of the LORD against the mighty.]]></a:t>
+              <a:t><![CDATA[ತುಳಿದು ಹಾಕಿದಿ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Blessed above women shall Jael the wife of Heber the Kenite be, blessed shall she be above women]]></a:t>
+              <a:t><![CDATA[22. ಆಗ ನೆಲವನ್ನು ಘಟ್ಟಿಸಿ ಓಡುವ ಅವರ ಬಲವಾದ ಕುದುರೆಗಳು ತಮ್ಮ ಘಟನೆಯಿಂದ ಗೊರಿಶೇಗಳನ್ನು ಒಡೆದುಬಿಟ್ಟವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the tent.]]></a:t>
+              <a:t><![CDATA[23. ನೀವು ಮೇರೋಜನ್ನು ಶಪಿಸಿರಿ; ಅದರ ನಿವಾಸಿಗಳನ್ನು ಕಠಿಣವಾಗಿ ಶಪಿಸಿರಿ ಎಂದು ಕರ್ತನ ದೂತನು ಹೇಳುತ್ತಾನೆ; ಯಾಕಂದರೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. He asked water, and she gave him milk; she brought forth butter in a lordly dish.]]></a:t>
+              <a:t><![CDATA[ಅವರು ಕರ್ತನ ಸಹಾಯಕ್ಕೂ ಪರಾಕ್ರಮಶಾಲಿಗಳಿಗೆ ವಿರೋ ಧವಾಗಿ ಕರ್ತನ ಸಹಾಯಕ್ಕೂ ಬಾರದೆ ಹೋದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. She put her hand to the nail, and her right hand to the workmen's hammer; and with the hammer]]></a:t>
+              <a:t><![CDATA[24. ಕೇನ್ಯನಾದ ಹೆಬೆರನ ಹೆಂಡತಿಯಾದ ಯಾಯೇ ಲಳು ಸ್ತ್ರೀಯರಲ್ಲಿ ಅಧಿಕವಾಗಿ ಆಶೀರ್ವದಿಸಲ್ಪಡು ವಳು; ಸ್ತ್ರೀಯರೊಳಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Hear, O all of you kings; give ear, O all of you princes; I, even I, will sing unto the LORD; I]]></a:t>
+              <a:t><![CDATA[3. ಓ ಅರಸರೇ, ಕೇಳಿರಿ; ಓ ಪ್ರಭುಗಳೇ, ಕಿವಿಗೊಡಿರಿ; ನಾನು, ನಾನೇ ಕರ್ತನಿಗೆ ಹಾಡುವೆನು; ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[she stroke Sisera, she stroke off his head, when she had pierced and stricken through his temples.]]></a:t>
+              <a:t><![CDATA[ಅಧಿಕವಾಗಿ ಗುಡಾರದಲ್ಲಿ ಆಶೀರ್ವದಿಸಲ್ಪಡುವಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. At her feet he bowed, he fell, he lay down: at her feet he bowed, he fell: where he bowed, there]]></a:t>
+              <a:t><![CDATA[25. ಅವನು ನೀರನ್ನು ಕೇಳಿ ದನು; ಅವಳು ಹಾಲು ಕೊಟ್ಟಳು; ಅಮೂಲ್ಯವಾದ ಬಟ್ಟಲಿನಲ್ಲಿ ಬೆಣ್ಣೆಯನ್ನು ತಂದಿಟ್ಟಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he fell down dead.]]></a:t>
+              <a:t><![CDATA[26. ತನ್ನ ಕೈಯಲ್ಲಿ ಮೊಳೆಯನ್ನು ತನ್ನ ಬಲಗೈಯಲ್ಲಿ ಕೆಲಸಗಾರನ ಸುತ್ತಿಗೆ ಯನ್ನು ತೆಗೆದುಕೊಂಡಳು; ಅವಳು ಸೀಸೆರನನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. The mother of Sisera looked out at a window, and cried through the lattice, Why is his chariot]]></a:t>
+              <a:t><![CDATA[ಸುತ್ತಿಗೆ ಯಿಂದ ಹೊಡೆದಳು; ಅವಳು ಅವನ ಕಣತಲೆಯನ್ನು ತಿವಿದು ಹೊಡೆದಳು. ಅವನ ತಲೆಯನ್ನು ಹೊಡೆದು ಬಿಟ್ಟಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[so long in coming? why tarry the wheels of his chariots?]]></a:t>
+              <a:t><![CDATA[27. ಅವಳ ಕಾಲುಗಳ ಹತ್ತಿರ ಅವನು ಬೊಗ್ಗಿ ಬಿದ್ದು ಮಲಗಿದನು; ಅವಳ ಕಾಲುಗಳ ಹತ್ತಿರ ಬಾಗಿ ಬಿದ್ದನು; ಎಲ್ಲಿ ಬಾಗಿಬಿದ್ದನೋ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Her wise ladies answered her, yea, she returned answer to herself,]]></a:t>
+              <a:t><![CDATA[ಅಲ್ಲಿಯೇ ಬಿದ್ದು ಸತ್ತನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +14042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Have they not succeeded? have they not divided the prey; to every man a damsel or two; to Sisera]]></a:t>
+              <a:t><![CDATA[28. ಸೀಸೆರನ ತಾಯಿ ಕಿಟಿಕಿಯಿಂದ ನೋಡಿದಳು, ಕಿಂಡಿ ಯಿಂದ ಕೂಗಿದಳು--ಅವನ ರಥವು ಬರುವದಕ್ಕೆ ಇಷ್ಟು ಆಲಸ್ಯವಾದದ್ದೇನು? ಅವನ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +14174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a prey of divers colours, a prey of divers colours of needlework, of divers colours of needlework on]]></a:t>
+              <a:t><![CDATA[ರಥಗಳ ಗಾಲಿ ಗಳು ಹಿಂದುಳಿದು ಇರುವದೇನು?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +14306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[both sides, meet for the necks of them that take the spoil?]]></a:t>
+              <a:t><![CDATA[29. ಅದಕ್ಕೆ ಅವಳ ಜ್ಞಾನವುಳ್ಳ ಪ್ರಧಾನ ಸ್ತ್ರೀಯರು ಪ್ರತ್ಯುತ್ತರಕೊಟ್ಟರು. ಹೌದು, ಅವಳೇ ತನಗೆ ಬದಲು ಮಾತು ಕೇಳಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. So let all yours enemies perish, O LORD: but let them that love him be as the sun when he goes]]></a:t>
+              <a:t><![CDATA[ಕೊಂಡಳು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,183 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will sing praise to the LORD God of Israel.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[forth in his might. And the land had rest forty years.]]></a:t>
+              <a:t><![CDATA[ಕರ್ತನನ್ನು ಕೀರ್ತಿಸುವೆನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. LORD, when you went out of Seir, when you marched out of the field of Edom, the earth trembled,]]></a:t>
+              <a:t><![CDATA[4. ಕರ್ತನೇ, ನೀನು ಸೇಯಾರಿನಿಂದ ಹೊರಟು ಎದೋ ಮಿನ ಹೊಲದಿಂದ ಮುನ್ನಡೆಯುವಾಗ ಭೂಮಿ ನಡುಗಿತು, ಆಕಾಶವು ಸುರಿಯಿತು; ಮೇಘಗಳು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the heavens dropped, the clouds also dropped water.]]></a:t>
+              <a:t><![CDATA[ಸಹ ನೀರು ಸುರಿದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. The mountains melted from before the LORD, even that Sinai from before the LORD God of Israel.]]></a:t>
+              <a:t><![CDATA[5. ಕರ್ತನ ಮುಂದೆ ಬೆಟ್ಟಗಳು ಕರಗಿದವು; ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ ಕರ್ತನ ಮುಂದೆ ಸೀನಾಯಿ ಪರ್ವತವು ಸಹ ಕರಗಿತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15280,91 +15027,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[நியாயாதிபதிகள் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
   <a:themeElements>
-    <a:clrScheme name="Theme70">
+    <a:clrScheme name="Theme84">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme70">
+    <a:fontScheme name="Theme84">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15390,51 +15137,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme70">
+    <a:fmtScheme name="Theme84">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15565,51 +15312,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>60</Slides>
+  <Slides>59</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>